--- v0 (2026-09-09)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K554"/>
+  <dimension ref="A1:K556"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 01:39:03</t>
+          <t>Exported on: 2026-10-27 12:31:28</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DEWAS</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2583,51 +2583,51 @@
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/22012035287677 — kapil dhara well abinash palasiya  rajesh aashish</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>259004.76</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>73577.04</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45726</v>
@@ -4219,991 +4219,991 @@
       <c r="J93" s="3" t="n">
         <v>43343</v>
       </c>
       <c r="K93" s="3" t="n">
         <v>43427</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/2001545 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2822365</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>43632</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/2051976 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3519087</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>43633</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/2347011 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4284700</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>43803</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/2347056 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4227397</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>43803</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/2347185 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4550496</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>43803</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/2347726 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4247689</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>43804</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/2397420 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4298861</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>43950</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/2397422 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4298885</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>43950</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/2405285 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4552231</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>43950</v>
       </c>
       <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/2405474 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4550913</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>43950</v>
       </c>
       <c r="K103" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/2406715 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4624903</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>43950</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/2406727 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4625731</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>43950</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/2406930 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4639263</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>43950</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/2419392 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4678757</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>43950</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/2426734 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4996640</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>43950</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/2426807 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5000681</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>43950</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/2427606 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5039761</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>43950</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/2427787 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5048574</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>43950</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/2586616 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4212949</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>43975</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/2587513 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4678647</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>43975</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/2590878 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5130641</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>43977</v>
@@ -6039,78 +6039,80 @@
       <c r="J131" s="3" t="n">
         <v>44764</v>
       </c>
       <c r="K131" s="3" t="n">
         <v>44849</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/4532065 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100667807</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>17494.56</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45587</v>
       </c>
-      <c r="K132" s="3"/>
+      <c r="K132" s="3" t="n">
+        <v>46310</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -6135,78 +6137,80 @@
       <c r="J133" s="3" t="n">
         <v>45587</v>
       </c>
       <c r="K133" s="3" t="n">
         <v>46160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/4539898 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104938835</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>17495.28</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45579</v>
       </c>
-      <c r="K134" s="3"/>
+      <c r="K134" s="3" t="n">
+        <v>46310</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -6231,78 +6235,80 @@
       <c r="J135" s="3" t="n">
         <v>45604</v>
       </c>
       <c r="K135" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/4553133 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113879010</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>17496</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45604</v>
       </c>
-      <c r="K136" s="3"/>
+      <c r="K136" s="3" t="n">
+        <v>46310</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -6866,51 +6872,51 @@
       <c r="J148" s="3" t="n">
         <v>45854</v>
       </c>
       <c r="K148" s="3" t="n">
         <v>46004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/5242389 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147168704</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45723</v>
@@ -7011,51 +7017,51 @@
       <c r="J151" s="3" t="n">
         <v>45846</v>
       </c>
       <c r="K151" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/5265734 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118074605</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45723</v>
@@ -7107,73 +7113,73 @@
       <c r="J153" s="3" t="n">
         <v>45894</v>
       </c>
       <c r="K153" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/5297541 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114084996</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I154" s="2" t="n">
-        <v>5742</v>
+        <v>11769</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45894</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -7350,98 +7356,98 @@
       <c r="J158" s="3" t="n">
         <v>45846</v>
       </c>
       <c r="K158" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/5317447 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106511812</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K159" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/5324842 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114086523</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>46079</v>
@@ -7691,145 +7697,147 @@
       <c r="J165" s="3" t="n">
         <v>45912</v>
       </c>
       <c r="K165" s="3" t="n">
         <v>46012</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/5638142 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113755362</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>46014</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/5638534 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114086919</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I167" s="2" t="n">
-        <v>6264</v>
+        <v>22764</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>46147</v>
       </c>
-      <c r="K167" s="3"/>
+      <c r="K167" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1720002005/IF/IAY/5643557 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125343375</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45723</v>
@@ -7969,18738 +7977,18832 @@
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45993</v>
       </c>
       <c r="K171" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
-          <t>1720002005/IF/IAY/74783 — Construction of IAY House -IAY REG. NO. MP-20-002-005-001/40</t>
+          <t>1720002005/IF/IAY/6250584 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114089235</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I172" s="2" t="n">
-        <v>13215</v>
+        <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
-        <v>42458</v>
-[...3 lines deleted...]
-      </c>
+        <v>46113</v>
+      </c>
+      <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
-          <t>1720002005/LD/22012034245320 — मेड बंधान,रूपसिंह हिरालाल</t>
+          <t>1720002005/IF/IAY/6398861 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113884977</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
-        <v>35000</v>
+        <v>27000</v>
       </c>
       <c r="I173" s="2" t="n">
-        <v>318</v>
+        <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
-        <v>42356</v>
-[...3 lines deleted...]
-      </c>
+        <v>46283</v>
+      </c>
+      <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
-          <t>1720002005/LD/22012034245322 — किडान्‍गन निर्माण,मा,शाला के पास</t>
+          <t>1720002005/IF/IAY/74783 — Construction of IAY House -IAY REG. NO. MP-20-002-005-001/40</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
-        <v>281000</v>
+        <v>14310</v>
       </c>
       <c r="I174" s="2" t="n">
-        <v>201007.17</v>
+        <v>13215</v>
       </c>
       <c r="J174" s="3" t="n">
-        <v>42355</v>
+        <v>42458</v>
       </c>
       <c r="K174" s="3" t="n">
-        <v>43211</v>
+        <v>43105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
-          <t>1720002005/LD/3799393769 — मेढ बंधान, हरि भागिरथ</t>
+          <t>1720002005/LD/22012034245320 — मेड बंधान,रूपसिंह हिरालाल</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
-        <v>0</v>
+        <v>35000</v>
       </c>
       <c r="I175" s="2" t="n">
-        <v>0</v>
+        <v>318</v>
       </c>
       <c r="J175" s="3" t="n">
-        <v>41408</v>
-[...1 lines deleted...]
-      <c r="K175" s="3"/>
+        <v>42356</v>
+      </c>
+      <c r="K175" s="3" t="n">
+        <v>43033</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
-          <t>1720002005/LD/3799394198 — मेढ बंधान, नारायण देवा</t>
+          <t>1720002005/LD/22012034245322 — किडान्‍गन निर्माण,मा,शाला के पास</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
-        <v>33000</v>
+        <v>281000</v>
       </c>
       <c r="I176" s="2" t="n">
-        <v>32996</v>
+        <v>201007.17</v>
       </c>
       <c r="J176" s="3" t="n">
-        <v>41433</v>
+        <v>42355</v>
       </c>
       <c r="K176" s="3" t="n">
-        <v>41723</v>
+        <v>43211</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
-          <t>1720002005/LD/3799395204 — मेढ बंधान अवन्‍ताबाई सुखदेवपुरी</t>
+          <t>1720002005/LD/3799393769 — मेढ बंधान, हरि भागिरथ</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
-        <v>33000</v>
+        <v>0</v>
       </c>
       <c r="I177" s="2" t="n">
-        <v>584</v>
+        <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
-        <v>41437</v>
-[...3 lines deleted...]
-      </c>
+        <v>41408</v>
+      </c>
+      <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
-          <t>1720002005/LD/3799395207 — मेढ बंधान,गंगाराम हजारीलाल</t>
+          <t>1720002005/LD/3799394198 — मेढ बंधान, नारायण देवा</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>33000</v>
       </c>
       <c r="I178" s="2" t="n">
-        <v>0</v>
+        <v>32996</v>
       </c>
       <c r="J178" s="3" t="n">
-        <v>41437</v>
-[...1 lines deleted...]
-      <c r="K178" s="3"/>
+        <v>41433</v>
+      </c>
+      <c r="K178" s="3" t="n">
+        <v>41723</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
-          <t>1720002005/LD/3799395566 — मेढ बंधान नारायण देवा</t>
+          <t>1720002005/LD/3799395204 — मेढ बंधान अवन्‍ताबाई सुखदेवपुरी</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>33000</v>
       </c>
       <c r="I179" s="2" t="n">
-        <v>0</v>
+        <v>584</v>
       </c>
       <c r="J179" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K179" s="3"/>
+        <v>41437</v>
+      </c>
+      <c r="K179" s="3" t="n">
+        <v>41685</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
-          <t>1720002005/LD/3799397964 — मेढ बंधान,मनोहरसिंह- भवरसिंह</t>
+          <t>1720002005/LD/3799395207 — मेढ बंधान,गंगाराम हजारीलाल</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>33000</v>
       </c>
       <c r="I180" s="2" t="n">
-        <v>32704</v>
+        <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
-        <v>41451</v>
-[...3 lines deleted...]
-      </c>
+        <v>41437</v>
+      </c>
+      <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
-          <t>1720002005/LD/3799402067 — क्रिडान्‍गन प्रा शा भवन</t>
+          <t>1720002005/LD/3799395566 — मेढ बंधान नारायण देवा</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
-        <v>281000</v>
+        <v>33000</v>
       </c>
       <c r="I181" s="2" t="n">
-        <v>160988</v>
+        <v>0</v>
       </c>
       <c r="J181" s="3" t="n">
-        <v>41505</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
-          <t>1720002005/LD/3799402068 — क्रिडान्‍गन मा,शाला भवन</t>
+          <t>1720002005/LD/3799397964 — मेढ बंधान,मनोहरसिंह- भवरसिंह</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
-        <v>225000</v>
+        <v>33000</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>128430</v>
+        <v>32704</v>
       </c>
       <c r="J182" s="3" t="n">
-        <v>41504</v>
+        <v>41451</v>
       </c>
       <c r="K182" s="3" t="n">
-        <v>41987</v>
+        <v>41723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
-          <t>1720002005/LD/3799403065 — शान्‍तीधाम,श्‍मशानघाट के पास</t>
+          <t>1720002005/LD/3799402067 — क्रिडान्‍गन प्रा शा भवन</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
-        <v>376000</v>
+        <v>281000</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>215278.64</v>
+        <v>160988</v>
       </c>
       <c r="J183" s="3" t="n">
-        <v>41522</v>
+        <v>41505</v>
       </c>
       <c r="K183" s="3" t="n">
-        <v>43033</v>
+        <v>41987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/14 — ग्रेवल सड्क, प्रावि से सजन पटेल के घर तक</t>
+          <t>1720002005/LD/3799402068 — क्रिडान्‍गन मा,शाला भवन</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
-        <v>460000</v>
+        <v>225000</v>
       </c>
       <c r="I184" s="2" t="n">
-        <v>126608</v>
+        <v>128430</v>
       </c>
       <c r="J184" s="3" t="n">
-        <v>40551</v>
+        <v>41504</v>
       </c>
       <c r="K184" s="3" t="n">
-        <v>41295</v>
+        <v>41987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/15 — ग्रेवल सड्क, सजन पटेल के खेत से धंधेड्ा काकड् तक</t>
+          <t>1720002005/LD/3799403065 — शान्‍तीधाम,श्‍मशानघाट के पास</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
-        <v>460000</v>
+        <v>376000</v>
       </c>
       <c r="I185" s="2" t="n">
-        <v>500804</v>
+        <v>215278.64</v>
       </c>
       <c r="J185" s="3" t="n">
-        <v>39947</v>
+        <v>41522</v>
       </c>
       <c r="K185" s="3" t="n">
-        <v>41295</v>
+        <v>43033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/187 — ग्रेवल सडक निर्माण,किशन के खेत से धन्धेडा कांकड तक</t>
+          <t>1720002005/RC/14 — ग्रेवल सड्क, प्रावि से सजन पटेल के घर तक</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
-        <v>465000</v>
+        <v>460000</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>414682</v>
+        <v>126608</v>
       </c>
       <c r="J186" s="3" t="n">
-        <v>40638</v>
+        <v>40551</v>
       </c>
       <c r="K186" s="3" t="n">
         <v>41295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/22012034181993 — पंच परमेश्‍वर,घासीराम की कुण्‍डी से लकुमडी रोड</t>
+          <t>1720002005/RC/15 — ग्रेवल सड्क, सजन पटेल के खेत से धंधेड्ा काकड् तक</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
-        <v>247000</v>
+        <v>460000</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>246884</v>
+        <v>500804</v>
       </c>
       <c r="J187" s="3" t="n">
-        <v>41529</v>
+        <v>39947</v>
       </c>
       <c r="K187" s="3" t="n">
-        <v>42049</v>
+        <v>41295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/22012034201921 — खेत सडक,/घिचलाय/रूपसिंह के खेत से अन्‍तरसिंह के खे</t>
+          <t>1720002005/RC/187 — ग्रेवल सडक निर्माण,किशन के खेत से धन्धेडा कांकड तक</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
-        <v>783000</v>
+        <v>465000</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>295539.14</v>
+        <v>414682</v>
       </c>
       <c r="J188" s="3" t="n">
-        <v>41671</v>
+        <v>40638</v>
       </c>
       <c r="K188" s="3" t="n">
-        <v>41945</v>
+        <v>41295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/22012034202067 — खेत सडक,/घिचलाय/विक्रमसिंह के खेत से नरबतसिंह के ख</t>
+          <t>1720002005/RC/22012034181993 — पंच परमेश्‍वर,घासीराम की कुण्‍डी से लकुमडी रोड</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
-        <v>1487000</v>
+        <v>247000</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>484501.6</v>
+        <v>246884</v>
       </c>
       <c r="J189" s="3" t="n">
-        <v>41672</v>
+        <v>41529</v>
       </c>
       <c r="K189" s="3" t="n">
-        <v>43064</v>
+        <v>42049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/22012034206303 — पंच परमेश्‍वर,श्रीराम मन्दिर से जोलाय रोड समन्‍दर</t>
+          <t>1720002005/RC/22012034201921 — खेत सडक,/घिचलाय/रूपसिंह के खेत से अन्‍तरसिंह के खे</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
-        <v>140000</v>
+        <v>783000</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>116393</v>
+        <v>295539.14</v>
       </c>
       <c r="J190" s="3" t="n">
-        <v>41689</v>
+        <v>41671</v>
       </c>
       <c r="K190" s="3" t="n">
-        <v>42095</v>
+        <v>41945</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/22012034286794 — पंच परमेश्‍वर,चरण के मकान से अनिल के मकान से</t>
+          <t>1720002005/RC/22012034202067 — खेत सडक,/घिचलाय/विक्रमसिंह के खेत से नरबतसिंह के ख</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
-        <v>70000</v>
+        <v>1487000</v>
       </c>
       <c r="I191" s="2" t="n">
-        <v>62058</v>
+        <v>484501.6</v>
       </c>
       <c r="J191" s="3" t="n">
-        <v>42306</v>
+        <v>41672</v>
       </c>
       <c r="K191" s="3" t="n">
-        <v>42557</v>
+        <v>43064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/22012034328920 — cc road gal maharaj se ramsingh meicenic ke ghar tak</t>
+          <t>1720002005/RC/22012034206303 — पंच परमेश्‍वर,श्रीराम मन्दिर से जोलाय रोड समन्‍दर</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
-        <v>141000</v>
+        <v>140000</v>
       </c>
       <c r="I192" s="2" t="n">
-        <v>71041</v>
+        <v>116393</v>
       </c>
       <c r="J192" s="3" t="n">
-        <v>42798</v>
+        <v>41689</v>
       </c>
       <c r="K192" s="3" t="n">
-        <v>43266</v>
+        <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/22012034329482 — cc rode purani panchayat bawan se karanj tak</t>
+          <t>1720002005/RC/22012034286794 — पंच परमेश्‍वर,चरण के मकान से अनिल के मकान से</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
-        <v>157000</v>
+        <v>70000</v>
       </c>
       <c r="I193" s="2" t="n">
-        <v>79284</v>
+        <v>62058</v>
       </c>
       <c r="J193" s="3" t="n">
-        <v>42814</v>
+        <v>42306</v>
       </c>
       <c r="K193" s="3" t="n">
-        <v>43301</v>
+        <v>42557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/22012034338261 — sudur gram sampar gram ghichalai se lakumdi kankad</t>
+          <t>1720002005/RC/22012034328920 — cc road gal maharaj se ramsingh meicenic ke ghar tak</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
-        <v>1123000</v>
+        <v>141000</v>
       </c>
       <c r="I194" s="2" t="n">
-        <v>903485</v>
+        <v>71041</v>
       </c>
       <c r="J194" s="3" t="n">
-        <v>42877</v>
+        <v>42798</v>
       </c>
       <c r="K194" s="3" t="n">
-        <v>44663</v>
+        <v>43266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/22012034342975 — sudur gram sadak ghichlay ramesh bhil ke khet se khutkeda ke kakad tak</t>
+          <t>1720002005/RC/22012034329482 — cc rode purani panchayat bawan se karanj tak</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
-        <v>1450000</v>
+        <v>157000</v>
       </c>
       <c r="I195" s="2" t="n">
-        <v>885250</v>
+        <v>79284</v>
       </c>
       <c r="J195" s="3" t="n">
-        <v>43374</v>
+        <v>42814</v>
       </c>
       <c r="K195" s="3" t="n">
-        <v>44582</v>
+        <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/22012034349732 — ratan ke makan se kana ba rekvar ke gar tak</t>
+          <t>1720002005/RC/22012034338261 — sudur gram sampar gram ghichalai se lakumdi kankad</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
-        <v>22750000000</v>
+        <v>1123000</v>
       </c>
       <c r="I196" s="2" t="n">
-        <v>34056</v>
+        <v>903485</v>
       </c>
       <c r="J196" s="3" t="n">
-        <v>42974</v>
+        <v>42877</v>
       </c>
       <c r="K196" s="3" t="n">
-        <v>43301</v>
+        <v>44663</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/22012034352442 — cc roed banesingh ke makan se rama ba ke gar tak</t>
+          <t>1720002005/RC/22012034342975 — sudur gram sadak ghichlay ramesh bhil ke khet se khutkeda ke kakad tak</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
-        <v>17062500000</v>
+        <v>1450000</v>
       </c>
       <c r="I197" s="2" t="n">
-        <v>29928</v>
+        <v>885250</v>
       </c>
       <c r="J197" s="3" t="n">
-        <v>42983</v>
+        <v>43374</v>
       </c>
       <c r="K197" s="3" t="n">
-        <v>43301</v>
+        <v>44582</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/22012034378466 — c c roed govrdan ke makan se ram chander ke gr tk</t>
+          <t>1720002005/RC/22012034349732 — ratan ke makan se kana ba rekvar ke gar tak</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
-        <v>250000</v>
+        <v>22750000000</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>0</v>
+        <v>34056</v>
       </c>
       <c r="J198" s="3" t="n">
-        <v>42776</v>
-[...1 lines deleted...]
-      <c r="K198" s="3"/>
+        <v>42974</v>
+      </c>
+      <c r="K198" s="3" t="n">
+        <v>43301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/22012034398468 — cc road Gowradhan ke ghar se ramchandra ke ghar tak</t>
+          <t>1720002005/RC/22012034352442 — cc roed banesingh ke makan se rama ba ke gar tak</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
-        <v>38000</v>
+        <v>17062500000</v>
       </c>
       <c r="I199" s="2" t="n">
-        <v>37584</v>
+        <v>29928</v>
       </c>
       <c r="J199" s="3" t="n">
-        <v>43532</v>
+        <v>42983</v>
       </c>
       <c r="K199" s="3" t="n">
-        <v>43579</v>
+        <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/22012034398531 — cc roed devkran ke makan ramsingh ke gar tak</t>
+          <t>1720002005/RC/22012034378466 — c c roed govrdan ke makan se ram chander ke gr tk</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
-        <v>40000</v>
+        <v>250000</v>
       </c>
       <c r="I200" s="2" t="n">
-        <v>39696</v>
+        <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
-        <v>43540</v>
-[...3 lines deleted...]
-      </c>
+        <v>42776</v>
+      </c>
+      <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/22012034398534 — cc roed mangilal ke gar se rajesh ke gar tak</t>
+          <t>1720002005/RC/22012034398468 — cc road Gowradhan ke ghar se ramchandra ke ghar tak</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
-        <v>40000</v>
+        <v>38000</v>
       </c>
       <c r="I201" s="2" t="n">
-        <v>40836</v>
+        <v>37584</v>
       </c>
       <c r="J201" s="3" t="n">
-        <v>43872</v>
+        <v>43532</v>
       </c>
       <c r="K201" s="3" t="n">
-        <v>43991</v>
+        <v>43579</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/22012034398537 — cc roed hemsingh ke makan se anter singh ke makan tak</t>
+          <t>1720002005/RC/22012034398531 — cc roed devkran ke makan ramsingh ke gar tak</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
-        <v>27000</v>
+        <v>40000</v>
       </c>
       <c r="I202" s="2" t="n">
-        <v>26970</v>
+        <v>39696</v>
       </c>
       <c r="J202" s="3" t="n">
-        <v>43477</v>
+        <v>43540</v>
       </c>
       <c r="K202" s="3" t="n">
-        <v>43570</v>
+        <v>43585</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/22012034478442 — c c roed nirman pipalrawa roed se devraj ke makan tk</t>
+          <t>1720002005/RC/22012034398534 — cc roed mangilal ke gar se rajesh ke gar tak</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
-        <v>0</v>
+        <v>40000</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>0</v>
+        <v>40836</v>
       </c>
       <c r="J203" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K203" s="3"/>
+        <v>43872</v>
+      </c>
+      <c r="K203" s="3" t="n">
+        <v>43991</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/22012034479236 — c roed nirman pipalrawa roed se devkaran ka makan tk</t>
+          <t>1720002005/RC/22012034398537 — cc roed hemsingh ke makan se anter singh ke makan tak</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
-        <v>88950</v>
+        <v>27000</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>0</v>
+        <v>26970</v>
       </c>
       <c r="J204" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K204" s="3"/>
+        <v>43477</v>
+      </c>
+      <c r="K204" s="3" t="n">
+        <v>43570</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/22012034502718 — cc road nirman dinesh mehatar ke ghar se manohar warma ke ghar tak</t>
+          <t>1720002005/RC/22012034478442 — c c roed nirman pipalrawa roed se devraj ke makan tk</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
-        <v>15300</v>
+        <v>0</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>15840</v>
+        <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
-        <v>43777</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/22012034504665 — CC road nirman lakumadi road se shantidham ki our</t>
+          <t>1720002005/RC/22012034479236 — c roed nirman pipalrawa roed se devkaran ka makan tk</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
-        <v>60000</v>
+        <v>88950</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>60720</v>
+        <v>0</v>
       </c>
       <c r="J206" s="3" t="n">
-        <v>43791</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/22012034504667 — cc road nirman shyamsingh ke makan se mukesh ke makan tak</t>
+          <t>1720002005/RC/22012034502718 — cc road nirman dinesh mehatar ke ghar se manohar warma ke ghar tak</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
-        <v>26800</v>
+        <v>15300</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>24464</v>
+        <v>15840</v>
       </c>
       <c r="J207" s="3" t="n">
-        <v>43784</v>
+        <v>43777</v>
       </c>
       <c r="K207" s="3" t="n">
-        <v>43991</v>
+        <v>43863</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/22012034530922 — cc road nirman high school se dharasingh ke makan tak</t>
+          <t>1720002005/RC/22012034504665 — CC road nirman lakumadi road se shantidham ki our</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
-        <v>123000</v>
+        <v>60000</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>122930</v>
+        <v>60720</v>
       </c>
       <c r="J208" s="3" t="n">
-        <v>44042</v>
+        <v>43791</v>
       </c>
       <c r="K208" s="3" t="n">
-        <v>44212</v>
+        <v>44001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/22012034560956 — सी सी रोड निर्माण - कमल वर्मा के मकान से कम्मू चाचा की मकान की और</t>
+          <t>1720002005/RC/22012034504667 — cc road nirman shyamsingh ke makan se mukesh ke makan tak</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
-        <v>26000</v>
+        <v>26800</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>25504</v>
+        <v>24464</v>
       </c>
       <c r="J209" s="3" t="n">
-        <v>44254</v>
+        <v>43784</v>
       </c>
       <c r="K209" s="3" t="n">
-        <v>44567</v>
+        <v>43991</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/22012034568064 — सुदूर खेत सड़क  निर्माण - कुमारिया तालाब से जोलाय रोड तक</t>
+          <t>1720002005/RC/22012034530922 — cc road nirman high school se dharasingh ke makan tak</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
-        <v>0</v>
+        <v>123000</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>0</v>
+        <v>122930</v>
       </c>
       <c r="J210" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K210" s="3"/>
+        <v>44042</v>
+      </c>
+      <c r="K210" s="3" t="n">
+        <v>44212</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/22012034579788 — सी सी रोड  मरमत कार्य - गल महाराज से कुमारिया तालाब की पाल</t>
+          <t>1720002005/RC/22012034560956 — सी सी रोड निर्माण - कमल वर्मा के मकान से कम्मू चाचा की मकान की और</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
-        <v>72000</v>
+        <v>26000</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>69480</v>
+        <v>25504</v>
       </c>
       <c r="J211" s="3" t="n">
-        <v>44440</v>
+        <v>44254</v>
       </c>
       <c r="K211" s="3" t="n">
-        <v>44561</v>
+        <v>44567</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/22012034579789 — सी सी रोड मरमत कार्य - नाली निर्माण सज्जन सिंह के मकान से काना के मकान तक</t>
+          <t>1720002005/RC/22012034568064 — सुदूर खेत सड़क  निर्माण - कुमारिया तालाब से जोलाय रोड तक</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
-        <v>88000</v>
+        <v>0</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>93991</v>
+        <v>0</v>
       </c>
       <c r="J212" s="3" t="n">
-        <v>44436</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K212" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/268 — पंच्प्रमेश्वर,सी.सी.रोड हताई चोक से मिडी कुंडी तक</t>
+          <t>1720002005/RC/22012034579788 — सी सी रोड  मरमत कार्य - गल महाराज से कुमारिया तालाब की पाल</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
-        <v>118000</v>
+        <v>72000</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>120332</v>
+        <v>69480</v>
       </c>
       <c r="J213" s="3" t="n">
-        <v>40977</v>
+        <v>44440</v>
       </c>
       <c r="K213" s="3" t="n">
-        <v>41295</v>
+        <v>44561</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/439 — पचप्रमेश्वर सी.सी.रोड,कमलसिह के मकान से कुमारीयापाल एव जोलाय रोड से श्रीराम मन्दीर् तक</t>
+          <t>1720002005/RC/22012034579789 — सी सी रोड मरमत कार्य - नाली निर्माण सज्जन सिंह के मकान से काना के मकान तक</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
-        <v>187000</v>
+        <v>88000</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>189048</v>
+        <v>93991</v>
       </c>
       <c r="J214" s="3" t="n">
-        <v>41235</v>
+        <v>44436</v>
       </c>
       <c r="K214" s="3" t="n">
-        <v>41326</v>
+        <v>44582</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/528 — पंचप्रमेश्वर,सी.सी.रोड मागिलाल के मकान सें नाथु के मकान तक</t>
+          <t>1720002005/RC/268 — पंच्प्रमेश्वर,सी.सी.रोड हताई चोक से मिडी कुंडी तक</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
-        <v>243000</v>
+        <v>118000</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>83104</v>
+        <v>120332</v>
       </c>
       <c r="J215" s="3" t="n">
-        <v>41334</v>
+        <v>40977</v>
       </c>
       <c r="K215" s="3" t="n">
-        <v>41364</v>
+        <v>41295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/गेवल सडक कानकोर माहराज से बापुसीह के — गेवल सडक कानकोर माहराज से बापुसीह के कुण्ए तक</t>
+          <t>1720002005/RC/439 — पचप्रमेश्वर सी.सी.रोड,कमलसिह के मकान से कुमारीयापाल एव जोलाय रोड से श्रीराम मन्दीर् तक</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
-        <v>464000</v>
+        <v>187000</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>313831</v>
+        <v>189048</v>
       </c>
       <c r="J216" s="3" t="n">
-        <v>39534</v>
+        <v>41235</v>
       </c>
       <c r="K216" s="3" t="n">
-        <v>41003</v>
+        <v>41326</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/गेवल सडक गंगाराम के खेत से रामेष्‍वर — गेवल सडक गंगाराम के खेत से रामेष्‍वर पटेल के खेत तक</t>
+          <t>1720002005/RC/528 — पंचप्रमेश्वर,सी.सी.रोड मागिलाल के मकान सें नाथु के मकान तक</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
-        <v>484000</v>
+        <v>243000</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>418395</v>
+        <v>83104</v>
       </c>
       <c r="J217" s="3" t="n">
-        <v>39527</v>
+        <v>41334</v>
       </c>
       <c r="K217" s="3" t="n">
-        <v>41003</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/गेवल सडक गोया घि‍चलाय से नि‍पानि‍या — गेवल सडक गोया घि‍चलाय से नि‍पानि‍या हुर हुर ककड तक</t>
+          <t>1720002005/RC/गेवल सडक कानकोर माहराज से बापुसीह के — गेवल सडक कानकोर माहराज से बापुसीह के कुण्ए तक</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
-        <v>1576000</v>
+        <v>464000</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>1415077</v>
+        <v>313831</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>39534</v>
       </c>
       <c r="K218" s="3" t="n">
         <v>41003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/गेवल सडक जोलाय रोड तालाब की पाल से म — गेवल सडक जोलाय रोड तालाब की पाल से मानोहर की खेत तक ाघि‍चलाय</t>
+          <t>1720002005/RC/गेवल सडक गंगाराम के खेत से रामेष्‍वर — गेवल सडक गंगाराम के खेत से रामेष्‍वर पटेल के खेत तक</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
-        <v>444000</v>
+        <v>484000</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>555471</v>
+        <v>418395</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>39534</v>
+        <v>39527</v>
       </c>
       <c r="K219" s="3" t="n">
         <v>41003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/गेवल सडक नारायण भील के खे त से पाेपस — गेवल सडक नारायण भील के खे त से पाेपसीह के खेत</t>
+          <t>1720002005/RC/गेवल सडक गोया घि‍चलाय से नि‍पानि‍या — गेवल सडक गोया घि‍चलाय से नि‍पानि‍या हुर हुर ककड तक</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
-        <v>399000</v>
+        <v>1576000</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>0</v>
+        <v>1415077</v>
       </c>
       <c r="J220" s="3" t="n">
-        <v>39448</v>
-[...1 lines deleted...]
-      <c r="K220" s="3"/>
+        <v>39534</v>
+      </c>
+      <c r="K220" s="3" t="n">
+        <v>41003</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/ग्रेवल सड्क, मनोहरसिंह के खेत सेअरवि — घिचलाय, ग्रेवल सड्क, मनोहरसिंह के खेत सेअरविंद के खेत तक</t>
+          <t>1720002005/RC/गेवल सडक जोलाय रोड तालाब की पाल से म — गेवल सडक जोलाय रोड तालाब की पाल से मानोहर की खेत तक ाघि‍चलाय</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
-        <v>477000</v>
+        <v>444000</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>392087</v>
+        <v>555471</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>39905</v>
+        <v>39534</v>
       </c>
       <c r="K221" s="3" t="n">
         <v>41003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/ग्रेवल सड्क, महाराज से अंबाराम के खे — ग्राम पंचायत घ्घिचलाय ग्रेवल सड्क, महाराज से अंबाराम के खेत तक मुंडला मार्ग</t>
+          <t>1720002005/RC/गेवल सडक नारायण भील के खे त से पाेपस — गेवल सडक नारायण भील के खे त से पाेपसीह के खेत</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
-        <v>470000</v>
+        <v>399000</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>309256</v>
+        <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
-        <v>39791</v>
-[...3 lines deleted...]
-      </c>
+        <v>39448</v>
+      </c>
+      <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/ग्रेवल सड्क, मुकेश के खेत से मुंडला — ग्राम पंचायत घिचलाय, ग्रेवल सड्क, मुकेश के खेत से मुंडला मार्ग तक</t>
+          <t>1720002005/RC/ग्रेवल सड्क, मनोहरसिंह के खेत सेअरवि — घिचलाय, ग्रेवल सड्क, मनोहरसिंह के खेत सेअरविंद के खेत तक</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
-        <v>470000</v>
+        <v>477000</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>259426</v>
+        <v>392087</v>
       </c>
       <c r="J223" s="3" t="n">
-        <v>39756</v>
+        <v>39905</v>
       </c>
       <c r="K223" s="3" t="n">
         <v>41003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/ग्रेवल सड्क, रामप्रसाद के खेत से साल — घिचलाय, ग्रेवल सड्क, रामप्रसाद के खेत से सालग तक</t>
+          <t>1720002005/RC/ग्रेवल सड्क, महाराज से अंबाराम के खे — ग्राम पंचायत घ्घिचलाय ग्रेवल सड्क, महाराज से अंबाराम के खेत तक मुंडला मार्ग</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
-        <v>477000</v>
+        <v>470000</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>129256</v>
+        <v>309256</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>39861</v>
+        <v>39791</v>
       </c>
       <c r="K224" s="3" t="n">
         <v>41003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/घिचलाय, सी;सी;रोड्, ईजीएस स्‍कूल से — ग्राम पंचायत घिचलाय, सीसीरोड्, ईजीएस स्‍कूल से प्रभु मालवीय के घर तक</t>
+          <t>1720002005/RC/ग्रेवल सड्क, मुकेश के खेत से मुंडला — ग्राम पंचायत घिचलाय, ग्रेवल सड्क, मुकेश के खेत से मुंडला मार्ग तक</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
-        <v>277000</v>
+        <v>470000</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>120550</v>
+        <v>259426</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>39623</v>
+        <v>39756</v>
       </c>
       <c r="K225" s="3" t="n">
         <v>41003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RC/सडक निर्माण, तालाब की आव में से बापू — घिचलाय, ग्रेवल सडक निर्माण, तालाब की आव में से बापूलाल के खेत तक</t>
+          <t>1720002005/RC/ग्रेवल सड्क, रामप्रसाद के खेत से साल — घिचलाय, ग्रेवल सड्क, रामप्रसाद के खेत से सालग तक</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>477000</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>288530</v>
+        <v>129256</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>40063</v>
+        <v>39861</v>
       </c>
       <c r="K226" s="3" t="n">
-        <v>41295</v>
+        <v>41003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/131 — मर्यादा,अभीयान, घिचलाय अरविन्‍द मागिलाल</t>
+          <t>1720002005/RC/घिचलाय, सी;सी;रोड्, ईजीएस स्‍कूल से — ग्राम पंचायत घिचलाय, सीसीरोड्, ईजीएस स्‍कूल से प्रभु मालवीय के घर तक</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
-        <v>4400</v>
+        <v>277000</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>4400</v>
+        <v>120550</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>41242</v>
+        <v>39623</v>
       </c>
       <c r="K227" s="3" t="n">
-        <v>41369</v>
+        <v>41003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/132 — मर्यादा अभीयान घिचलाय मोहन नारायण</t>
+          <t>1720002005/RC/सडक निर्माण, तालाब की आव में से बापू — घिचलाय, ग्रेवल सडक निर्माण, तालाब की आव में से बापूलाल के खेत तक</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
-        <v>4400</v>
+        <v>477000</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>2940</v>
+        <v>288530</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>41235</v>
+        <v>40063</v>
       </c>
       <c r="K228" s="3" t="n">
-        <v>41633</v>
+        <v>41295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/133 — मर्यादा अभीयान घिचलाय कलाबाई रामेश्‍वर</t>
+          <t>1720002005/RS/131 — मर्यादा,अभीयान, घिचलाय अरविन्‍द मागिलाल</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>41235</v>
+        <v>41242</v>
       </c>
       <c r="K229" s="3" t="n">
-        <v>41364</v>
+        <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/134 — मर्यादा अभीयान घिचलाय मेहरवान बापु</t>
+          <t>1720002005/RS/132 — मर्यादा अभीयान घिचलाय मोहन नारायण</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>4400</v>
+        <v>2940</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>41235</v>
       </c>
       <c r="K230" s="3" t="n">
-        <v>41369</v>
+        <v>41633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/135 — मर्यादा अभीयान घिचलाय कन्‍हेलाल गणपद</t>
+          <t>1720002005/RS/133 — मर्यादा अभीयान घिचलाय कलाबाई रामेश्‍वर</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>41235</v>
       </c>
       <c r="K231" s="3" t="n">
         <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/136 — मर्यादा अभीयान घिचलाय अफसराबाई विक्रम</t>
+          <t>1720002005/RS/134 — मर्यादा अभीयान घिचलाय मेहरवान बापु</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>41235</v>
       </c>
       <c r="K232" s="3" t="n">
-        <v>41364</v>
+        <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/137 — मर्यादा अभीयान घिचलाय मेहरवान प्रेमसिंह</t>
+          <t>1720002005/RS/135 — मर्यादा अभीयान घिचलाय कन्‍हेलाल गणपद</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>41228</v>
+        <v>41235</v>
       </c>
       <c r="K233" s="3" t="n">
-        <v>41369</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/138 — मर्यादा अभीयान घिचलाय हिरालाल दर्याव</t>
+          <t>1720002005/RS/136 — मर्यादा अभीयान घिचलाय अफसराबाई विक्रम</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>41228</v>
+        <v>41235</v>
       </c>
       <c r="K234" s="3" t="n">
-        <v>41369</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/139 — मर्यादा अभीयान घिचलाय जिवन सिदु</t>
+          <t>1720002005/RS/137 — मर्यादा अभीयान घिचलाय मेहरवान प्रेमसिंह</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>41228</v>
       </c>
       <c r="K235" s="3" t="n">
-        <v>41364</v>
+        <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/140 — मर्यादा अभीयान घिचलाय सन्‍तोष बापु</t>
+          <t>1720002005/RS/138 — मर्यादा अभीयान घिचलाय हिरालाल दर्याव</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>41256</v>
+        <v>41228</v>
       </c>
       <c r="K236" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/141 — मर्यादा अभीयान घिचलाय बाबु मुन्‍सी</t>
+          <t>1720002005/RS/139 — मर्यादा अभीयान घिचलाय जिवन सिदु</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>41256</v>
+        <v>41228</v>
       </c>
       <c r="K237" s="3" t="n">
-        <v>41369</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/142 — मर्यादा अभीयान घिचलाय गेनाबाई दिलीप</t>
+          <t>1720002005/RS/140 — मर्यादा अभीयान घिचलाय सन्‍तोष बापु</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>41263</v>
+        <v>41256</v>
       </c>
       <c r="K238" s="3" t="n">
-        <v>41305</v>
+        <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/143 — मर्यादा अभीयान घिचलाय नाथु दर्याव</t>
+          <t>1720002005/RS/141 — मर्यादा अभीयान घिचलाय बाबु मुन्‍सी</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>41263</v>
+        <v>41256</v>
       </c>
       <c r="K239" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/144 — मर्यादा अभीयान घिचलाय मदन दर्याव</t>
+          <t>1720002005/RS/142 — मर्यादा अभीयान घिचलाय गेनाबाई दिलीप</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I240" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>41263</v>
       </c>
       <c r="K240" s="3" t="n">
-        <v>41369</v>
+        <v>41305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/145 — मर्यादा अभीयान घिचलाय,हमिर गणपद</t>
+          <t>1720002005/RS/143 — मर्यादा अभीयान घिचलाय नाथु दर्याव</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>41263</v>
       </c>
       <c r="K241" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/146 — मर्यादा अभीयान घिचलाय, हुकम धन्‍ना</t>
+          <t>1720002005/RS/144 — मर्यादा अभीयान घिचलाय मदन दर्याव</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>41272</v>
+        <v>41263</v>
       </c>
       <c r="K242" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/147 — मर्यादा अभीयान घिचलाय, बावल चैना</t>
+          <t>1720002005/RS/145 — मर्यादा अभीयान घिचलाय,हमिर गणपद</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>41270</v>
+        <v>41263</v>
       </c>
       <c r="K243" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/148 — मर्यादा अभीयान घिचलाय, आत्‍माराम रणजीत</t>
+          <t>1720002005/RS/146 — मर्यादा अभीयान घिचलाय, हुकम धन्‍ना</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>41270</v>
+        <v>41272</v>
       </c>
       <c r="K244" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/149 — मर्यादा अभीयान घिचलाय, गिताबाई मदनसिंह</t>
+          <t>1720002005/RS/147 — मर्यादा अभीयान घिचलाय, बावल चैना</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>41270</v>
       </c>
       <c r="K245" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/150 — मर्यादा अभीयान घिचलाय, अम्‍बाराम बावल</t>
+          <t>1720002005/RS/148 — मर्यादा अभीयान घिचलाय, आत्‍माराम रणजीत</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I246" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="J246" s="3" t="n">
-        <v>41136</v>
-[...1 lines deleted...]
-      <c r="K246" s="3"/>
+        <v>41270</v>
+      </c>
+      <c r="K246" s="3" t="n">
+        <v>41369</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/151 — मर्यादा अभीयान घिचलाय, अम्‍बाराम बावल</t>
+          <t>1720002005/RS/149 — मर्यादा अभीयान घिचलाय, गिताबाई मदनसिंह</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>41277</v>
+        <v>41270</v>
       </c>
       <c r="K247" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/152 — मर्यादा,अभीयान, घिचलाय अशोक हुकम</t>
+          <t>1720002005/RS/150 — मर्यादा अभीयान घिचलाय, अम्‍बाराम बावल</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>41277</v>
-[...3 lines deleted...]
-      </c>
+        <v>41136</v>
+      </c>
+      <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/153 — मर्यादा,अभीयान, घिचलाय धारासिंह पोपसिंह</t>
+          <t>1720002005/RS/151 — मर्यादा अभीयान घिचलाय, अम्‍बाराम बावल</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>41277</v>
       </c>
       <c r="K249" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/154 — मर्यादा,अभीयान, घिचलाय मदरन्‍प भेरा</t>
+          <t>1720002005/RS/152 — मर्यादा,अभीयान, घिचलाय अशोक हुकम</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>41277</v>
       </c>
       <c r="K250" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/155 — मर्यादा,अभीयान, घिचलाय मोहन रामा</t>
+          <t>1720002005/RS/153 — मर्यादा,अभीयान, घिचलाय धारासिंह पोपसिंह</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>41277</v>
       </c>
       <c r="K251" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/156 — मर्यादा,अभीयान, घिचलाय मोहन रणजित</t>
+          <t>1720002005/RS/154 — मर्यादा,अभीयान, घिचलाय मदरन्‍प भेरा</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>41347</v>
+        <v>41277</v>
       </c>
       <c r="K252" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/157 — मर्यादा,अभीयान, घिचलाय नारायण हुकार</t>
+          <t>1720002005/RS/155 — मर्यादा,अभीयान, घिचलाय मोहन रामा</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>41347</v>
+        <v>41277</v>
       </c>
       <c r="K253" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/158 — मर्यादा,अभीयान, घिचलाय जगन्‍नाथ दर्याव</t>
+          <t>1720002005/RS/156 — मर्यादा,अभीयान, घिचलाय मोहन रणजित</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>41354</v>
+        <v>41347</v>
       </c>
       <c r="K254" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/159 — मर्यादा,अभीयान, घिचलाय अम्रताबाई मनोहर</t>
+          <t>1720002005/RS/157 — मर्यादा,अभीयान, घिचलाय नारायण हुकार</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>41340</v>
+        <v>41347</v>
       </c>
       <c r="K255" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/160 — मर्यादा,अभीयान, घिचलाय फुलसिंह घासीराम</t>
+          <t>1720002005/RS/158 — मर्यादा,अभीयान, घिचलाय जगन्‍नाथ दर्याव</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>41347</v>
+        <v>41354</v>
       </c>
       <c r="K256" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/16053 — सोचालय निर्माण,हेमसिंह- प्रहलादसिंह</t>
+          <t>1720002005/RS/159 — मर्यादा,अभीयान, घिचलाय अम्रताबाई मनोहर</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>41013</v>
-[...1 lines deleted...]
-      <c r="K257" s="3"/>
+        <v>41340</v>
+      </c>
+      <c r="K257" s="3" t="n">
+        <v>41369</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/16056 — सोचालय निर्माण, चन्‍दरसिंह- भागिरथसिंह</t>
+          <t>1720002005/RS/160 — मर्यादा,अभीयान, घिचलाय फुलसिंह घासीराम</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>4380</v>
+        <v>4400</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>41396</v>
+        <v>41347</v>
       </c>
       <c r="K258" s="3" t="n">
-        <v>41633</v>
+        <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/16058 — सोचालय निर्माण,रूपसिंह- हिरालाल</t>
+          <t>1720002005/RS/16053 — सोचालय निर्माण,हेमसिंह- प्रहलादसिंह</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>4380</v>
+        <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>41396</v>
-[...3 lines deleted...]
-      </c>
+        <v>41013</v>
+      </c>
+      <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/16060 — सोचालय निर्माण, अम्‍बाराम- सरदारसिंह</t>
+          <t>1720002005/RS/16056 — सोचालय निर्माण, चन्‍दरसिंह- भागिरथसिंह</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>41397</v>
+        <v>41396</v>
       </c>
       <c r="K260" s="3" t="n">
         <v>41633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/16062 — सोचालय निर्माण, हेमसिंह- दरियावसिंह</t>
+          <t>1720002005/RS/16058 — सोचालय निर्माण,रूपसिंह- हिरालाल</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>41396</v>
       </c>
       <c r="K261" s="3" t="n">
         <v>41633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/16063 — सोचालय निर्माण, इन्‍दरसिंह- सरदारसिंह</t>
+          <t>1720002005/RS/16060 — सोचालय निर्माण, अम्‍बाराम- सरदारसिंह</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>41396</v>
+        <v>41397</v>
       </c>
       <c r="K262" s="3" t="n">
         <v>41633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/16064 — सोचालय निर्माण, शंकरपुरी- गणेशपुरी</t>
+          <t>1720002005/RS/16062 — सोचालय निर्माण, हेमसिंह- दरियावसिंह</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>41396</v>
       </c>
       <c r="K263" s="3" t="n">
         <v>41633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/161 — मर्यादा,अभीयान, घिचलाय शंकरलाल भेरूलाल</t>
+          <t>1720002005/RS/16063 — सोचालय निर्माण, इन्‍दरसिंह- सरदारसिंह</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>4400</v>
+        <v>4380</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>41354</v>
+        <v>41396</v>
       </c>
       <c r="K264" s="3" t="n">
-        <v>41369</v>
+        <v>41633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/162 — मर्यादा,अभीयान, घिचलाय शान्‍ताबाई बद्रीलाल</t>
+          <t>1720002005/RS/16064 — सोचालय निर्माण, शंकरपुरी- गणेशपुरी</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>4400</v>
+        <v>4380</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>41340</v>
+        <v>41396</v>
       </c>
       <c r="K265" s="3" t="n">
-        <v>41369</v>
+        <v>41633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/163 — मर्यादा,अभीयान, घिचलाय प्रहलादसिंह भागीरथ</t>
+          <t>1720002005/RS/161 — मर्यादा,अभीयान, घिचलाय शंकरलाल भेरूलाल</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>41347</v>
+        <v>41354</v>
       </c>
       <c r="K266" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/164 — मर्यादा,अभीयान, घिचलाय लक्ष्‍मीनारायण जसमतसिंह</t>
+          <t>1720002005/RS/162 — मर्यादा,अभीयान, घिचलाय शान्‍ताबाई बद्रीलाल</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>41340</v>
       </c>
       <c r="K267" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/165 — मर्यादा,अभीयान, घिचलाय समन्‍दरसिंह रणजित</t>
+          <t>1720002005/RS/163 — मर्यादा,अभीयान, घिचलाय प्रहलादसिंह भागीरथ</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>41347</v>
       </c>
       <c r="K268" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/166 — मर्यादा,अभीयान, घिचलाय कमलाबाई नर्मदाप्रसाद</t>
+          <t>1720002005/RS/164 — मर्यादा,अभीयान, घिचलाय लक्ष्‍मीनारायण जसमतसिंह</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>41340</v>
       </c>
       <c r="K269" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/167 — मर्यादा,अभीयान, घिचलाय गोकलबाई गोरधन</t>
+          <t>1720002005/RS/165 — मर्यादा,अभीयान, घिचलाय समन्‍दरसिंह रणजित</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>41347</v>
       </c>
       <c r="K270" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/168 — मर्यादा,अभीयान, घिचलाय मुकेश भागीरथ</t>
+          <t>1720002005/RS/166 — मर्यादा,अभीयान, घिचलाय कमलाबाई नर्मदाप्रसाद</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>41347</v>
+        <v>41340</v>
       </c>
       <c r="K271" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/169 — मर्यादा,अभीयान, घिचलाय शारदाबाई राधेश्‍याम</t>
+          <t>1720002005/RS/167 — मर्यादा,अभीयान, घिचलाय गोकलबाई गोरधन</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>41347</v>
       </c>
       <c r="K272" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/170 — मर्यादा,अभीयान, घिचलाय बाबुलाल नर्बत</t>
+          <t>1720002005/RS/168 — मर्यादा,अभीयान, घिचलाय मुकेश भागीरथ</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>41354</v>
+        <v>41347</v>
       </c>
       <c r="K273" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/171 — मर्यादा,अभीयान, घिचलाय सालगराम घासीराम</t>
+          <t>1720002005/RS/169 — मर्यादा,अभीयान, घिचलाय शारदाबाई राधेश्‍याम</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>41340</v>
+        <v>41347</v>
       </c>
       <c r="K274" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/172 — मर्यादा,अभीयान, घिचलाय सौरमबाई नारायण</t>
+          <t>1720002005/RS/170 — मर्यादा,अभीयान, घिचलाय बाबुलाल नर्बत</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>41334</v>
+        <v>41354</v>
       </c>
       <c r="K275" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/173 — मर्यादा,अभीयान, घिचलाय मथुराबाई सुरेन्‍द्रसिंह</t>
+          <t>1720002005/RS/171 — मर्यादा,अभीयान, घिचलाय सालगराम घासीराम</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>41347</v>
+        <v>41340</v>
       </c>
       <c r="K276" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/174 — मर्यादा,अभीयान, घिचलाय मानसिंह बापु</t>
+          <t>1720002005/RS/172 — मर्यादा,अभीयान, घिचलाय सौरमबाई नारायण</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>41340</v>
+        <v>41334</v>
       </c>
       <c r="K277" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/175 — मर्यादा,अभीयान, घिचलाय राधाकिशोर गिरधारी</t>
+          <t>1720002005/RS/173 — मर्यादा,अभीयान, घिचलाय मथुराबाई सुरेन्‍द्रसिंह</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>41347</v>
       </c>
       <c r="K278" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/176 — मर्यादा,अभीयान, घिचलाय विक्रम धुलजी</t>
+          <t>1720002005/RS/174 — मर्यादा,अभीयान, घिचलाय मानसिंह बापु</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I279" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>41295</v>
+        <v>41340</v>
       </c>
       <c r="K279" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/177 — मर्यादा,अभीयान, घिचलाय अम्‍बाराम प्रहलाद</t>
+          <t>1720002005/RS/175 — मर्यादा,अभीयान, घिचलाय राधाकिशोर गिरधारी</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>41277</v>
+        <v>41347</v>
       </c>
       <c r="K280" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/178 — मर्यादा,अभीयान, घिचलाय अलाउददीन मंन्‍सी खा</t>
+          <t>1720002005/RS/176 — मर्यादा,अभीयान, घिचलाय विक्रम धुलजी</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>41334</v>
+        <v>41295</v>
       </c>
       <c r="K281" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/179 — मर्यादा,अभीयान, घिचलाय अकीला बी रज्‍जाक</t>
+          <t>1720002005/RS/177 — मर्यादा,अभीयान, घिचलाय अम्‍बाराम प्रहलाद</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>41340</v>
+        <v>41277</v>
       </c>
       <c r="K282" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/180 — मर्यादा,अभीयान, घिचलाय बफाद खा बुदुखा</t>
+          <t>1720002005/RS/178 — मर्यादा,अभीयान, घिचलाय अलाउददीन मंन्‍सी खा</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>41347</v>
+        <v>41334</v>
       </c>
       <c r="K283" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/181 — मर्यादा,अभीयान, घिचलाय बापु पुजीलाल</t>
+          <t>1720002005/RS/179 — मर्यादा,अभीयान, घिचलाय अकीला बी रज्‍जाक</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>41267</v>
+        <v>41340</v>
       </c>
       <c r="K284" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/182 — मर्यादा,अभीयान, घिचलाय रमेश मुन्‍सी</t>
+          <t>1720002005/RS/180 — मर्यादा,अभीयान, घिचलाय बफाद खा बुदुखा</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>41277</v>
+        <v>41347</v>
       </c>
       <c r="K285" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/183 — मर्यादा,अभीयान, घिचलाय गंगाराम घासीराम</t>
+          <t>1720002005/RS/181 — मर्यादा,अभीयान, घिचलाय बापु पुजीलाल</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>41277</v>
+        <v>41267</v>
       </c>
       <c r="K286" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/184 — मर्यादा,अभीयान, घिचलाय बहादर बापु</t>
+          <t>1720002005/RS/182 — मर्यादा,अभीयान, घिचलाय रमेश मुन्‍सी</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>41319</v>
+        <v>41277</v>
       </c>
       <c r="K287" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/185 — मर्यादा,अभीयान, घिचलाय देवबाई भेरू‍सिंह</t>
+          <t>1720002005/RS/183 — मर्यादा,अभीयान, घिचलाय गंगाराम घासीराम</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>41326</v>
+        <v>41277</v>
       </c>
       <c r="K288" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/186 — मर्यादा,अभीयान, घिचलाय देवकरण किशन</t>
+          <t>1720002005/RS/184 — मर्यादा,अभीयान, घिचलाय बहादर बापु</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>41319</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/187 — मर्यादा,अभीयान, घिचलाय फुलसिं‍ह उमराव</t>
+          <t>1720002005/RS/185 — मर्यादा,अभीयान, घिचलाय देवबाई भेरू‍सिंह</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>5860</v>
+        <v>4400</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>41319</v>
+        <v>41326</v>
       </c>
       <c r="K290" s="3" t="n">
-        <v>41633</v>
+        <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/188 — मर्यादा,अभीयान, घिचलाय सौरमबाई चेनसिंह</t>
+          <t>1720002005/RS/186 — मर्यादा,अभीयान, घिचलाय देवकरण किशन</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>41319</v>
       </c>
       <c r="K291" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/189 — मर्यादा,अभीयान, घिचलाय मधुबाई रमेश</t>
+          <t>1720002005/RS/187 — मर्यादा,अभीयान, घिचलाय फुलसिं‍ह उमराव</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>4400</v>
+        <v>5860</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>41319</v>
       </c>
       <c r="K292" s="3" t="n">
-        <v>41369</v>
+        <v>41633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/190 — मर्यादा,अभीयान, घिचलाय हरी सालगराम</t>
+          <t>1720002005/RS/188 — मर्यादा,अभीयान, घिचलाय सौरमबाई चेनसिंह</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>41326</v>
+        <v>41319</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/191 — मर्यादा,अभीयान, घिचलाय प्रकाश सुखदेव,पुरी</t>
+          <t>1720002005/RS/189 — मर्यादा,अभीयान, घिचलाय मधुबाई रमेश</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>41319</v>
       </c>
       <c r="K294" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/192 — मर्यादा,अभीयान, घिचलाय पोपसिंह रेवाराम</t>
+          <t>1720002005/RS/190 — मर्यादा,अभीयान, घिचलाय हरी सालगराम</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>41319</v>
+        <v>41326</v>
       </c>
       <c r="K295" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/193 — मर्यादा,अभीयान, घिचलाय सलीमसा पीरू सा</t>
+          <t>1720002005/RS/191 — मर्यादा,अभीयान, घिचलाय प्रकाश सुखदेव,पुरी</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>41319</v>
       </c>
       <c r="K296" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/19311 — सोचालय निर्माण, चन्‍दरसिंह- भागिरथसिंह</t>
+          <t>1720002005/RS/192 — मर्यादा,अभीयान, घिचलाय पोपसिंह रेवाराम</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>41136</v>
-[...1 lines deleted...]
-      <c r="K297" s="3"/>
+        <v>41319</v>
+      </c>
+      <c r="K297" s="3" t="n">
+        <v>41369</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/194 — मर्यादा,अभीयान, घिचलाय चन्‍दसा सुभान्‍सा</t>
+          <t>1720002005/RS/193 — मर्यादा,अभीयान, घिचलाय सलीमसा पीरू सा</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>41326</v>
+        <v>41319</v>
       </c>
       <c r="K298" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/195 — मर्यादा,अभीयान, घिचलाय छोटु खा गुडडु खा</t>
+          <t>1720002005/RS/19311 — सोचालय निर्माण, चन्‍दरसिंह- भागिरथसिंह</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>41319</v>
-[...3 lines deleted...]
-      </c>
+        <v>41136</v>
+      </c>
+      <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/196 — मर्यादा,अभीयान, घिचलाय ईददुखा मुन्‍सी खा</t>
+          <t>1720002005/RS/194 — मर्यादा,अभीयान, घिचलाय चन्‍दसा सुभान्‍सा</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>41326</v>
       </c>
       <c r="K300" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/197 — मर्यादा,अभीयान, घिचलाय माशुम सा सादाकली</t>
+          <t>1720002005/RS/195 — मर्यादा,अभीयान, घिचलाय छोटु खा गुडडु खा</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>41319</v>
       </c>
       <c r="K301" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/198 — मर्यादा,अभीयान, घिचलाय सादाकली बादुसा</t>
+          <t>1720002005/RS/196 — मर्यादा,अभीयान, घिचलाय ईददुखा मुन्‍सी खा</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>41319</v>
+        <v>41326</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/199 — मर्यादा,अभीयान, घिचलाय चेनसिंह कन्‍हैलाल</t>
+          <t>1720002005/RS/197 — मर्यादा,अभीयान, घिचलाय माशुम सा सादाकली</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>41319</v>
       </c>
       <c r="K303" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/200 — मर्यादा,अभीयान, घिचलाय अन्‍तरसिंह प्रहलाद</t>
+          <t>1720002005/RS/198 — मर्यादा,अभीयान, घिचलाय सादाकली बादुसा</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>41319</v>
       </c>
       <c r="K304" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/201 — मर्यादा,अभीयान, घिचलाय बाबुलाल कन्‍हैलाल</t>
+          <t>1720002005/RS/199 — मर्यादा,अभीयान, घिचलाय चेनसिंह कन्‍हैलाल</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>41319</v>
       </c>
       <c r="K305" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/202 — मर्यादा,अभीयान, घिचलाय रामेश्‍वर घासीराम</t>
+          <t>1720002005/RS/200 — मर्यादा,अभीयान, घिचलाय अन्‍तरसिंह प्रहलाद</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>41326</v>
+        <v>41319</v>
       </c>
       <c r="K306" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/203 — मर्यादा,अभीयान, घिचलाय फुलसिंह चेनसिंह</t>
+          <t>1720002005/RS/201 — मर्यादा,अभीयान, घिचलाय बाबुलाल कन्‍हैलाल</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>41319</v>
       </c>
       <c r="K307" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/204 — मर्यादा,अभीयान, घिचलाय कम्‍मासा बाबु सा</t>
+          <t>1720002005/RS/202 — मर्यादा,अभीयान, घिचलाय रामेश्‍वर घासीराम</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>41326</v>
       </c>
       <c r="K308" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/205 — मर्यादा,अभीयान, घिचलाय मन्‍जुर खा बुददु खा</t>
+          <t>1720002005/RS/203 — मर्यादा,अभीयान, घिचलाय फुलसिंह चेनसिंह</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>41326</v>
+        <v>41319</v>
       </c>
       <c r="K309" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/206 — मर्यादा,अभीयान, घिचलाय अन्‍तरसिंह लालजीराम</t>
+          <t>1720002005/RS/204 — मर्यादा,अभीयान, घिचलाय कम्‍मासा बाबु सा</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>41326</v>
       </c>
       <c r="K310" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/207 — मर्यादा,अभीयान, घिचलाय कान्‍ताबाई केशरीमल</t>
+          <t>1720002005/RS/205 — मर्यादा,अभीयान, घिचलाय मन्‍जुर खा बुददु खा</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>41326</v>
       </c>
       <c r="K311" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/208 — मर्यादा,अभीयान, घिचलाय नन्‍दकिशोर करण</t>
+          <t>1720002005/RS/206 — मर्यादा,अभीयान, घिचलाय अन्‍तरसिंह लालजीराम</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>41326</v>
       </c>
       <c r="K312" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/209 — मर्यादा,अभीयान, घिचलाय कमलसिंह औकार</t>
+          <t>1720002005/RS/207 — मर्यादा,अभीयान, घिचलाय कान्‍ताबाई केशरीमल</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>41319</v>
+        <v>41326</v>
       </c>
       <c r="K313" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/210 — मर्यादा,अभीयान, घिचलाय सरदारसिं‍ह देविसिंह</t>
+          <t>1720002005/RS/208 — मर्यादा,अभीयान, घिचलाय नन्‍दकिशोर करण</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>41326</v>
       </c>
       <c r="K314" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/211 — मर्यादा,अभीयान, घिचलाय नन्‍दकिशोर हजारीलाल</t>
+          <t>1720002005/RS/209 — मर्यादा,अभीयान, घिचलाय कमलसिंह औकार</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>41281</v>
+        <v>41319</v>
       </c>
       <c r="K315" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/212 — मर्यादा,अभीयान, घिचलाय बाबुसा चान्‍दसा</t>
+          <t>1720002005/RS/210 — मर्यादा,अभीयान, घिचलाय सरदारसिं‍ह देविसिंह</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>41326</v>
       </c>
       <c r="K316" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/213 — मर्यादा,अभीयान, घिचलाय दिनेश हुसेन</t>
+          <t>1720002005/RS/211 — मर्यादा,अभीयान, घिचलाय नन्‍दकिशोर हजारीलाल</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>41326</v>
+        <v>41281</v>
       </c>
       <c r="K317" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/214 — मर्यादा,अभीयान, घिचलाय फुलसिंह कन्‍हैलाल</t>
+          <t>1720002005/RS/212 — मर्यादा,अभीयान, घिचलाय बाबुसा चान्‍दसा</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>41319</v>
+        <v>41326</v>
       </c>
       <c r="K318" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/215 — मर्यादा,अभीयान, घिचलाय कलाबाई बजेसिंह</t>
+          <t>1720002005/RS/213 — मर्यादा,अभीयान, घिचलाय दिनेश हुसेन</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>41167</v>
-[...1 lines deleted...]
-      <c r="K319" s="3"/>
+        <v>41326</v>
+      </c>
+      <c r="K319" s="3" t="n">
+        <v>41369</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/216 — मर्यादा,अभीयान, घिचलाय मुकेश हिरालाल</t>
+          <t>1720002005/RS/214 — मर्यादा,अभीयान, घिचलाय फुलसिंह कन्‍हैलाल</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>8800</v>
+        <v>4400</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>41334</v>
+        <v>41319</v>
       </c>
       <c r="K320" s="3" t="n">
-        <v>41685</v>
+        <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/217 — मर्यादा अभीयान घिचलाय सजन पुरण</t>
+          <t>1720002005/RS/215 — मर्यादा,अभीयान, घिचलाय कलाबाई बजेसिंह</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>41334</v>
-[...3 lines deleted...]
-      </c>
+        <v>41167</v>
+      </c>
+      <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/218 — मर्यादा अभीयान घिचलाय धिरज हजारीलाल</t>
+          <t>1720002005/RS/216 — मर्यादा,अभीयान, घिचलाय मुकेश हिरालाल</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>4400</v>
+        <v>8800</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>41340</v>
+        <v>41334</v>
       </c>
       <c r="K322" s="3" t="n">
-        <v>41364</v>
+        <v>41685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/219 — मर्यादा अभीयान घिचलाय नर्बत छितु</t>
+          <t>1720002005/RS/217 — मर्यादा अभीयान घिचलाय सजन पुरण</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>41277</v>
+        <v>41334</v>
       </c>
       <c r="K323" s="3" t="n">
-        <v>41353</v>
+        <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/220 — मर्यादा अभीयान घिचलाय करण जाला</t>
+          <t>1720002005/RS/218 — मर्यादा अभीयान घिचलाय धिरज हजारीलाल</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>41284</v>
+        <v>41340</v>
       </c>
       <c r="K324" s="3" t="n">
         <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034194055 — शौचालय निर्माण,फतेसिंह मोहन</t>
+          <t>1720002005/RS/219 — मर्यादा अभीयान घिचलाय नर्बत छितु</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>2920</v>
+        <v>4400</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>41652</v>
+        <v>41277</v>
       </c>
       <c r="K325" s="3" t="n">
-        <v>41692</v>
+        <v>41353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034194058 — शौचालय निर्माण,हरिऔम भेरूसिंह</t>
+          <t>1720002005/RS/220 — मर्यादा अभीयान घिचलाय करण जाला</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>2920</v>
+        <v>4400</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>41652</v>
+        <v>41284</v>
       </c>
       <c r="K326" s="3" t="n">
-        <v>41692</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034194060 — शौचालय निर्माण,जगदीश फतेसिंह</t>
+          <t>1720002005/RS/22012034194055 — शौचालय निर्माण,फतेसिंह मोहन</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>2920</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>41652</v>
       </c>
       <c r="K327" s="3" t="n">
         <v>41692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034194063 — शौचालय निर्माण,समन्‍दरसिंह रामचन्‍द्र</t>
+          <t>1720002005/RS/22012034194058 — शौचालय निर्माण,हरिऔम भेरूसिंह</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>2920</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>41652</v>
       </c>
       <c r="K328" s="3" t="n">
         <v>41692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034194066 — शौचालय निर्माण,तुलसीराम उमराव</t>
+          <t>1720002005/RS/22012034194060 — शौचालय निर्माण,जगदीश फतेसिंह</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>2920</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>41652</v>
       </c>
       <c r="K329" s="3" t="n">
         <v>41692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034194068 — शौचालय निर्माण,अम्‍बाराम सेवाराम</t>
+          <t>1720002005/RS/22012034194063 — शौचालय निर्माण,समन्‍दरसिंह रामचन्‍द्र</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>2920</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>41652</v>
       </c>
       <c r="K330" s="3" t="n">
         <v>41692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034194075 — शौचालय निर्माण,सुरेश प्रेमनारायण</t>
+          <t>1720002005/RS/22012034194066 — शौचालय निर्माण,तुलसीराम उमराव</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>2920</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>41652</v>
       </c>
       <c r="K331" s="3" t="n">
         <v>41692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034194106 — शौचालय निर्माण,पुरण बापुसिंह</t>
+          <t>1720002005/RS/22012034194068 — शौचालय निर्माण,अम्‍बाराम सेवाराम</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>2920</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>41652</v>
       </c>
       <c r="K332" s="3" t="n">
         <v>41692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034194109 — शौचालय निर्माण,प्रेमबाई मागिलाल</t>
+          <t>1720002005/RS/22012034194075 — शौचालय निर्माण,सुरेश प्रेमनारायण</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>2920</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>41652</v>
       </c>
       <c r="K333" s="3" t="n">
         <v>41692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034194111 — शौचलय निर्माण,सन्‍तोष बाबुलाल</t>
+          <t>1720002005/RS/22012034194106 — शौचालय निर्माण,पुरण बापुसिंह</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>2920</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>41652</v>
       </c>
       <c r="K334" s="3" t="n">
         <v>41692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034194113 — शौचालय निर्माण,औमप्रकाश भेरूसिंह</t>
+          <t>1720002005/RS/22012034194109 — शौचालय निर्माण,प्रेमबाई मागिलाल</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>2920</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>41652</v>
       </c>
       <c r="K335" s="3" t="n">
         <v>41692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034194115 — शौचालय निर्माण,लाखनदास कन्‍हैयादास</t>
+          <t>1720002005/RS/22012034194111 — शौचलय निर्माण,सन्‍तोष बाबुलाल</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>2920</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>41652</v>
       </c>
       <c r="K336" s="3" t="n">
-        <v>41687</v>
+        <v>41692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034194119 — शौचालय निर्माण,रतनसिंह पुरणसिंह</t>
+          <t>1720002005/RS/22012034194113 — शौचालय निर्माण,औमप्रकाश भेरूसिंह</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>2920</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>41652</v>
       </c>
       <c r="K337" s="3" t="n">
-        <v>41687</v>
+        <v>41692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034194120 — शौचालय निर्माण,कमल मुन्‍शी</t>
+          <t>1720002005/RS/22012034194115 — शौचालय निर्माण,लाखनदास कन्‍हैयादास</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>2920</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>41652</v>
       </c>
       <c r="K338" s="3" t="n">
         <v>41687</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034203368 — शौचालय निर्माण,चन्‍दरसिंह पुरण</t>
+          <t>1720002005/RS/22012034194119 — शौचालय निर्माण,रतनसिंह पुरणसिंह</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>2920</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>41678</v>
+        <v>41652</v>
       </c>
       <c r="K339" s="3" t="n">
         <v>41687</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034203425 — शौचालय निर्माण,बोदरमल</t>
+          <t>1720002005/RS/22012034194120 — शौचालय निर्माण,कमल मुन्‍शी</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>0</v>
+        <v>2920</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>41633</v>
-[...1 lines deleted...]
-      <c r="K340" s="3"/>
+        <v>41652</v>
+      </c>
+      <c r="K340" s="3" t="n">
+        <v>41687</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034203438 — शौचालय निर्माण,बोन्‍दरमल</t>
+          <t>1720002005/RS/22012034203368 — शौचालय निर्माण,चन्‍दरसिंह पुरण</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>4400</v>
+        <v>2920</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>41678</v>
       </c>
       <c r="K341" s="3" t="n">
-        <v>41837</v>
+        <v>41687</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034203440 — शौचालय निर्माण,सुमेरसिंह भेरूसिंह</t>
+          <t>1720002005/RS/22012034203425 — शौचालय निर्माण,बोदरमल</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>2920</v>
+        <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>41678</v>
-[...3 lines deleted...]
-      </c>
+        <v>41633</v>
+      </c>
+      <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034203443 — शौचालय निर्माण,उदयसिंह हरिऔम</t>
+          <t>1720002005/RS/22012034203438 — शौचालय निर्माण,बोन्‍दरमल</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>2920</v>
+        <v>4400</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>41678</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>41687</v>
+        <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034203446 — शौचालय निर्माण,क्रष्‍णाबाई उमराव</t>
+          <t>1720002005/RS/22012034203440 — शौचालय निर्माण,सुमेरसिंह भेरूसिंह</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>2920</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>41678</v>
       </c>
       <c r="K344" s="3" t="n">
         <v>41687</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034203448 — शौचालय निर्माण,विक्रम नगजीराम</t>
+          <t>1720002005/RS/22012034203443 — शौचालय निर्माण,उदयसिंह हरिऔम</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>2920</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>41678</v>
       </c>
       <c r="K345" s="3" t="n">
         <v>41687</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034203449 — शौचालय निर्माण,राधेश्‍याम मांगीलाल</t>
+          <t>1720002005/RS/22012034203446 — शौचालय निर्माण,क्रष्‍णाबाई उमराव</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>4400</v>
+        <v>2920</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>41678</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>41837</v>
+        <v>41687</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034203451 — शौचालय निर्माण,रामेश्‍वर सेवाराम</t>
+          <t>1720002005/RS/22012034203448 — शौचालय निर्माण,विक्रम नगजीराम</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>5880</v>
+        <v>2920</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>41678</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>41837</v>
+        <v>41687</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034203455 — शौचालय निर्माण,चन्‍दरसिंह पुरणसिंह</t>
+          <t>1720002005/RS/22012034203449 — शौचालय निर्माण,राधेश्‍याम मांगीलाल</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>41678</v>
       </c>
       <c r="K348" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034203456 — शौचालय निर्माण,हन्‍जुबाई सजन</t>
+          <t>1720002005/RS/22012034203451 — शौचालय निर्माण,रामेश्‍वर सेवाराम</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>4400</v>
+        <v>5880</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>41678</v>
       </c>
       <c r="K349" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034206106 — शौचालय निर्माण,अम्‍बाराम घासीराम</t>
+          <t>1720002005/RS/22012034203455 — शौचालय निर्माण,चन्‍दरसिंह पुरणसिंह</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>41686</v>
+        <v>41678</v>
       </c>
       <c r="K350" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034206110 — शौचलय निर्माण,रालगराम जगन्‍नाथ</t>
+          <t>1720002005/RS/22012034203456 — शौचालय निर्माण,हन्‍जुबाई सजन</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>41686</v>
+        <v>41678</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>41962</v>
+        <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034206112 — शौचलय निर्माण हेमसिंह प्रतापसिंह</t>
+          <t>1720002005/RS/22012034206106 — शौचालय निर्माण,अम्‍बाराम घासीराम</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>41686</v>
       </c>
       <c r="K352" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034206117 — शौचालय निर्माण सरदारसिंह मोतिसिंह</t>
+          <t>1720002005/RS/22012034206110 — शौचलय निर्माण,रालगराम जगन्‍नाथ</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>41686</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>41837</v>
+        <v>41962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034206123 — शौचालय निर्माण भानु प्रहलादसिंह</t>
+          <t>1720002005/RS/22012034206112 — शौचलय निर्माण हेमसिंह प्रतापसिंह</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>41686</v>
       </c>
       <c r="K354" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034206131 — शौचलय निर्माण राधेश्‍याम रेवाराम</t>
+          <t>1720002005/RS/22012034206117 — शौचालय निर्माण सरदारसिंह मोतिसिंह</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>41686</v>
       </c>
       <c r="K355" s="3" t="n">
-        <v>41993</v>
+        <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034206135 — शौचलय निर्माण रूपसिंह रामसिंह</t>
+          <t>1720002005/RS/22012034206123 — शौचालय निर्माण भानु प्रहलादसिंह</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>41686</v>
       </c>
       <c r="K356" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034206137 — शौचालय निर्माण,नाथु राधाकिशन</t>
+          <t>1720002005/RS/22012034206131 — शौचलय निर्माण राधेश्‍याम रेवाराम</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>41686</v>
       </c>
       <c r="K357" s="3" t="n">
-        <v>41837</v>
+        <v>41993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034206144 — शौचालय निर्माण विक्रम करणसिंह</t>
+          <t>1720002005/RS/22012034206135 — शौचलय निर्माण रूपसिंह रामसिंह</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>41686</v>
       </c>
       <c r="K358" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034206187 — शौचालय निर्माण,शंकरलाल अमरसिंह</t>
+          <t>1720002005/RS/22012034206137 — शौचालय निर्माण,नाथु राधाकिशन</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>41686</v>
       </c>
       <c r="K359" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034206191 — शौचालय निर्माण मानपुरी भंरूपुरी</t>
+          <t>1720002005/RS/22012034206144 — शौचालय निर्माण विक्रम करणसिंह</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>41686</v>
       </c>
       <c r="K360" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034206195 — शौचालय निर्माण जगदीश लक्ष्‍मीनारायण</t>
+          <t>1720002005/RS/22012034206187 — शौचालय निर्माण,शंकरलाल अमरसिंह</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>5880</v>
+        <v>4400</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>41686</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>41993</v>
+        <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034206202 — शौचालय निर्माण रमेशपुरी गणेशपुरी</t>
+          <t>1720002005/RS/22012034206191 — शौचालय निर्माण मानपुरी भंरूपुरी</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>41686</v>
       </c>
       <c r="K362" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034206203 — शौचालय निर्माण रमेश उमराव</t>
+          <t>1720002005/RS/22012034206195 — शौचालय निर्माण जगदीश लक्ष्‍मीनारायण</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>4400</v>
+        <v>5880</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>41686</v>
       </c>
       <c r="K363" s="3" t="n">
         <v>41993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034206205 — शौचालय निर्माण मदन करण</t>
+          <t>1720002005/RS/22012034206202 — शौचालय निर्माण रमेशपुरी गणेशपुरी</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>41686</v>
       </c>
       <c r="K364" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034206209 — शौचालय निर्माण औमप्रकास सालगराम</t>
+          <t>1720002005/RS/22012034206203 — शौचालय निर्माण रमेश उमराव</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>41686</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>41837</v>
+        <v>41993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034206212 — शौचालय निर्माण शिवनारायण गोपी</t>
+          <t>1720002005/RS/22012034206205 — शौचालय निर्माण मदन करण</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>41686</v>
       </c>
       <c r="K366" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034206217 — शौचालय निर्माण किशौरदास गोरधनदास</t>
+          <t>1720002005/RS/22012034206209 — शौचालय निर्माण औमप्रकास सालगराम</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>2920</v>
+        <v>4400</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>41686</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>41698</v>
+        <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034207432 — शौचालय निर्माण विष्‍णु देविसिंह</t>
+          <t>1720002005/RS/22012034206212 — शौचालय निर्माण शिवनारायण गोपी</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>41690</v>
+        <v>41686</v>
       </c>
       <c r="K368" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034207435 — शौचालय निर्माण शिलाबाई प्रहलाद</t>
+          <t>1720002005/RS/22012034206217 — शौचालय निर्माण किशौरदास गोरधनदास</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>4400</v>
+        <v>2920</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>41690</v>
+        <v>41686</v>
       </c>
       <c r="K369" s="3" t="n">
-        <v>41837</v>
+        <v>41698</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034207436 — शौचालय निर्माण किशौर घासीराम</t>
+          <t>1720002005/RS/22012034207432 — शौचालय निर्माण विष्‍णु देविसिंह</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>41690</v>
       </c>
       <c r="K370" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034207437 — शौचालय निर्माण देविसिंह बालमकुन्‍द</t>
+          <t>1720002005/RS/22012034207435 — शौचालय निर्माण शिलाबाई प्रहलाद</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>41690</v>
       </c>
       <c r="K371" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034207438 — शौचालय निर्माण उदयसिंह गुलाबसिंह</t>
+          <t>1720002005/RS/22012034207436 — शौचालय निर्माण किशौर घासीराम</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>41690</v>
       </c>
       <c r="K372" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034207440 — शौचालय निर्माण देवकरण शंकरलाल</t>
+          <t>1720002005/RS/22012034207437 — शौचालय निर्माण देविसिंह बालमकुन्‍द</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>41690</v>
       </c>
       <c r="K373" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034207442 — शौचालय निर्माण रतनसिंह कालुसिंह</t>
+          <t>1720002005/RS/22012034207438 — शौचालय निर्माण उदयसिंह गुलाबसिंह</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>41690</v>
       </c>
       <c r="K374" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034207444 — शौचालय निर्माण गंगाबाई प्रहलाद</t>
+          <t>1720002005/RS/22012034207440 — शौचालय निर्माण देवकरण शंकरलाल</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>41690</v>
       </c>
       <c r="K375" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034209065 — शौचालय निर्माण रामस्‍वरूप गंगाराम</t>
+          <t>1720002005/RS/22012034207442 — शौचालय निर्माण रतनसिंह कालुसिंह</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>41693</v>
+        <v>41690</v>
       </c>
       <c r="K376" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034209067 — शौचालय निर्माण केदारपुरी मानपुरी</t>
+          <t>1720002005/RS/22012034207444 — शौचालय निर्माण गंगाबाई प्रहलाद</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>41693</v>
+        <v>41690</v>
       </c>
       <c r="K377" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034209069 — शौचालय निर्माण कैलाश देवाजी</t>
+          <t>1720002005/RS/22012034209065 — शौचालय निर्माण रामस्‍वरूप गंगाराम</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>41693</v>
       </c>
       <c r="K378" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034209071 — शौचालय निर्माण पदमसिंह प्रेमसिंह</t>
+          <t>1720002005/RS/22012034209067 — शौचालय निर्माण केदारपुरी मानपुरी</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>41693</v>
       </c>
       <c r="K379" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034209072 — शौचालय निर्माण राजेन्‍द्र गोरीशंकर</t>
+          <t>1720002005/RS/22012034209069 — शौचालय निर्माण कैलाश देवाजी</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>41693</v>
       </c>
       <c r="K380" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034209074 — शौचालय निर्माण रामेश्‍वर लक्ष्‍मीनारायण</t>
+          <t>1720002005/RS/22012034209071 — शौचालय निर्माण पदमसिंह प्रेमसिंह</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>41693</v>
       </c>
       <c r="K381" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034209077 — शौचालय निर्माण मनोहर प्रहलाद</t>
+          <t>1720002005/RS/22012034209072 — शौचालय निर्माण राजेन्‍द्र गोरीशंकर</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>41693</v>
       </c>
       <c r="K382" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034209080 — शौचालय निर्माण विक्रमसिंह रायसिंह</t>
+          <t>1720002005/RS/22012034209074 — शौचालय निर्माण रामेश्‍वर लक्ष्‍मीनारायण</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>41693</v>
       </c>
       <c r="K383" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034209083 — शौचालय निर्माण कमलसिंह रामसिंह</t>
+          <t>1720002005/RS/22012034209077 — शौचालय निर्माण मनोहर प्रहलाद</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>41693</v>
       </c>
       <c r="K384" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034209085 — शौचालय निर्माण सवेसिंह दर्यावसिंह</t>
+          <t>1720002005/RS/22012034209080 — शौचालय निर्माण विक्रमसिंह रायसिंह</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>41693</v>
       </c>
       <c r="K385" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034209087 — शौचालय निर्माण भादरसिंह रणजित</t>
+          <t>1720002005/RS/22012034209083 — शौचालय निर्माण कमलसिंह रामसिंह</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>41693</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>41993</v>
+        <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034209090 — शौचालय निर्माण भारतसिंह चेनसिंह</t>
+          <t>1720002005/RS/22012034209085 — शौचालय निर्माण सवेसिंह दर्यावसिंह</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>41693</v>
       </c>
       <c r="K387" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034217712 — शौचालय निर्माण मेरवान रणजित</t>
+          <t>1720002005/RS/22012034209087 — शौचालय निर्माण भादरसिंह रणजित</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>4380</v>
+        <v>4400</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>41714</v>
+        <v>41693</v>
       </c>
       <c r="K388" s="3" t="n">
-        <v>41837</v>
+        <v>41993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034217714 — शौचालय निर्माण दुलेसिंह पोपसिंह</t>
+          <t>1720002005/RS/22012034209090 — शौचालय निर्माण भारतसिंह चेनसिंह</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>4380</v>
+        <v>4400</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>41709</v>
+        <v>41693</v>
       </c>
       <c r="K389" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034217718 — शौचालय निर्माण रूपसिंह रणजित</t>
+          <t>1720002005/RS/22012034217712 — शौचालय निर्माण मेरवान रणजित</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>0</v>
+        <v>4380</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>41633</v>
-[...1 lines deleted...]
-      <c r="K390" s="3"/>
+        <v>41714</v>
+      </c>
+      <c r="K390" s="3" t="n">
+        <v>41837</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034217728 — शौचालय निर्माण महेश रणजित</t>
+          <t>1720002005/RS/22012034217714 — शौचालय निर्माण दुलेसिंह पोपसिंह</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>41704</v>
+        <v>41709</v>
       </c>
       <c r="K391" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034217729 — शौचालय निर्माण रामसिंह ग्‍यानसिंह</t>
+          <t>1720002005/RS/22012034217718 — शौचालय निर्माण रूपसिंह रणजित</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>4380</v>
+        <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>41699</v>
-[...3 lines deleted...]
-      </c>
+        <v>41633</v>
+      </c>
+      <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034217730 — शौचलय निर्माण गंगाराम लालजीराम</t>
+          <t>1720002005/RS/22012034217728 — शौचालय निर्माण महेश रणजित</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>41695</v>
+        <v>41704</v>
       </c>
       <c r="K393" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034217732 — शौचालय निर्माण रामचन्‍द्र देविसिंह</t>
+          <t>1720002005/RS/22012034217729 — शौचालय निर्माण रामसिंह ग्‍यानसिंह</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>41716</v>
+        <v>41699</v>
       </c>
       <c r="K394" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034217733 — शौचालय निर्माण सरीप चान्‍दशाह</t>
+          <t>1720002005/RS/22012034217730 — शौचलय निर्माण गंगाराम लालजीराम</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>4400</v>
+        <v>4380</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>41716</v>
+        <v>41695</v>
       </c>
       <c r="K395" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034217738 — शौचालय निर्माण अशौक केशरसिंह</t>
+          <t>1720002005/RS/22012034217732 — शौचालय निर्माण रामचन्‍द्र देविसिंह</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>720</v>
+        <v>4380</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>41716</v>
       </c>
       <c r="K396" s="3" t="n">
-        <v>41992</v>
+        <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034217740 — शौचालय निर्माण नरबतसिंह भागिरथसिंह</t>
+          <t>1720002005/RS/22012034217733 — शौचालय निर्माण सरीप चान्‍दशाह</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>4380</v>
+        <v>4400</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>41711</v>
+        <v>41716</v>
       </c>
       <c r="K397" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034217748 — शौचालय निर्माण अन्‍तरसिंह प्रहलादसिंह</t>
+          <t>1720002005/RS/22012034217738 — शौचालय निर्माण अशौक केशरसिंह</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>4380</v>
+        <v>720</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>41701</v>
+        <v>41716</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>41837</v>
+        <v>41992</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034217750 — शौचलय निर्माण अमरसिंह देविसिंह</t>
+          <t>1720002005/RS/22012034217740 — शौचालय निर्माण नरबतसिंह भागिरथसिंह</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>4400</v>
+        <v>4380</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>41706</v>
+        <v>41711</v>
       </c>
       <c r="K399" s="3" t="n">
-        <v>41993</v>
+        <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034217908 — शौचालय निर्माण राजेश सजनसिंह</t>
+          <t>1720002005/RS/22012034217748 — शौचालय निर्माण अन्‍तरसिंह प्रहलादसिंह</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>2200</v>
+        <v>4380</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>41716</v>
+        <v>41701</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>41963</v>
+        <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034217909 — शौचालय निर्माण नारायण दर्याव</t>
+          <t>1720002005/RS/22012034217750 — शौचलय निर्माण अमरसिंह देविसिंह</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>4380</v>
+        <v>4400</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>41697</v>
+        <v>41706</v>
       </c>
       <c r="K401" s="3" t="n">
-        <v>41837</v>
+        <v>41993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034217910 — शौचालय निर्माण मेहरवान दर्याव</t>
+          <t>1720002005/RS/22012034217908 — शौचालय निर्माण राजेश सजनसिंह</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>4400</v>
+        <v>2200</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>41716</v>
       </c>
       <c r="K402" s="3" t="n">
-        <v>41993</v>
+        <v>41963</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034217911 — शौचालय निर्माण रामसिंह दर्यावसिंह</t>
+          <t>1720002005/RS/22012034217909 — शौचालय निर्माण नारायण दर्याव</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>41714</v>
+        <v>41697</v>
       </c>
       <c r="K403" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034217913 — शौचालय निर्माण सुरेन्‍द्रसिंह करणसिंह</t>
+          <t>1720002005/RS/22012034217910 — शौचालय निर्माण मेहरवान दर्याव</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>5040</v>
+        <v>4400</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>41716</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>41966</v>
+        <v>41993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034217914 — शौचालय निर्माण राजेन्‍द्र रामसिंह</t>
+          <t>1720002005/RS/22012034217911 — शौचालय निर्माण रामसिंह दर्यावसिंह</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>1900</v>
+        <v>4380</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>41716</v>
+        <v>41714</v>
       </c>
       <c r="K405" s="3" t="n">
-        <v>41962</v>
+        <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034217915 — शौचालय निर्माण प्रहलादसिंह सरदारसिंह</t>
+          <t>1720002005/RS/22012034217913 — शौचालय निर्माण सुरेन्‍द्रसिंह करणसिंह</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>4380</v>
+        <v>5040</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>41686</v>
+        <v>41716</v>
       </c>
       <c r="K406" s="3" t="n">
-        <v>41993</v>
+        <v>41966</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034217916 — शौचालय निर्माण रामेश्‍वर अम्‍बाराम</t>
+          <t>1720002005/RS/22012034217914 — शौचालय निर्माण राजेन्‍द्र रामसिंह</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>4380</v>
+        <v>1900</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>41676</v>
+        <v>41716</v>
       </c>
       <c r="K407" s="3" t="n">
-        <v>41837</v>
+        <v>41962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034217917 — शौचालय निर्माण राकेश रायसिंह</t>
+          <t>1720002005/RS/22012034217915 — शौचालय निर्माण प्रहलादसिंह सरदारसिंह</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>41676</v>
+        <v>41686</v>
       </c>
       <c r="K408" s="3" t="n">
-        <v>41837</v>
+        <v>41993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034217918 — शौचालाय निर्माण हरिऔम भागिरथ</t>
+          <t>1720002005/RS/22012034217916 — शौचालय निर्माण रामेश्‍वर अम्‍बाराम</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>41716</v>
+        <v>41676</v>
       </c>
       <c r="K409" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034217919 — शौचालय निर्माण फुलसिंह प्रहलादसिह</t>
+          <t>1720002005/RS/22012034217917 — शौचालय निर्माण राकेश रायसिंह</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>41716</v>
+        <v>41676</v>
       </c>
       <c r="K410" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034217921 — शौचालय निर्माण चन्‍दरसिंह मोतीसिंह</t>
+          <t>1720002005/RS/22012034217918 — शौचालाय निर्माण हरिऔम भागिरथ</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>41704</v>
+        <v>41716</v>
       </c>
       <c r="K411" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034217922 — शौचालय निर्माण रमेश नगजिराम</t>
+          <t>1720002005/RS/22012034217919 — शौचालय निर्माण फुलसिंह प्रहलादसिह</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>41709</v>
+        <v>41716</v>
       </c>
       <c r="K412" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034217923 — शौचालय निर्माण कमलसिंह चेनसिंह</t>
+          <t>1720002005/RS/22012034217921 — शौचालय निर्माण चन्‍दरसिंह मोतीसिंह</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>1900</v>
+        <v>4380</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>41716</v>
+        <v>41704</v>
       </c>
       <c r="K413" s="3" t="n">
-        <v>41993</v>
+        <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034217924 — शौचालय निर्माण देवबाई उमराव</t>
+          <t>1720002005/RS/22012034217922 — शौचालय निर्माण रमेश नगजिराम</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>41699</v>
+        <v>41709</v>
       </c>
       <c r="K414" s="3" t="n">
         <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034217925 — शौचालय निर्माण देवकरण दर्यावसिंह</t>
+          <t>1720002005/RS/22012034217923 — शौचालय निर्माण कमलसिंह चेनसिंह</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>4380</v>
+        <v>1900</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>41692</v>
+        <v>41716</v>
       </c>
       <c r="K415" s="3" t="n">
-        <v>41837</v>
+        <v>41993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034243797 — शौचलय निर्माण,अशौक केशरीमल</t>
+          <t>1720002005/RS/22012034217924 — शौचालय निर्माण देवबाई उमराव</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>4620</v>
+        <v>4380</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>41795</v>
+        <v>41699</v>
       </c>
       <c r="K416" s="3" t="n">
-        <v>41962</v>
+        <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034243799 — शौचालय निर्माण राजेन्‍द्र रामसिंह</t>
+          <t>1720002005/RS/22012034217925 — शौचालय निर्माण देवकरण दर्यावसिंह</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>5400</v>
+        <v>4380</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>41816</v>
+        <v>41692</v>
       </c>
       <c r="K417" s="3" t="n">
-        <v>42039</v>
+        <v>41837</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034243804 — शौचालय निर्माण औकार सिद्दुसिंह</t>
+          <t>1720002005/RS/22012034243797 — शौचलय निर्माण,अशौक केशरीमल</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>5340</v>
+        <v>4620</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>41795</v>
       </c>
       <c r="K418" s="3" t="n">
         <v>41962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034243808 — शौचालय निर्माण धिरजसिंह मुन्‍सी</t>
+          <t>1720002005/RS/22012034243799 — शौचालय निर्माण राजेन्‍द्र रामसिंह</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>5340</v>
+        <v>5400</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>41795</v>
+        <v>41816</v>
       </c>
       <c r="K419" s="3" t="n">
-        <v>41962</v>
+        <v>42039</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034243813 — शौचालय निर्माण राजाराम नारायण</t>
+          <t>1720002005/RS/22012034243804 — शौचालय निर्माण औकार सिद्दुसिंह</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>5340</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>41795</v>
       </c>
       <c r="K420" s="3" t="n">
         <v>41962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034243815 — शौचालय निर्माण नारायण देविसिंह</t>
+          <t>1720002005/RS/22012034243808 — शौचालय निर्माण धिरजसिंह मुन्‍सी</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>5340</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>41795</v>
       </c>
       <c r="K421" s="3" t="n">
         <v>41962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034243818 — शौचालय निर्माण सुरेन्‍द्र करणसिंह</t>
+          <t>1720002005/RS/22012034243813 — शौचालय निर्माण राजाराम नारायण</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>2260</v>
+        <v>5340</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>41922</v>
+        <v>41795</v>
       </c>
       <c r="K422" s="3" t="n">
-        <v>42039</v>
+        <v>41962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034243828 — शौचालय निर्माण राजेश सजनसिंह</t>
+          <t>1720002005/RS/22012034243815 — शौचालय निर्माण नारायण देविसिंह</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>3140</v>
+        <v>5340</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>41816</v>
+        <v>41795</v>
       </c>
       <c r="K423" s="3" t="n">
-        <v>41963</v>
+        <v>41962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034243833 — शौचालय निर्माण करणसिंह चेनसिंह</t>
+          <t>1720002005/RS/22012034243818 — शौचालय निर्माण सुरेन्‍द्र करणसिंह</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>5400</v>
+        <v>2260</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>41795</v>
+        <v>41922</v>
       </c>
       <c r="K424" s="3" t="n">
         <v>42039</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034244103 — शौचालय निर्माण गौरीशंकर घासीराम</t>
+          <t>1720002005/RS/22012034243828 — शौचालय निर्माण राजेश सजनसिंह</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>5340</v>
+        <v>3140</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>41795</v>
+        <v>41816</v>
       </c>
       <c r="K425" s="3" t="n">
-        <v>41962</v>
+        <v>41963</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034244105 — शौचालय निर्माण भागिरथ देविसिंह</t>
+          <t>1720002005/RS/22012034243833 — शौचालय निर्माण करणसिंह चेनसिंह</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>5340</v>
+        <v>5400</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>41795</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>41962</v>
+        <v>42039</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034271819 — shochalay nirman-vishnu madansingh</t>
+          <t>1720002005/RS/22012034244103 — शौचालय निर्माण गौरीशंकर घासीराम</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>0</v>
+        <v>5340</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K427" s="3"/>
+        <v>41795</v>
+      </c>
+      <c r="K427" s="3" t="n">
+        <v>41962</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034273414 — शौचालय निर्माण विष्‍णु मदनसिंह</t>
+          <t>1720002005/RS/22012034244105 — शौचालय निर्माण भागिरथ देविसिंह</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>5340</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>41900</v>
+        <v>41795</v>
       </c>
       <c r="K428" s="3" t="n">
-        <v>41958</v>
+        <v>41962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034273416 — शौचालय निर्माण सवेसिंह देविसिंह</t>
+          <t>1720002005/RS/22012034271819 — shochalay nirman-vishnu madansingh</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>5340</v>
+        <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>41902</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034273463 — शौचालय निर्माण मन्‍जु औमप्रकाश</t>
+          <t>1720002005/RS/22012034273414 — शौचालय निर्माण विष्‍णु मदनसिंह</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>5340</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>41902</v>
+        <v>41900</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>41962</v>
+        <v>41958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034273465 — शौचालय निर्माण,विष्‍णु मोहन</t>
+          <t>1720002005/RS/22012034273416 — शौचालय निर्माण सवेसिंह देविसिंह</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>5340</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>41907</v>
+        <v>41902</v>
       </c>
       <c r="K431" s="3" t="n">
         <v>41962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034273466 — शौचालय निर्माण राधेश्‍याम केशरीमल</t>
+          <t>1720002005/RS/22012034273463 — शौचालय निर्माण मन्‍जु औमप्रकाश</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>5340</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>41900</v>
+        <v>41902</v>
       </c>
       <c r="K432" s="3" t="n">
         <v>41962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034273467 — शौचालय निर्माण,सजन बोन्‍दाजी</t>
+          <t>1720002005/RS/22012034273465 — शौचालय निर्माण,विष्‍णु मोहन</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>5340</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>41907</v>
       </c>
       <c r="K433" s="3" t="n">
         <v>41962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034273494 — शौचालय निर्माण देवकरण बापु</t>
+          <t>1720002005/RS/22012034273466 — शौचालय निर्माण राधेश्‍याम केशरीमल</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>5340</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>41907</v>
+        <v>41900</v>
       </c>
       <c r="K434" s="3" t="n">
         <v>41962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034273798 — शौचालय निर्माण तुलसीराम कन्‍हैयालाल</t>
+          <t>1720002005/RS/22012034273467 — शौचालय निर्माण,सजन बोन्‍दाजी</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>5340</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>41907</v>
       </c>
       <c r="K435" s="3" t="n">
         <v>41962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034273800 — शौचालय निर्माण फतेसिंह प्रेमसिंह</t>
+          <t>1720002005/RS/22012034273494 — शौचालय निर्माण देवकरण बापु</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>5340</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>41910</v>
+        <v>41907</v>
       </c>
       <c r="K436" s="3" t="n">
         <v>41962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034273803 — शौचालय निर्माण रूपसिंह भागिरथ</t>
+          <t>1720002005/RS/22012034273798 — शौचालय निर्माण तुलसीराम कन्‍हैयालाल</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>5340</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>41910</v>
+        <v>41907</v>
       </c>
       <c r="K437" s="3" t="n">
         <v>41962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034273804 — शौचालय निर्माण नन्‍नुखा अब्‍दुलखा</t>
+          <t>1720002005/RS/22012034273800 — शौचालय निर्माण फतेसिंह प्रेमसिंह</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>5340</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>41910</v>
       </c>
       <c r="K438" s="3" t="n">
         <v>41962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034273806 — शौचालय निर्माण गणेश शिवनारायण</t>
+          <t>1720002005/RS/22012034273803 — शौचालय निर्माण रूपसिंह भागिरथ</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>5340</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>41913</v>
+        <v>41910</v>
       </c>
       <c r="K439" s="3" t="n">
         <v>41962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034274088 — शौचालय निर्माण गणेश शिवनारायण</t>
+          <t>1720002005/RS/22012034273804 — शौचालय निर्माण नन्‍नुखा अब्‍दुलखा</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>0</v>
+        <v>5340</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>41754</v>
-[...1 lines deleted...]
-      <c r="K440" s="3"/>
+        <v>41910</v>
+      </c>
+      <c r="K440" s="3" t="n">
+        <v>41962</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034274089 — शौचालय निर्माण अखिलेश चन्‍दर</t>
+          <t>1720002005/RS/22012034273806 — शौचालय निर्माण गणेश शिवनारायण</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>5340</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>41913</v>
       </c>
       <c r="K441" s="3" t="n">
         <v>41962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034274091 — शौचालय निर्माण हिरालाल बंशीलाल</t>
+          <t>1720002005/RS/22012034274088 — शौचालय निर्माण गणेश शिवनारायण</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>5340</v>
+        <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>41913</v>
-[...3 lines deleted...]
-      </c>
+        <v>41754</v>
+      </c>
+      <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034274092 — शौचालय निर्माण मुकेश कमल</t>
+          <t>1720002005/RS/22012034274089 — शौचालय निर्माण अखिलेश चन्‍दर</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>5340</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>41913</v>
       </c>
       <c r="K443" s="3" t="n">
         <v>41962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034274093 — शौचालय निर्माण प्रतापसिंह मागिलाल</t>
+          <t>1720002005/RS/22012034274091 — शौचालय निर्माण हिरालाल बंशीलाल</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>5340</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>41917</v>
+        <v>41913</v>
       </c>
       <c r="K444" s="3" t="n">
         <v>41962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034274095 — शौचालय निर्माण रमेश अमरसिंह</t>
+          <t>1720002005/RS/22012034274092 — शौचालय निर्माण मुकेश कमल</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>5340</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>41917</v>
+        <v>41913</v>
       </c>
       <c r="K445" s="3" t="n">
         <v>41962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034274098 — शौचालय निर्माण विजय प्रेमसिंह</t>
+          <t>1720002005/RS/22012034274093 — शौचालय निर्माण प्रतापसिंह मागिलाल</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>5340</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>41922</v>
+        <v>41917</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>41968</v>
+        <v>41962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034274100 — शौचालय निर्माण फुलसिंह जगन्‍नाथसिंह</t>
+          <t>1720002005/RS/22012034274095 — शौचालय निर्माण रमेश अमरसिंह</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>5340</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>41922</v>
+        <v>41917</v>
       </c>
       <c r="K447" s="3" t="n">
         <v>41962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034274102 — शौचालय निर्माण जगदीश हिरालाल</t>
+          <t>1720002005/RS/22012034274098 — शौचालय निर्माण विजय प्रेमसिंह</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>5340</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>41922</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>41962</v>
+        <v>41968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034475679 — recharge pit (purani panchayt ke paas)</t>
+          <t>1720002005/RS/22012034274100 — शौचालय निर्माण फुलसिंह जगन्‍नाथसिंह</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>13427.22</v>
+        <v>5400</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>11624</v>
+        <v>5340</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>43744</v>
+        <v>41922</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>44098</v>
+        <v>41962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034475681 — recharge pit (dp ke paas handpump)</t>
+          <t>1720002005/RS/22012034274102 — शौचालय निर्माण जगदीश हिरालाल</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>13427.22</v>
+        <v>5400</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>11624</v>
+        <v>5340</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>43735</v>
+        <v>41922</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>44001</v>
+        <v>41962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034497371 — SBM-  सामुदायिक  स्वच्छता  परिसर ग्राम  घिचलाय</t>
+          <t>1720002005/RS/22012034475679 — recharge pit (purani panchayt ke paas)</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>44000</v>
+        <v>13427.22</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>44460</v>
+        <v>11624</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>44103</v>
+        <v>43744</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>44229</v>
+        <v>44098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034508302 — नाडेप निर्माण कमल मांगीलाल</t>
+          <t>1720002005/RS/22012034475681 — recharge pit (dp ke paas handpump)</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>12480.05</v>
+        <v>13427.22</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>1158</v>
+        <v>11624</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>44329</v>
-[...1 lines deleted...]
-      <c r="K452" s="3"/>
+        <v>43735</v>
+      </c>
+      <c r="K452" s="3" t="n">
+        <v>44001</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034508303 — नाडेप निर्माण  मनीष विक्रम सिंह</t>
+          <t>1720002005/RS/22012034497371 — SBM-  सामुदायिक  स्वच्छता  परिसर ग्राम  घिचलाय</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>12480.05</v>
+        <v>44000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>1158</v>
+        <v>44460</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>44329</v>
+        <v>44103</v>
       </c>
       <c r="K453" s="3" t="n">
-        <v>44733</v>
+        <v>44229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034508304 — नाडेप निर्माण  रतन सिंह जोराजी</t>
+          <t>1720002005/RS/22012034508302 — नाडेप निर्माण कमल मांगीलाल</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>12480.05</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>5003.74</v>
+        <v>1158</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>44329</v>
       </c>
-      <c r="K454" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034508305 — नाडेप  बालकृष्ण नारायण जी</t>
+          <t>1720002005/RS/22012034508303 — नाडेप निर्माण  मनीष विक्रम सिंह</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>12480.05</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>1158</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>44329</v>
       </c>
-      <c r="K455" s="3"/>
+      <c r="K455" s="3" t="n">
+        <v>44733</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034508306 — नाडेप निर्माण हेम सिंह दरियाव सिंह</t>
+          <t>1720002005/RS/22012034508304 — नाडेप निर्माण  रतन सिंह जोराजी</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>12480.05</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>11108</v>
+        <v>5003.74</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>44392</v>
+        <v>44329</v>
       </c>
       <c r="K456" s="3" t="n">
-        <v>45473</v>
+        <v>44805</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034510625 — बजेसिंग पिता प्रेमसिंग</t>
+          <t>1720002005/RS/22012034508305 — नाडेप  बालकृष्ण नारायण जी</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>0</v>
+        <v>12480.05</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>0</v>
+        <v>1158</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>44222</v>
+        <v>44329</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034527420 — सामुदाइक सोंक पिट पुलिया के पास</t>
+          <t>1720002005/RS/22012034508306 — नाडेप निर्माण हेम सिंह दरियाव सिंह</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>17696.08</v>
+        <v>12480.05</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>16129.8</v>
+        <v>11108</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>44422</v>
+        <v>44392</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>44733</v>
+        <v>45473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034527421 — सामुदाइक सोंक पिट स्व्तच्च्त्ता परिसर के  के पास</t>
+          <t>1720002005/RS/22012034510625 — बजेसिंग पिता प्रेमसिंग</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>17696.08</v>
+        <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>10422</v>
+        <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>44432</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034527423 — सामुदाइक सोंक पिट इ जी एस स्कूल के पास</t>
+          <t>1720002005/RS/22012034527420 — सामुदाइक सोंक पिट पुलिया के पास</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>17696.08</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>16522.92</v>
+        <v>16129.8</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>44415</v>
+        <v>44422</v>
       </c>
       <c r="K460" s="3" t="n">
         <v>44733</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034527424 — सामुदाइक सोंक पिट सोसाइटी गोदाम के पास</t>
+          <t>1720002005/RS/22012034527421 — सामुदाइक सोंक पिट स्व्तच्च्त्ता परिसर के  के पास</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>17696.08</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>0</v>
+        <v>10422</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>44414</v>
-[...1 lines deleted...]
-      <c r="K461" s="3"/>
+        <v>44432</v>
+      </c>
+      <c r="K461" s="3" t="n">
+        <v>45467</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034538656 — नाली निर्माण -  डाबरी पुलिया से विक्रम दरबार के मकान  तक</t>
+          <t>1720002005/RS/22012034527423 — सामुदाइक सोंक पिट इ जी एस स्कूल के पास</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>43000</v>
+        <v>17696.08</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>45162</v>
+        <v>16522.92</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>44501</v>
+        <v>44415</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>44865</v>
+        <v>44733</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/22012034551948 — slwm व्यक्तिगत सोंक पिट 10</t>
+          <t>1720002005/RS/22012034527424 — सामुदाइक सोंक पिट सोसाइटी गोदाम के पास</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>0</v>
+        <v>17696.08</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>44423</v>
+        <v>44414</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/221 — मर्यादा अभीयान घिचलाय सिदु प्रहलाद</t>
+          <t>1720002005/RS/22012034538656 — नाली निर्माण -  डाबरी पुलिया से विक्रम दरबार के मकान  तक</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>4400</v>
+        <v>43000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>4400</v>
+        <v>45162</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>41334</v>
+        <v>44501</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>41369</v>
+        <v>44865</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/222 — मर्यादा अभीयान घिचलाय अयोध्‍याबाई बद्रीलाल</t>
+          <t>1720002005/RS/22012034551948 — slwm व्यक्तिगत सोंक पिट 10</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>41334</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/223 — मर्यादा अभीयान घिचलाय राधेश्‍याम नारायण</t>
+          <t>1720002005/RS/221 — मर्यादा अभीयान घिचलाय सिदु प्रहलाद</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>41334</v>
       </c>
       <c r="K466" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/224 — मर्यादा अभीयान घिचलाय गजराज गोर्धन</t>
+          <t>1720002005/RS/222 — मर्यादा अभीयान घिचलाय अयोध्‍याबाई बद्रीलाल</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>41340</v>
+        <v>41334</v>
       </c>
       <c r="K467" s="3" t="n">
         <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/225 — मर्यादा अभीयान घिचलाय शंकरलाल रामसिह</t>
+          <t>1720002005/RS/223 — मर्यादा अभीयान घिचलाय राधेश्‍याम नारायण</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>41334</v>
       </c>
       <c r="K468" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/226 — मर्यादा अभीयान घिचलाय चन्‍दरसिंह औकारसिंह</t>
+          <t>1720002005/RS/224 — मर्यादा अभीयान घिचलाय गजराज गोर्धन</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>41340</v>
       </c>
       <c r="K469" s="3" t="n">
         <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/227 — मर्यादा अभीयान घिचलाय औमप्रकाश सालगराम</t>
+          <t>1720002005/RS/225 — मर्यादा अभीयान घिचलाय शंकरलाल रामसिह</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>41334</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>41364</v>
+        <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/228 — मर्यादा अभीयान घिचलाय गंगाराम देविसिंह</t>
+          <t>1720002005/RS/226 — मर्यादा अभीयान घिचलाय चन्‍दरसिंह औकारसिंह</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>41340</v>
       </c>
       <c r="K471" s="3" t="n">
         <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/229 — मर्यादा अभीयान घिचलाय किशन दर्याव</t>
+          <t>1720002005/RS/227 — मर्यादा अभीयान घिचलाय औमप्रकाश सालगराम</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>41334</v>
       </c>
       <c r="K472" s="3" t="n">
         <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/230 — मर्यादा अभीयान घिचलाय विक्रम मोहन</t>
+          <t>1720002005/RS/228 — मर्यादा अभीयान घिचलाय गंगाराम देविसिंह</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>41340</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>41369</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/231 — मर्यादा अभीयान घिचलाय रामेशवर नरायण</t>
+          <t>1720002005/RS/229 — मर्यादा अभीयान घिचलाय किशन दर्याव</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>41306</v>
+        <v>41334</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>41369</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/232 — मर्यादा अभीयान घिचलाय पुरण रणजित</t>
+          <t>1720002005/RS/230 — मर्यादा अभीयान घिचलाय विक्रम मोहन</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>41277</v>
+        <v>41340</v>
       </c>
       <c r="K475" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/233 — मर्यादा अभीयान घिचलाय धनसिंह चेनसिंह</t>
+          <t>1720002005/RS/231 — मर्यादा अभीयान घिचलाय रामेशवर नरायण</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>41334</v>
+        <v>41306</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>41364</v>
+        <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/234 — मर्यादा अभीयान घिचलाय प्रहलाद शंकरलाल</t>
+          <t>1720002005/RS/232 — मर्यादा अभीयान घिचलाय पुरण रणजित</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>41340</v>
+        <v>41277</v>
       </c>
       <c r="K477" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/235 — मर्यादा अभीयान घिचलाय चिमन राधाकिशन</t>
+          <t>1720002005/RS/233 — मर्यादा अभीयान घिचलाय धनसिंह चेनसिंह</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>41334</v>
       </c>
       <c r="K478" s="3" t="n">
         <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/236 — मर्यादा अभीयान घिचलाय सरजुबाई मागिलाल</t>
+          <t>1720002005/RS/234 — मर्यादा अभीयान घिचलाय प्रहलाद शंकरलाल</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>41340</v>
       </c>
       <c r="K479" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/237 — मर्यादा अभीयान घिचलाय मेहरवान दर्याव</t>
+          <t>1720002005/RS/235 — मर्यादा अभीयान घिचलाय चिमन राधाकिशन</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>4700</v>
+        <v>4400</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>41277</v>
+        <v>41334</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>41623</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/238 — मर्यादा अभीयान घिचलाय मागिलाल दर्याव</t>
+          <t>1720002005/RS/236 — मर्यादा अभीयान घिचलाय सरजुबाई मागिलाल</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>41284</v>
+        <v>41340</v>
       </c>
       <c r="K481" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/239 — मर्यादा अभीयान घिचलाय सुरेसिंह भेरू</t>
+          <t>1720002005/RS/237 — मर्यादा अभीयान घिचलाय मेहरवान दर्याव</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>4400</v>
+        <v>4700</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>41310</v>
+        <v>41277</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>41369</v>
+        <v>41623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/240 — मर्यादा अभीयान घिचलाय रतन गणपत</t>
+          <t>1720002005/RS/238 — मर्यादा अभीयान घिचलाय मागिलाल दर्याव</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>41277</v>
+        <v>41284</v>
       </c>
       <c r="K483" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/241 — मर्यादा अभीयान घिचलाय गुलाबसिंह रायसिंह</t>
+          <t>1720002005/RS/239 — मर्यादा अभीयान घिचलाय सुरेसिंह भेरू</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>41334</v>
+        <v>41310</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>41364</v>
+        <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/242 — मर्यादा अभीयान घिचलाय बापु गणपत</t>
+          <t>1720002005/RS/240 — मर्यादा अभीयान घिचलाय रतन गणपत</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>41334</v>
+        <v>41277</v>
       </c>
       <c r="K485" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/243 — मर्यादा अभीयान घिचलाय अन्‍तरसिंह देविसिंह</t>
+          <t>1720002005/RS/241 — मर्यादा अभीयान घिचलाय गुलाबसिंह रायसिंह</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>4100</v>
+        <v>4400</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>41334</v>
       </c>
       <c r="K486" s="3" t="n">
         <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/244 — मर्यादा अभीयान घिचलाय मुकेश सजनसिंह</t>
+          <t>1720002005/RS/242 — मर्यादा अभीयान घिचलाय बापु गणपत</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>41334</v>
       </c>
       <c r="K487" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/245 — मर्यादा अभीयान घिचलाय छतरसिंह सजन</t>
+          <t>1720002005/RS/243 — मर्यादा अभीयान घिचलाय अन्‍तरसिंह देविसिंह</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>4400</v>
+        <v>4100</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>41340</v>
+        <v>41334</v>
       </c>
       <c r="K488" s="3" t="n">
         <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/246 — मर्यादा अभीयान घिचलाय उमराव दर्याव</t>
+          <t>1720002005/RS/244 — मर्यादा अभीयान घिचलाय मुकेश सजनसिंह</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>41317</v>
+        <v>41334</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>41364</v>
+        <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/247 — मर्यादा अभीयान घिचलाय चन्‍दर गणपत</t>
+          <t>1720002005/RS/245 — मर्यादा अभीयान घिचलाय छतरसिंह सजन</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>41277</v>
+        <v>41340</v>
       </c>
       <c r="K490" s="3" t="n">
         <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/248 — मर्यादा अभीयान घिचलाय मागिलाल छितु</t>
+          <t>1720002005/RS/246 — मर्यादा अभीयान घिचलाय उमराव दर्याव</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>41277</v>
+        <v>41317</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>41369</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/249 — मर्यादा अभीयान घिचलाय बाबूलाल उर्जन</t>
+          <t>1720002005/RS/247 — मर्यादा अभीयान घिचलाय चन्‍दर गणपत</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>41334</v>
+        <v>41277</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>41369</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/250 — मर्यादा अभीयान घिचलाय भागिरथ जाला</t>
+          <t>1720002005/RS/248 — मर्यादा अभीयान घिचलाय मागिलाल छितु</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>41277</v>
       </c>
       <c r="K493" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/251 — मर्यादा अभीयान घिचलाय सुरेश रामचन्‍द्र</t>
+          <t>1720002005/RS/249 — मर्यादा अभीयान घिचलाय बाबूलाल उर्जन</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>41334</v>
       </c>
       <c r="K494" s="3" t="n">
         <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/252 — मर्यादा अभीयान घिचलाय देवराज डुग्‍रमल</t>
+          <t>1720002005/RS/250 — मर्यादा अभीयान घिचलाय भागिरथ जाला</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>41340</v>
+        <v>41277</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>41364</v>
+        <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/253 — मर्यादा अभीयान घिचलाय आन्‍द मागिलाल</t>
+          <t>1720002005/RS/251 — मर्यादा अभीयान घिचलाय सुरेश रामचन्‍द्र</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>41334</v>
       </c>
       <c r="K496" s="3" t="n">
-        <v>41364</v>
+        <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/254 — मर्यादा अभीयान घिचलाय क्रष्‍णाबाई सुरजसिंह</t>
+          <t>1720002005/RS/252 — मर्यादा अभीयान घिचलाय देवराज डुग्‍रमल</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>41340</v>
       </c>
       <c r="K497" s="3" t="n">
         <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/255 — मर्यादा अभीयान घिचलाय जगदिश देविसिंह</t>
+          <t>1720002005/RS/253 — मर्यादा अभीयान घिचलाय आन्‍द मागिलाल</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>41334</v>
       </c>
       <c r="K498" s="3" t="n">
         <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/256 — मर्यादा अभीयान घिचलाय चन्‍दरसिंह नाथुसिंह</t>
+          <t>1720002005/RS/254 — मर्यादा अभीयान घिचलाय क्रष्‍णाबाई सुरजसिंह</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>41310</v>
+        <v>41340</v>
       </c>
       <c r="K499" s="3" t="n">
         <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/257 — मर्यादा अभीयान घिचलाय धारासिंह सजनसिंह</t>
+          <t>1720002005/RS/255 — मर्यादा अभीयान घिचलाय जगदिश देविसिंह</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>41334</v>
       </c>
       <c r="K500" s="3" t="n">
         <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/258 — मर्यादा अभीयान घिचलाय विक्रम रामा</t>
+          <t>1720002005/RS/256 — मर्यादा अभीयान घिचलाय चन्‍दरसिंह नाथुसिंह</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>41277</v>
+        <v>41310</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>41369</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/259 — मर्यादा अभीयान घिचलाय देवकरण मोहन</t>
+          <t>1720002005/RS/257 — मर्यादा अभीयान घिचलाय धारासिंह सजनसिंह</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>41334</v>
       </c>
       <c r="K502" s="3" t="n">
         <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/27185 — शौचालय निर्माण, देवकरण- अर्जुन</t>
+          <t>1720002005/RS/258 — मर्यादा अभीयान घिचलाय विक्रम रामा</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>1460</v>
+        <v>4400</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>41505</v>
+        <v>41277</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>41993</v>
+        <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/29691 — शौचालय निर्माण, देवकरण- अर्जुन</t>
+          <t>1720002005/RS/259 — मर्यादा अभीयान घिचलाय देवकरण मोहन</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>2920</v>
+        <v>4400</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>41431</v>
+        <v>41334</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>41993</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/29878 — शौचालय निर्माण, हरि भागीरथ</t>
+          <t>1720002005/RS/27185 — शौचालय निर्माण, देवकरण- अर्जुन</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>4380</v>
+        <v>1460</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>41431</v>
+        <v>41505</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>41633</v>
+        <v>41993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/31481 — मेढ बंधान, अवन्‍ताबाई सुखदेवपुरी</t>
+          <t>1720002005/RS/29691 — शौचालय निर्माण, देवकरण- अर्जुन</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>0</v>
+        <v>2920</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>41379</v>
-[...1 lines deleted...]
-      <c r="K506" s="3"/>
+        <v>41431</v>
+      </c>
+      <c r="K506" s="3" t="n">
+        <v>41993</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/33475 — शौचालय निर्माण, भागीरथ सोभा</t>
+          <t>1720002005/RS/29878 — शौचालय निर्माण, हरि भागीरथ</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>41438</v>
+        <v>41431</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>41685</v>
+        <v>41633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/33480 — शौचालय निर्माण, कैलास भागीरथ</t>
+          <t>1720002005/RS/31481 — मेढ बंधान, अवन्‍ताबाई सुखदेवपुरी</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>4380</v>
+        <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>41438</v>
-[...3 lines deleted...]
-      </c>
+        <v>41379</v>
+      </c>
+      <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/33483 — शौचालय निर्माण, मनोहरसिंह नारायणसिंह</t>
+          <t>1720002005/RS/33475 — शौचालय निर्माण, भागीरथ सोभा</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>41438</v>
       </c>
       <c r="K509" s="3" t="n">
-        <v>41633</v>
+        <v>41685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/33486 — शौचालय निर्माण, मागिलाल भागिरथ</t>
+          <t>1720002005/RS/33480 — शौचालय निर्माण, कैलास भागीरथ</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>41438</v>
       </c>
       <c r="K510" s="3" t="n">
         <v>41685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/33490 — शौचालय निर्माण, मुकेश मनोहरलाल</t>
+          <t>1720002005/RS/33483 — शौचालय निर्माण, मनोहरसिंह नारायणसिंह</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>41437</v>
+        <v>41438</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>41685</v>
+        <v>41633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/33498 — शौचालय निर्माण, फुलसिंह बापुसिंह</t>
+          <t>1720002005/RS/33486 — शौचालय निर्माण, मागिलाल भागिरथ</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>41438</v>
       </c>
       <c r="K512" s="3" t="n">
         <v>41685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/33502 — शौचालय निर्माण,मोहन चुन्‍नीलाल</t>
+          <t>1720002005/RS/33490 — शौचालय निर्माण, मुकेश मनोहरलाल</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>41438</v>
+        <v>41437</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>41633</v>
+        <v>41685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/33504 — शौचालय निर्माण,राचन्‍दर गणपत</t>
+          <t>1720002005/RS/33498 — शौचालय निर्माण, फुलसिंह बापुसिंह</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>41438</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>41993</v>
+        <v>41685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/33508 — शौचालय निर्माण,दयाराम बावल</t>
+          <t>1720002005/RS/33502 — शौचालय निर्माण,मोहन चुन्‍नीलाल</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>41438</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>41685</v>
+        <v>41633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/33509 — शौचालय निर्माण,जिवन रणजित</t>
+          <t>1720002005/RS/33504 — शौचालय निर्माण,राचन्‍दर गणपत</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>41438</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>41682</v>
+        <v>41993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/36760 — शौचालय निर्माण,मानसिंह-बापु</t>
+          <t>1720002005/RS/33508 — शौचालय निर्माण,दयाराम बावल</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>41444</v>
+        <v>41438</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>41692</v>
+        <v>41685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/36762 — शौचालय निर्माण,प्रकाश भवरसिंह</t>
+          <t>1720002005/RS/33509 — शौचालय निर्माण,जिवन रणजित</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>41444</v>
+        <v>41438</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>41692</v>
+        <v>41682</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/36765 — शौचालय निर्माण,राधेश्‍याम दरियाव</t>
+          <t>1720002005/RS/36760 — शौचालय निर्माण,मानसिंह-बापु</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>41444</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>41993</v>
+        <v>41692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/37195 — शौचालय निर्माण,मागीलाल गणपत</t>
+          <t>1720002005/RS/36762 — शौचालय निर्माण,प्रकाश भवरसिंह</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>41445</v>
+        <v>41444</v>
       </c>
       <c r="K520" s="3" t="n">
-        <v>41633</v>
+        <v>41692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/41134 — शौचालय निर्माण- रामचन्‍द्र धुलजी</t>
+          <t>1720002005/RS/36765 — शौचालय निर्माण,राधेश्‍याम दरियाव</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>4380</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>41456</v>
+        <v>41444</v>
       </c>
       <c r="K521" s="3" t="n">
-        <v>41685</v>
+        <v>41993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/491 — मर्यादा अभीयान घिचलाय समन्‍दरसिंह देविसिंह</t>
+          <t>1720002005/RS/37195 — शौचालय निर्माण,मागीलाल गणपत</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>4400</v>
+        <v>4380</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>41334</v>
+        <v>41445</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>41369</v>
+        <v>41633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/57765 — शौचालय निर्माण,प्रहलादसिंह दर्यावसिंह</t>
+          <t>1720002005/RS/41134 — शौचालय निर्माण- रामचन्‍द्र धुलजी</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>4088</v>
+        <v>4380</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>41505</v>
+        <v>41456</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>41633</v>
+        <v>41685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/59019 — शौचालय निर्माण.मोहन बद्रीलाल</t>
+          <t>1720002005/RS/491 — मर्यादा अभीयान घिचलाय समन्‍दरसिंह देविसिंह</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>4088</v>
+        <v>4400</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>41505</v>
+        <v>41334</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>41633</v>
+        <v>41369</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/59021 — शौचालय निर्माण,क्रष्‍णदास गोपालदास</t>
+          <t>1720002005/RS/57765 — शौचालय निर्माण,प्रहलादसिंह दर्यावसिंह</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>12000</v>
+        <v>4400</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>1460</v>
+        <v>4088</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>41505</v>
       </c>
       <c r="K525" s="3" t="n">
-        <v>41993</v>
+        <v>41633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/59023 — शौचालय निर्माण,क्रष्‍णदास गोपालदास</t>
+          <t>1720002005/RS/59019 — शौचालय निर्माण.मोहन बद्रीलाल</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>4088</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>41505</v>
       </c>
       <c r="K526" s="3" t="n">
-        <v>41993</v>
+        <v>41633</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/59026 — शौचालय निर्माण,अम्‍बाराम जोराजी</t>
+          <t>1720002005/RS/59021 — शौचालय निर्माण,क्रष्‍णदास गोपालदास</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>4400</v>
+        <v>12000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>4408</v>
+        <v>1460</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>41505</v>
       </c>
       <c r="K527" s="3" t="n">
         <v>41993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/59027 — शौचालय निर्माण,माखनदास कन्‍हैयादास</t>
+          <t>1720002005/RS/59023 — शौचालय निर्माण,क्रष्‍णदास गोपालदास</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>4088</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>41505</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>41685</v>
+        <v>41993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/59028 — शौचालय निर्माण,रामचन्‍द्र धुलजी</t>
+          <t>1720002005/RS/59026 — शौचालय निर्माण,अम्‍बाराम जोराजी</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>0</v>
+        <v>4408</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>41136</v>
-[...1 lines deleted...]
-      <c r="K529" s="3"/>
+        <v>41505</v>
+      </c>
+      <c r="K529" s="3" t="n">
+        <v>41993</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/72292 — शौचालय,निर्माण संतोष बाबुलाल</t>
+          <t>1720002005/RS/59027 — शौचालय निर्माण,माखनदास कन्‍हैयादास</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>0</v>
+        <v>4088</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>41136</v>
-[...1 lines deleted...]
-      <c r="K530" s="3"/>
+        <v>41505</v>
+      </c>
+      <c r="K530" s="3" t="n">
+        <v>41685</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/72310 — शौचालय निर्माण,फतेसिंह मोहनसिंह</t>
+          <t>1720002005/RS/59028 — शौचालय निर्माण,रामचन्‍द्र धुलजी</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>41136</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/72322 — शौचालय निर्माण,सुरेसिंह भेरूसिंह</t>
+          <t>1720002005/RS/72292 — शौचालय,निर्माण संतोष बाबुलाल</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>41136</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1720002005/RS/72336 — शौचालय निर्माण,सुरेसिंह भेरूसिंह</t>
+          <t>1720002005/RS/72310 — शौचालय निर्माण,फतेसिंह मोहनसिंह</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>41136</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Upgradation/extension of Panchayat Bhawan / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Community infrastructure</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1720002005/SK/9993649093 — Bharat Nirman Rajeev Gandhi Sewa Kendra,GHICHLAY</t>
+          <t>1720002005/RS/72322 — शौचालय निर्माण,सुरेसिंह भेरूसिंह</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>1485000</v>
+        <v>4400</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>289550</v>
+        <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>42793</v>
-[...3 lines deleted...]
-      </c>
+        <v>41136</v>
+      </c>
+      <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1720002005/WC/22012034475006 — Rain water harwesting systam School bhawan</t>
+          <t>1720002005/RS/72336 — शौचालय निर्माण,सुरेसिंह भेरूसिंह</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>0</v>
+        <v>4400</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>43610</v>
+        <v>41136</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Upgradation/extension of Panchayat Bhawan / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1720002005/WC/22012034475007 — Rain water harwesting systam Panchayat Bhawan</t>
+          <t>1720002005/SK/9993649093 — Bharat Nirman Rajeev Gandhi Sewa Kendra,GHICHLAY</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>0</v>
+        <v>1485000</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>0</v>
+        <v>289550</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>43610</v>
-[...1 lines deleted...]
-      <c r="K536" s="3"/>
+        <v>42793</v>
+      </c>
+      <c r="K536" s="3" t="n">
+        <v>44117</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1720002005/WC/22012034485870 — Sokhata gadda nirman jitendra ke hendpump ke pass</t>
+          <t>1720002005/WC/22012034475006 — Rain water harwesting systam School bhawan</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>13427.22</v>
+        <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>12080</v>
+        <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>43706</v>
-[...3 lines deleted...]
-      </c>
+        <v>43610</v>
+      </c>
+      <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1720002005/WC/22012034485872 — Sokhata gadda nirman raysingh ke ghar ke hendpump ke pass</t>
+          <t>1720002005/WC/22012034475007 — Rain water harwesting systam Panchayat Bhawan</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>13427.22</v>
+        <v>0</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>11624</v>
+        <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>43706</v>
-[...3 lines deleted...]
-      </c>
+        <v>43610</v>
+      </c>
+      <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1720002005/WC/22012034633761 — परकुलेशन टैंक - नविन मूलचंद के खेत के पास</t>
+          <t>1720002005/WC/22012034485870 — Sokhata gadda nirman jitendra ke hendpump ke pass</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>526486.72</v>
+        <v>13427.22</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>460884</v>
+        <v>12080</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>44288</v>
+        <v>43706</v>
       </c>
       <c r="K539" s="3" t="n">
-        <v>44607</v>
+        <v>44001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1720002005/WC/22012034765171 — CTR रूफ हार्वेस्टिंग सिस्टम - प्राथमिक शाला</t>
+          <t>1720002005/WC/22012034485872 — Sokhata gadda nirman raysingh ke ghar ke hendpump ke pass</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>25166.02</v>
+        <v>13427.22</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>15714</v>
+        <v>11624</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>44387</v>
+        <v>43706</v>
       </c>
       <c r="K540" s="3" t="n">
-        <v>45071</v>
+        <v>44098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1720002005/WC/22012034939355 — डाइक निर्माण भागीरथ देवीसिंह के खेत के पास</t>
+          <t>1720002005/WC/22012034633761 — परकुलेशन टैंक - नविन मूलचंद के खेत के पास</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>50339.58</v>
+        <v>526486.72</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>0</v>
+        <v>460884</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>44656</v>
-[...1 lines deleted...]
-      <c r="K541" s="3"/>
+        <v>44288</v>
+      </c>
+      <c r="K541" s="3" t="n">
+        <v>44607</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1720002005/WC/22012034939364 — डाइक निर्माण चंद्र सिंह के खेत के पास</t>
+          <t>1720002005/WC/22012034765171 — CTR रूफ हार्वेस्टिंग सिस्टम - प्राथमिक शाला</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>50339.58</v>
+        <v>25166.02</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>39168</v>
+        <v>15714</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>44666</v>
+        <v>44387</v>
       </c>
       <c r="K542" s="3" t="n">
-        <v>44799</v>
+        <v>45071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1720002005/WC/22012034939375 — डाइक निर्माण राधेश्याम के खेत के पास</t>
+          <t>1720002005/WC/22012034939355 — डाइक निर्माण भागीरथ देवीसिंह के खेत के पास</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>50339.58</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>41616</v>
+        <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>44666</v>
-[...3 lines deleted...]
-      </c>
+        <v>44656</v>
+      </c>
+      <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1720002005/WC/22012034939385 — डाइक निर्माण रतन सिंह के खेत के पास</t>
+          <t>1720002005/WC/22012034939364 — डाइक निर्माण चंद्र सिंह के खेत के पास</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>50339.58</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>0</v>
+        <v>39168</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>44656</v>
-[...1 lines deleted...]
-      <c r="K544" s="3"/>
+        <v>44666</v>
+      </c>
+      <c r="K544" s="3" t="n">
+        <v>44799</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1720002005/WC/22012034939399 — डाइक निर्माण मेहरबान सिंह के खेत के पास</t>
+          <t>1720002005/WC/22012034939375 — डाइक निर्माण राधेश्याम के खेत के पास</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>50339.58</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>0</v>
+        <v>41616</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>44656</v>
-[...1 lines deleted...]
-      <c r="K545" s="3"/>
+        <v>44666</v>
+      </c>
+      <c r="K545" s="3" t="n">
+        <v>44799</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1720002005/WC/22012035040035 — नाला  डायवर्जन - हनुमान मंदिर से गल महाराज तक</t>
+          <t>1720002005/WC/22012034939385 — डाइक निर्माण रतन सिंह के खेत के पास</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>187740.81</v>
+        <v>50339.58</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>65748</v>
+        <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>45383</v>
-[...3 lines deleted...]
-      </c>
+        <v>44656</v>
+      </c>
+      <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1720002005/WC/22012035082862 — परकुलेशन टैंक-  नारायण चोधरी के खेत के पास</t>
+          <t>1720002005/WC/22012034939399 — डाइक निर्माण मेहरबान सिंह के खेत के पास</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>461755.07</v>
+        <v>50339.58</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>280175.23</v>
+        <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>45113</v>
-[...3 lines deleted...]
-      </c>
+        <v>44656</v>
+      </c>
+      <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1720002005/WC/22012035129181 — Parcolation Tank - Nale ke pass</t>
+          <t>1720002005/WC/22012035040035 — नाला  डायवर्जन - हनुमान मंदिर से गल महाराज तक</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>461755.07</v>
+        <v>187740.81</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>374020.43</v>
+        <v>65748</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>45382</v>
+        <v>45383</v>
       </c>
       <c r="K548" s="3" t="n">
-        <v>46124</v>
+        <v>45492</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1720002005/WC/22012035248056 — पान तालाब पाल विस्तारीकरण घिचलाय</t>
+          <t>1720002005/WC/22012035082862 — परकुलेशन टैंक-  नारायण चोधरी के खेत के पास</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>0</v>
+        <v>461755.07</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>0</v>
+        <v>280175.23</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>45683</v>
-[...1 lines deleted...]
-      <c r="K549" s="3"/>
+        <v>45113</v>
+      </c>
+      <c r="K549" s="3" t="n">
+        <v>46129</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1720002005/WC/कूप निर्माण, बजरंगपुरा ईजीएस स्‍कूल — घिचलाय, सार्वजनिक कूप निर्माण, बजरंगपुरा ईजीएस स्‍कूल के पास</t>
+          <t>1720002005/WC/22012035129181 — Parcolation Tank - Nale ke pass</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>358000</v>
+        <v>461755.07</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>222549</v>
+        <v>374020.43</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>39926</v>
+        <v>45382</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>41295</v>
+        <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1720002005/WH/19962323 — Panvala talab jirnodhar v nirman ghichlay</t>
+          <t>1720002005/WC/22012035248056 — पान तालाब पाल विस्तारीकरण घिचलाय</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>82000</v>
+        <v>0</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>45808</v>
+        <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>42887</v>
-[...3 lines deleted...]
-      </c>
+        <v>45683</v>
+      </c>
+      <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1720002005/WH/कुप नि‍मान अवन्‍ती मोहन राम घीचलाय — कुप नि‍मान अवन्‍ती मोहन राम घीचलाय</t>
+          <t>1720002005/WC/कूप निर्माण, बजरंगपुरा ईजीएस स्‍कूल — घिचलाय, सार्वजनिक कूप निर्माण, बजरंगपुरा ईजीएस स्‍कूल के पास</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>75000</v>
+        <v>358000</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>131368</v>
+        <v>222549</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>39453</v>
+        <v>39926</v>
       </c>
       <c r="K552" s="3" t="n">
         <v>41295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1720002005/WH/कुप नि‍मान समन्‍दर रणजीत घीचलाय — कुप नि‍मान समन्‍दर रणजीत घीचलाय</t>
+          <t>1720002005/WH/19962323 — Panvala talab jirnodhar v nirman ghichlay</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>75000</v>
+        <v>82000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>45165</v>
+        <v>45808</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>39452</v>
-[...1 lines deleted...]
-      <c r="K553" s="3"/>
+        <v>42887</v>
+      </c>
+      <c r="K553" s="3" t="n">
+        <v>44651</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1720002005/WH/कुप ि‍नमान नारायण देवाजी घि‍चलाय — कुप ि‍नमान नारायण देवाजी घि‍चलाय</t>
+          <t>1720002005/WH/कुप नि‍मान अवन्‍ती मोहन राम घीचलाय — कुप नि‍मान अवन्‍ती मोहन राम घीचलाय</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>75000</v>
       </c>
       <c r="I554" s="2" t="n">
+        <v>131368</v>
+      </c>
+      <c r="J554" s="3" t="n">
+        <v>39453</v>
+      </c>
+      <c r="K554" s="3" t="n">
+        <v>41295</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
+      <c r="A555" s="1" t="inlineStr">
+        <is>
+          <t>SONKATCH</t>
+        </is>
+      </c>
+      <c r="B555" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C555" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D555" s="1" t="inlineStr">
+        <is>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+        </is>
+      </c>
+      <c r="E555" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F555" s="1" t="inlineStr">
+        <is>
+          <t>1720002005/WH/कुप नि‍मान समन्‍दर रणजीत घीचलाय — कुप नि‍मान समन्‍दर रणजीत घीचलाय</t>
+        </is>
+      </c>
+      <c r="G555" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H555" s="2" t="n">
+        <v>75000</v>
+      </c>
+      <c r="I555" s="2" t="n">
+        <v>45165</v>
+      </c>
+      <c r="J555" s="3" t="n">
+        <v>39452</v>
+      </c>
+      <c r="K555" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
+      <c r="A556" s="1" t="inlineStr">
+        <is>
+          <t>SONKATCH</t>
+        </is>
+      </c>
+      <c r="B556" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C556" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D556" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E556" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F556" s="1" t="inlineStr">
+        <is>
+          <t>1720002005/WH/कुप ि‍नमान नारायण देवाजी घि‍चलाय — कुप ि‍नमान नारायण देवाजी घि‍चलाय</t>
+        </is>
+      </c>
+      <c r="G556" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H556" s="2" t="n">
+        <v>75000</v>
+      </c>
+      <c r="I556" s="2" t="n">
         <v>10420</v>
       </c>
-      <c r="J554" s="3" t="n">
+      <c r="J556" s="3" t="n">
         <v>39452</v>
       </c>
-      <c r="K554" s="3"/>
+      <c r="K556" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>