--- v0 (2026-09-11)
+++ v1 (2026-10-28)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K617"/>
+  <dimension ref="A1:K620"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-11 11:45:09</t>
+          <t>Exported on: 2026-10-28 04:17:54</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DEWAS</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -610,51 +610,51 @@
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45050</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1720002006/DP/22012034604273 — वसुधा वंदन वाटिका मांगलिक भवन के पास पाडल्या मोहब्बा</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>1768</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45167</v>
@@ -3236,145 +3236,145 @@
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/22012035588155 — Ek Bagiya Maa ke Naam Mankunwar bai MP20002006001170</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>271689.33</v>
       </c>
       <c r="I73" s="2" t="n">
-        <v>105431.56</v>
+        <v>121931.56</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/22012035588170 — Ek Bagiya Maa ke Naam Sugan Bai Parmar MP2000200600114A Dhandeda</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>271689.33</v>
       </c>
       <c r="I74" s="2" t="n">
-        <v>21377.31</v>
+        <v>30377.31</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/22012035588179 — Ek Bagiya Maa ke Naam Gokal Bai MP20002006001208A</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>271678.55</v>
       </c>
       <c r="I75" s="2" t="n">
-        <v>78624.81</v>
+        <v>87624.81</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45944</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -3424,98 +3424,98 @@
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/22012035589360 — Ek bagiya maa ke naam Elu bai tatiyaa MP20002006001167 Dhandeda</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>271689.33</v>
       </c>
       <c r="I77" s="2" t="n">
-        <v>98994.9</v>
+        <v>111594.9</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45898</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/22012035589361 — Ek bagiya maa ke naam Ailu bai chouhan MP20002006001172 Dhandeda</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>271689.33</v>
       </c>
       <c r="I78" s="2" t="n">
-        <v>101947.68</v>
+        <v>114547.68</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45898</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -3565,98 +3565,98 @@
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/22012035589363 — Ek bagiya maa ke naam Siddhi bai MP200020060023A</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>271689.33</v>
       </c>
       <c r="I80" s="2" t="n">
-        <v>44913.96</v>
+        <v>53913.96</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/22012035589364 — Ek bagiya maa ke naam MP2000200600257 Dhandeda</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>271689.33</v>
       </c>
       <c r="I81" s="2" t="n">
-        <v>77190.14</v>
+        <v>91590.14</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45922</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -3847,51 +3847,51 @@
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/22012035597824 — EK BAGIYA MAA KE NAAM RESHAM BAI TATIYA MP20002006001/181A</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>272600.27</v>
       </c>
       <c r="I86" s="2" t="n">
-        <v>84036.88</v>
+        <v>93036.88</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -3988,98 +3988,98 @@
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/22012035600706 — Ek bagiya maa ke naam Sugan bai MP20002006002/19</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>272600.27</v>
       </c>
       <c r="I89" s="2" t="n">
-        <v>78493.24</v>
+        <v>92893.24</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K89" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/22012035600737 — Ek bagiya maa ke naam Sheela bai malviya MP20002006002/5</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>272600.27</v>
       </c>
       <c r="I90" s="2" t="n">
-        <v>82632.62</v>
+        <v>97032.62</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -5328,51 +5328,51 @@
       <c r="J116" s="3" t="n">
         <v>44733</v>
       </c>
       <c r="K116" s="3" t="n">
         <v>45230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/IAY/3703355 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103411738</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>44682</v>
@@ -5767,51 +5767,51 @@
       <c r="J125" s="3" t="n">
         <v>44721</v>
       </c>
       <c r="K125" s="3" t="n">
         <v>45105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/IAY/3894315 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147831461</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45818</v>
@@ -6059,51 +6059,51 @@
       <c r="J131" s="3" t="n">
         <v>42937</v>
       </c>
       <c r="K131" s="3" t="n">
         <v>43288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/IAY/39230 — Construction of IAY House -IAY REG. NO. MP-20-002-006-001/81</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>42331</v>
@@ -6692,125 +6692,129 @@
       <c r="J144" s="3" t="n">
         <v>44866</v>
       </c>
       <c r="K144" s="3" t="n">
         <v>45170</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/IAY/4555043 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113670345</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>21384</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45575</v>
       </c>
-      <c r="K145" s="3"/>
+      <c r="K145" s="3" t="n">
+        <v>46296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/IAY/4556298 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113916010</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>21384</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45575</v>
       </c>
-      <c r="K146" s="3"/>
+      <c r="K146" s="3" t="n">
+        <v>46296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -6884,194 +6888,196 @@
       <c r="J148" s="3" t="n">
         <v>45575</v>
       </c>
       <c r="K148" s="3" t="n">
         <v>46162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/IAY/4566576 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116467852</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>21618</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45601</v>
       </c>
-      <c r="K149" s="3"/>
+      <c r="K149" s="3" t="n">
+        <v>46296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/IAY/4585388 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120657375</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>22122</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45587</v>
       </c>
       <c r="K150" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/IAY/4601272 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123884281</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45550</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/IAY/4673219 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115791090</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45647</v>
@@ -7174,125 +7180,129 @@
       <c r="J154" s="3" t="n">
         <v>42769</v>
       </c>
       <c r="K154" s="3" t="n">
         <v>43249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/IAY/4737138 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106093787</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>20673</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45614</v>
       </c>
-      <c r="K155" s="3"/>
+      <c r="K155" s="3" t="n">
+        <v>46296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/IAY/4758172 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118587472</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45647</v>
       </c>
-      <c r="K156" s="3"/>
+      <c r="K156" s="3" t="n">
+        <v>46296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -7415,51 +7425,51 @@
       <c r="J159" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K159" s="3" t="n">
         <v>45933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/IAY/5162753 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113872237</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I160" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>45755</v>
@@ -7562,73 +7572,73 @@
       <c r="J162" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K162" s="3" t="n">
         <v>46162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/IAY/5180196 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114132638</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I163" s="2" t="n">
-        <v>22446</v>
+        <v>23346</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K163" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
@@ -7758,51 +7768,51 @@
       <c r="J166" s="3" t="n">
         <v>45832</v>
       </c>
       <c r="K166" s="3" t="n">
         <v>46156</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/IAY/5199957 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120659435</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45796</v>
@@ -7903,169 +7913,171 @@
       <c r="J169" s="3" t="n">
         <v>45796</v>
       </c>
       <c r="K169" s="3" t="n">
         <v>46023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/IAY/5217307 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102203840</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>21537</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45752</v>
       </c>
-      <c r="K170" s="3"/>
+      <c r="K170" s="3" t="n">
+        <v>46309</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/IAY/5222625 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115912380</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K171" s="3" t="n">
         <v>46230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/IAY/5222674 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114901730</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I172" s="2" t="n">
-        <v>18792</v>
+        <v>20592</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45796</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -8095,100 +8107,100 @@
       <c r="J173" s="3" t="n">
         <v>45887</v>
       </c>
       <c r="K173" s="3" t="n">
         <v>46110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/IAY/5228236 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118601957</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K174" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/IAY/5229422 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105377456</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I175" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45755</v>
@@ -8387,51 +8399,51 @@
       <c r="J179" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K179" s="3" t="n">
         <v>46059</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/IAY/5405079 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113640801</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>45723</v>
@@ -8483,73 +8495,73 @@
       <c r="J181" s="3" t="n">
         <v>43212</v>
       </c>
       <c r="K181" s="3" t="n">
         <v>43363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/IAY/5542829 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116003288</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>8598</v>
+        <v>21198</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>46158</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -8628,51 +8640,51 @@
       <c r="J184" s="3" t="n">
         <v>42790</v>
       </c>
       <c r="K184" s="3" t="n">
         <v>43271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/IAY/5615310 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114128207</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I185" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45812</v>
@@ -8920,51 +8932,51 @@
       <c r="J190" s="3" t="n">
         <v>42875</v>
       </c>
       <c r="K190" s="3" t="n">
         <v>43249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
           <t>1720002006/IF/IAY/805775 — Construction of IAY House -IAY REG. NO. MP3496507</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I191" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J191" s="3" t="n">
         <v>42825</v>
@@ -26583,3129 +26595,3270 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>41334</v>
       </c>
       <c r="K553" s="3" t="n">
         <v>41353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost Pit for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/22012034392366 — check dam (bherumahraj ke place ke paas)</t>
+          <t>1720002006/RS/VB/YD/22012035140207 — Constr of NADEP Compost structure for 1</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>409000</v>
+        <v>33321.4</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>407605.46</v>
+        <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>43264</v>
-[...3 lines deleted...]
-      </c>
+        <v>46287</v>
+      </c>
+      <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/22012034396733 — check dam(badrilala ke khet ke paas)</t>
+          <t>1720002006/WC/22012034392366 — check dam (bherumahraj ke place ke paas)</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>452000</v>
+        <v>409000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>441494</v>
+        <v>407605.46</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>43365</v>
+        <v>43264</v>
       </c>
       <c r="K555" s="3" t="n">
-        <v>43922</v>
+        <v>43692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/22012034474956 — Bori bandhan nirman</t>
+          <t>1720002006/WC/22012034396733 — check dam(badrilala ke khet ke paas)</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>0</v>
+        <v>452000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>0</v>
+        <v>441494</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>43610</v>
-[...1 lines deleted...]
-      <c r="K556" s="3"/>
+        <v>43365</v>
+      </c>
+      <c r="K556" s="3" t="n">
+        <v>43922</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/22012034474957 — Bori bandhan nirman</t>
+          <t>1720002006/WC/22012034474956 — Bori bandhan nirman</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>43580</v>
+        <v>43610</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/22012034483787 — Sokhta gadda nirman girdhari lal ke ghar ke pass hendpump</t>
+          <t>1720002006/WC/22012034474957 — Bori bandhan nirman</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>13427.22</v>
+        <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>9530</v>
+        <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>43705</v>
-[...3 lines deleted...]
-      </c>
+        <v>43580</v>
+      </c>
+      <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/22012034483788 — Sokhta gadda nirman narwat kheda ke ghar ke pass hendpump</t>
+          <t>1720002006/WC/22012034483787 — Sokhta gadda nirman girdhari lal ke ghar ke pass hendpump</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>13427.22</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>8516</v>
+        <v>9530</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>43705</v>
       </c>
       <c r="K559" s="3" t="n">
-        <v>44986</v>
+        <v>44117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/22012034485276 — recharge pit dhandeda marg handpump1</t>
+          <t>1720002006/WC/22012034483788 — Sokhta gadda nirman narwat kheda ke ghar ke pass hendpump</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>13427.22</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>10109</v>
+        <v>8516</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>43704</v>
+        <v>43705</v>
       </c>
       <c r="K560" s="3" t="n">
-        <v>44083</v>
+        <v>44986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/22012034488458 — recharge pit (aganwadi ke ghar handpump)</t>
+          <t>1720002006/WC/22012034485276 — recharge pit dhandeda marg handpump1</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>13427.22</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>0</v>
+        <v>10109</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K561" s="3"/>
+        <v>43704</v>
+      </c>
+      <c r="K561" s="3" t="n">
+        <v>44083</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/22012034488459 — recharge pit (dhandeda marg handpump1)</t>
+          <t>1720002006/WC/22012034488458 — recharge pit (aganwadi ke ghar handpump)</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>13427.22</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/22012034488460 — recharge pit ( dhadeda marg aage handpump2)</t>
+          <t>1720002006/WC/22012034488459 — recharge pit (dhandeda marg handpump1)</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>13427.22</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/22012034488464 — recharge pit (dp ke paas handpump)</t>
+          <t>1720002006/WC/22012034488460 — recharge pit ( dhadeda marg aage handpump2)</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>13427.22</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>12221</v>
+        <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>43717</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/22012034628701 — परकोलेशन टैंक चौकीदार के खेत के पास</t>
+          <t>1720002006/WC/22012034488464 — recharge pit (dp ke paas handpump)</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>556428</v>
+        <v>13427.22</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>444110</v>
+        <v>12221</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>44287</v>
+        <v>43717</v>
       </c>
       <c r="K565" s="3" t="n">
-        <v>45155</v>
+        <v>44083</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/22012034765285 — Ctr-roof water harvesting प्राथमिक शाला भवन</t>
+          <t>1720002006/WC/22012034628701 — परकोलेशन टैंक चौकीदार के खेत के पास</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>0</v>
+        <v>556428</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>0</v>
+        <v>444110</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>44310</v>
-[...1 lines deleted...]
-      <c r="K566" s="3"/>
+        <v>44287</v>
+      </c>
+      <c r="K566" s="3" t="n">
+        <v>45155</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/22012034800187 — ctr roof rain water harwesting e kaksh ke paas</t>
+          <t>1720002006/WC/22012034765285 — Ctr-roof water harvesting प्राथमिक शाला भवन</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>44312</v>
+        <v>44310</v>
       </c>
       <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/22012034800206 — CTR RAIN WATER HARWESTING E KAKASH BUILDING</t>
+          <t>1720002006/WC/22012034800187 — ctr roof rain water harwesting e kaksh ke paas</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>25780.68</v>
+        <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>22191.25</v>
+        <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>44435</v>
-[...3 lines deleted...]
-      </c>
+        <v>44312</v>
+      </c>
+      <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/22012034800207 — CTR RAIN WATER HARWESTING E KAKASH SAMUDAIEK BHAWAN</t>
+          <t>1720002006/WC/22012034800206 — CTR RAIN WATER HARWESTING E KAKASH BUILDING</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>0</v>
+        <v>25780.68</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>0</v>
+        <v>22191.25</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>44312</v>
-[...1 lines deleted...]
-      <c r="K569" s="3"/>
+        <v>44435</v>
+      </c>
+      <c r="K569" s="3" t="n">
+        <v>44719</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/22012034800216 — CTR ROOF WATER HARWESTING SAMUDIK BHAWAN</t>
+          <t>1720002006/WC/22012034800207 — CTR RAIN WATER HARWESTING E KAKASH SAMUDAIEK BHAWAN</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>24710.08</v>
+        <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>21419</v>
+        <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>44435</v>
-[...3 lines deleted...]
-      </c>
+        <v>44312</v>
+      </c>
+      <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/22012034939502 — डाइक निर्माण याकूब के खेत के पास</t>
+          <t>1720002006/WC/22012034800216 — CTR ROOF WATER HARWESTING SAMUDIK BHAWAN</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>47931.83</v>
+        <v>24710.08</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>33520</v>
+        <v>21419</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>45126</v>
+        <v>44435</v>
       </c>
       <c r="K571" s="3" t="n">
-        <v>45272</v>
+        <v>44719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/22012034939516 — डाईक निर्माण याकूब के खेत के पास</t>
+          <t>1720002006/WC/22012034939502 — डाइक निर्माण याकूब के खेत के पास</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>0</v>
+        <v>47931.83</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>0</v>
+        <v>33520</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>44656</v>
-[...1 lines deleted...]
-      <c r="K572" s="3"/>
+        <v>45126</v>
+      </c>
+      <c r="K572" s="3" t="n">
+        <v>45272</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/22012034939534 — डाईक निर्माण बद्रीलाल के खेत के पास</t>
+          <t>1720002006/WC/22012034939516 — डाईक निर्माण याकूब के खेत के पास</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>46968.73</v>
+        <v>0</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>18360</v>
+        <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>44707</v>
-[...3 lines deleted...]
-      </c>
+        <v>44656</v>
+      </c>
+      <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/22012034939553 — डाईक निर्माण स्टाप डेम के पास</t>
+          <t>1720002006/WC/22012034939534 — डाईक निर्माण बद्रीलाल के खेत के पास</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>46487.17</v>
+        <v>46968.73</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>0</v>
+        <v>18360</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>44656</v>
-[...1 lines deleted...]
-      <c r="K574" s="3"/>
+        <v>44707</v>
+      </c>
+      <c r="K574" s="3" t="n">
+        <v>44776</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/22012034939581 — डाईक निर्माण नंदराम के खेत के पास</t>
+          <t>1720002006/WC/22012034939553 — डाईक निर्माण स्टाप डेम के पास</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>48413.37</v>
+        <v>46487.17</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>22032</v>
+        <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>44709</v>
-[...3 lines deleted...]
-      </c>
+        <v>44656</v>
+      </c>
+      <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/22012034939591 — डाईक निर्माण सार्वजनिक कूप के पास</t>
+          <t>1720002006/WC/22012034939581 — डाईक निर्माण नंदराम के खेत के पास</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>46968.73</v>
+        <v>48413.37</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>0</v>
+        <v>22032</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>44656</v>
-[...1 lines deleted...]
-      <c r="K576" s="3"/>
+        <v>44709</v>
+      </c>
+      <c r="K576" s="3" t="n">
+        <v>44776</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/22012034939593 — डाईक निर्माण सार्वजनिक कूप के पास</t>
+          <t>1720002006/WC/22012034939591 — डाईक निर्माण सार्वजनिक कूप के पास</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>0</v>
+        <v>46968.73</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>44656</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/22012035028630 — Nala Trenching Nirmal nir Paliya mohabba</t>
+          <t>1720002006/WC/22012034939593 — डाईक निर्माण सार्वजनिक कूप के पास</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>44886</v>
+        <v>44656</v>
       </c>
       <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/22012035160090 — गेबियन निर्माण - चोकीदार के खेत के पास</t>
+          <t>1720002006/WC/22012035028630 — Nala Trenching Nirmal nir Paliya mohabba</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>45316</v>
+        <v>44886</v>
       </c>
       <c r="K579" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/22012035160094 — गेबियन निर्माण- रायसिंह के  खेत के पास</t>
+          <t>1720002006/WC/22012035160090 — गेबियन निर्माण - चोकीदार के खेत के पास</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>203152.15</v>
+        <v>0</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>170225.92</v>
+        <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>45368</v>
-[...3 lines deleted...]
-      </c>
+        <v>45316</v>
+      </c>
+      <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/22012035215236 — parcolation tank  padlya mohaba ke raste par</t>
+          <t>1720002006/WC/22012035160094 — गेबियन निर्माण- रायसिंह के  खेत के पास</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>199729.24</v>
+        <v>203152.15</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>130151.19</v>
+        <v>170225.92</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>45633</v>
-[...1 lines deleted...]
-      <c r="K581" s="3"/>
+        <v>45368</v>
+      </c>
+      <c r="K581" s="3" t="n">
+        <v>45736</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/45 — पाडलिया मोहब्‍बा स्‍टापडेम</t>
+          <t>1720002006/WC/22012035215236 — parcolation tank  padlya mohaba ke raste par</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>1838000</v>
+        <v>199729.24</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>1876931</v>
+        <v>130151.19</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>40165</v>
-[...3 lines deleted...]
-      </c>
+        <v>45633</v>
+      </c>
+      <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/9993633586 — पानि कि निकासी हेतु नाली</t>
+          <t>1720002006/WC/45 — पाडलिया मोहब्‍बा स्‍टापडेम</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>13000</v>
+        <v>1838000</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>12246</v>
+        <v>1876931</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>41435</v>
+        <v>40165</v>
       </c>
       <c r="K583" s="3" t="n">
-        <v>42200</v>
+        <v>40381</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/9993662960 — गेवियन संरचना,पटेल के पास वाला नाला</t>
+          <t>1720002006/WC/9993633586 — पानि कि निकासी हेतु नाली</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>72000</v>
+        <v>13000</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>4961</v>
+        <v>12246</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>42359</v>
+        <v>41435</v>
       </c>
       <c r="K584" s="3" t="n">
-        <v>43033</v>
+        <v>42200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/9993662961 — गेवियन संरचना,बल्‍डीवाला रास्‍ता</t>
+          <t>1720002006/WC/9993662960 — गेवियन संरचना,पटेल के पास वाला नाला</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>73000</v>
+        <v>72000</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>17160</v>
+        <v>4961</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>42359</v>
       </c>
       <c r="K585" s="3" t="n">
         <v>43033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/9993663267 — गेवियन संरचना,झीरीवाला नाला</t>
+          <t>1720002006/WC/9993662961 — गेवियन संरचना,बल्‍डीवाला रास्‍ता</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>75000</v>
+        <v>73000</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>0</v>
+        <v>17160</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>42361</v>
-[...1 lines deleted...]
-      <c r="K586" s="3"/>
+        <v>42359</v>
+      </c>
+      <c r="K586" s="3" t="n">
+        <v>43033</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Rural Drinking Water</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Community</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/9993665516 — निर्मलनीर निर्माण , सामुदायिक भवन के पास</t>
+          <t>1720002006/WC/9993663267 — गेवियन संरचना,झीरीवाला नाला</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>435000</v>
+        <v>75000</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>92061</v>
+        <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>42392</v>
-[...3 lines deleted...]
-      </c>
+        <v>42361</v>
+      </c>
+      <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Rural Drinking Water</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Open Well for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/कपि‍लधारा अनारसि‍ह भेरूलाल पि‍ता सि‍ — कपि‍लधारा अनारसि‍ह भेरूलाल पि‍ता सि‍द्धनाथ (धंधेडा)‍</t>
+          <t>1720002006/WC/9993665516 — निर्मलनीर निर्माण , सामुदायिक भवन के पास</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>67400</v>
+        <v>435000</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>121122</v>
+        <v>92061</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>39464</v>
+        <v>42392</v>
       </c>
       <c r="K588" s="3" t="n">
-        <v>41080</v>
+        <v>43256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/कपि‍लधारा कमलसि‍ह पि‍ता राधेश्‍याम ( — कपि‍लधारा कमलसि‍ह पि‍ता राधेश्‍याम (धंधेडा)</t>
+          <t>1720002006/WC/VB/YD/22012035337532 — Construction of Recharge Pits for 1</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>67400</v>
+        <v>28570.85</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>95834</v>
+        <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>39464</v>
-[...3 lines deleted...]
-      </c>
+        <v>46249</v>
+      </c>
+      <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/कपि‍लधारा कमलसि‍ह राजाराम (धंधेडा) — कपि‍लधारा कमलसि‍ह राजाराम (धंधेडा)</t>
+          <t>1720002006/WC/VB/YD/22012035337533 — Constr of Boulder Anicut Check Dam for 1</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>67400</v>
+        <v>70698.95</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>136974</v>
+        <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>39444</v>
-[...3 lines deleted...]
-      </c>
+        <v>46249</v>
+      </c>
+      <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/कपि‍लधारा कि‍शनलाल देवाजी (धंधेडा) — कपि‍लधारा कि‍शनलाल देवाजी (धंधेडा)</t>
+          <t>1720002006/WC/कपि‍लधारा अनारसि‍ह भेरूलाल पि‍ता सि‍ — कपि‍लधारा अनारसि‍ह भेरूलाल पि‍ता सि‍द्धनाथ (धंधेडा)‍</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>67400</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>119509</v>
+        <v>121122</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>39443</v>
+        <v>39464</v>
       </c>
       <c r="K591" s="3" t="n">
-        <v>41011</v>
+        <v>41080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/कपि‍लधारा झनकसि‍ह बाबूलाल (धंधेडा) — कपि‍लधारा झनकसि‍ह बाबूलाल (धंधेडा)</t>
+          <t>1720002006/WC/कपि‍लधारा कमलसि‍ह पि‍ता राधेश्‍याम ( — कपि‍लधारा कमलसि‍ह पि‍ता राधेश्‍याम (धंधेडा)</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>67400</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>145299</v>
+        <v>95834</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>39506</v>
+        <v>39464</v>
       </c>
       <c r="K592" s="3" t="n">
-        <v>41354</v>
+        <v>41080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/कपि‍लधारा देवकर सि‍द्धनाथ (धन्‍देडा) — कपि‍लधारा देवकर सि‍द्धनाथ (धन्‍देडा)</t>
+          <t>1720002006/WC/कपि‍लधारा कमलसि‍ह राजाराम (धंधेडा) — कपि‍लधारा कमलसि‍ह राजाराम (धंधेडा)</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>26960</v>
+        <v>67400</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>0</v>
+        <v>136974</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>39485</v>
-[...1 lines deleted...]
-      <c r="K593" s="3"/>
+        <v>39444</v>
+      </c>
+      <c r="K593" s="3" t="n">
+        <v>41080</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/कपि‍ल धारा धाधेडा (रामेशवर देि‍वलाल) — कपि‍ल धारा धाधेडा (रामेशवर देि‍वलाल)</t>
+          <t>1720002006/WC/कपि‍लधारा कि‍शनलाल देवाजी (धंधेडा) — कपि‍लधारा कि‍शनलाल देवाजी (धंधेडा)</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>67400</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>131676</v>
+        <v>119509</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>39426</v>
+        <v>39443</v>
       </c>
       <c r="K594" s="3" t="n">
-        <v>41080</v>
+        <v>41011</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/कपि‍लधारा प्रहलाद आत्‍माराम (धंधेडा) — कपि‍लधारा प्रहलाद आत्‍माराम (धंधेडा)</t>
+          <t>1720002006/WC/कपि‍लधारा झनकसि‍ह बाबूलाल (धंधेडा) — कपि‍लधारा झनकसि‍ह बाबूलाल (धंधेडा)</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>67400</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>102110</v>
+        <v>145299</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>39443</v>
+        <v>39506</v>
       </c>
       <c r="K595" s="3" t="n">
-        <v>41011</v>
+        <v>41354</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Feeder Channel / Construction of Feeder Canal for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/कपि‍लधारा माधोसि‍ह पि‍ता कानाजी (धंध — कपि‍लधारा माधोसि‍ह पि‍ता कानाजी (धंधेडा)</t>
+          <t>1720002006/WC/कपि‍लधारा देवकर सि‍द्धनाथ (धन्‍देडा) — कपि‍लधारा देवकर सि‍द्धनाथ (धन्‍देडा)</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>67400</v>
+        <v>26960</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>150389</v>
+        <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>39457</v>
-[...3 lines deleted...]
-      </c>
+        <v>39485</v>
+      </c>
+      <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/कपि‍लधारा राधेश्‍याम मोहनलाल (धंधेडा — कपि‍लधारा राधेश्‍याम मोहनलाल (धंधेडा)</t>
+          <t>1720002006/WC/कपि‍ल धारा धाधेडा (रामेशवर देि‍वलाल) — कपि‍ल धारा धाधेडा (रामेशवर देि‍वलाल)</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>67400</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>112216</v>
+        <v>131676</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>39443</v>
+        <v>39426</v>
       </c>
       <c r="K597" s="3" t="n">
-        <v>41011</v>
+        <v>41080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/कपि‍लधारा रामप्रसाद पुन्‍जाजी (धंधेड — कपि‍लधारा रामप्रसाद पुन्‍जाजी (धंधेडा)</t>
+          <t>1720002006/WC/कपि‍लधारा प्रहलाद आत्‍माराम (धंधेडा) — कपि‍लधारा प्रहलाद आत्‍माराम (धंधेडा)</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>67400</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>175137</v>
+        <v>102110</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>39423</v>
+        <v>39443</v>
       </c>
       <c r="K598" s="3" t="n">
         <v>41011</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/कपि‍लधारा लाडसि‍ह मदनसि‍ह (धंधेडा) — कपि‍लधारा लाडसि‍ह मदनसि‍ह (धंधेडा)</t>
+          <t>1720002006/WC/कपि‍लधारा माधोसि‍ह पि‍ता कानाजी (धंध — कपि‍लधारा माधोसि‍ह पि‍ता कानाजी (धंधेडा)</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>67400</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>173999</v>
+        <v>150389</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>39458</v>
+        <v>39457</v>
       </c>
       <c r="K599" s="3" t="n">
-        <v>41080</v>
+        <v>41011</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/कपि‍लधारा वि‍ष्‍णु रायसि‍ह (धंधेडा) — कपि‍लधारा वि‍ष्‍णु रायसि‍ह (धंधेडा)</t>
+          <t>1720002006/WC/कपि‍लधारा राधेश्‍याम मोहनलाल (धंधेडा — कपि‍लधारा राधेश्‍याम मोहनलाल (धंधेडा)</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>67400</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>137834</v>
+        <v>112216</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>39453</v>
+        <v>39443</v>
       </c>
       <c r="K600" s="3" t="n">
         <v>41011</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/कपि‍लधारा शि‍वनारायण भंवरजी (धंधेडा) — कपि‍लधारा शि‍वनारायण भंवरजी</t>
+          <t>1720002006/WC/कपि‍लधारा रामप्रसाद पुन्‍जाजी (धंधेड — कपि‍लधारा रामप्रसाद पुन्‍जाजी (धंधेडा)</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>0</v>
+        <v>67400</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>0</v>
+        <v>175137</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>39451</v>
-[...1 lines deleted...]
-      <c r="K601" s="3"/>
+        <v>39423</v>
+      </c>
+      <c r="K601" s="3" t="n">
+        <v>41011</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/कूप निर्माण, गांव के श्‍मशान के पास — धंधेडा, सार्वजनिक कूप निर्माण, गांव के श्‍मशान के पास</t>
+          <t>1720002006/WC/कपि‍लधारा लाडसि‍ह मदनसि‍ह (धंधेडा) — कपि‍लधारा लाडसि‍ह मदनसि‍ह (धंधेडा)</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>381000</v>
+        <v>67400</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>53780</v>
+        <v>173999</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>39870</v>
+        <v>39458</v>
       </c>
       <c r="K602" s="3" t="n">
-        <v>41364</v>
+        <v>41080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/कूप निर्माण, धरमतलाई नाले के पास — धंधेडा सार्वजनिक कूप निर्माण, धरमतलाई नाले के पास</t>
+          <t>1720002006/WC/कपि‍लधारा वि‍ष्‍णु रायसि‍ह (धंधेडा) — कपि‍लधारा वि‍ष्‍णु रायसि‍ह (धंधेडा)</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>390000</v>
+        <v>67400</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>344585</v>
+        <v>137834</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>39870</v>
+        <v>39453</v>
       </c>
       <c r="K603" s="3" t="n">
-        <v>41354</v>
+        <v>41011</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WC/तालाब निर्माण, बडली पर — धंधेडा, तालाब निर्माण, बडली पर</t>
+          <t>1720002006/WC/कपि‍लधारा शि‍वनारायण भंवरजी (धंधेडा) — कपि‍लधारा शि‍वनारायण भंवरजी</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>399000</v>
+        <v>0</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>2184</v>
+        <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>39870</v>
-[...3 lines deleted...]
-      </c>
+        <v>39451</v>
+      </c>
+      <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WH/19960765 — तालाब जीर्णोधार बडा तालाब धंधेडा</t>
+          <t>1720002006/WC/कूप निर्माण, गांव के श्‍मशान के पास — धंधेडा, सार्वजनिक कूप निर्माण, गांव के श्‍मशान के पास</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>59000</v>
+        <v>381000</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>26330</v>
+        <v>53780</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>42882</v>
+        <v>39870</v>
       </c>
       <c r="K605" s="3" t="n">
-        <v>43552</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WH/19961656 — तालाब जिर्णोधार पल्यामोहबा</t>
+          <t>1720002006/WC/कूप निर्माण, धरमतलाई नाले के पास — धंधेडा सार्वजनिक कूप निर्माण, धरमतलाई नाले के पास</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>55000</v>
+        <v>390000</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>27808</v>
+        <v>344585</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>42885</v>
+        <v>39870</v>
       </c>
       <c r="K606" s="3" t="n">
-        <v>43529</v>
+        <v>41354</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WH/22012034454956 — चेक डेम रिपेरिंग निर्मल  नीर के  पास</t>
+          <t>1720002006/WC/तालाब निर्माण, बडली पर — धंधेडा, तालाब निर्माण, बडली पर</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>49724.43</v>
+        <v>399000</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>14810</v>
+        <v>2184</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>44607</v>
+        <v>39870</v>
       </c>
       <c r="K607" s="3" t="n">
-        <v>44762</v>
+        <v>41016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WH/22012034921175 — चेक डेम रिपेरिंग बद्रिलाल के खेत के  पास</t>
+          <t>1720002006/WH/19960765 — तालाब जीर्णोधार बडा तालाब धंधेडा</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>49724.43</v>
+        <v>59000</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>34272</v>
+        <v>26330</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>44681</v>
+        <v>42882</v>
       </c>
       <c r="K608" s="3" t="n">
-        <v>44819</v>
+        <v>43552</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WH/अत्‍ माराम देवाजी   धादेडा कुप नि‍मा — कुप नि‍मान अत्‍ माराम देवाजी   धादेडा कुप नि‍मान</t>
+          <t>1720002006/WH/19961656 — तालाब जिर्णोधार पल्यामोहबा</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>67400</v>
+        <v>55000</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>148235</v>
+        <v>27808</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>39457</v>
+        <v>42885</v>
       </c>
       <c r="K609" s="3" t="n">
-        <v>41011</v>
+        <v>43529</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WH/(केलाश चद्र देवि‍लाल) — कपि‍ल धारा धाधेंडा (केलाश चद्र देवि‍लाल)</t>
+          <t>1720002006/WH/22012034454956 — चेक डेम रिपेरिंग निर्मल  नीर के  पास</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>30950</v>
+        <v>49724.43</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>98990</v>
+        <v>14810</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>39426</v>
+        <v>44607</v>
       </c>
       <c r="K610" s="3" t="n">
-        <v>41011</v>
+        <v>44762</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1720002006/WH/देवकर सीदनाथ धादेडा कुप नि‍मान — कुप नि‍मान देवकरन सीदनाथ धादेडा</t>
+          <t>1720002006/WH/22012034921175 — चेक डेम रिपेरिंग बद्रिलाल के खेत के  पास</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>67400</v>
+        <v>49724.43</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>142235</v>
+        <v>34272</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>39478</v>
+        <v>44681</v>
       </c>
       <c r="K611" s="3" t="n">
-        <v>41326</v>
+        <v>44819</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kitchen Shed / Construction of Kitchen shed Building for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kitchen Shed</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1720002/AV/22012034595433 — डाइनिंग हाल  बैठक व्यवस्था कार्य मिडिल स्कूल पाडल्या</t>
+          <t>1720002006/WH/अत्‍ माराम देवाजी   धादेडा कुप नि‍मा — कुप नि‍मान अत्‍ माराम देवाजी   धादेडा कुप नि‍मान</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>23925.39</v>
+        <v>67400</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>0</v>
+        <v>148235</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K612" s="3"/>
+        <v>39457</v>
+      </c>
+      <c r="K612" s="3" t="n">
+        <v>41011</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1720002/IF/22012035389245 — JGSA 2025 recharge structure kapildhara kailash chandra</t>
+          <t>1720002006/WH/(केलाश चद्र देवि‍लाल) — कपि‍ल धारा धाधेंडा (केलाश चद्र देवि‍लाल)</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>0</v>
+        <v>30950</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>0</v>
+        <v>98990</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>45767</v>
-[...1 lines deleted...]
-      <c r="K613" s="3"/>
+        <v>39426</v>
+      </c>
+      <c r="K613" s="3" t="n">
+        <v>41011</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1720002/IF/22012035389579 — JGSA2025 recharge structure kapildhara kailash chandra</t>
+          <t>1720002006/WH/देवकर सीदनाथ धादेडा कुप नि‍मान — कुप नि‍मान देवकरन सीदनाथ धादेडा</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>25899.46</v>
+        <v>67400</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>0</v>
+        <v>142235</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>45767</v>
-[...1 lines deleted...]
-      <c r="K614" s="3"/>
+        <v>39478</v>
+      </c>
+      <c r="K614" s="3" t="n">
+        <v>41326</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Kitchen Shed / Construction of Kitchen shed Building for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Kitchen Shed</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1720002/IF/22012035389640 — JGSA2025 kapildharakup gopal/ramaji</t>
+          <t>1720002/AV/22012034595433 — डाइनिंग हाल  बैठक व्यवस्था कार्य मिडिल स्कूल पाडल्या</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>25899.46</v>
+        <v>23925.39</v>
       </c>
       <c r="I615" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>45767</v>
+        <v>44423</v>
       </c>
       <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1720002/IF/22012035389747 — JGSA2025 dugwell recharge kapildhara kamal/radheshyam</t>
+          <t>1720002/IF/22012035389245 — JGSA 2025 recharge structure kapildhara kailash chandra</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1720002/IF/22012035431989 — JGSA 2025 DUGWELL RECHARGE KAPILDHARA KAMLA BAI DHANDEDA</t>
+          <t>1720002/IF/22012035389579 — JGSA2025 recharge structure kapildhara kailash chandra</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
+        <v>45767</v>
+      </c>
+      <c r="K617" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
+      <c r="A618" s="1" t="inlineStr">
+        <is>
+          <t>SONKATCH</t>
+        </is>
+      </c>
+      <c r="B618" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C618" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D618" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+        </is>
+      </c>
+      <c r="E618" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F618" s="1" t="inlineStr">
+        <is>
+          <t>1720002/IF/22012035389640 — JGSA2025 kapildharakup gopal/ramaji</t>
+        </is>
+      </c>
+      <c r="G618" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H618" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I618" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J618" s="3" t="n">
+        <v>45767</v>
+      </c>
+      <c r="K618" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
+      <c r="A619" s="1" t="inlineStr">
+        <is>
+          <t>SONKATCH</t>
+        </is>
+      </c>
+      <c r="B619" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C619" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D619" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+        </is>
+      </c>
+      <c r="E619" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F619" s="1" t="inlineStr">
+        <is>
+          <t>1720002/IF/22012035389747 — JGSA2025 dugwell recharge kapildhara kamal/radheshyam</t>
+        </is>
+      </c>
+      <c r="G619" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H619" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I619" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J619" s="3" t="n">
+        <v>45767</v>
+      </c>
+      <c r="K619" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
+      <c r="A620" s="1" t="inlineStr">
+        <is>
+          <t>SONKATCH</t>
+        </is>
+      </c>
+      <c r="B620" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C620" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D620" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+        </is>
+      </c>
+      <c r="E620" s="1" t="inlineStr">
+        <is>
+          <t>Well Recharge</t>
+        </is>
+      </c>
+      <c r="F620" s="1" t="inlineStr">
+        <is>
+          <t>1720002/IF/22012035431989 — JGSA 2025 DUGWELL RECHARGE KAPILDHARA KAMLA BAI DHANDEDA</t>
+        </is>
+      </c>
+      <c r="G620" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H620" s="2" t="n">
+        <v>25899.46</v>
+      </c>
+      <c r="I620" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J620" s="3" t="n">
         <v>45771</v>
       </c>
-      <c r="K617" s="3"/>
+      <c r="K620" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>