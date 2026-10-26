--- v0 (2026-09-01)
+++ v1 (2026-10-26)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K352"/>
+  <dimension ref="A1:K357"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-01 22:17:52</t>
+          <t>Exported on: 2026-10-26 10:15:08</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DEWAS</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -900,51 +900,51 @@
       <c r="J24" s="3" t="n">
         <v>44614</v>
       </c>
       <c r="K24" s="3" t="n">
         <v>45157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1720002010/DP/22012034605119 — वसुंधा वंदन अमृत वाटिका  विद्यालय</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>5304</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45157</v>
@@ -2497,51 +2497,51 @@
       <c r="J57" s="3" t="n">
         <v>44271</v>
       </c>
       <c r="K57" s="3" t="n">
         <v>44865</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/22012034668705 — समूह कपिलधारा कूप - रायसिंह राजराम,पिता बापूजी, देवीसिंह</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>98844</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>44271</v>
@@ -4527,51 +4527,51 @@
       <c r="J99" s="3" t="n">
         <v>44765</v>
       </c>
       <c r="K99" s="3" t="n">
         <v>44927</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/3801993 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107190877</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>4590</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45554</v>
@@ -5162,147 +5162,147 @@
       <c r="J112" s="3" t="n">
         <v>45138</v>
       </c>
       <c r="K112" s="3" t="n">
         <v>45245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/4532615 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100710951</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>18711</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45588</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/4541998 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105317026</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45667</v>
       </c>
       <c r="K114" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/4541999 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105317411</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45611</v>
@@ -5356,366 +5356,368 @@
       <c r="J116" s="3" t="n">
         <v>45667</v>
       </c>
       <c r="K116" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/4549523 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107189893</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>19647</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/4555561 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114019342</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45581</v>
       </c>
       <c r="K118" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/4556205 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113907537</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>18198</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45667</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/4558049 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115322843</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K120" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/4669538 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105115403</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45581</v>
       </c>
       <c r="K121" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/4679659 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132199235</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>18711</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45588</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/4997888 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116263739</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45757</v>
       </c>
-      <c r="K123" s="3"/>
+      <c r="K123" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -5740,51 +5742,51 @@
       <c r="J124" s="3" t="n">
         <v>45849</v>
       </c>
       <c r="K124" s="3" t="n">
         <v>46012</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/5152953 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115100529</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45757</v>
@@ -5838,263 +5840,265 @@
       <c r="J126" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K126" s="3" t="n">
         <v>46188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/5159749 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113908279</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>12006</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45812</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/5163062 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107068076</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/5165472 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100630746</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45750</v>
       </c>
-      <c r="K129" s="3"/>
+      <c r="K129" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/5167649 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107189589</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K130" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/5177910 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105102752</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I131" s="2" t="n">
-        <v>12528</v>
+        <v>12828</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45849</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -6320,51 +6324,51 @@
       <c r="J136" s="3" t="n">
         <v>45812</v>
       </c>
       <c r="K136" s="3" t="n">
         <v>46160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/5204819 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114019133</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45750</v>
@@ -6418,122 +6422,122 @@
       <c r="J138" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K138" s="3" t="n">
         <v>46160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/5215346 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115313008</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K139" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/5217896 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100710740</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I140" s="2" t="n">
-        <v>3132</v>
+        <v>7332</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>46133</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -6563,431 +6567,433 @@
       <c r="J141" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K141" s="3" t="n">
         <v>46188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/5222371 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107190474</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>46133</v>
       </c>
       <c r="K142" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/5225461 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116011114</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45812</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/5225735 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115312929</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K144" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/5231167 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115322894</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>46066</v>
       </c>
-      <c r="K145" s="3"/>
+      <c r="K145" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/5234133 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107189077</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K146" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/5238632 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100710919</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/5238742 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102320857</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/5240304 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115322911</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>46133</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/5240451 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116010945</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45750</v>
@@ -7188,51 +7194,51 @@
       <c r="J154" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K154" s="3" t="n">
         <v>46117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/5312151 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115314256</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45757</v>
@@ -7333,73 +7339,73 @@
       <c r="J157" s="3" t="n">
         <v>42773</v>
       </c>
       <c r="K157" s="3" t="n">
         <v>43251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/5548437 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105109147</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I158" s="2" t="n">
-        <v>8091</v>
+        <v>10491</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45958</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -7478,73 +7484,73 @@
       <c r="J160" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K160" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/5661479 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100630786</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I161" s="2" t="n">
-        <v>18792</v>
+        <v>19092</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45849</v>
       </c>
       <c r="K161" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -7672,73 +7678,73 @@
       <c r="J164" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K164" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/5747162 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105107630</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I165" s="2" t="n">
-        <v>3654</v>
+        <v>3954</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -7817,51 +7823,51 @@
       <c r="J167" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K167" s="3" t="n">
         <v>46188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/5747822 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115322880</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45890</v>
@@ -7915,8916 +7921,9153 @@
       <c r="J169" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K169" s="3" t="n">
         <v>46001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/5748389 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107191125</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45890</v>
       </c>
-      <c r="K170" s="3"/>
+      <c r="K170" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/5749345 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100630484</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K171" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/6126057 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116263690</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>46085</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/6126058 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116264054</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>46133</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/6128618 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116011223</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I174" s="2" t="n">
-        <v>0</v>
+        <v>14100</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>46129</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1720002010/IF/IAY/6173742 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113908543</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I175" s="2" t="n">
-        <v>1827</v>
+        <v>12327</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>46133</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
-          <t>1720002010/IF/IAY/818398 — Construction of IAY House -IAY REG. NO. MP2079610</t>
+          <t>1720002010/IF/IAY/6282551 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116011197</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I176" s="2" t="n">
-        <v>15492</v>
+        <v>0</v>
       </c>
       <c r="J176" s="3" t="n">
-        <v>42905</v>
-[...3 lines deleted...]
-      </c>
+        <v>46085</v>
+      </c>
+      <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
-          <t>1720002010/IF/IAY/823447 — Construction of IAY House -IAY REG. NO. MP2641267</t>
+          <t>1720002010/IF/IAY/6366590 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115322809</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I177" s="2" t="n">
-        <v>15564</v>
+        <v>0</v>
       </c>
       <c r="J177" s="3" t="n">
-        <v>42879</v>
-[...3 lines deleted...]
-      </c>
+        <v>46085</v>
+      </c>
+      <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
-          <t>1720002010/IF/IAY/825434 — Construction of IAY House -IAY REG. NO. MP2996705</t>
+          <t>1720002010/IF/IAY/6366643 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116816570</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I178" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
-        <v>42871</v>
-[...3 lines deleted...]
-      </c>
+        <v>46085</v>
+      </c>
+      <c r="K178" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
-          <t>1720002010/IF/IAY/825435 — Construction of IAY House -IAY REG. NO. MP2996710</t>
+          <t>1720002010/IF/IAY/6366775 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP132199214</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I179" s="2" t="n">
-        <v>15504</v>
+        <v>0</v>
       </c>
       <c r="J179" s="3" t="n">
-        <v>42871</v>
-[...3 lines deleted...]
-      </c>
+        <v>45757</v>
+      </c>
+      <c r="K179" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
-          <t>1720002010/IF/IAY/829252 — Construction of IAY House -IAY REG. NO. MP3865199</t>
+          <t>1720002010/IF/IAY/6366792 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100710893</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I180" s="2" t="n">
-        <v>15516</v>
+        <v>0</v>
       </c>
       <c r="J180" s="3" t="n">
-        <v>42871</v>
-[...3 lines deleted...]
-      </c>
+        <v>45724</v>
+      </c>
+      <c r="K180" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
-          <t>1720002010/IF/IAY/829507 — Construction of IAY House -IAY REG. NO. MP3942602</t>
+          <t>1720002010/IF/IAY/818398 — Construction of IAY House -IAY REG. NO. MP2079610</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I181" s="2" t="n">
-        <v>15480</v>
+        <v>15492</v>
       </c>
       <c r="J181" s="3" t="n">
-        <v>42871</v>
+        <v>42905</v>
       </c>
       <c r="K181" s="3" t="n">
-        <v>43130</v>
+        <v>43251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
-          <t>1720002010/LD/22012034235768 — मेड बंधान,राधेश्‍याम रणजित</t>
+          <t>1720002010/IF/IAY/823447 — Construction of IAY House -IAY REG. NO. MP2641267</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
-        <v>35000</v>
+        <v>15480</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>13038</v>
+        <v>15564</v>
       </c>
       <c r="J182" s="3" t="n">
-        <v>42309</v>
+        <v>42879</v>
       </c>
       <c r="K182" s="3" t="n">
-        <v>42520</v>
+        <v>43251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
-          <t>1720002010/LD/22012034235769 — मेड बंधान,जयराम रणजित</t>
+          <t>1720002010/IF/IAY/825434 — Construction of IAY House -IAY REG. NO. MP2996705</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
-        <v>35000</v>
+        <v>15480</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>11607</v>
+        <v>15480</v>
       </c>
       <c r="J183" s="3" t="n">
-        <v>42309</v>
+        <v>42871</v>
       </c>
       <c r="K183" s="3" t="n">
-        <v>42520</v>
+        <v>43089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
-          <t>1720002010/LD/22012034235770 — मेड बंधान,जिवन पर्वतलाल</t>
+          <t>1720002010/IF/IAY/825435 — Construction of IAY House -IAY REG. NO. MP2996710</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
-        <v>35000</v>
+        <v>15480</v>
       </c>
       <c r="I184" s="2" t="n">
-        <v>20511</v>
+        <v>15504</v>
       </c>
       <c r="J184" s="3" t="n">
-        <v>42309</v>
+        <v>42871</v>
       </c>
       <c r="K184" s="3" t="n">
-        <v>42636</v>
+        <v>43251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
-          <t>1720002010/LD/22012034235771 — मेड बंधान,घासीराम गोविन्‍द</t>
+          <t>1720002010/IF/IAY/829252 — Construction of IAY House -IAY REG. NO. MP3865199</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
-        <v>35000</v>
+        <v>15480</v>
       </c>
       <c r="I185" s="2" t="n">
-        <v>11448</v>
+        <v>15516</v>
       </c>
       <c r="J185" s="3" t="n">
-        <v>42311</v>
+        <v>42871</v>
       </c>
       <c r="K185" s="3" t="n">
-        <v>42520</v>
+        <v>43251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
-          <t>1720002010/LD/22012034237126 — मेड बंधान,कमलाबाई रणजित</t>
+          <t>1720002010/IF/IAY/829507 — Construction of IAY House -IAY REG. NO. MP3942602</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
-        <v>35000</v>
+        <v>15480</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>12084</v>
+        <v>15480</v>
       </c>
       <c r="J186" s="3" t="n">
-        <v>42316</v>
+        <v>42871</v>
       </c>
       <c r="K186" s="3" t="n">
-        <v>42520</v>
+        <v>43130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
-          <t>1720002010/LD/22012034237127 — मेड बंधान,अमरसिंह छितुलाल</t>
+          <t>1720002010/LD/22012034235768 — मेड बंधान,राधेश्‍याम रणजित</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>17172</v>
+        <v>13038</v>
       </c>
       <c r="J187" s="3" t="n">
-        <v>42316</v>
+        <v>42309</v>
       </c>
       <c r="K187" s="3" t="n">
-        <v>42322</v>
+        <v>42520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
-          <t>1720002010/LD/22012034237128 — मेड बंधान,मोहन गणपत</t>
+          <t>1720002010/LD/22012034235769 — मेड बंधान,जयराम रणजित</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>4770</v>
+        <v>11607</v>
       </c>
       <c r="J188" s="3" t="n">
-        <v>42316</v>
+        <v>42309</v>
       </c>
       <c r="K188" s="3" t="n">
         <v>42520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
-          <t>1720002010/LD/22012034237130 — मेड बंधान,हमिर रामचन्‍द्र</t>
+          <t>1720002010/LD/22012034235770 — मेड बंधान,जिवन पर्वतलाल</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>23532</v>
+        <v>20511</v>
       </c>
       <c r="J189" s="3" t="n">
-        <v>42316</v>
+        <v>42309</v>
       </c>
       <c r="K189" s="3" t="n">
-        <v>42520</v>
+        <v>42636</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>1720002010/LD/22012034237160 — मेड बंधान ,प्रहलाद देवाजी</t>
+          <t>1720002010/LD/22012034235771 — मेड बंधान,घासीराम गोविन्‍द</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>13356</v>
+        <v>11448</v>
       </c>
       <c r="J190" s="3" t="n">
-        <v>42317</v>
+        <v>42311</v>
       </c>
       <c r="K190" s="3" t="n">
         <v>42520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>1720002010/LD/22012034238631 — मेड बंधान,रतनलाल गणपत</t>
+          <t>1720002010/LD/22012034237126 — मेड बंधान,कमलाबाई रणजित</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>35000</v>
       </c>
       <c r="I191" s="2" t="n">
-        <v>7473</v>
+        <v>12084</v>
       </c>
       <c r="J191" s="3" t="n">
-        <v>42329</v>
+        <v>42316</v>
       </c>
       <c r="K191" s="3" t="n">
         <v>42520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>1720002010/LD/22012034244311 — मेड बंधान निर्माण,कमलाबाई हुकुमलाल</t>
+          <t>1720002010/LD/22012034237127 — मेड बंधान,अमरसिंह छितुलाल</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
-        <v>18000</v>
+        <v>35000</v>
       </c>
       <c r="I192" s="2" t="n">
-        <v>10017</v>
+        <v>17172</v>
       </c>
       <c r="J192" s="3" t="n">
-        <v>42351</v>
+        <v>42316</v>
       </c>
       <c r="K192" s="3" t="n">
-        <v>42520</v>
+        <v>42322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>1720002010/LD/22012034244330 — मेड बंधान,राचन्‍द्र मुन्‍नालाल</t>
+          <t>1720002010/LD/22012034237128 — मेड बंधान,मोहन गणपत</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
-        <v>36000</v>
+        <v>35000</v>
       </c>
       <c r="I193" s="2" t="n">
-        <v>12084</v>
+        <v>4770</v>
       </c>
       <c r="J193" s="3" t="n">
-        <v>42351</v>
+        <v>42316</v>
       </c>
       <c r="K193" s="3" t="n">
         <v>42520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>1720002010/LD/22012034254730 — ग्रामिण क्रीडांगन नदी के रस्ते पर</t>
+          <t>1720002010/LD/22012034237130 — मेड बंधान,हमिर रामचन्‍द्र</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
-        <v>425000</v>
+        <v>35000</v>
       </c>
       <c r="I194" s="2" t="n">
-        <v>424406.73</v>
+        <v>23532</v>
       </c>
       <c r="J194" s="3" t="n">
-        <v>42449</v>
+        <v>42316</v>
       </c>
       <c r="K194" s="3" t="n">
-        <v>43342</v>
+        <v>42520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>1720002010/LD/22012034945286 — चारागाह  निर्माण पटाडिया नजदीक</t>
+          <t>1720002010/LD/22012034237160 — मेड बंधान ,प्रहलाद देवाजी</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
-        <v>1492579.94</v>
+        <v>35000</v>
       </c>
       <c r="I195" s="2" t="n">
-        <v>23569.72</v>
+        <v>13356</v>
       </c>
       <c r="J195" s="3" t="n">
-        <v>45720</v>
-[...1 lines deleted...]
-      <c r="K195" s="3"/>
+        <v>42317</v>
+      </c>
+      <c r="K195" s="3" t="n">
+        <v>42520</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>1720002010/LD/3799402035 — क्रिडान्‍गन मा,वि पटाडिया नजदीक</t>
+          <t>1720002010/LD/22012034238631 — मेड बंधान,रतनलाल गणपत</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
-        <v>272000</v>
+        <v>35000</v>
       </c>
       <c r="I196" s="2" t="n">
-        <v>256787.01</v>
+        <v>7473</v>
       </c>
       <c r="J196" s="3" t="n">
-        <v>41506</v>
+        <v>42329</v>
       </c>
       <c r="K196" s="3" t="n">
-        <v>41764</v>
+        <v>42520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1720002010/LD/3799419061 — शान्तिधाम निर्माण,पटाडिया नजदीक</t>
+          <t>1720002010/LD/22012034244311 — मेड बंधान निर्माण,कमलाबाई हुकुमलाल</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
-        <v>403000</v>
+        <v>18000</v>
       </c>
       <c r="I197" s="2" t="n">
-        <v>392180.87</v>
+        <v>10017</v>
       </c>
       <c r="J197" s="3" t="n">
-        <v>41647</v>
+        <v>42351</v>
       </c>
       <c r="K197" s="3" t="n">
-        <v>41705</v>
+        <v>42520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1720002010/LD/3799419063 — क्रिडान्‍गन,शा,प्रा,वि पटाडिया नजदिक</t>
+          <t>1720002010/LD/22012034244330 — मेड बंधान,राचन्‍द्र मुन्‍नालाल</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
-        <v>135000</v>
+        <v>36000</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>58779.81</v>
+        <v>12084</v>
       </c>
       <c r="J198" s="3" t="n">
-        <v>41647</v>
+        <v>42351</v>
       </c>
       <c r="K198" s="3" t="n">
-        <v>41723</v>
+        <v>42520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/104 — ग्रेवल सड्क, पटाड्यिा नजदीक से मुरम्‍या काकड्</t>
+          <t>1720002010/LD/22012034254730 — ग्रामिण क्रीडांगन नदी के रस्ते पर</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
-        <v>958000</v>
+        <v>425000</v>
       </c>
       <c r="I199" s="2" t="n">
-        <v>534359</v>
+        <v>424406.73</v>
       </c>
       <c r="J199" s="3" t="n">
-        <v>40472</v>
+        <v>42449</v>
       </c>
       <c r="K199" s="3" t="n">
-        <v>41305</v>
+        <v>43342</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/146 — ग्रेवल सड्क निर्माण, कैलाश मालवीय के मकान से रमेश मिस्‍ृी के खेत तक</t>
+          <t>1720002010/LD/22012034945286 — चारागाह  निर्माण पटाडिया नजदीक</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
-        <v>496000</v>
+        <v>1492579.94</v>
       </c>
       <c r="I200" s="2" t="n">
-        <v>230794</v>
+        <v>23569.72</v>
       </c>
       <c r="J200" s="3" t="n">
-        <v>40661</v>
-[...3 lines deleted...]
-      </c>
+        <v>45720</v>
+      </c>
+      <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/22012034178203 — पंच परमेश्‍वर,माखनसिंह के मकान से भारत के मकान तक</t>
+          <t>1720002010/LD/3799402035 — क्रिडान्‍गन मा,वि पटाडिया नजदीक</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
-        <v>187000</v>
+        <v>272000</v>
       </c>
       <c r="I201" s="2" t="n">
-        <v>186704</v>
+        <v>256787.01</v>
       </c>
       <c r="J201" s="3" t="n">
-        <v>41499</v>
+        <v>41506</v>
       </c>
       <c r="K201" s="3" t="n">
-        <v>41640</v>
+        <v>41764</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/22012034192945 — पंच परमेश्‍वर,श्रीराम मन्दिर से चौक परफ</t>
+          <t>1720002010/LD/3799419061 — शान्तिधाम निर्माण,पटाडिया नजदीक</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
-        <v>87000</v>
+        <v>403000</v>
       </c>
       <c r="I202" s="2" t="n">
-        <v>41925</v>
+        <v>392180.87</v>
       </c>
       <c r="J202" s="3" t="n">
-        <v>41612</v>
+        <v>41647</v>
       </c>
       <c r="K202" s="3" t="n">
-        <v>41953</v>
+        <v>41705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/22012034201835 — खेत सडक कालूसिह के खेत से व्रन्‍दावन दास के खेत तक</t>
+          <t>1720002010/LD/3799419063 — क्रिडान्‍गन,शा,प्रा,वि पटाडिया नजदिक</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
-        <v>1383000</v>
+        <v>135000</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>1244768.16</v>
+        <v>58779.81</v>
       </c>
       <c r="J203" s="3" t="n">
-        <v>41671</v>
+        <v>41647</v>
       </c>
       <c r="K203" s="3" t="n">
-        <v>42911</v>
+        <v>41723</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/22012034201841 — खेत सडक ग्राम आबादी से माखनसिह के खेत तक</t>
+          <t>1720002010/RC/104 — ग्रेवल सड्क, पटाड्यिा नजदीक से मुरम्‍या काकड्</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
-        <v>1383000</v>
+        <v>958000</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>336210</v>
+        <v>534359</v>
       </c>
       <c r="J204" s="3" t="n">
-        <v>41713</v>
+        <v>40472</v>
       </c>
       <c r="K204" s="3" t="n">
-        <v>42911</v>
+        <v>41305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/22012034201843 — खेत सडक ग्राम आबादी से माखनसिह के खेत तक</t>
+          <t>1720002010/RC/146 — ग्रेवल सड्क निर्माण, कैलाश मालवीय के मकान से रमेश मिस्‍ृी के खेत तक</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
-        <v>1383000</v>
+        <v>496000</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>780130.97</v>
+        <v>230794</v>
       </c>
       <c r="J205" s="3" t="n">
-        <v>41671</v>
+        <v>40661</v>
       </c>
       <c r="K205" s="3" t="n">
-        <v>42911</v>
+        <v>41305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/22012034206057 — खेत सडक/पटाडीया-नज./भगवतसिंह के खेत से उकारसिंह के</t>
+          <t>1720002010/RC/22012034178203 — पंच परमेश्‍वर,माखनसिंह के मकान से भारत के मकान तक</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
-        <v>1383000</v>
+        <v>187000</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>865705.9</v>
+        <v>186704</v>
       </c>
       <c r="J206" s="3" t="n">
-        <v>41689</v>
+        <v>41499</v>
       </c>
       <c r="K206" s="3" t="n">
-        <v>42911</v>
+        <v>41640</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/22012034286516 — पंच परमेश्‍वर,भगवतसिंह के घर से मोतिसिंह के घर तक</t>
+          <t>1720002010/RC/22012034192945 — पंच परमेश्‍वर,श्रीराम मन्दिर से चौक परफ</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
-        <v>93000</v>
+        <v>87000</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>92697</v>
+        <v>41925</v>
       </c>
       <c r="J207" s="3" t="n">
-        <v>42290</v>
+        <v>41612</v>
       </c>
       <c r="K207" s="3" t="n">
-        <v>42525</v>
+        <v>41953</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/22012034326007 — cc road sheetla mata mandir se ratanlal ke makan tak</t>
+          <t>1720002010/RC/22012034201835 — खेत सडक कालूसिह के खेत से व्रन्‍दावन दास के खेत तक</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
-        <v>40125</v>
+        <v>1383000</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>20040</v>
+        <v>1244768.16</v>
       </c>
       <c r="J208" s="3" t="n">
-        <v>42773</v>
+        <v>41671</v>
       </c>
       <c r="K208" s="3" t="n">
-        <v>42802</v>
+        <v>42911</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/22012034326382 — 111</t>
+          <t>1720002010/RC/22012034201841 — खेत सडक ग्राम आबादी से माखनसिह के खेत तक</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
-        <v>0</v>
+        <v>1383000</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>0</v>
+        <v>336210</v>
       </c>
       <c r="J209" s="3" t="n">
-        <v>42668</v>
-[...1 lines deleted...]
-      <c r="K209" s="3"/>
+        <v>41713</v>
+      </c>
+      <c r="K209" s="3" t="n">
+        <v>42911</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/22012034328085 — सीसी रोड निर्माण राजेन्द्रसिंह के घर से पालिया महाराज/पेमु के मकान तक</t>
+          <t>1720002010/RC/22012034201843 — खेत सडक ग्राम आबादी से माखनसिह के खेत तक</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
-        <v>68212</v>
+        <v>1383000</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>33486</v>
+        <v>780130.97</v>
       </c>
       <c r="J210" s="3" t="n">
-        <v>42787</v>
+        <v>41671</v>
       </c>
       <c r="K210" s="3" t="n">
-        <v>43100</v>
+        <v>42911</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/22012034339741 — सुदुर सडक,मनोहरदास के खेत से चेनाजी के खेत तक</t>
+          <t>1720002010/RC/22012034206057 — खेत सडक/पटाडीया-नज./भगवतसिंह के खेत से उकारसिंह के</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
-        <v>1100000</v>
+        <v>1383000</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>937290.91</v>
+        <v>865705.9</v>
       </c>
       <c r="J211" s="3" t="n">
-        <v>42886</v>
+        <v>41689</v>
       </c>
       <c r="K211" s="3" t="n">
-        <v>43641</v>
+        <v>42911</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/22012034350412 — सीसी रोड रमेश मालवीय के मकान से विक्रम के मकान तक</t>
+          <t>1720002010/RC/22012034286516 — पंच परमेश्‍वर,भगवतसिंह के घर से मोतिसिंह के घर तक</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
-        <v>0</v>
+        <v>93000</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>0</v>
+        <v>92697</v>
       </c>
       <c r="J212" s="3" t="n">
-        <v>42962</v>
-[...1 lines deleted...]
-      <c r="K212" s="3"/>
+        <v>42290</v>
+      </c>
+      <c r="K212" s="3" t="n">
+        <v>42525</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/22012034350413 — सीसी रोड रमेश मालवीय के मकान से विक्रम के मकान तक</t>
+          <t>1720002010/RC/22012034326007 — cc road sheetla mata mandir se ratanlal ke makan tak</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
-        <v>0</v>
+        <v>40125</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>0</v>
+        <v>20040</v>
       </c>
       <c r="J213" s="3" t="n">
-        <v>42962</v>
-[...1 lines deleted...]
-      <c r="K213" s="3"/>
+        <v>42773</v>
+      </c>
+      <c r="K213" s="3" t="n">
+        <v>42802</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/22012034350513 — CC Road Ramesh Malviya ke Makan se Vikram Ke Makan Tak</t>
+          <t>1720002010/RC/22012034326382 — 111</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
-        <v>6270</v>
+        <v>0</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>6192</v>
+        <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
-        <v>42973</v>
-[...3 lines deleted...]
-      </c>
+        <v>42668</v>
+      </c>
+      <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/22012034350990 — सीसी रोड हरिसिंह के मकान से आत्माराम की दुकान तक</t>
+          <t>1720002010/RC/22012034328085 — सीसी रोड निर्माण राजेन्द्रसिंह के घर से पालिया महाराज/पेमु के मकान तक</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
-        <v>23430</v>
+        <v>68212</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>23392</v>
+        <v>33486</v>
       </c>
       <c r="J215" s="3" t="n">
-        <v>42973</v>
+        <v>42787</v>
       </c>
       <c r="K215" s="3" t="n">
         <v>43100</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/22012034350991 — सीसी रोड पंचायत भवन चोक में</t>
+          <t>1720002010/RC/22012034339741 — सुदुर सडक,मनोहरदास के खेत से चेनाजी के खेत तक</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
-        <v>80784</v>
+        <v>1100000</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>80604</v>
+        <v>937290.91</v>
       </c>
       <c r="J216" s="3" t="n">
-        <v>42973</v>
+        <v>42886</v>
       </c>
       <c r="K216" s="3" t="n">
-        <v>43318</v>
+        <v>43641</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/22012034350993 — सीसी रोड जीवनसिंह के मकान से माखनसिंह के मकान तक</t>
+          <t>1720002010/RC/22012034350412 — सीसी रोड रमेश मालवीय के मकान से विक्रम के मकान तक</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
-        <v>6384</v>
+        <v>0</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>6364</v>
+        <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
-        <v>42973</v>
-[...3 lines deleted...]
-      </c>
+        <v>42962</v>
+      </c>
+      <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/22012034529331 — सी सी रोड भगवतसिंह के घर से मोतीसिंह के घर तक</t>
+          <t>1720002010/RC/22012034350413 — सीसी रोड रमेश मालवीय के मकान से विक्रम के मकान तक</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
-        <v>25300</v>
+        <v>0</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>24700</v>
+        <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
-        <v>44025</v>
-[...3 lines deleted...]
-      </c>
+        <v>42962</v>
+      </c>
+      <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/22012034531206 — सी सी रोड निर्माण -  मोडसिंह  के घर से चन्दन सिंह के घर तक</t>
+          <t>1720002010/RC/22012034350513 — CC Road Ramesh Malviya ke Makan se Vikram Ke Makan Tak</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
-        <v>20000</v>
+        <v>6270</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>0</v>
+        <v>6192</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>44008</v>
-[...1 lines deleted...]
-      <c r="K219" s="3"/>
+        <v>42973</v>
+      </c>
+      <c r="K219" s="3" t="n">
+        <v>43100</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/22012034531525 — सुदूर सड़क निर्माण - महेंद्र सिंह के खेत से माखनसिंह के खेत तक</t>
+          <t>1720002010/RC/22012034350990 — सीसी रोड हरिसिंह के मकान से आत्माराम की दुकान तक</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
-        <v>1201501.4</v>
+        <v>23430</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>1108245.85</v>
+        <v>23392</v>
       </c>
       <c r="J220" s="3" t="n">
-        <v>44043</v>
+        <v>42973</v>
       </c>
       <c r="K220" s="3" t="n">
-        <v>45119</v>
+        <v>43100</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/22012034630973 — सी सी ग्राम पंचायत भवन से आगनवाड़ी तक</t>
+          <t>1720002010/RC/22012034350991 — सीसी रोड पंचायत भवन चोक में</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
-        <v>42500</v>
+        <v>80784</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>0</v>
+        <v>80604</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>44952</v>
-[...1 lines deleted...]
-      <c r="K221" s="3"/>
+        <v>42973</v>
+      </c>
+      <c r="K221" s="3" t="n">
+        <v>43318</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/22012034840684 — सुदूर सड़क पेलेपार कॉलोनी से सुरजना रोड तरफ</t>
+          <t>1720002010/RC/22012034350993 — सीसी रोड जीवनसिंह के मकान से माखनसिंह के मकान तक</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
-        <v>0</v>
+        <v>6384</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>0</v>
+        <v>6364</v>
       </c>
       <c r="J222" s="3" t="n">
-        <v>45683</v>
-[...1 lines deleted...]
-      <c r="K222" s="3"/>
+        <v>42973</v>
+      </c>
+      <c r="K222" s="3" t="n">
+        <v>42983</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/236 — ग्रेवल सड्क, रामसिंह के खेत से पहाड्ी तक</t>
+          <t>1720002010/RC/22012034529331 — सी सी रोड भगवतसिंह के घर से मोतीसिंह के घर तक</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
-        <v>500000</v>
+        <v>25300</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>268872</v>
+        <v>24700</v>
       </c>
       <c r="J223" s="3" t="n">
-        <v>40913</v>
+        <v>44025</v>
       </c>
       <c r="K223" s="3" t="n">
-        <v>41305</v>
+        <v>44218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/237 — ग्रेवल सड्क, रमेश मिस्‍ृी के खेत से चन्‍दनसिंह के खेत तक</t>
+          <t>1720002010/RC/22012034531206 — सी सी रोड निर्माण -  मोडसिंह  के घर से चन्दन सिंह के घर तक</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
-        <v>500000</v>
+        <v>20000</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>319008</v>
+        <v>0</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>40902</v>
-[...3 lines deleted...]
-      </c>
+        <v>44008</v>
+      </c>
+      <c r="K224" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/323 — पंच प्रमेश्वर,सी.सी.रोड रतनलाल के मकान से बाबुलाल के मकान तक</t>
+          <t>1720002010/RC/22012034531525 — सुदूर सड़क निर्माण - महेंद्र सिंह के खेत से माखनसिंह के खेत तक</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
-        <v>83000</v>
+        <v>1201501.4</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>97152</v>
+        <v>1108245.85</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>41008</v>
+        <v>44043</v>
       </c>
       <c r="K225" s="3" t="n">
-        <v>41305</v>
+        <v>45119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/379 — ग्रेवल सडक निर्माण,मोहन के मकान से दयाराम के खेत त</t>
+          <t>1720002010/RC/22012034630973 — सी सी ग्राम पंचायत भवन से आगनवाड़ी तक</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
-        <v>500000</v>
+        <v>42500</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>594371</v>
+        <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>41088</v>
-[...3 lines deleted...]
-      </c>
+        <v>44952</v>
+      </c>
+      <c r="K226" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/462 — पंच परमेश्‍वर, जीवनसिंह के मकान से कैलश के मकान तक</t>
+          <t>1720002010/RC/22012034840684 — सुदूर सड़क पेलेपार कॉलोनी से सुरजना रोड तरफ</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
-        <v>152000</v>
+        <v>0</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>36960</v>
+        <v>0</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>41186</v>
-[...3 lines deleted...]
-      </c>
+        <v>45683</v>
+      </c>
+      <c r="K227" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/498 — पंच परमेश्‍वर दिनेशचन्‍द्र पाटीदार के मकान से रणजीत मालवीय के मकान तक</t>
+          <t>1720002010/RC/236 — ग्रेवल सड्क, रामसिंह के खेत से पहाड्ी तक</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
-        <v>298000</v>
+        <v>500000</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>107155.8</v>
+        <v>268872</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>41218</v>
+        <v>40913</v>
       </c>
       <c r="K228" s="3" t="n">
-        <v>42880</v>
+        <v>41305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/54 — ग्रेवल सड्क, पटाड्यिा नजदीक ग्राम आबादी से श्‍मशान घाट तक</t>
+          <t>1720002010/RC/237 — ग्रेवल सड्क, रमेश मिस्‍ृी के खेत से चन्‍दनसिंह के खेत तक</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
-        <v>488000</v>
+        <v>500000</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>372088</v>
+        <v>319008</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>40353</v>
+        <v>40902</v>
       </c>
       <c r="K229" s="3" t="n">
         <v>41305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/6 — सीसीरोड्, पंचायत भवन से बुलाजी के मकान तक</t>
+          <t>1720002010/RC/323 — पंच प्रमेश्वर,सी.सी.रोड रतनलाल के मकान से बाबुलाल के मकान तक</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>185000</v>
+        <v>83000</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>58200</v>
+        <v>97152</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>39989</v>
+        <v>41008</v>
       </c>
       <c r="K230" s="3" t="n">
-        <v>41019</v>
+        <v>41305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/7 — सीसीरोड्, ग्राम पंचायत भवन से बुलाजी के मकान तरफ</t>
+          <t>1720002010/RC/379 — ग्रेवल सडक निर्माण,मोहन के मकान से दयाराम के खेत त</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>185000</v>
+        <v>500000</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>41100</v>
+        <v>594371</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>40385</v>
+        <v>41088</v>
       </c>
       <c r="K231" s="3" t="n">
-        <v>40463</v>
+        <v>41685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/8 — सीसीरोड्, आत्‍माराम की दुकान से नारायण मालवीय के घर तरफ</t>
+          <t>1720002010/RC/462 — पंच परमेश्‍वर, जीवनसिंह के मकान से कैलश के मकान तक</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
-        <v>185000</v>
+        <v>152000</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>82703</v>
+        <v>36960</v>
       </c>
       <c r="J232" s="3" t="n">
-        <v>39895</v>
+        <v>41186</v>
       </c>
       <c r="K232" s="3" t="n">
-        <v>40327</v>
+        <v>41460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/गेवल सडक cc road वन्‍दावनदास के घर स — गेवल सडक cc road वन्‍दावनदास के घर से माती लाल के घर तक  पटाडीयानजदीक</t>
+          <t>1720002010/RC/498 — पंच परमेश्‍वर दिनेशचन्‍द्र पाटीदार के मकान से रणजीत मालवीय के मकान तक</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
-        <v>0</v>
+        <v>298000</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>20000</v>
+        <v>107155.8</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>39461</v>
-[...1 lines deleted...]
-      <c r="K233" s="3"/>
+        <v>41218</v>
+      </c>
+      <c r="K233" s="3" t="n">
+        <v>42880</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/गेवल सडक वि‍धायक नि‍धी ओर nrega व्रन — गेवल सडक वि‍धायक नि‍धी ओर nrega व्रन्‍दावन दास के घर से माती के मकान तक</t>
+          <t>1720002010/RC/54 — ग्रेवल सड्क, पटाड्यिा नजदीक ग्राम आबादी से श्‍मशान घाट तक</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
-        <v>0</v>
+        <v>488000</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>0</v>
+        <v>372088</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>39311</v>
-[...1 lines deleted...]
-      <c r="K234" s="3"/>
+        <v>40353</v>
+      </c>
+      <c r="K234" s="3" t="n">
+        <v>41305</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RC/पटाड्यिाा नजदीक, पटाड्यिा से कुमारिय — ग्राम पंचायत पटाड्यिाा नजदीक, पटाड्यिा से कुमारिया काकड्</t>
+          <t>1720002010/RC/6 — सीसीरोड्, पंचायत भवन से बुलाजी के मकान तक</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>1343000</v>
+        <v>185000</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>1112741</v>
+        <v>58200</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>39537</v>
+        <v>39989</v>
       </c>
       <c r="K235" s="3" t="n">
-        <v>41628</v>
+        <v>41019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217819 — शौचालय निर्माण रामचन्‍द्र मुन्‍नालाल</t>
+          <t>1720002010/RC/7 — सीसीरोड्, ग्राम पंचायत भवन से बुलाजी के मकान तरफ</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>4400</v>
+        <v>185000</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>4400</v>
+        <v>41100</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>41714</v>
+        <v>40385</v>
       </c>
       <c r="K236" s="3" t="n">
-        <v>41784</v>
+        <v>40463</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217820 — शौचालय निर्माण दयाराम पुरणजी</t>
+          <t>1720002010/RC/8 — सीसीरोड्, आत्‍माराम की दुकान से नारायण मालवीय के घर तरफ</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
-        <v>4400</v>
+        <v>185000</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>4400</v>
+        <v>82703</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>41714</v>
+        <v>39895</v>
       </c>
       <c r="K237" s="3" t="n">
-        <v>41784</v>
+        <v>40327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217821 — शौचालय निर्माण गंभीरसिंह कुमेरसिंह</t>
+          <t>1720002010/RC/गेवल सडक cc road वन्‍दावनदास के घर स — गेवल सडक cc road वन्‍दावनदास के घर से माती लाल के घर तक  पटाडीयानजदीक</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>4400</v>
+        <v>20000</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>41714</v>
-[...3 lines deleted...]
-      </c>
+        <v>39461</v>
+      </c>
+      <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217822 — शौचालय निर्माण मोतीसिंह कुमेरसिंह</t>
+          <t>1720002010/RC/गेवल सडक वि‍धायक नि‍धी ओर nrega व्रन — गेवल सडक वि‍धायक नि‍धी ओर nrega व्रन्‍दावन दास के घर से माती के मकान तक</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>4400</v>
+        <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>41714</v>
-[...3 lines deleted...]
-      </c>
+        <v>39311</v>
+      </c>
+      <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217823 — शौचालय निर्माण बनेसिंह ढोकलसिंह</t>
+          <t>1720002010/RC/पटाड्यिाा नजदीक, पटाड्यिा से कुमारिय — ग्राम पंचायत पटाड्यिाा नजदीक, पटाड्यिा से कुमारिया काकड्</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>4400</v>
+        <v>1343000</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>4400</v>
+        <v>1112741</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>41714</v>
+        <v>39537</v>
       </c>
       <c r="K240" s="3" t="n">
-        <v>41784</v>
+        <v>41628</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217824 — शौचालय निर्माण जगदीश मुन्‍नालाल</t>
+          <t>1720002010/RS/22012034217819 — शौचालय निर्माण रामचन्‍द्र मुन्‍नालाल</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>41714</v>
       </c>
       <c r="K241" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217825 — शौचालय निर्माण झनकसिंह निहालसिं‍ह</t>
+          <t>1720002010/RS/22012034217820 — शौचालय निर्माण दयाराम पुरणजी</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>41714</v>
       </c>
       <c r="K242" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217826 — शौचालय निर्माण एलमसिंह भवरसिंह</t>
+          <t>1720002010/RS/22012034217821 — शौचालय निर्माण गंभीरसिंह कुमेरसिंह</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>41714</v>
       </c>
       <c r="K243" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217828 — शौचालय निर्माण कनेरसिंह भरसिंह</t>
+          <t>1720002010/RS/22012034217822 — शौचालय निर्माण मोतीसिंह कुमेरसिंह</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>41714</v>
       </c>
       <c r="K244" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217829 — शौचालय निर्माण भगवतसिंह पर्वतसिंह</t>
+          <t>1720002010/RS/22012034217823 — शौचालय निर्माण बनेसिंह ढोकलसिंह</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>41714</v>
       </c>
       <c r="K245" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217830 — शौचालय निर्माण गुलजारसिंह पर्वतसिंह</t>
+          <t>1720002010/RS/22012034217824 — शौचालय निर्माण जगदीश मुन्‍नालाल</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>41714</v>
       </c>
       <c r="K246" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217831 — शौचालय निर्माण फोरमसिंह भारतसिंह</t>
+          <t>1720002010/RS/22012034217825 — शौचालय निर्माण झनकसिंह निहालसिं‍ह</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>41714</v>
       </c>
       <c r="K247" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217832 — शौचालय निर्माण कमलसिंह मेरवानसिंह</t>
+          <t>1720002010/RS/22012034217826 — शौचालय निर्माण एलमसिंह भवरसिंह</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>41714</v>
       </c>
       <c r="K248" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217834 — शौचालय निर्माण आत्‍माराम मुन्‍नालाल</t>
+          <t>1720002010/RS/22012034217828 — शौचालय निर्माण कनेरसिंह भरसिंह</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>41714</v>
       </c>
       <c r="K249" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217835 — शौचालय निर्माण विक्रम रामाजी</t>
+          <t>1720002010/RS/22012034217829 — शौचालय निर्माण भगवतसिंह पर्वतसिंह</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>41714</v>
       </c>
       <c r="K250" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217836 — शौचालय निर्माण मुकेस बनेसिंह</t>
+          <t>1720002010/RS/22012034217830 — शौचालय निर्माण गुलजारसिंह पर्वतसिंह</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>41714</v>
       </c>
       <c r="K251" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217838 — शौचलय निर्माण नारायण सुरजसिंह</t>
+          <t>1720002010/RS/22012034217831 — शौचालय निर्माण फोरमसिंह भारतसिंह</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>41714</v>
       </c>
       <c r="K252" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217839 — शौचालय निर्माण अरविन्‍द्र उदयसिंह</t>
+          <t>1720002010/RS/22012034217832 — शौचालय निर्माण कमलसिंह मेरवानसिंह</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>41714</v>
       </c>
       <c r="K253" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217840 — शौचालय निर्माण श्‍यामलाल जगदीश</t>
+          <t>1720002010/RS/22012034217834 — शौचालय निर्माण आत्‍माराम मुन्‍नालाल</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>41714</v>
       </c>
       <c r="K254" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217841 — शौचालय निर्माण कस्‍तुराबाई अम्‍बाराम</t>
+          <t>1720002010/RS/22012034217835 — शौचालय निर्माण विक्रम रामाजी</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>41714</v>
       </c>
       <c r="K255" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217952 — शौचालय निर्माण क्रपालसिंह गजराजसिंह</t>
+          <t>1720002010/RS/22012034217836 — शौचालय निर्माण मुकेस बनेसिंह</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>41716</v>
+        <v>41714</v>
       </c>
       <c r="K256" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217953 — शौचालय निर्माण माखनसिंह केवलसिह</t>
+          <t>1720002010/RS/22012034217838 — शौचलय निर्माण नारायण सुरजसिंह</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>41716</v>
+        <v>41714</v>
       </c>
       <c r="K257" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217955 — शौचालय निर्माण माखनसिंह काशीराम</t>
+          <t>1720002010/RS/22012034217839 — शौचालय निर्माण अरविन्‍द्र उदयसिंह</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>41716</v>
+        <v>41714</v>
       </c>
       <c r="K258" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217957 — शौचालय निर्माण कमलाबाई प्रेमसिंह</t>
+          <t>1720002010/RS/22012034217840 — शौचालय निर्माण श्‍यामलाल जगदीश</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>41716</v>
+        <v>41714</v>
       </c>
       <c r="K259" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217958 — शौचालय निर्माण केशरसिंह ईन्‍दरसिंह</t>
+          <t>1720002010/RS/22012034217841 — शौचालय निर्माण कस्‍तुराबाई अम्‍बाराम</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J260" s="3" t="n">
-        <v>41716</v>
+        <v>41714</v>
       </c>
       <c r="K260" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217959 — शौचालय निर्माण छमागाई प्रकास</t>
+          <t>1720002010/RS/22012034217952 — शौचालय निर्माण क्रपालसिंह गजराजसिंह</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>41716</v>
       </c>
       <c r="K261" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217960 — शौचालय निर्माण मानसिंह घसीराम</t>
+          <t>1720002010/RS/22012034217953 — शौचालय निर्माण माखनसिंह केवलसिह</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>41716</v>
       </c>
       <c r="K262" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217961 — शौचालय निर्माण उम्‍मेदबाई बापुलाल</t>
+          <t>1720002010/RS/22012034217955 — शौचालय निर्माण माखनसिंह काशीराम</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>41716</v>
       </c>
       <c r="K263" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217962 — शौचालय निर्माण एलमसिंह सुजानसिंह</t>
+          <t>1720002010/RS/22012034217957 — शौचालय निर्माण कमलाबाई प्रेमसिंह</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>41716</v>
       </c>
       <c r="K264" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217964 — शौचालय निर्माण बहादुरसिंह रामसिंह</t>
+          <t>1720002010/RS/22012034217958 — शौचालय निर्माण केशरसिंह ईन्‍दरसिंह</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I265" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>41716</v>
       </c>
       <c r="K265" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217965 — शौचालय निर्माण दिनेश भारतसिंह</t>
+          <t>1720002010/RS/22012034217959 — शौचालय निर्माण छमागाई प्रकास</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>41716</v>
       </c>
       <c r="K266" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217993 — शौचालय निर्माण केलाश मोहन</t>
+          <t>1720002010/RS/22012034217960 — शौचालय निर्माण मानसिंह घसीराम</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>41716</v>
       </c>
       <c r="K267" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217994 — शौचालय निर्माण फुलसिंह मोहनलाल</t>
+          <t>1720002010/RS/22012034217961 — शौचालय निर्माण उम्‍मेदबाई बापुलाल</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I268" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J268" s="3" t="n">
         <v>41716</v>
       </c>
       <c r="K268" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217995 — शौचालय निर्माण रामेश्‍वर विरमसिंह</t>
+          <t>1720002010/RS/22012034217962 — शौचालय निर्माण एलमसिंह सुजानसिंह</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I269" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>41716</v>
       </c>
       <c r="K269" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217996 — शौचालय निर्माण आत्‍माराम सिददुजी</t>
+          <t>1720002010/RS/22012034217964 — शौचालय निर्माण बहादुरसिंह रामसिंह</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>41716</v>
       </c>
       <c r="K270" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217997 — शौचालय निर्माण औमप्रकाश अम्‍बाराम</t>
+          <t>1720002010/RS/22012034217965 — शौचालय निर्माण दिनेश भारतसिंह</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>41716</v>
       </c>
       <c r="K271" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217998 — शौचालय निर्माण सुजानसिंह अन्‍तरसिंह</t>
+          <t>1720002010/RS/22012034217993 — शौचालय निर्माण केलाश मोहन</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>41716</v>
       </c>
       <c r="K272" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034217999 — शौचालय निर्माण औकारसिंह मेहरवानसिंह</t>
+          <t>1720002010/RS/22012034217994 — शौचालय निर्माण फुलसिंह मोहनलाल</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>41716</v>
       </c>
       <c r="K273" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034218000 — शौचालय निर्माण राजेन्‍द्र मुन्‍सीलाल</t>
+          <t>1720002010/RS/22012034217995 — शौचालय निर्माण रामेश्‍वर विरमसिंह</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>41716</v>
       </c>
       <c r="K274" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034218001 — शौचालय निर्माण माखनसिंह सुरजसिंह</t>
+          <t>1720002010/RS/22012034217996 — शौचालय निर्माण आत्‍माराम सिददुजी</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>4400</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>41716</v>
       </c>
       <c r="K275" s="3" t="n">
         <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034266743 — शौचालय निर्माण कैलाश लक्ष्‍मण</t>
+          <t>1720002010/RS/22012034217997 — शौचालय निर्माण औमप्रकाश अम्‍बाराम</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>41852</v>
+        <v>41716</v>
       </c>
       <c r="K276" s="3" t="n">
-        <v>42038</v>
+        <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034266749 — शौचालय निर्माण लक्ष्‍मण गप्‍पुजी</t>
+          <t>1720002010/RS/22012034217998 — शौचालय निर्माण सुजानसिंह अन्‍तरसिंह</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>41852</v>
+        <v>41716</v>
       </c>
       <c r="K277" s="3" t="n">
-        <v>42038</v>
+        <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034266750 — शौचालय निर्माण ज्‍वालसिंह निहालसिंह</t>
+          <t>1720002010/RS/22012034217999 — शौचालय निर्माण औकारसिंह मेहरवानसिंह</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>41852</v>
+        <v>41716</v>
       </c>
       <c r="K278" s="3" t="n">
-        <v>42038</v>
+        <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034266753 — शौचालय निर्माण राधेश्‍याम अम्‍बाराम</t>
+          <t>1720002010/RS/22012034218000 — शौचालय निर्माण राजेन्‍द्र मुन्‍सीलाल</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>41852</v>
+        <v>41716</v>
       </c>
       <c r="K279" s="3" t="n">
-        <v>42038</v>
+        <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034266754 — शौचालय निर्माण ललता मागिलाल</t>
+          <t>1720002010/RS/22012034218001 — शौचालय निर्माण माखनसिंह सुरजसिंह</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>5400</v>
+        <v>4400</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>41852</v>
+        <v>41716</v>
       </c>
       <c r="K280" s="3" t="n">
-        <v>42038</v>
+        <v>41784</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034266760 — शौचालय निर्माण बाबुलाल प्रथ्‍वीजी</t>
+          <t>1720002010/RS/22012034266743 — शौचालय निर्माण कैलाश लक्ष्‍मण</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>41852</v>
       </c>
       <c r="K281" s="3" t="n">
-        <v>42050</v>
+        <v>42038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034266762 — शौचालय निर्माण,झनकसिंह कन्‍चनसिंह</t>
+          <t>1720002010/RS/22012034266749 — शौचालय निर्माण लक्ष्‍मण गप्‍पुजी</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>41852</v>
       </c>
       <c r="K282" s="3" t="n">
         <v>42038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034266764 — शौचालय निर्माण रूपसिंह मागिलाल</t>
+          <t>1720002010/RS/22012034266750 — शौचालय निर्माण ज्‍वालसिंह निहालसिंह</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>41852</v>
       </c>
       <c r="K283" s="3" t="n">
         <v>42038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034266767 — शौचालय निर्माण रमेशदास गंगादास</t>
+          <t>1720002010/RS/22012034266753 — शौचालय निर्माण राधेश्‍याम अम्‍बाराम</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>41852</v>
       </c>
       <c r="K284" s="3" t="n">
         <v>42038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034266769 — शौचालय निर्माण रूपेश औमप्रकास</t>
+          <t>1720002010/RS/22012034266754 — शौचालय निर्माण ललता मागिलाल</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>41866</v>
+        <v>41852</v>
       </c>
       <c r="K285" s="3" t="n">
         <v>42038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034266798 — शौचालय निर्माण प्रहलाद जालमसिंह</t>
+          <t>1720002010/RS/22012034266760 — शौचालय निर्माण बाबुलाल प्रथ्‍वीजी</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>41866</v>
+        <v>41852</v>
       </c>
       <c r="K286" s="3" t="n">
-        <v>42038</v>
+        <v>42050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034266803 — शौचालय निर्माण हेमराज अम्‍बाराम</t>
+          <t>1720002010/RS/22012034266762 — शौचालय निर्माण,झनकसिंह कन्‍चनसिंह</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>41859</v>
+        <v>41852</v>
       </c>
       <c r="K287" s="3" t="n">
         <v>42038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034266809 — शौचालय निर्माण प्रहलाद हरिसिंह</t>
+          <t>1720002010/RS/22012034266764 — शौचालय निर्माण रूपसिंह मागिलाल</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>41856</v>
+        <v>41852</v>
       </c>
       <c r="K288" s="3" t="n">
         <v>42038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034266818 — शौचलय निर्माण बजेसिंह मेहरवानसिंह</t>
+          <t>1720002010/RS/22012034266767 — शौचालय निर्माण रमेशदास गंगादास</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>41856</v>
+        <v>41852</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>42038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034266825 — शौचालय निर्माण जितेन्‍द्रदास व्रन्‍दावनदास</t>
+          <t>1720002010/RS/22012034266769 — शौचालय निर्माण रूपेश औमप्रकास</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>41859</v>
+        <v>41866</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>42038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034268374 — शौचालय निर्माण जुगलदास बिहारीदास</t>
+          <t>1720002010/RS/22012034266798 — शौचालय निर्माण प्रहलाद जालमसिंह</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>41871</v>
+        <v>41866</v>
       </c>
       <c r="K291" s="3" t="n">
         <v>42038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034268384 — शौचालय निर्माण,कमलदास बिहारीदास</t>
+          <t>1720002010/RS/22012034266803 — शौचालय निर्माण हेमराज अम्‍बाराम</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>41852</v>
+        <v>41859</v>
       </c>
       <c r="K292" s="3" t="n">
         <v>42038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034268387 — शौचालय निर्माण बनवारीदास बिहारीदास</t>
+          <t>1720002010/RS/22012034266809 — शौचालय निर्माण प्रहलाद हरिसिंह</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>41876</v>
+        <v>41856</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>42038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034268394 — शौचालय निर्माण हमिर रामचन्‍द्र</t>
+          <t>1720002010/RS/22012034266818 — शौचलय निर्माण बजेसिंह मेहरवानसिंह</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>41856</v>
       </c>
       <c r="K294" s="3" t="n">
         <v>42038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034284686 — शौचालय निर्माण जयराम रणजित</t>
+          <t>1720002010/RS/22012034266825 — शौचालय निर्माण जितेन्‍द्रदास व्रन्‍दावनदास</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>3180</v>
+        <v>5400</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>1908</v>
+        <v>5400</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>42288</v>
+        <v>41859</v>
       </c>
       <c r="K295" s="3" t="n">
-        <v>42327</v>
+        <v>42038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034286622 — शौचालय निर्माण - गंगाराम मुन्‍नालाल</t>
+          <t>1720002010/RS/22012034268374 — शौचालय निर्माण जुगलदास बिहारीदास</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>3180</v>
+        <v>5400</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>1908</v>
+        <v>5400</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>42290</v>
+        <v>41871</v>
       </c>
       <c r="K296" s="3" t="n">
-        <v>42327</v>
+        <v>42038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034286625 — शौचालय निर्माण - पार्वतीबाई प्रहलाद</t>
+          <t>1720002010/RS/22012034268384 — शौचालय निर्माण,कमलदास बिहारीदास</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>3180</v>
+        <v>5400</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>42231</v>
-[...1 lines deleted...]
-      <c r="K297" s="3"/>
+        <v>41852</v>
+      </c>
+      <c r="K297" s="3" t="n">
+        <v>42038</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034390116 — शोचालय निर्माण बनेसिंह ओंकार</t>
+          <t>1720002010/RS/22012034268387 — शौचालय निर्माण बनवारीदास बिहारीदास</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>12000</v>
+        <v>5400</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>43105</v>
-[...1 lines deleted...]
-      <c r="K298" s="3"/>
+        <v>41876</v>
+      </c>
+      <c r="K298" s="3" t="n">
+        <v>42038</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034391085 — शोचालय निर्माण अजाबसिह भंवरसिह</t>
+          <t>1720002010/RS/22012034268394 — शौचालय निर्माण हमिर रामचन्‍द्र</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>12000</v>
+        <v>5400</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>43110</v>
-[...1 lines deleted...]
-      <c r="K299" s="3"/>
+        <v>41856</v>
+      </c>
+      <c r="K299" s="3" t="n">
+        <v>42038</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034475321 — imli wale handpump ke paas</t>
+          <t>1720002010/RS/22012034284686 — शौचालय निर्माण जयराम रणजित</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>13427.22</v>
+        <v>3180</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>0</v>
+        <v>1908</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K300" s="3"/>
+        <v>42288</v>
+      </c>
+      <c r="K300" s="3" t="n">
+        <v>42327</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034475685 — recharge pit (aganwadi bhawan handpump)</t>
+          <t>1720002010/RS/22012034286622 — शौचालय निर्माण - गंगाराम मुन्‍नालाल</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>0</v>
+        <v>3180</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>0</v>
+        <v>1908</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K301" s="3"/>
+        <v>42290</v>
+      </c>
+      <c r="K301" s="3" t="n">
+        <v>42327</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034497373 — SBM-  सामुदायिक  स्वच्छता  परिसर ग्राम पताडिया नजदीक</t>
+          <t>1720002010/RS/22012034286625 — शौचालय निर्माण - पार्वतीबाई प्रहलाद</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>44000</v>
+        <v>3180</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>42180</v>
+        <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>44107</v>
-[...3 lines deleted...]
-      </c>
+        <v>42231</v>
+      </c>
+      <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034691448 — नाली निर्माण कार्य -मैंन रोड के पास से नाले की तरफ</t>
+          <t>1720002010/RS/22012034390116 — शोचालय निर्माण बनेसिंह ओंकार</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>64300</v>
+        <v>12000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>60996</v>
+        <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>45199</v>
-[...3 lines deleted...]
-      </c>
+        <v>43105</v>
+      </c>
+      <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1720002010/RS/22012034701757 — नाली निर्माण ग्रामकोट से हाईस्कूल तक</t>
+          <t>1720002010/RS/22012034391085 — शोचालय निर्माण अजाबसिह भंवरसिह</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>30000</v>
+        <v>12000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>28730</v>
+        <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>45157</v>
-[...3 lines deleted...]
-      </c>
+        <v>43110</v>
+      </c>
+      <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Upgradation/extension of panchayat Bhawan / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Community infrastructure</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1720002010/SK/9993626252 — Bharat Nirman Rajeev Gandhi Sewa Kendra,PATADIYANAJDIK</t>
+          <t>1720002010/RS/22012034475321 — imli wale handpump ke paas</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>1285000</v>
+        <v>13427.22</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>962680.49</v>
+        <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>41828</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012034313517 — stapdem wall shree narayan malviya ke khet ke pass</t>
+          <t>1720002010/RS/22012034475685 — recharge pit (aganwadi bhawan handpump)</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>99000</v>
+        <v>0</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>90229.18</v>
+        <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>42719</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012034313518 — stapdem panchyat bhawan ke pass</t>
+          <t>1720002010/RS/22012034497373 — SBM-  सामुदायिक  स्वच्छता  परिसर ग्राम पताडिया नजदीक</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>199000</v>
+        <v>44000</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>148648</v>
+        <v>42180</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>42671</v>
+        <v>44107</v>
       </c>
       <c r="K307" s="3" t="n">
-        <v>43640</v>
+        <v>44229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012034389620 — Navin Talab nirman patadiya nazdik</t>
+          <t>1720002010/RS/22012034691448 — नाली निर्माण कार्य -मैंन रोड के पास से नाले की तरफ</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>281000</v>
+        <v>64300</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>276976.1</v>
+        <v>60996</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>43326</v>
+        <v>45199</v>
       </c>
       <c r="K308" s="3" t="n">
-        <v>44001</v>
+        <v>45533</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012034427147 — chek dam nariya</t>
+          <t>1720002010/RS/22012034701757 — नाली निर्माण ग्रामकोट से हाईस्कूल तक</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>640000</v>
+        <v>30000</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>491793.67</v>
+        <v>28730</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>43457</v>
+        <v>45157</v>
       </c>
       <c r="K309" s="3" t="n">
-        <v>44692</v>
+        <v>45533</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Upgradation/extension of panchayat Bhawan / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012034437956 — Chekdam nirman</t>
+          <t>1720002010/SK/9993626252 — Bharat Nirman Rajeev Gandhi Sewa Kendra,PATADIYANAJDIK</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>0</v>
+        <v>1285000</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>0</v>
+        <v>962680.49</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>43610</v>
-[...1 lines deleted...]
-      <c r="K310" s="3"/>
+        <v>41828</v>
+      </c>
+      <c r="K310" s="3" t="n">
+        <v>44001</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012034477333 — recharge pit (pnachayt bhawan)</t>
+          <t>1720002010/WC/22012034313517 — stapdem wall shree narayan malviya ke khet ke pass</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>0</v>
+        <v>99000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>0</v>
+        <v>90229.18</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>43579</v>
-[...1 lines deleted...]
-      <c r="K311" s="3"/>
+        <v>42719</v>
+      </c>
+      <c r="K311" s="3" t="n">
+        <v>43640</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012034477334 — recharge pit (aganwadi bhawan)</t>
+          <t>1720002010/WC/22012034313518 — stapdem panchyat bhawan ke pass</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>0</v>
+        <v>199000</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>0</v>
+        <v>148648</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>43579</v>
-[...1 lines deleted...]
-      <c r="K312" s="3"/>
+        <v>42671</v>
+      </c>
+      <c r="K312" s="3" t="n">
+        <v>43640</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012034483792 — Sokhta gadda nirman Odi ke samne nale ke pass hendpupmp</t>
+          <t>1720002010/WC/22012034389620 — Navin Talab nirman patadiya nazdik</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>13427.22</v>
+        <v>281000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>8976</v>
+        <v>276976.1</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>43705</v>
+        <v>43326</v>
       </c>
       <c r="K313" s="3" t="n">
-        <v>44081</v>
+        <v>44001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012034483793 — Sokhta gadda nirman triwendi pae gram pahuch marg pahde hendpump ke pass</t>
+          <t>1720002010/WC/22012034427147 — chek dam nariya</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>13427.22</v>
+        <v>640000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>8976</v>
+        <v>491793.67</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>43705</v>
+        <v>43457</v>
       </c>
       <c r="K314" s="3" t="n">
-        <v>44082</v>
+        <v>44692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012034488463 — recharge pit ( shantidham handpump)</t>
+          <t>1720002010/WC/22012034437956 — Chekdam nirman</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>13427.22</v>
+        <v>0</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>8800</v>
+        <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>43726</v>
-[...3 lines deleted...]
-      </c>
+        <v>43610</v>
+      </c>
+      <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012034488465 — recharge pit ( pul ke raste per handpump)</t>
+          <t>1720002010/WC/22012034477333 — recharge pit (pnachayt bhawan)</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>13427.22</v>
+        <v>0</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>9504</v>
+        <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>43733</v>
-[...3 lines deleted...]
-      </c>
+        <v>43579</v>
+      </c>
+      <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012034542444 — परकोलेशन टैंक (लक्स्मंसिंह के खेत के पास )</t>
+          <t>1720002010/WC/22012034477334 — recharge pit (aganwadi bhawan)</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>310386.65</v>
+        <v>0</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>271320</v>
+        <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>43958</v>
-[...3 lines deleted...]
-      </c>
+        <v>43579</v>
+      </c>
+      <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012034666230 — CTR PERCOLATION TANK (KAMALSINGH KE KHET KE PAAS)</t>
+          <t>1720002010/WC/22012034483792 — Sokhta gadda nirman Odi ke samne nale ke pass hendpupmp</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>494612.86</v>
+        <v>13427.22</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>393720</v>
+        <v>8976</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>44316</v>
+        <v>43705</v>
       </c>
       <c r="K318" s="3" t="n">
-        <v>44595</v>
+        <v>44081</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012034666240 — CTR PERCOLATION TANK (ISHWAR SINGH KE KHET KE PAAS)</t>
+          <t>1720002010/WC/22012034483793 — Sokhta gadda nirman triwendi pae gram pahuch marg pahde hendpump ke pass</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>494612.86</v>
+        <v>13427.22</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>356664</v>
+        <v>8976</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>44316</v>
+        <v>43705</v>
       </c>
       <c r="K319" s="3" t="n">
-        <v>44595</v>
+        <v>44082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012034765153 — Roof Water harwesting- high  shcool bhawan ke pass</t>
+          <t>1720002010/WC/22012034488463 — recharge pit ( shantidham handpump)</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>22229.14</v>
+        <v>13427.22</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>0</v>
+        <v>8800</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>44312</v>
-[...1 lines deleted...]
-      <c r="K320" s="3"/>
+        <v>43726</v>
+      </c>
+      <c r="K320" s="3" t="n">
+        <v>44081</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012034780328 — parcolation tank - nagjiram ke khet ke pas</t>
+          <t>1720002010/WC/22012034488465 — recharge pit ( pul ke raste per handpump)</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>350505.86</v>
+        <v>13427.22</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>311358.88</v>
+        <v>9504</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>44414</v>
+        <v>43733</v>
       </c>
       <c r="K321" s="3" t="n">
-        <v>45580</v>
+        <v>44202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Raising of Nursery for Community / Raising of Nursery for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Nursery Development</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012034907146 — CTR PERCOLATION TANK (JUGRAJ SINGH KE KHET KE PAAS)</t>
+          <t>1720002010/WC/22012034542444 — परकोलेशन टैंक (लक्स्मंसिंह के खेत के पास )</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>0</v>
+        <v>310386.65</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>0</v>
+        <v>271320</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K322" s="3"/>
+        <v>43958</v>
+      </c>
+      <c r="K322" s="3" t="n">
+        <v>44113</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012034929509 — Percolation tank jugraj ke khet ke paas</t>
+          <t>1720002010/WC/22012034666230 — CTR PERCOLATION TANK (KAMALSINGH KE KHET KE PAAS)</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>603419.96</v>
+        <v>494612.86</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>474487</v>
+        <v>393720</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>45136</v>
+        <v>44316</v>
       </c>
       <c r="K323" s="3" t="n">
-        <v>45485</v>
+        <v>44595</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012034936075 — डाईक निर्माण बजेसिंह के खेत के पास</t>
+          <t>1720002010/WC/22012034666240 — CTR PERCOLATION TANK (ISHWAR SINGH KE KHET KE PAAS)</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>47931.83</v>
+        <v>494612.86</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>47736</v>
+        <v>356664</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>44664</v>
+        <v>44316</v>
       </c>
       <c r="K324" s="3" t="n">
-        <v>44865</v>
+        <v>44595</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012034936078 — डाईक निर्माण जीवन सिंह के खेत के पास</t>
+          <t>1720002010/WC/22012034765153 — Roof Water harwesting- high  shcool bhawan ke pass</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>47450.27</v>
+        <v>22229.14</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>16116</v>
+        <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>44669</v>
-[...3 lines deleted...]
-      </c>
+        <v>44312</v>
+      </c>
+      <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012034936083 — डाईक निर्माण गिरनार सिंह के खेत के पास</t>
+          <t>1720002010/WC/22012034780328 — parcolation tank - nagjiram ke khet ke pas</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>46968.73</v>
+        <v>350505.86</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>0</v>
+        <v>311358.88</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K326" s="3"/>
+        <v>44414</v>
+      </c>
+      <c r="K326" s="3" t="n">
+        <v>45580</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Raising of Nursery for Community / Raising of Nursery for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Nursery Development</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012034936095 — डाईक निर्माण निर्मलनीर खेरवाडी के पास</t>
+          <t>1720002010/WC/22012034907146 — CTR PERCOLATION TANK (JUGRAJ SINGH KE KHET KE PAAS)</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>47931.83</v>
+        <v>0</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>44652</v>
+        <v>44423</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012034940779 — नवीन तालाब शासकीय नलकूप के पास</t>
+          <t>1720002010/WC/22012034929509 — Percolation tank jugraj ke khet ke paas</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>0</v>
+        <v>603419.96</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>0</v>
+        <v>474487</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>44656</v>
-[...1 lines deleted...]
-      <c r="K328" s="3"/>
+        <v>45136</v>
+      </c>
+      <c r="K328" s="3" t="n">
+        <v>45485</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012034940782 — नवीन तालाब शासकीय नलकूप के पास</t>
+          <t>1720002010/WC/22012034936075 — डाईक निर्माण बजेसिंह के खेत के पास</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>1474508.61</v>
+        <v>47931.83</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>0</v>
+        <v>47736</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>44656</v>
-[...1 lines deleted...]
-      <c r="K329" s="3"/>
+        <v>44664</v>
+      </c>
+      <c r="K329" s="3" t="n">
+        <v>44865</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012035028328 — CHEK DAM NIRMAN - KRIPALSINGH KE KHET KE PAAS</t>
+          <t>1720002010/WC/22012034936078 — डाईक निर्माण जीवन सिंह के खेत के पास</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>0</v>
+        <v>47450.27</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>0</v>
+        <v>16116</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>44867</v>
-[...1 lines deleted...]
-      <c r="K330" s="3"/>
+        <v>44669</v>
+      </c>
+      <c r="K330" s="3" t="n">
+        <v>44865</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012035028331 — CHEK DAM NIRMAN -ISHAWARSINGH KE KHET KE PASS</t>
+          <t>1720002010/WC/22012034936083 — डाईक निर्माण गिरनार सिंह के खेत के पास</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>0</v>
+        <v>46968.73</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>44877</v>
+        <v>44652</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012035028348 — BOX TRENCH - DEVISINGH KE KHET KE PASS</t>
+          <t>1720002010/WC/22012034936095 — डाईक निर्माण निर्मलनीर खेरवाडी के पास</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>157725.6</v>
+        <v>47931.83</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>44877</v>
+        <v>44652</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012035028350 — BOX TRENCH -BANWARIDAS KE KHET KE PASS</t>
+          <t>1720002010/WC/22012034940779 — नवीन तालाब शासकीय नलकूप के पास</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>155628.8</v>
+        <v>0</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>44891</v>
+        <v>44656</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012035082676 — Navin Talab Nirman - Baman Chhapara ke Pass</t>
+          <t>1720002010/WC/22012034940782 — नवीन तालाब शासकीय नलकूप के पास</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>0</v>
+        <v>1474508.61</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>45022</v>
+        <v>44656</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012035146620 — बौल्डर चेक डैम निर्माण त्रिवेणी वाले नाले में</t>
+          <t>1720002010/WC/22012035028328 — CHEK DAM NIRMAN - KRIPALSINGH KE KHET KE PAAS</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>45171</v>
+        <v>44867</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012035146626 — बौल्डर चेक डैम निर्माण बामन छापरा में वाले नाले में</t>
+          <t>1720002010/WC/22012035028331 — CHEK DAM NIRMAN -ISHAWARSINGH KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>45174</v>
+        <v>44877</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012035149322 — डग आउट पौंड पटाडीया नज़दीक</t>
+          <t>1720002010/WC/22012035028348 — BOX TRENCH - DEVISINGH KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>467683.67</v>
+        <v>157725.6</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>363482.76</v>
+        <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>45314</v>
-[...3 lines deleted...]
-      </c>
+        <v>44877</v>
+      </c>
+      <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012035208099 — Gebion Nirman Krapalsingh Singh Ke khet ke pass</t>
+          <t>1720002010/WC/22012035028350 — BOX TRENCH -BANWARIDAS KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>192989.22</v>
+        <v>155628.8</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>152436.2</v>
+        <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>45588</v>
-[...3 lines deleted...]
-      </c>
+        <v>44891</v>
+      </c>
+      <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012035210277 — Gebion Nirman bhagwant  Singh Ke khet ke pass</t>
+          <t>1720002010/WC/22012035082676 — Navin Talab Nirman - Baman Chhapara ke Pass</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>45386</v>
+        <v>45022</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012035210280 — Gebion nirman  Raghavdaas ke khet ke pass</t>
+          <t>1720002010/WC/22012035146620 — बौल्डर चेक डैम निर्माण त्रिवेणी वाले नाले में</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>205685.32</v>
+        <v>0</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>130408.51</v>
+        <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>45653</v>
-[...3 lines deleted...]
-      </c>
+        <v>45171</v>
+      </c>
+      <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/22012035240929 — नवीन तालाब निर्माण बामन छापरा पटाडिया नज़दीक</t>
+          <t>1720002010/WC/22012035146626 — बौल्डर चेक डैम निर्माण बामन छापरा में वाले नाले में</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>45567</v>
+        <v>45174</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/69 — सार्वजनिक कुप निर्माण, ताराचंद के मगरे के पास</t>
+          <t>1720002010/WC/22012035149322 — डग आउट पौंड पटाडीया नज़दीक</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>358000</v>
+        <v>467683.67</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>170410</v>
+        <v>363482.76</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>40306</v>
+        <v>45314</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>40695</v>
+        <v>46119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/9993663850 — गेवियन संरचना,भगवतसिंह के खेत के पास</t>
+          <t>1720002010/WC/22012035208099 — Gebion Nirman Krapalsingh Singh Ke khet ke pass</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>120000</v>
+        <v>192989.22</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>76706.33</v>
+        <v>152436.2</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>42369</v>
+        <v>45588</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>43033</v>
+        <v>46191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WC/9993665111 — गेवियन संरचना,माखनसिंह के खेत के पास</t>
+          <t>1720002010/WC/22012035210277 — Gebion Nirman bhagwant  Singh Ke khet ke pass</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>112000</v>
+        <v>0</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>64179.5</v>
+        <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>42386</v>
-[...3 lines deleted...]
-      </c>
+        <v>45386</v>
+      </c>
+      <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WH/19961101 — तालाब जीर्णोधार निर्माण ग्राम पटाडिया नज़दीक</t>
+          <t>1720002010/WC/22012035210280 — Gebion nirman  Raghavdaas ke khet ke pass</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>76000</v>
+        <v>205685.32</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>76090.1</v>
+        <v>130408.51</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>42879</v>
+        <v>45653</v>
       </c>
       <c r="K345" s="3" t="n">
-        <v>43692</v>
+        <v>46181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WH/22012034453566 — cheakdam repairing mansingh ke khet ke paas</t>
+          <t>1720002010/WC/22012035240929 — नवीन तालाब निर्माण बामन छापरा पटाडिया नज़दीक</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>49724.43</v>
+        <v>0</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>39168</v>
+        <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>44690</v>
-[...3 lines deleted...]
-      </c>
+        <v>45567</v>
+      </c>
+      <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WH/22012034459119 — तालाब नवीनीकरण गौशाला के पास</t>
+          <t>1720002010/WC/69 — सार्वजनिक कुप निर्माण, ताराचंद के मगरे के पास</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>628929.41</v>
+        <v>358000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>540635.06</v>
+        <v>170410</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>44652</v>
+        <v>40306</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>45177</v>
+        <v>40695</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WH/22012034941204 — तालाब जीणोद्धार   अंबाराम के खेत के पास</t>
+          <t>1720002010/WC/9993663850 — गेवियन संरचना,भगवतसिंह के खेत के पास</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>0</v>
+        <v>120000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>0</v>
+        <v>76706.33</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>45386</v>
-[...1 lines deleted...]
-      <c r="K348" s="3"/>
+        <v>42369</v>
+      </c>
+      <c r="K348" s="3" t="n">
+        <v>43033</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WH/22012034941205 — पाल सुढ़रीकरण कार्य तलाई खेरवाड़ी में</t>
+          <t>1720002010/WC/9993665111 — गेवियन संरचना,माखनसिंह के खेत के पास</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>0</v>
+        <v>112000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>0</v>
+        <v>64179.5</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>45416</v>
-[...1 lines deleted...]
-      <c r="K349" s="3"/>
+        <v>42386</v>
+      </c>
+      <c r="K349" s="3" t="n">
+        <v>43033</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WH/22012034941207 — पाल सुढ़रीकरण कार्य तलाई रामचंद्र के खेत के पास</t>
+          <t>1720002010/WH/19961101 — तालाब जीर्णोधार निर्माण ग्राम पटाडिया नज़दीक</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>0</v>
+        <v>76000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>0</v>
+        <v>76090.1</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>45416</v>
-[...1 lines deleted...]
-      <c r="K350" s="3"/>
+        <v>42879</v>
+      </c>
+      <c r="K350" s="3" t="n">
+        <v>43692</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1720002010/WH/तालाब गहरीकरण पटाडीया नाजदीक — तालाब गहरीकरण पटाडीया नाजदीक</t>
+          <t>1720002010/WH/22012034453566 — cheakdam repairing mansingh ke khet ke paas</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>0</v>
+        <v>49724.43</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>31824</v>
+        <v>39168</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>39871</v>
+        <v>44690</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>41019</v>
+        <v>44862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D352" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E352" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F352" s="1" t="inlineStr">
+        <is>
+          <t>1720002010/WH/22012034459119 — तालाब नवीनीकरण गौशाला के पास</t>
+        </is>
+      </c>
+      <c r="G352" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H352" s="2" t="n">
+        <v>628929.41</v>
+      </c>
+      <c r="I352" s="2" t="n">
+        <v>540635.06</v>
+      </c>
+      <c r="J352" s="3" t="n">
+        <v>44652</v>
+      </c>
+      <c r="K352" s="3" t="n">
+        <v>45177</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
+      <c r="A353" s="1" t="inlineStr">
+        <is>
+          <t>SONKATCH</t>
+        </is>
+      </c>
+      <c r="B353" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C353" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D353" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E353" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F353" s="1" t="inlineStr">
+        <is>
+          <t>1720002010/WH/22012034941204 — तालाब जीणोद्धार   अंबाराम के खेत के पास</t>
+        </is>
+      </c>
+      <c r="G353" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H353" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I353" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J353" s="3" t="n">
+        <v>45386</v>
+      </c>
+      <c r="K353" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
+      <c r="A354" s="1" t="inlineStr">
+        <is>
+          <t>SONKATCH</t>
+        </is>
+      </c>
+      <c r="B354" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C354" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D354" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E354" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F354" s="1" t="inlineStr">
+        <is>
+          <t>1720002010/WH/22012034941205 — पाल सुढ़रीकरण कार्य तलाई खेरवाड़ी में</t>
+        </is>
+      </c>
+      <c r="G354" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H354" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I354" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J354" s="3" t="n">
+        <v>45416</v>
+      </c>
+      <c r="K354" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
+      <c r="A355" s="1" t="inlineStr">
+        <is>
+          <t>SONKATCH</t>
+        </is>
+      </c>
+      <c r="B355" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C355" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D355" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E355" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F355" s="1" t="inlineStr">
+        <is>
+          <t>1720002010/WH/22012034941207 — पाल सुढ़रीकरण कार्य तलाई रामचंद्र के खेत के पास</t>
+        </is>
+      </c>
+      <c r="G355" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H355" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I355" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J355" s="3" t="n">
+        <v>45416</v>
+      </c>
+      <c r="K355" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
+      <c r="A356" s="1" t="inlineStr">
+        <is>
+          <t>SONKATCH</t>
+        </is>
+      </c>
+      <c r="B356" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C356" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D356" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E356" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F356" s="1" t="inlineStr">
+        <is>
+          <t>1720002010/WH/तालाब गहरीकरण पटाडीया नाजदीक — तालाब गहरीकरण पटाडीया नाजदीक</t>
+        </is>
+      </c>
+      <c r="G356" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H356" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I356" s="2" t="n">
+        <v>31824</v>
+      </c>
+      <c r="J356" s="3" t="n">
+        <v>39871</v>
+      </c>
+      <c r="K356" s="3" t="n">
+        <v>41019</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
+      <c r="A357" s="1" t="inlineStr">
+        <is>
+          <t>SONKATCH</t>
+        </is>
+      </c>
+      <c r="B357" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C357" s="1" t="inlineStr">
+        <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
-      <c r="D352" s="1" t="inlineStr">
+      <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP Compost structure for Groups / Construction of NADEP Compost structure for Groups</t>
         </is>
       </c>
-      <c r="E352" s="1" t="inlineStr">
+      <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
-      <c r="F352" s="1" t="inlineStr">
+      <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1720002059/RS/22012034681419 — NADEP NIRMAN - DINESH BALWANT</t>
         </is>
       </c>
-      <c r="G352" s="1" t="inlineStr">
+      <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
-      <c r="H352" s="2" t="n">
+      <c r="H357" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I352" s="2" t="n">
+      <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J352" s="3" t="n">
+      <c r="J357" s="3" t="n">
         <v>44880</v>
       </c>
-      <c r="K352" s="3"/>
+      <c r="K357" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>