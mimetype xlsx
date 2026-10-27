--- v0 (2026-09-04)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K296"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 00:04:36</t>
+          <t>Exported on: 2026-10-27 11:41:22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DEWAS</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2558,98 +2558,98 @@
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1720002066/IF/22012035598176 — Ek Bagiya Maa Ke Naam  basanta abi MP-20-002-066-001/316</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>272600.27</v>
       </c>
       <c r="I59" s="2" t="n">
-        <v>146114</v>
+        <v>154474</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45898</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1720002066/IF/22012035598184 — Ek Bagiya Maa Ke Naam Ranu bai  MP-20-002-066-001/320</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>272600.27</v>
       </c>
       <c r="I60" s="2" t="n">
-        <v>163154</v>
+        <v>175114</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -2699,51 +2699,51 @@
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1720002066/IF/22012035618788 — EK BAGIYA MAA KE NAM MAYA YADAV MP-20-002-066-001/78-B</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>272600.27</v>
       </c>
       <c r="I62" s="2" t="n">
-        <v>115080</v>
+        <v>121640</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -6831,572 +6831,584 @@
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45115</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1720002066/IF/IAY/4532018 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100808200</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45583</v>
       </c>
-      <c r="K148" s="3"/>
+      <c r="K148" s="3" t="n">
+        <v>46283</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1720002066/IF/IAY/4532763 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100733524</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>18954</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45583</v>
       </c>
-      <c r="K149" s="3"/>
+      <c r="K149" s="3" t="n">
+        <v>46283</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1720002066/IF/IAY/4535278 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102383553</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45603</v>
       </c>
-      <c r="K150" s="3"/>
+      <c r="K150" s="3" t="n">
+        <v>46283</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1720002066/IF/IAY/4537113 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105418640</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45658</v>
       </c>
-      <c r="K151" s="3"/>
+      <c r="K151" s="3" t="n">
+        <v>46283</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
           <t>1720002066/IF/IAY/4542630 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105999212</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I152" s="2" t="n">
         <v>22338</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45603</v>
       </c>
       <c r="K152" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1720002066/IF/IAY/4551812 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113503653</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>18954</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1720002066/IF/IAY/4565212 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116297091</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>21384</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45615</v>
       </c>
       <c r="K154" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1720002066/IF/IAY/4594311 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122096475</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>21735</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45603</v>
       </c>
-      <c r="K155" s="3"/>
+      <c r="K155" s="3" t="n">
+        <v>46283</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1720002066/IF/IAY/4861938 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102254073</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45658</v>
       </c>
-      <c r="K156" s="3"/>
+      <c r="K156" s="3" t="n">
+        <v>46283</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1720002066/IF/IAY/4987558 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102638906</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I157" s="2" t="n">
-        <v>17487</v>
+        <v>18987</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45842</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1720002066/IF/IAY/51422 — Construction of IAY House -IAY REG. NO. MP-20-002-066-001/182</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>42347</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1720002066/IF/IAY/51423 — Construction of IAY House -IAY REG. NO. MP-20-002-066-001/92</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>42347</v>
@@ -7448,78 +7460,80 @@
       <c r="J160" s="3" t="n">
         <v>45835</v>
       </c>
       <c r="K160" s="3" t="n">
         <v>46018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
           <t>1720002066/IF/IAY/5168518 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102306624</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I161" s="2" t="n">
         <v>14094</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>45835</v>
       </c>
-      <c r="K161" s="3"/>
+      <c r="K161" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -7936,51 +7950,51 @@
       <c r="J170" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K170" s="3" t="n">
         <v>46092</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1720002066/IF/IAY/5283775 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113503309</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45946</v>
@@ -8034,120 +8048,120 @@
       <c r="J172" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K172" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
           <t>1720002066/IF/IAY/53471 — Construction of IAY House -IAY REG. NO. MP-20-002-066-001/192</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I173" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>42349</v>
       </c>
       <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1720002066/IF/IAY/5572329 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106586725</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I174" s="2" t="n">
-        <v>22707</v>
+        <v>23307</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45892</v>
       </c>
       <c r="K174" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
@@ -8277,51 +8291,51 @@
       <c r="J177" s="3" t="n">
         <v>46013</v>
       </c>
       <c r="K177" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
           <t>1720002066/IF/IAY/5840254 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106586875</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>45712</v>
@@ -8373,194 +8387,194 @@
       <c r="J179" s="3" t="n">
         <v>45972</v>
       </c>
       <c r="K179" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
           <t>1720002066/IF/IAY/5840440 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106586939</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>46119</v>
       </c>
       <c r="K180" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1720002066/IF/IAY/5840506 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102638796</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I181" s="2" t="n">
-        <v>19314</v>
+        <v>21414</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45995</v>
       </c>
       <c r="K181" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
           <t>1720002066/IF/IAY/5932508 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105417823</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I182" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>46188</v>
       </c>
       <c r="K182" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
           <t>1720002066/IF/IAY/5934260 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105418045</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I183" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>45712</v>
@@ -13558,51 +13572,51 @@
       <c r="J286" s="3" t="n">
         <v>42359</v>
       </c>
       <c r="K286" s="3" t="n">
         <v>42760</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>SONKATCH</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1720002066/WC/VB/22012035332073 — Chek dem GP bhutiya</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>46238</v>