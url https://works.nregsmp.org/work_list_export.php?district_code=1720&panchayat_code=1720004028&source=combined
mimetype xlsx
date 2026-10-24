--- v0 (2026-09-05)
+++ v1 (2026-10-24)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K557"/>
+  <dimension ref="A1:K566"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 08:23:55</t>
+          <t>Exported on: 2026-10-24 22:41:44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DEWAS</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -753,51 +753,51 @@
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1720004028/DP/22012034486936 — nirmal neer nirman marghat par surani</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>464568.96</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>179930</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>43965</v>
@@ -898,98 +898,98 @@
       <c r="J24" s="3" t="n">
         <v>44681</v>
       </c>
       <c r="K24" s="3" t="n">
         <v>45441</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1720004028/DP/22012034578936 — plantation parisar me panchayat bhawan pas surani</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>430106.07</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>123693</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45150</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1720004028/DP/22012034603437 — VASHUDHA VANDAN -AMRIT VATIKA GP SURANI</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>25890</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45164</v>
@@ -2211,51 +2211,51 @@
       <c r="J51" s="3" t="n">
         <v>43012</v>
       </c>
       <c r="K51" s="3" t="n">
         <v>44071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/22012034418283 — कपिलधारा केदार पिता हरलाल अजा सुरानी</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>129921.9</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>43269</v>
@@ -2356,51 +2356,51 @@
       <c r="J54" s="3" t="n">
         <v>43960</v>
       </c>
       <c r="K54" s="3" t="n">
         <v>45587</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/22012034545130 — kapildhra kup rampayer bai nanuram surani</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>330334.23</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>184223.41</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>43959</v>
@@ -2597,51 +2597,51 @@
       <c r="J59" s="3" t="n">
         <v>43997</v>
       </c>
       <c r="K59" s="3" t="n">
         <v>44888</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/22012034567949 — KAPIL DHARA NIRMAN MAHESH JAYNARAYAN SIRSODIYA SURANI</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>242453.87</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>102410</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>43996</v>
@@ -2977,51 +2977,51 @@
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/22012035284651 — KHET TALAB NIRMAN PREMSINGH RATANSINGH SURANI</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>383892.97</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>6264</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45819</v>
@@ -3118,98 +3118,98 @@
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/22012035430997 — KAPIL DHARA NIRMAN AWANTI BAI SHYAMLAL AMODA SURANI</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>332901.55</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/22012035448401 — Dug well recharge pit lakhanlal mulchand surani</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45762</v>
@@ -3310,51 +3310,51 @@
       <c r="J74" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K74" s="3" t="n">
         <v>46202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/22012035527922 — KHET TALAB NARMADAPRASAD GANGARAM SURANI</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>456789.64</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45812</v>
@@ -3379,98 +3379,98 @@
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/22012035589423 — Ek Bagiya Maa Ke Naam Manjubai Rajesh 76</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>283221.89</v>
       </c>
       <c r="I76" s="2" t="n">
-        <v>60614</v>
+        <v>73214</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/22012035589427 — Ek Bagiya Maa Ke Naam Seema Hariprasad 87</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I77" s="2" t="n">
-        <v>44660.97</v>
+        <v>55160.97</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45944</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -3614,51 +3614,51 @@
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/22012035591642 — Ek Bagiya Maa Ke Naam Gulab Bai Rajaram 29</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I81" s="2" t="n">
-        <v>60353</v>
+        <v>72953</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -9706,51 +9706,51 @@
       <c r="J206" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K206" s="3" t="n">
         <v>44895</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/3792316 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106092655</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>21894</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>44717</v>
@@ -12346,51 +12346,51 @@
       <c r="J260" s="3" t="n">
         <v>45115</v>
       </c>
       <c r="K260" s="3" t="n">
         <v>45322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/4555183 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114102757</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>22140</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45588</v>
@@ -13373,51 +13373,51 @@
       <c r="J281" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="K281" s="3" t="n">
         <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/4847017 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106307322</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>161</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>45891</v>
@@ -13812,51 +13812,51 @@
       <c r="J290" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>45999</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/4882741 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127821587</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>322</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45888</v>
@@ -14251,51 +14251,51 @@
       <c r="J299" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K299" s="3" t="n">
         <v>46046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5251252 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127824677</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>161</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45900</v>
@@ -14445,51 +14445,51 @@
       <c r="J303" s="3" t="n">
         <v>45848</v>
       </c>
       <c r="K303" s="3" t="n">
         <v>45999</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5254109 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127812686</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>322</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>45889</v>
@@ -14541,51 +14541,51 @@
       <c r="J305" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K305" s="3" t="n">
         <v>45999</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5257471 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127807352</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>161</v>
       </c>
       <c r="J306" s="3" t="n">
         <v>45900</v>
@@ -14637,73 +14637,73 @@
       <c r="J307" s="3" t="n">
         <v>45818</v>
       </c>
       <c r="K307" s="3" t="n">
         <v>45985</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5258621 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121594580</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>4361</v>
+        <v>8561</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45900</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -14782,51 +14782,51 @@
       <c r="J310" s="3" t="n">
         <v>45847</v>
       </c>
       <c r="K310" s="3" t="n">
         <v>45952</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5265279 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106306830</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45888</v>
@@ -14976,78 +14976,80 @@
       <c r="J314" s="3" t="n">
         <v>45841</v>
       </c>
       <c r="K314" s="3" t="n">
         <v>46037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5270437 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113450474</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>18816</v>
+        <v>24516</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45956</v>
       </c>
-      <c r="K315" s="3"/>
+      <c r="K315" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -15219,51 +15221,51 @@
       <c r="J319" s="3" t="n">
         <v>45841</v>
       </c>
       <c r="K319" s="3" t="n">
         <v>45985</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5280451 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119979156</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45888</v>
@@ -15658,51 +15660,51 @@
       <c r="J328" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K328" s="3" t="n">
         <v>45999</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5291445 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119978026</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>15324</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45900</v>
@@ -15852,51 +15854,51 @@
       <c r="J332" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K332" s="3" t="n">
         <v>46010</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5297200 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119978794</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>161</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>45891</v>
@@ -16095,51 +16097,51 @@
       <c r="J337" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K337" s="3" t="n">
         <v>46016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5303239 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120558095</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>22085</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45900</v>
@@ -16291,98 +16293,98 @@
       <c r="J341" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K341" s="3" t="n">
         <v>46042</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5307416 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119662040</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>3815</v>
+        <v>18515</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>45900</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5308855 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113984849</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>23390</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>45900</v>
@@ -17024,78 +17026,80 @@
       <c r="J356" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K356" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5341180 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113450405</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>18816</v>
+        <v>24516</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45848</v>
       </c>
-      <c r="K357" s="3"/>
+      <c r="K357" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -17169,51 +17173,51 @@
       <c r="J359" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K359" s="3" t="n">
         <v>45967</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5384879 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127807596</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>23177</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45891</v>
@@ -17608,100 +17612,100 @@
       <c r="J368" s="3" t="n">
         <v>45841</v>
       </c>
       <c r="K368" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5390668 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121685976</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>21824</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>45900</v>
       </c>
       <c r="K369" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5390669 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121686932</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>23077</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>45889</v>
@@ -18096,73 +18100,73 @@
       <c r="J378" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K378" s="3" t="n">
         <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5395705 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127818265</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>15323</v>
+        <v>23723</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>45900</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -18584,51 +18588,51 @@
       <c r="J388" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K388" s="3" t="n">
         <v>45987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5399808 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119978897</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>161</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45889</v>
@@ -18974,73 +18978,73 @@
       <c r="J396" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K396" s="3" t="n">
         <v>45987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5408145 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127806431</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>7469</v>
+        <v>15869</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -19266,51 +19270,51 @@
       <c r="J402" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K402" s="3" t="n">
         <v>45978</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5409732 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147520158</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>23390</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45900</v>
@@ -19462,51 +19466,51 @@
       <c r="J406" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K406" s="3" t="n">
         <v>46098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5410574 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121593762</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>14777</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>45899</v>
@@ -19558,51 +19562,51 @@
       <c r="J408" s="3" t="n">
         <v>45841</v>
       </c>
       <c r="K408" s="3" t="n">
         <v>46193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5411862 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113984966</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>14777</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>45899</v>
@@ -19801,51 +19805,51 @@
       <c r="J413" s="3" t="n">
         <v>42770</v>
       </c>
       <c r="K413" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5495370 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127810189</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>161</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>45899</v>
@@ -20338,51 +20342,51 @@
       <c r="J424" s="3" t="n">
         <v>45841</v>
       </c>
       <c r="K424" s="3" t="n">
         <v>46016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5583120 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127815476</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>14777</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>45900</v>
@@ -20434,51 +20438,51 @@
       <c r="J426" s="3" t="n">
         <v>45841</v>
       </c>
       <c r="K426" s="3" t="n">
         <v>45999</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5639950 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106087021</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>15423</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>45888</v>
@@ -20530,51 +20534,51 @@
       <c r="J428" s="3" t="n">
         <v>45841</v>
       </c>
       <c r="K428" s="3" t="n">
         <v>45993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5668542 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127808039</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>14777</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>45891</v>
@@ -20626,73 +20630,73 @@
       <c r="J430" s="3" t="n">
         <v>46073</v>
       </c>
       <c r="K430" s="3" t="n">
         <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5717673 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114102916</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>21663</v>
+        <v>23163</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -20820,149 +20824,149 @@
       <c r="J434" s="3" t="n">
         <v>45976</v>
       </c>
       <c r="K434" s="3" t="n">
         <v>46193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5823224 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125433847</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K435" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5825307 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126994308</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K436" s="3" t="n">
         <v>46208</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5846123 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149833740</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>45710</v>
@@ -21014,167 +21018,167 @@
       <c r="J438" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K438" s="3" t="n">
         <v>46193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5870865 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106708284</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5877325 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105802325</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>15162</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/6069439 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106736194</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>4200</v>
+        <v>8400</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>46079</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -21194,5640 +21198,6063 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>15101</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>42776</v>
       </c>
       <c r="K442" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1720004028/IF/IAY/906326 — Construction of IAY House -IAY REG. NO. MP2224935</t>
+          <t>1720004028/IF/IAY/6248257 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106292610</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>15596.4</v>
+        <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>42868</v>
-[...3 lines deleted...]
-      </c>
+        <v>46164</v>
+      </c>
+      <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1720004028/IF/IAY/913816 — Construction of IAY House -IAY REG. NO. MP2330191</t>
+          <t>1720004028/IF/IAY/6248804 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106708479</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>42868</v>
-[...3 lines deleted...]
-      </c>
+        <v>46164</v>
+      </c>
+      <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1720004028/IF/IAY/914341 — Construction of IAY House -IAY REG. NO. MP2338008</t>
+          <t>1720004028/IF/IAY/6286486 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149422911</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>15608.4</v>
+        <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>42868</v>
-[...3 lines deleted...]
-      </c>
+        <v>46081</v>
+      </c>
+      <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1720004028/IF/IAY/923647 — Construction of IAY House -IAY REG. NO. MP2473010</t>
+          <t>1720004028/IF/IAY/6300776 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106091629</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>15490</v>
+        <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>46070</v>
+      </c>
+      <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1720004028/IF/IAY/925437 — Construction of IAY House -IAY REG. NO. MP2509278</t>
+          <t>1720004028/IF/IAY/6372975 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127824149</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>14606.4</v>
+        <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>43078</v>
-[...3 lines deleted...]
-      </c>
+        <v>46080</v>
+      </c>
+      <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1720004028/IF/IAY/927303 — Construction of IAY House -IAY REG. NO. MP2551856</t>
+          <t>1720004028/IF/IAY/6373143 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149422888</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>15632.4</v>
+        <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>42868</v>
-[...3 lines deleted...]
-      </c>
+        <v>46081</v>
+      </c>
+      <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1720004028/IF/IAY/927910 — Construction of IAY House -IAY REG. NO. MP2565973</t>
+          <t>1720004028/IF/IAY/6398684 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106736292</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>15608.4</v>
+        <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>42868</v>
-[...3 lines deleted...]
-      </c>
+        <v>46119</v>
+      </c>
+      <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1720004028/IF/IAY/945716 — Construction of IAY House -IAY REG. NO. MP2935614</t>
+          <t>1720004028/IF/IAY/6398710 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127803675</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>15792.4</v>
+        <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>42868</v>
-[...3 lines deleted...]
-      </c>
+        <v>46079</v>
+      </c>
+      <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1720004028/IF/IAY/947183 — Construction of IAY House -IAY REG. NO. MP2972311</t>
+          <t>1720004028/IF/IAY/906326 — Construction of IAY House -IAY REG. NO. MP2224935</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>15608.4</v>
+        <v>15596.4</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>42868</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>43311</v>
+        <v>43250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1720004028/LD/22012034301876 — SHANTIDHAM SURANI</t>
+          <t>1720004028/IF/IAY/913816 — Construction of IAY House -IAY REG. NO. MP2330191</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>184000</v>
+        <v>15480</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>181262</v>
+        <v>15480</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>42788</v>
+        <v>42868</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>43767</v>
+        <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1720004028/LD/22012034301890 — SHANTIDHAM SIRSODIYA</t>
+          <t>1720004028/IF/IAY/914341 — Construction of IAY House -IAY REG. NO. MP2338008</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>184000</v>
+        <v>15480</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>181262</v>
+        <v>15608.4</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>42788</v>
+        <v>42868</v>
       </c>
       <c r="K453" s="3" t="n">
-        <v>43767</v>
+        <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1720004028/LD/22012034307493 — khel maidan surani</t>
+          <t>1720004028/IF/IAY/923647 — Construction of IAY House -IAY REG. NO. MP2473010</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>0</v>
+        <v>15490</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>42784</v>
-[...1 lines deleted...]
-      <c r="K454" s="3"/>
+        <v>42882</v>
+      </c>
+      <c r="K454" s="3" t="n">
+        <v>43311</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1720004028/LD/22012034307494 — khel maidan sirsodiya</t>
+          <t>1720004028/IF/IAY/925437 — Construction of IAY House -IAY REG. NO. MP2509278</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>0</v>
+        <v>15480</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>0</v>
+        <v>14606.4</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>42784</v>
-[...1 lines deleted...]
-      <c r="K455" s="3"/>
+        <v>43078</v>
+      </c>
+      <c r="K455" s="3" t="n">
+        <v>43333</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1720004028/LD/678 — मेड बंधन कार्य शंकर पिता मदन सुरानी</t>
+          <t>1720004028/IF/IAY/927303 — Construction of IAY House -IAY REG. NO. MP2551856</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>19000</v>
+        <v>15480</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>18000</v>
+        <v>15632.4</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>40565</v>
+        <v>42868</v>
       </c>
       <c r="K456" s="3" t="n">
-        <v>40643</v>
+        <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1720004028/LD/794 — मेडबंधान मिस्‍त्रीया पिता जसला सुरानी</t>
+          <t>1720004028/IF/IAY/927910 — Construction of IAY House -IAY REG. NO. MP2565973</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>33000</v>
+        <v>15480</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>10980</v>
+        <v>15608.4</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>40893</v>
+        <v>42868</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>42083</v>
+        <v>43329</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1720004028/LD/795 — मेडबंधान मयाराम पिता भागीरथ सुरानी</t>
+          <t>1720004028/IF/IAY/945716 — Construction of IAY House -IAY REG. NO. MP2935614</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>33000</v>
+        <v>15480</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>11712</v>
+        <v>15792.4</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>40900</v>
+        <v>42868</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>41000</v>
+        <v>43329</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1720004028/LD/796 — मेडबंधान जानकी कैलाश सुरानी</t>
+          <t>1720004028/IF/IAY/947183 — Construction of IAY House -IAY REG. NO. MP2972311</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>33000</v>
+        <v>15480</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>11712</v>
+        <v>15608.4</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>40896</v>
+        <v>42868</v>
       </c>
       <c r="K459" s="3" t="n">
-        <v>42083</v>
+        <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1720004028/LD/797 — मेडबंधान सायमल पिता शंकर सुरानी</t>
+          <t>1720004028/LD/22012034301876 — SHANTIDHAM SURANI</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>33000</v>
+        <v>184000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>11712</v>
+        <v>181262</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>40893</v>
+        <v>42788</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>41000</v>
+        <v>43767</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1720004028/LD/798 — मेडबंधान श्‍यामलाल पिता बोंदर सुरानी</t>
+          <t>1720004028/LD/22012034301890 — SHANTIDHAM SIRSODIYA</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>33000</v>
+        <v>184000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>11712</v>
+        <v>181262</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>40894</v>
+        <v>42788</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>41000</v>
+        <v>43767</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1720004028/LD/ग्रेवलमार्ग निर्माण कार्य सिरसोदिया — ग्रेवलमार्ग निर्माण कार्य सिरसोदिया से बरबड सुरानी</t>
+          <t>1720004028/LD/22012034307493 — khel maidan surani</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>3712000</v>
+        <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>651655</v>
+        <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>39318</v>
-[...3 lines deleted...]
-      </c>
+        <v>42784</v>
+      </c>
+      <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1720004028/LD/ग्रेवलमार्ग निर्माण सिरसोदिया से सुर — ग्रेवलमार्ग निर्माण सिरसोदिया से सुरानी सुरानी</t>
+          <t>1720004028/LD/22012034307494 — khel maidan sirsodiya</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>4356000</v>
+        <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>723116</v>
+        <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>39524</v>
-[...3 lines deleted...]
-      </c>
+        <v>42784</v>
+      </c>
+      <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1720004028/RC/?????? ????? ??????? ??????????????? — Not Known1</t>
+          <t>1720004028/LD/678 — मेड बंधन कार्य शंकर पिता मदन सुरानी</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>0</v>
+        <v>19000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>140976</v>
+        <v>18000</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>40408</v>
+        <v>40565</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>42824</v>
+        <v>40643</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1720004028/RC/2030 — पुलिया निर्माण कार्य सिरसोदिया से बरालिया मार्ग पर सुरानी</t>
+          <t>1720004028/LD/794 — मेडबंधान मिस्‍त्रीया पिता जसला सुरानी</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>454000</v>
+        <v>33000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>294164</v>
+        <v>10980</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>39916</v>
+        <v>40893</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>39976</v>
+        <v>42083</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1720004028/RC/2031 — पुलिया निर्माण कार्य दितिय सिरसोदिया से बरालिया मार्ग पर सुरानी</t>
+          <t>1720004028/LD/795 — मेडबंधान मयाराम पिता भागीरथ सुरानी</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>454000</v>
+        <v>33000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>719060</v>
+        <v>11712</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>39916</v>
+        <v>40900</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>40092</v>
+        <v>41000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1720004028/RC/2136 — ग्रेवल मार्ग ईश्‍वर के मकान के साइड नर्मदाप्रसाद के घर तक</t>
+          <t>1720004028/LD/796 — मेडबंधान जानकी कैलाश सुरानी</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>307000</v>
+        <v>33000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>439306</v>
+        <v>11712</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>40348</v>
+        <v>40896</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>40197</v>
+        <v>42083</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1720004028/RC/22012034186418 — सीसी रोड पंच परमेश्‍वर सुरानी बहिरावद मार्ग पुलिया</t>
+          <t>1720004028/LD/797 — मेडबंधान सायमल पिता शंकर सुरानी</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>159000</v>
+        <v>33000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>112357</v>
+        <v>11712</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>41552</v>
+        <v>40893</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>42093</v>
+        <v>41000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1720004028/RC/22012034186420 — सीसी रोड पंच परमेश्‍वर रामनिवास के घर से लखन के घ्</t>
+          <t>1720004028/LD/798 — मेडबंधान श्‍यामलाल पिता बोंदर सुरानी</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>122000</v>
+        <v>33000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>114881</v>
+        <v>11712</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>41552</v>
+        <v>40894</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>42962</v>
+        <v>41000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1720004028/RC/22012034186422 — सीसी रोड पंच परमेश्‍वर रमेश लोवंशी के घर से मयाराम</t>
+          <t>1720004028/LD/ग्रेवलमार्ग निर्माण कार्य सिरसोदिया — ग्रेवलमार्ग निर्माण कार्य सिरसोदिया से बरबड सुरानी</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>104000</v>
+        <v>3712000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>93921.94</v>
+        <v>651655</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>41610</v>
+        <v>39318</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>41684</v>
+        <v>39721</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1720004028/RC/22012034204682 — SUDUR GRAM KHET SADAK AMODA SE BARWAI MARG KI OR</t>
+          <t>1720004028/LD/ग्रेवलमार्ग निर्माण सिरसोदिया से सुर — ग्रेवलमार्ग निर्माण सिरसोदिया से सुरानी सुरानी</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>1471000</v>
+        <v>4356000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>586993.46</v>
+        <v>723116</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>41685</v>
+        <v>39524</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>43664</v>
+        <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1720004028/RC/22012034205795 — Khet sadak Surani se Amoda marge ki or</t>
+          <t>1720004028/RC/?????? ????? ??????? ??????????????? — Not Known1</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>1471000</v>
+        <v>0</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>0</v>
+        <v>140976</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>41620</v>
-[...1 lines deleted...]
-      <c r="K472" s="3"/>
+        <v>40408</v>
+      </c>
+      <c r="K472" s="3" t="n">
+        <v>42824</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1720004028/RC/22012034327382 — Cc raud nirman मांगीलाल पिता भुराजी के घर के पास से अमोदा रस्ते त</t>
+          <t>1720004028/RC/2030 — पुलिया निर्माण कार्य सिरसोदिया से बरालिया मार्ग पर सुरानी</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>118687</v>
+        <v>454000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>116392.42</v>
+        <v>294164</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>42800</v>
+        <v>39916</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>43414</v>
+        <v>39976</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1720004028/RC/22012034336876 — sudur gram sampark sadak nirman surani se sirsodiya ki aur</t>
+          <t>1720004028/RC/2031 — पुलिया निर्माण कार्य दितिय सिरसोदिया से बरालिया मार्ग पर सुरानी</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>1250000</v>
+        <v>454000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>1002699.4</v>
+        <v>719060</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>42859</v>
+        <v>39916</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>45092</v>
+        <v>40092</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1720004028/RC/22012034347726 — cc rod devilal s/o babulal ke ghar ke pass se sunil s/o jagnnath ke ghar ki aurpass se</t>
+          <t>1720004028/RC/2136 — ग्रेवल मार्ग ईश्‍वर के मकान के साइड नर्मदाप्रसाद के घर तक</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>88500</v>
+        <v>307000</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>0</v>
+        <v>439306</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>42948</v>
-[...1 lines deleted...]
-      <c r="K475" s="3"/>
+        <v>40348</v>
+      </c>
+      <c r="K475" s="3" t="n">
+        <v>40197</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1720004028/RC/22012034347884 — cc rod chokidar ke ghar ke pass se hariprasad s/o brijlal ke ghar tak</t>
+          <t>1720004028/RC/22012034186418 — सीसी रोड पंच परमेश्‍वर सुरानी बहिरावद मार्ग पुलिया</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>61950</v>
+        <v>159000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>61108</v>
+        <v>112357</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>42989</v>
+        <v>41552</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>43414</v>
+        <v>42093</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1720004028/RC/22012034372236 — CC ROAD</t>
+          <t>1720004028/RC/22012034186420 — सीसी रोड पंच परमेश्‍वर रामनिवास के घर से लखन के घ्</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>0</v>
+        <v>122000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>0</v>
+        <v>114881</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>43191</v>
-[...1 lines deleted...]
-      <c r="K477" s="3"/>
+        <v>41552</v>
+      </c>
+      <c r="K477" s="3" t="n">
+        <v>42962</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1720004028/RC/22012034529834 — c c road tanki ka pas se gutan tak</t>
+          <t>1720004028/RC/22012034186422 — सीसी रोड पंच परमेश्‍वर रमेश लोवंशी के घर से मयाराम</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>103155</v>
+        <v>104000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>0</v>
+        <v>93921.94</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>43977</v>
-[...1 lines deleted...]
-      <c r="K478" s="3"/>
+        <v>41610</v>
+      </c>
+      <c r="K478" s="3" t="n">
+        <v>41684</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1720004028/RC/22012034531207 — cc road tanki ke pas se guthan tak sirsodiya surani</t>
+          <t>1720004028/RC/22012034204682 — SUDUR GRAM KHET SADAK AMODA SE BARWAI MARG KI OR</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>103155</v>
+        <v>1471000</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>85500</v>
+        <v>586993.46</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>44037</v>
+        <v>41685</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>44544</v>
+        <v>43664</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1720004028/RC/22012034541449 — suder gram samperk sadak mideal school sesodya se nanasha kakada</t>
+          <t>1720004028/RC/22012034205795 — Khet sadak Surani se Amoda marge ki or</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>1371372.29</v>
+        <v>1471000</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>1356823.33</v>
+        <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>44105</v>
-[...3 lines deleted...]
-      </c>
+        <v>41620</v>
+      </c>
+      <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1720004028/RC/22012034541700 — cc road nirman barlya chopati se sonu bihari ke ghar tak</t>
+          <t>1720004028/RC/22012034327382 — Cc raud nirman मांगीलाल पिता भुराजी के घर के पास से अमोदा रस्ते त</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>71000</v>
+        <v>118687</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>70680</v>
+        <v>116392.42</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>44134</v>
+        <v>42800</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>44544</v>
+        <v>43414</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1720004028/RC/22012034572642 — sudur sadak/khet sadak unnayan kary gram surani se pahuch marg bahirawad marg</t>
+          <t>1720004028/RC/22012034336876 — sudur gram sampark sadak nirman surani se sirsodiya ki aur</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>1488094.41</v>
+        <v>1250000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>1345568.7</v>
+        <v>1002699.4</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>44364</v>
+        <v>42859</v>
       </c>
       <c r="K482" s="3" t="n">
         <v>45092</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1720004028/RC/22012034591853 — cc road naba ke ghgar se ramdin ke ghar tak sirsodiya surani</t>
+          <t>1720004028/RC/22012034347726 — cc rod devilal s/o babulal ke ghar ke pass se sunil s/o jagnnath ke ghar ki aurpass se</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>0</v>
+        <v>88500</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>44392</v>
+        <v>42948</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1720004028/RC/22012034591857 — cc road naba ke ghgar se ramdin ke ghar tak sirsodiya surani</t>
+          <t>1720004028/RC/22012034347884 — cc rod chokidar ke ghar ke pass se hariprasad s/o brijlal ke ghar tak</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>0</v>
+        <v>61950</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>0</v>
+        <v>61108</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>44392</v>
-[...1 lines deleted...]
-      <c r="K484" s="3"/>
+        <v>42989</v>
+      </c>
+      <c r="K484" s="3" t="n">
+        <v>43414</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1720004028/RC/22012034591858 — cc road naba ke ghgar se ramdin ke ghar tak sirsodiya surani</t>
+          <t>1720004028/RC/22012034372236 — CC ROAD</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>44392</v>
+        <v>43191</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1720004028/RC/22012034594285 — cc road naba ke ghar se ramdin ke ghar tak surani</t>
+          <t>1720004028/RC/22012034529834 — c c road tanki ka pas se gutan tak</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>79000</v>
+        <v>103155</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>90324</v>
+        <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>44511</v>
-[...3 lines deleted...]
-      </c>
+        <v>43977</v>
+      </c>
+      <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1720004028/RC/2326 — CCरोड(PP)सुदामा के मकान से बजरंगमंदिर तक सुरानी</t>
+          <t>1720004028/RC/22012034531207 — cc road tanki ke pas se guthan tak sirsodiya surani</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>114000</v>
+        <v>103155</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>91228</v>
+        <v>85500</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>41015</v>
+        <v>44037</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>41049</v>
+        <v>44544</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1720004028/RC/2354 — CCरोड(PP)रतन के घ्रर से रपट तक सुरानी</t>
+          <t>1720004028/RC/22012034541449 — suder gram samperk sadak mideal school sesodya se nanasha kakada</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>166000</v>
+        <v>1371372.29</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>165668</v>
+        <v>1356823.33</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>41315</v>
+        <v>44105</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>41364</v>
+        <v>45275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1720004028/RC/ग्रेवलमार्ग निर्माण कार्य सुरानी से — ग्रेवलमार्ग निर्माण कार्य सुरानी से बहिरावद सुरानी</t>
+          <t>1720004028/RC/22012034541700 — cc road nirman barlya chopati se sonu bihari ke ghar tak</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>479000</v>
+        <v>71000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>228782</v>
+        <v>70680</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>39540</v>
+        <v>44134</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>39886</v>
+        <v>44544</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1720004028/RC/ग्रेवल मार्ग निर्माण सिरसोदियासुरानी — ग्रेवल मार्ग निर्माण सिरसोदिया सुरानी</t>
+          <t>1720004028/RC/22012034572642 — sudur sadak/khet sadak unnayan kary gram surani se pahuch marg bahirawad marg</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>484000</v>
+        <v>1488094.41</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>2659793</v>
+        <v>1345568.7</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>39284</v>
+        <v>44364</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>42824</v>
+        <v>45092</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1720004028/RC/ग्रेवलमार्ग निर्माण सिरसोदिया से बरा — ग्रेवलमार्ग निर्माण सिरसोदिया से बराल्‍या सुरानी</t>
+          <t>1720004028/RC/22012034591853 — cc road naba ke ghgar se ramdin ke ghar tak sirsodiya surani</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>496000</v>
+        <v>0</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>391390</v>
+        <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>39284</v>
-[...3 lines deleted...]
-      </c>
+        <v>44392</v>
+      </c>
+      <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1720004028/RC/ग्रेवल मार्ग निर्माण्‍ा सुरानी — ग्रेवलमार्ग s to b निर्माण्‍ा सुरानी से बहिरावद सुरानी</t>
+          <t>1720004028/RC/22012034591857 — cc road naba ke ghgar se ramdin ke ghar tak sirsodiya surani</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>496000</v>
+        <v>0</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>135597</v>
+        <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>39252</v>
-[...3 lines deleted...]
-      </c>
+        <v>44392</v>
+      </c>
+      <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1720004028/RS/22012034602975 — सामुदायिक स्वछता परिसर सिरसोदिया सुरानी</t>
+          <t>1720004028/RC/22012034591858 — cc road naba ke ghgar se ramdin ke ghar tak sirsodiya surani</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>44000</v>
+        <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>43812</v>
+        <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>44510</v>
-[...3 lines deleted...]
-      </c>
+        <v>44392</v>
+      </c>
+      <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1720004028/SK/9993648999 — Bharat Nirman Rajeev Gandhi Sewa Kendra,SURANI</t>
+          <t>1720004028/RC/22012034594285 — cc road naba ke ghar se ramdin ke ghar tak surani</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>514000</v>
+        <v>79000</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>412220</v>
+        <v>90324</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>42770</v>
+        <v>44511</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>43897</v>
+        <v>44834</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WC/22012034329328 — dabra dabri amoda</t>
+          <t>1720004028/RC/2326 — CCरोड(PP)सुदामा के मकान से बजरंगमंदिर तक सुरानी</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>0</v>
+        <v>114000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>0</v>
+        <v>91228</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>42839</v>
-[...1 lines deleted...]
-      <c r="K495" s="3"/>
+        <v>41015</v>
+      </c>
+      <c r="K495" s="3" t="n">
+        <v>41049</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WC/22012034440015 — nirmal neer shamshan bhumi sarwe number 436</t>
+          <t>1720004028/RC/2354 — CCरोड(PP)रतन के घ्रर से रपट तक सुरानी</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>0</v>
+        <v>166000</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>0</v>
+        <v>165668</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K496" s="3"/>
+        <v>41315</v>
+      </c>
+      <c r="K496" s="3" t="n">
+        <v>41364</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WC/22012034440016 — nirmal neer shamshan bhumi sarwe number 243</t>
+          <t>1720004028/RC/ग्रेवलमार्ग निर्माण कार्य सुरानी से — ग्रेवलमार्ग निर्माण कार्य सुरानी से बहिरावद सुरानी</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>0</v>
+        <v>479000</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>0</v>
+        <v>228782</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>43492</v>
-[...1 lines deleted...]
-      <c r="K497" s="3"/>
+        <v>39540</v>
+      </c>
+      <c r="K497" s="3" t="n">
+        <v>39886</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WC/22012034440017 — nirmal neer shamshan bhumi sarwe number 329</t>
+          <t>1720004028/RC/ग्रेवल मार्ग निर्माण सिरसोदियासुरानी — ग्रेवल मार्ग निर्माण सिरसोदिया सुरानी</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>0</v>
+        <v>484000</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>0</v>
+        <v>2659793</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>43493</v>
-[...1 lines deleted...]
-      <c r="K498" s="3"/>
+        <v>39284</v>
+      </c>
+      <c r="K498" s="3" t="n">
+        <v>42824</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WC/22012034617046 — नाला सुद्ररीकरण शासकीय नाले पर अमोदा सुरानी</t>
+          <t>1720004028/RC/ग्रेवलमार्ग निर्माण सिरसोदिया से बरा — ग्रेवलमार्ग निर्माण सिरसोदिया से बराल्‍या सुरानी</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>0</v>
+        <v>496000</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>0</v>
+        <v>391390</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>44228</v>
-[...1 lines deleted...]
-      <c r="K499" s="3"/>
+        <v>39284</v>
+      </c>
+      <c r="K499" s="3" t="n">
+        <v>39721</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WC/22012034622220 — perkolasan talab</t>
+          <t>1720004028/RC/ग्रेवल मार्ग निर्माण्‍ा सुरानी — ग्रेवलमार्ग s to b निर्माण्‍ा सुरानी से बहिरावद सुरानी</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>394324.8</v>
+        <v>496000</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>315780</v>
+        <v>135597</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>44272</v>
+        <v>39252</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>44627</v>
+        <v>39886</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WC/22012034952189 — nala vistarikaran gram sirsodiya surani</t>
+          <t>1720004028/RS/22012034602975 — सामुदायिक स्वछता परिसर सिरसोदिया सुरानी</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>559405.44</v>
+        <v>44000</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>475456</v>
+        <v>43812</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>44682</v>
+        <v>44510</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>45107</v>
+        <v>44925</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WC/22012035043741 — NALA VISTARIKARAN SUDAMA KE KHET SE STOP DEM KI OR SURANI</t>
+          <t>1720004028/SK/9993648999 — Bharat Nirman Rajeev Gandhi Sewa Kendra,SURANI</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>485455.99</v>
+        <v>514000</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>330582.07</v>
+        <v>412220</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>45056</v>
+        <v>42770</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>45773</v>
+        <v>43897</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WC/22012035086918 — nala vistarikaran main road se nale tak khaydipura surani</t>
+          <t>1720004028/WC/22012034329328 — dabra dabri amoda</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>356420.52</v>
+        <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>18122</v>
+        <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>45206</v>
+        <v>42839</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WC/22012035101036 — cpt nirman kamal ke gher se senchuri nala tak surani</t>
+          <t>1720004028/WC/22012034440015 — nirmal neer shamshan bhumi sarwe number 436</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>326815.59</v>
+        <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>283121.4</v>
+        <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>45202</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WC/22012035101039 — cpt nirman sirsodiya pahuch marg se surani marg tak surani</t>
+          <t>1720004028/WC/22012034440016 — nirmal neer shamshan bhumi sarwe number 243</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>283640.18</v>
+        <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>133484</v>
+        <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>45195</v>
-[...3 lines deleted...]
-      </c>
+        <v>43492</v>
+      </c>
+      <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Grps / Construction of Sand filter for openwell recharge for Groups</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WC/374 — पोखर तालाब निर्माण सुरानी</t>
+          <t>1720004028/WC/22012034440017 — nirmal neer shamshan bhumi sarwe number 329</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>405900</v>
+        <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>329412</v>
+        <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>40262</v>
-[...3 lines deleted...]
-      </c>
+        <v>43493</v>
+      </c>
+      <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WC/489 — निर्मल नीर प्रथम सुरानी</t>
+          <t>1720004028/WC/22012034617046 — नाला सुद्ररीकरण शासकीय नाले पर अमोदा सुरानी</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>293000</v>
+        <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>475232</v>
+        <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>40283</v>
-[...3 lines deleted...]
-      </c>
+        <v>44228</v>
+      </c>
+      <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WC/531 — खेत तालाब रामेश्‍वर पिता हजारी सुरानी</t>
+          <t>1720004028/WC/22012034622220 — perkolasan talab</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>112000</v>
+        <v>394324.8</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>51972</v>
+        <v>315780</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>40671</v>
+        <v>44272</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>41364</v>
+        <v>44627</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WC/567 — निर्मलनीर (बरालिया) सुरानी</t>
+          <t>1720004028/WC/22012034952189 — nala vistarikaran gram sirsodiya surani</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>400000</v>
+        <v>559405.44</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>145872</v>
+        <v>475456</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>41000</v>
+        <v>44682</v>
       </c>
       <c r="K509" s="3" t="n">
-        <v>42067</v>
+        <v>45107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WC/9993671673 — TALAB NIRMAN</t>
+          <t>1720004028/WC/22012035043741 — NALA VISTARIKARAN SUDAMA KE KHET SE STOP DEM KI OR SURANI</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>0</v>
+        <v>485455.99</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>0</v>
+        <v>330582.07</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K510" s="3"/>
+        <v>45056</v>
+      </c>
+      <c r="K510" s="3" t="n">
+        <v>45773</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WC/कंटूर टेच कार्य सुरानी — कंटूर टेच कार्य सुरानी</t>
+          <t>1720004028/WC/22012035086918 — nala vistarikaran main road se nale tak khaydipura surani</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>74000</v>
+        <v>356420.52</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>137725</v>
+        <v>18122</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>39607</v>
-[...3 lines deleted...]
-      </c>
+        <v>45206</v>
+      </c>
+      <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WC/कुप निर्माण कार्य विजयसिंह‍ पिता गुल — कुप निर्माण कार्य विजयसिंह‍ पिता गुलाब सुरानी</t>
+          <t>1720004028/WC/22012035101036 — cpt nirman kamal ke gher se senchuri nala tak surani</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>95000</v>
+        <v>326815.59</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>89923.5</v>
+        <v>283121.4</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>39539</v>
+        <v>45202</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>39896</v>
+        <v>45721</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WC/कुप निर्माण कार्य विस्‍ती पिता जसला — कुप निर्माण कार्य विस्‍ती पिता जसला सुरानी</t>
+          <t>1720004028/WC/22012035101039 — cpt nirman sirsodiya pahuch marg se surani marg tak surani</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>95000</v>
+        <v>283640.18</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>10912</v>
+        <v>133484</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>39542</v>
+        <v>45195</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>39928</v>
+        <v>45791</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WH/19963552 — talab jirnoddhar/marammat surani</t>
+          <t>1720004028/WC/374 — पोखर तालाब निर्माण सुरानी</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>3000000000</v>
+        <v>405900</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>29338</v>
+        <v>329412</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>42898</v>
+        <v>40262</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>43329</v>
+        <v>40706</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WH/कुपनिर्माण कार्य कचरू-देवकरण सिरसोदि — कुपनिर्माण कार्य कचरू-देवकरण सिरसोदिया सुरानी</t>
+          <t>1720004028/WC/489 — निर्मल नीर प्रथम सुरानी</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>60000</v>
+        <v>293000</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>57656</v>
+        <v>475232</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>39243</v>
+        <v>40283</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>39924</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WH/कुप निर्माण कार्य कैलाश पिता प्रहलाद — कुप निर्माण कार्य कैलाश पिता प्रहलाद सुरानी</t>
+          <t>1720004028/WC/531 — खेत तालाब रामेश्‍वर पिता हजारी सुरानी</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>60000</v>
+        <v>112000</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>83729.85</v>
+        <v>51972</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>39419</v>
+        <v>40671</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>39785</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WH/कुप निर्माण कार्य जानकी पिता कैलाश स — कुप निर्माण कार्य जानकी पिता कैलाश सुरानी</t>
+          <t>1720004028/WC/567 — निर्मलनीर (बरालिया) सुरानी</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>60000</v>
+        <v>400000</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>85199</v>
+        <v>145872</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>39482</v>
+        <v>41000</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>39894</v>
+        <v>42067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WH/कुप निर्माण कार्य नर्मदाप्रसाद पिता — कुप निर्माण कार्य नर्मदाप्रसाद पिता खुशाल सुरानी</t>
+          <t>1720004028/WC/9993671673 — TALAB NIRMAN</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>60000</v>
+        <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>74781.3</v>
+        <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>39447</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WH/कुप निर्माण कार्य बसंतीबाई पति प्रेम — कुप निर्माण कार्य बसंतीबाई पति प्रेमाजी  सुरानी</t>
+          <t>1720004028/WC/VB/YD/22012035335778 — Construction of Recharge Pits for 1</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>74000</v>
+        <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>87314</v>
+        <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>39510</v>
-[...3 lines deleted...]
-      </c>
+        <v>46249</v>
+      </c>
+      <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WH/कुप निर्माण कार्य मयाराम पिता भागिरथ — कुप निर्माण कार्य मयाराम पिता भागिरथ सुरानी</t>
+          <t>1720004028/WC/कंटूर टेच कार्य सुरानी — कंटूर टेच कार्य सुरानी</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>60000</v>
+        <v>74000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>91966</v>
+        <v>137725</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>39419</v>
+        <v>39607</v>
       </c>
       <c r="K520" s="3" t="n">
-        <v>39778</v>
+        <v>39933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WH/कुप निर्माण कार्य मिश्ररिया पिता देस — कुप निर्माण कार्य मिश्ररिया पिता देसला सुरानी</t>
+          <t>1720004028/WC/कुप निर्माण कार्य विजयसिंह‍ पिता गुल — कुप निर्माण कार्य विजयसिंह‍ पिता गुलाब सुरानी</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>60000</v>
+        <v>95000</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>91484</v>
+        <v>89923.5</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>39482</v>
+        <v>39539</v>
       </c>
       <c r="K521" s="3" t="n">
-        <v>39928</v>
+        <v>39896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WH/कुप निर्माण कार्य मुकेश पिता भागीरथ — कुप निर्माण कार्य मुकेश पिता भागीरथ  सुरानी</t>
+          <t>1720004028/WC/कुप निर्माण कार्य विस्‍ती पिता जसला — कुप निर्माण कार्य विस्‍ती पिता जसला सुरानी</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>74000</v>
+        <v>95000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>195119</v>
+        <v>10912</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>39509</v>
+        <v>39542</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>40902</v>
+        <v>39928</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WH/कुपनिर्माण कार्य शंकर-मदन सुरानी — कुपनिर्माण कार्य शंकर-मदन सुरानी</t>
+          <t>1720004028/WH/19963552 — talab jirnoddhar/marammat surani</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>60000</v>
+        <v>3000000000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>48578</v>
+        <v>29338</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>39237</v>
+        <v>42898</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>39894</v>
+        <v>43329</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WH/कुप निर्माण कार्य श्‍यामलाल पिता बों — कुप निर्माण कार्य श्‍यामलाल पिता बोंदर सुरानी</t>
+          <t>1720004028/WH/कुपनिर्माण कार्य कचरू-देवकरण सिरसोदि — कुपनिर्माण कार्य कचरू-देवकरण सिरसोदिया सुरानी</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>82817</v>
+        <v>57656</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>39419</v>
+        <v>39243</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>39899</v>
+        <v>39924</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WH/कुप निर्माण कार्य सायमल पिता शंकर सु — कुप निर्माण कार्य सायमल पिता शंकर सुरानी</t>
+          <t>1720004028/WH/कुप निर्माण कार्य कैलाश पिता प्रहलाद — कुप निर्माण कार्य कैलाश पिता प्रहलाद सुरानी</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>74000</v>
+        <v>60000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>82475</v>
+        <v>83729.85</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>39508</v>
+        <v>39419</v>
       </c>
       <c r="K525" s="3" t="n">
-        <v>39928</v>
+        <v>39785</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1720004028/WH/कुप निर्माण कार्य सालगराम पिता कन्‍ह — कुप निर्माण कार्य सालगराम पिता कन्‍हैया सुरानी</t>
+          <t>1720004028/WH/कुप निर्माण कार्य जानकी पिता कैलाश स — कुप निर्माण कार्य जानकी पिता कैलाश सुरानी</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>65365.75</v>
+        <v>85199</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>39419</v>
+        <v>39482</v>
       </c>
       <c r="K526" s="3" t="n">
-        <v>39777</v>
+        <v>39894</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1720/WC/9993628422 — gabiya nirman karya PIA TS No=07</t>
+          <t>1720004028/WH/कुप निर्माण कार्य नर्मदाप्रसाद पिता — कुप निर्माण कार्य नर्मदाप्रसाद पिता खुशाल सुरानी</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>33000</v>
+        <v>60000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>33252</v>
+        <v>74781.3</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>41337</v>
+        <v>39447</v>
       </c>
       <c r="K527" s="3" t="n">
-        <v>41730</v>
+        <v>40045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1720/WC/9993628428 — gabiyan nirman karya surani TS NO=08</t>
+          <t>1720004028/WH/कुप निर्माण कार्य बसंतीबाई पति प्रेम — कुप निर्माण कार्य बसंतीबाई पति प्रेमाजी  सुरानी</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>42000</v>
+        <v>74000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>40580</v>
+        <v>87314</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>41337</v>
+        <v>39510</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>41730</v>
+        <v>39931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1720/WC/9993628429 — gabiyan nirman karya surani TS NO=12</t>
+          <t>1720004028/WH/कुप निर्माण कार्य मयाराम पिता भागिरथ — कुप निर्माण कार्य मयाराम पिता भागिरथ सुरानी</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>41000</v>
+        <v>60000</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>36928</v>
+        <v>91966</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>41337</v>
+        <v>39419</v>
       </c>
       <c r="K529" s="3" t="n">
-        <v>41730</v>
+        <v>39778</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1720/WC/9993628432 — gabiyan nirman kary surani PIA TS NO=09</t>
+          <t>1720004028/WH/कुप निर्माण कार्य मिश्ररिया पिता देस — कुप निर्माण कार्य मिश्ररिया पिता देसला सुरानी</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>41000</v>
+        <v>60000</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>27760</v>
+        <v>91484</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>41337</v>
+        <v>39482</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>41730</v>
+        <v>39928</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1720/WC/9993628433 — gabiyan nirman karya surani PIA TS=11</t>
+          <t>1720004028/WH/कुप निर्माण कार्य मुकेश पिता भागीरथ — कुप निर्माण कार्य मुकेश पिता भागीरथ  सुरानी</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>38000</v>
+        <v>74000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>34828</v>
+        <v>195119</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>41337</v>
+        <v>39509</v>
       </c>
       <c r="K531" s="3" t="n">
-        <v>41730</v>
+        <v>40902</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1720/WC/9993628435 — gabiyan nirman karya surani PIA TS NO=06</t>
+          <t>1720004028/WH/कुपनिर्माण कार्य शंकर-मदन सुरानी — कुपनिर्माण कार्य शंकर-मदन सुरानी</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>38000</v>
+        <v>60000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>26417</v>
+        <v>48578</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>41337</v>
+        <v>39237</v>
       </c>
       <c r="K532" s="3" t="n">
-        <v>41730</v>
+        <v>39894</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1720/WC/9993628436 — gabiyan nirman karya surani PIA TS NO=13</t>
+          <t>1720004028/WH/कुप निर्माण कार्य श्‍यामलाल पिता बों — कुप निर्माण कार्य श्‍यामलाल पिता बोंदर सुरानी</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>35700</v>
+        <v>60000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>33128</v>
+        <v>82817</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>41337</v>
+        <v>39419</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>41730</v>
+        <v>39899</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1720/WC/9993628437 — gebiyan nirman karya surani TS NO=10</t>
+          <t>1720004028/WH/कुप निर्माण कार्य सायमल पिता शंकर सु — कुप निर्माण कार्य सायमल पिता शंकर सुरानी</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>35700</v>
+        <v>74000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>34868</v>
+        <v>82475</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>41337</v>
+        <v>39508</v>
       </c>
       <c r="K534" s="3" t="n">
-        <v>41730</v>
+        <v>39928</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1720/WC/9993628438 — gebiyan nirman karya surani PIA TS NO=24</t>
+          <t>1720004028/WH/कुप निर्माण कार्य सालगराम पिता कन्‍ह — कुप निर्माण कार्य सालगराम पिता कन्‍हैया सुरानी</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>42000</v>
+        <v>60000</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>49868</v>
+        <v>65365.75</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>41306</v>
+        <v>39419</v>
       </c>
       <c r="K535" s="3" t="n">
-        <v>41730</v>
+        <v>39777</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1720/WC/9993628439 — gabiyan nirman karya surani PIA TS NO= 28</t>
+          <t>1720/WC/9993628422 — gabiya nirman karya PIA TS No=07</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>37000</v>
+        <v>33000</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>35668</v>
+        <v>33252</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>41337</v>
       </c>
       <c r="K536" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1720/WC/9993628440 — gabiyan nirman karya surani PIA TS NO= 27</t>
+          <t>1720/WC/9993628428 — gabiyan nirman karya surani TS NO=08</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>41000</v>
+        <v>42000</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>0</v>
+        <v>40580</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>41000</v>
-[...1 lines deleted...]
-      <c r="K537" s="3"/>
+        <v>41337</v>
+      </c>
+      <c r="K537" s="3" t="n">
+        <v>41730</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1720/WC/9993628442 — gabiyan nirman karya surani PIA TS NO= 27/1</t>
+          <t>1720/WC/9993628429 — gabiyan nirman karya surani TS NO=12</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>41000</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>40452</v>
+        <v>36928</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>41334</v>
+        <v>41337</v>
       </c>
       <c r="K538" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1720/WC/9993628444 — gabiyan nirman karya surani PIA TS NO= 25</t>
+          <t>1720/WC/9993628432 — gabiyan nirman kary surani PIA TS NO=09</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>37000</v>
+        <v>41000</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>36460</v>
+        <v>27760</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>41337</v>
       </c>
       <c r="K539" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1720/WC/9993628445 — gabiyan nirman karya amoda PIA TS NO= 15</t>
+          <t>1720/WC/9993628433 — gabiyan nirman karya surani PIA TS=11</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>37000</v>
+        <v>38000</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>36480</v>
+        <v>34828</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>41337</v>
       </c>
       <c r="K540" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1720/WC/9993628453 — gabiyan nirman karya amoda PIA TS NO= 14</t>
+          <t>1720/WC/9993628435 — gabiyan nirman karya surani PIA TS NO=06</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>40000</v>
+        <v>38000</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>38480</v>
+        <v>26417</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>41337</v>
       </c>
       <c r="K541" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1720/WC/9993628454 — gabiyan nirman karya surani PIA TS NO= 29</t>
+          <t>1720/WC/9993628436 — gabiyan nirman karya surani PIA TS NO=13</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>35000</v>
+        <v>35700</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>33352</v>
+        <v>33128</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>41337</v>
       </c>
       <c r="K542" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1720/WC/9993628464 — gabiyan nirman karya surani PIA TS NO= 26</t>
+          <t>1720/WC/9993628437 — gebiyan nirman karya surani TS NO=10</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>35000</v>
+        <v>35700</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>43944</v>
+        <v>34868</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>41334</v>
+        <v>41337</v>
       </c>
       <c r="K543" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1720/WC/9993628465 — gabiyan nirman karya amoda PIA TS NO= 12</t>
+          <t>1720/WC/9993628438 — gebiyan nirman karya surani PIA TS NO=24</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>37000</v>
+        <v>42000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>36693</v>
+        <v>49868</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>41337</v>
+        <v>41306</v>
       </c>
       <c r="K544" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1720/WC/9993628466 — gabiyan nirman karya amoda PIA TS NO= 13</t>
+          <t>1720/WC/9993628439 — gabiyan nirman karya surani PIA TS NO= 28</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>37000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>35452</v>
+        <v>35668</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>41337</v>
       </c>
       <c r="K545" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1720/WC/9993628467 — gabiyan nirman karya amoda PIA TS NO= 08</t>
+          <t>1720/WC/9993628440 — gabiyan nirman karya surani PIA TS NO= 27</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>33000</v>
+        <v>41000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>24900</v>
+        <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>41337</v>
-[...3 lines deleted...]
-      </c>
+        <v>41000</v>
+      </c>
+      <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1720/WC/9993628468 — gabiyan nirman karya amoda PIA TS NO= 11</t>
+          <t>1720/WC/9993628442 — gabiyan nirman karya surani PIA TS NO= 27/1</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>40000</v>
+        <v>41000</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>39632</v>
+        <v>40452</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>41334</v>
       </c>
       <c r="K547" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1720/WC/9993628477 — gabiyan nirman karya amoda PIA TS NO= 10</t>
+          <t>1720/WC/9993628444 — gabiyan nirman karya surani PIA TS NO= 25</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>35000</v>
+        <v>37000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>35360</v>
+        <v>36460</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>41337</v>
       </c>
       <c r="K548" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1720/WC/9993628478 — gabiyan nirman karya surani PIA TS NO= 30</t>
+          <t>1720/WC/9993628445 — gabiyan nirman karya amoda PIA TS NO= 15</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>42000</v>
+        <v>37000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>41937</v>
+        <v>36480</v>
       </c>
       <c r="J549" s="3" t="n">
         <v>41337</v>
       </c>
       <c r="K549" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1720/WC/9993628481 — gabiyan nirman karya surani PIA TS NO= 23</t>
+          <t>1720/WC/9993628453 — gabiyan nirman karya amoda PIA TS NO= 14</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>33000</v>
+        <v>40000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>54304</v>
+        <v>38480</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>41328</v>
+        <v>41337</v>
       </c>
       <c r="K550" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1720/WC/9993628482 — gabiyan nirman karya amoda PIA TS NO= 09</t>
+          <t>1720/WC/9993628454 — gabiyan nirman karya surani PIA TS NO= 29</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>42000</v>
+        <v>35000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>41360</v>
+        <v>33352</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>41337</v>
       </c>
       <c r="K551" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1720/WC/9993631868 — LOOSE BOLDAR NIRMAN KARY SURANI TS NO= 31</t>
+          <t>1720/WC/9993628464 — gabiyan nirman karya surani PIA TS NO= 26</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>27000</v>
+        <v>35000</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>24856</v>
+        <v>43944</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>41363</v>
+        <v>41334</v>
       </c>
       <c r="K552" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1720/WC/9993631870 — LOOSE BOLDAR NIRMAN KARY SURANI TS NO=32</t>
+          <t>1720/WC/9993628465 — gabiyan nirman karya amoda PIA TS NO= 12</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>18000</v>
+        <v>37000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>18526</v>
+        <v>36693</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>41363</v>
+        <v>41337</v>
       </c>
       <c r="K553" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1720/WC/9993631871 — LOOSE BOLDAR NIRMAN KARY SURANI TS NO=33</t>
+          <t>1720/WC/9993628466 — gabiyan nirman karya amoda PIA TS NO= 13</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>18000</v>
+        <v>37000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>18380</v>
+        <v>35452</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>41363</v>
+        <v>41337</v>
       </c>
       <c r="K554" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1720/WC/9993631872 — LOOSE BOLDAR NIRMAN KARY SURAN TS NO=34</t>
+          <t>1720/WC/9993628467 — gabiyan nirman karya amoda PIA TS NO= 08</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>23000</v>
+        <v>33000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>21004</v>
+        <v>24900</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>41363</v>
+        <v>41337</v>
       </c>
       <c r="K555" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1720/WC/9993631873 — LOOSE BOLDAR NIRAMAN KARY SURAN TS NO=35</t>
+          <t>1720/WC/9993628468 — gabiyan nirman karya amoda PIA TS NO= 11</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>25000</v>
+        <v>40000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>24860</v>
+        <v>39632</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>41363</v>
+        <v>41334</v>
       </c>
       <c r="K556" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+        </is>
+      </c>
+      <c r="E557" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F557" s="1" t="inlineStr">
+        <is>
+          <t>1720/WC/9993628477 — gabiyan nirman karya amoda PIA TS NO= 10</t>
+        </is>
+      </c>
+      <c r="G557" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H557" s="2" t="n">
+        <v>35000</v>
+      </c>
+      <c r="I557" s="2" t="n">
+        <v>35360</v>
+      </c>
+      <c r="J557" s="3" t="n">
+        <v>41337</v>
+      </c>
+      <c r="K557" s="3" t="n">
+        <v>41730</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
+      <c r="A558" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B558" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C558" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D558" s="1" t="inlineStr">
+        <is>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+        </is>
+      </c>
+      <c r="E558" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F558" s="1" t="inlineStr">
+        <is>
+          <t>1720/WC/9993628478 — gabiyan nirman karya surani PIA TS NO= 30</t>
+        </is>
+      </c>
+      <c r="G558" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H558" s="2" t="n">
+        <v>42000</v>
+      </c>
+      <c r="I558" s="2" t="n">
+        <v>41937</v>
+      </c>
+      <c r="J558" s="3" t="n">
+        <v>41337</v>
+      </c>
+      <c r="K558" s="3" t="n">
+        <v>41730</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
+      <c r="A559" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B559" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C559" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D559" s="1" t="inlineStr">
+        <is>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+        </is>
+      </c>
+      <c r="E559" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F559" s="1" t="inlineStr">
+        <is>
+          <t>1720/WC/9993628481 — gabiyan nirman karya surani PIA TS NO= 23</t>
+        </is>
+      </c>
+      <c r="G559" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H559" s="2" t="n">
+        <v>33000</v>
+      </c>
+      <c r="I559" s="2" t="n">
+        <v>54304</v>
+      </c>
+      <c r="J559" s="3" t="n">
+        <v>41328</v>
+      </c>
+      <c r="K559" s="3" t="n">
+        <v>41730</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
+      <c r="A560" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B560" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C560" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D560" s="1" t="inlineStr">
+        <is>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+        </is>
+      </c>
+      <c r="E560" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F560" s="1" t="inlineStr">
+        <is>
+          <t>1720/WC/9993628482 — gabiyan nirman karya amoda PIA TS NO= 09</t>
+        </is>
+      </c>
+      <c r="G560" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H560" s="2" t="n">
+        <v>42000</v>
+      </c>
+      <c r="I560" s="2" t="n">
+        <v>41360</v>
+      </c>
+      <c r="J560" s="3" t="n">
+        <v>41337</v>
+      </c>
+      <c r="K560" s="3" t="n">
+        <v>41730</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
+      <c r="A561" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B561" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C561" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D561" s="1" t="inlineStr">
+        <is>
           <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
-      <c r="E557" s="1" t="inlineStr">
+      <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
-      <c r="F557" s="1" t="inlineStr">
+      <c r="F561" s="1" t="inlineStr">
+        <is>
+          <t>1720/WC/9993631868 — LOOSE BOLDAR NIRMAN KARY SURANI TS NO= 31</t>
+        </is>
+      </c>
+      <c r="G561" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H561" s="2" t="n">
+        <v>27000</v>
+      </c>
+      <c r="I561" s="2" t="n">
+        <v>24856</v>
+      </c>
+      <c r="J561" s="3" t="n">
+        <v>41363</v>
+      </c>
+      <c r="K561" s="3" t="n">
+        <v>41730</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
+      <c r="A562" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B562" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C562" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D562" s="1" t="inlineStr">
+        <is>
+          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+        </is>
+      </c>
+      <c r="E562" s="1" t="inlineStr">
+        <is>
+          <t>Boulder Check/Gully Plug</t>
+        </is>
+      </c>
+      <c r="F562" s="1" t="inlineStr">
+        <is>
+          <t>1720/WC/9993631870 — LOOSE BOLDAR NIRMAN KARY SURANI TS NO=32</t>
+        </is>
+      </c>
+      <c r="G562" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H562" s="2" t="n">
+        <v>18000</v>
+      </c>
+      <c r="I562" s="2" t="n">
+        <v>18526</v>
+      </c>
+      <c r="J562" s="3" t="n">
+        <v>41363</v>
+      </c>
+      <c r="K562" s="3" t="n">
+        <v>41730</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
+      <c r="A563" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B563" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C563" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D563" s="1" t="inlineStr">
+        <is>
+          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+        </is>
+      </c>
+      <c r="E563" s="1" t="inlineStr">
+        <is>
+          <t>Boulder Check/Gully Plug</t>
+        </is>
+      </c>
+      <c r="F563" s="1" t="inlineStr">
+        <is>
+          <t>1720/WC/9993631871 — LOOSE BOLDAR NIRMAN KARY SURANI TS NO=33</t>
+        </is>
+      </c>
+      <c r="G563" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H563" s="2" t="n">
+        <v>18000</v>
+      </c>
+      <c r="I563" s="2" t="n">
+        <v>18380</v>
+      </c>
+      <c r="J563" s="3" t="n">
+        <v>41363</v>
+      </c>
+      <c r="K563" s="3" t="n">
+        <v>41730</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
+      <c r="A564" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B564" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C564" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D564" s="1" t="inlineStr">
+        <is>
+          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+        </is>
+      </c>
+      <c r="E564" s="1" t="inlineStr">
+        <is>
+          <t>Boulder Check/Gully Plug</t>
+        </is>
+      </c>
+      <c r="F564" s="1" t="inlineStr">
+        <is>
+          <t>1720/WC/9993631872 — LOOSE BOLDAR NIRMAN KARY SURAN TS NO=34</t>
+        </is>
+      </c>
+      <c r="G564" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H564" s="2" t="n">
+        <v>23000</v>
+      </c>
+      <c r="I564" s="2" t="n">
+        <v>21004</v>
+      </c>
+      <c r="J564" s="3" t="n">
+        <v>41363</v>
+      </c>
+      <c r="K564" s="3" t="n">
+        <v>41730</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
+      <c r="A565" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B565" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C565" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D565" s="1" t="inlineStr">
+        <is>
+          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+        </is>
+      </c>
+      <c r="E565" s="1" t="inlineStr">
+        <is>
+          <t>Boulder Check/Gully Plug</t>
+        </is>
+      </c>
+      <c r="F565" s="1" t="inlineStr">
+        <is>
+          <t>1720/WC/9993631873 — LOOSE BOLDAR NIRAMAN KARY SURAN TS NO=35</t>
+        </is>
+      </c>
+      <c r="G565" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H565" s="2" t="n">
+        <v>25000</v>
+      </c>
+      <c r="I565" s="2" t="n">
+        <v>24860</v>
+      </c>
+      <c r="J565" s="3" t="n">
+        <v>41363</v>
+      </c>
+      <c r="K565" s="3" t="n">
+        <v>41730</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
+      <c r="A566" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B566" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C566" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D566" s="1" t="inlineStr">
+        <is>
+          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+        </is>
+      </c>
+      <c r="E566" s="1" t="inlineStr">
+        <is>
+          <t>Boulder Check/Gully Plug</t>
+        </is>
+      </c>
+      <c r="F566" s="1" t="inlineStr">
         <is>
           <t>1720/WC/9993631874 — LOOSE BOLDAR NIRAMAN KARY SURANI TS NO= 36</t>
         </is>
       </c>
-      <c r="G557" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H557" s="2" t="n">
+      <c r="G566" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H566" s="2" t="n">
         <v>25000</v>
       </c>
-      <c r="I557" s="2" t="n">
+      <c r="I566" s="2" t="n">
         <v>23984</v>
       </c>
-      <c r="J557" s="3" t="n">
+      <c r="J566" s="3" t="n">
         <v>41363</v>
       </c>
-      <c r="K557" s="3" t="n">
+      <c r="K566" s="3" t="n">
         <v>41730</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>