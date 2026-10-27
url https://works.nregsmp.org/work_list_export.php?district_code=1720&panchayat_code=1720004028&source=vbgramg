--- v0 (2026-09-05)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K84"/>
+  <dimension ref="A1:K93"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 03:57:06</t>
+          <t>Exported on: 2026-10-27 09:26:57</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DEWAS</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,474 +273,474 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1720004028/DP/22012034486936 — nirmal neer nirman marghat par surani</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>464568.96</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>43965</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1720004028/DP/22012034578936 — plantation parisar me panchayat bhawan pas surani</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>430106.07</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45150</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1720004028/DP/22012034603437 — VASHUDHA VANDAN -AMRIT VATIKA GP SURANI</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45164</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/22012034418283 — कपिलधारा केदार पिता हरलाल अजा सुरानी</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>43269</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/22012034545130 — kapildhra kup rampayer bai nanuram surani</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>330334.23</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>43959</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/22012034567949 — KAPIL DHARA NIRMAN MAHESH JAYNARAYAN SIRSODIYA SURANI</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>242453.87</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>43996</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/22012035284651 — KHET TALAB NIRMAN PREMSINGH RATANSINGH SURANI</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>383892.97</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45819</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/22012035430997 — KAPIL DHARA NIRMAN AWANTI BAI SHYAMLAL AMODA SURANI</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>332901.55</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/22012035448401 — Dug well recharge pit lakhanlal mulchand surani</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/22012035527922 — KHET TALAB NARMADAPRASAD GANGARAM SURANI</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>456789.64</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45812</v>
@@ -765,98 +765,98 @@
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/22012035589423 — Ek Bagiya Maa Ke Naam Manjubai Rajesh 76</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>283221.89</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45897</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/22012035589427 — Ek Bagiya Maa Ke Naam Seema Hariprasad 87</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I23" s="2" t="n">
-        <v>0</v>
+        <v>10500</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45944</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1000,51 +1000,51 @@
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/22012035591642 — Ek Bagiya Maa Ke Naam Gulab Bai Rajaram 29</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I27" s="2" t="n">
-        <v>0</v>
+        <v>12600</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -1918,1829 +1918,2256 @@
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/3792316 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106092655</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I47" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>44717</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/4555183 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114102757</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>45588</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/4847017 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106307322</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/4882741 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127821587</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K50" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5251252 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127824677</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45900</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5254109 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127812686</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5257471 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127807352</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45900</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5258621 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121594580</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I54" s="2" t="n">
-        <v>4200</v>
+        <v>12600</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45900</v>
       </c>
       <c r="K54" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5265279 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106306830</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5270437 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113450474</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I56" s="2" t="n">
-        <v>4200</v>
+        <v>9900</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45956</v>
       </c>
-      <c r="K56" s="3"/>
+      <c r="K56" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5280451 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119979156</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5291445 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119978026</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45900</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5297200 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119978794</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5303239 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120558095</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45900</v>
       </c>
       <c r="K60" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5307416 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119662040</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I61" s="2" t="n">
-        <v>0</v>
+        <v>14700</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45900</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5308855 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113984849</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45900</v>
       </c>
       <c r="K62" s="3" t="n">
         <v>46211</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5341180 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113450405</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I63" s="2" t="n">
-        <v>4200</v>
+        <v>9900</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45848</v>
       </c>
-      <c r="K63" s="3"/>
+      <c r="K63" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5384879 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127807596</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>8400</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5390668 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121685976</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45900</v>
       </c>
       <c r="K65" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5390669 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121686932</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>8400</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5395705 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127818265</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I67" s="2" t="n">
-        <v>4200</v>
+        <v>12600</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45900</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5399808 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119978897</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5408145 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127806431</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I69" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5409732 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147520158</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45900</v>
       </c>
       <c r="K70" s="3" t="n">
         <v>46211</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5410574 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121593762</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5411862 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113984966</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5495370 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127810189</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5583120 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127815476</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45900</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5639950 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106087021</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5668542 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127808039</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5717673 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114102916</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I77" s="2" t="n">
-        <v>0</v>
+        <v>1500</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5823224 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125433847</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45724</v>
       </c>
       <c r="K78" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5825307 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126994308</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K79" s="3" t="n">
         <v>46208</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5846123 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149833740</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5870865 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106708284</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/5877325 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105802325</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>46162</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1720004028/IF/IAY/6069439 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106736194</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I83" s="2" t="n">
-        <v>4200</v>
+        <v>8400</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>46245</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C84" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D84" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E84" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F84" s="1" t="inlineStr">
+        <is>
+          <t>1720004028/IF/IAY/6248257 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106292610</t>
+        </is>
+      </c>
+      <c r="G84" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H84" s="2" t="n">
+        <v>27000</v>
+      </c>
+      <c r="I84" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J84" s="3" t="n">
+        <v>46164</v>
+      </c>
+      <c r="K84" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
+      <c r="A85" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B85" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C85" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D85" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E85" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F85" s="1" t="inlineStr">
+        <is>
+          <t>1720004028/IF/IAY/6248804 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106708479</t>
+        </is>
+      </c>
+      <c r="G85" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H85" s="2" t="n">
+        <v>27000</v>
+      </c>
+      <c r="I85" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J85" s="3" t="n">
+        <v>46164</v>
+      </c>
+      <c r="K85" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
+      <c r="A86" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B86" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C86" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D86" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E86" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F86" s="1" t="inlineStr">
+        <is>
+          <t>1720004028/IF/IAY/6286486 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149422911</t>
+        </is>
+      </c>
+      <c r="G86" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H86" s="2" t="n">
+        <v>27000</v>
+      </c>
+      <c r="I86" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J86" s="3" t="n">
+        <v>46081</v>
+      </c>
+      <c r="K86" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
+      <c r="A87" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B87" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C87" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D87" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E87" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F87" s="1" t="inlineStr">
+        <is>
+          <t>1720004028/IF/IAY/6300776 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106091629</t>
+        </is>
+      </c>
+      <c r="G87" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H87" s="2" t="n">
+        <v>27000</v>
+      </c>
+      <c r="I87" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J87" s="3" t="n">
+        <v>46070</v>
+      </c>
+      <c r="K87" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
+      <c r="A88" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B88" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C88" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D88" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E88" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F88" s="1" t="inlineStr">
+        <is>
+          <t>1720004028/IF/IAY/6372975 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127824149</t>
+        </is>
+      </c>
+      <c r="G88" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H88" s="2" t="n">
+        <v>27000</v>
+      </c>
+      <c r="I88" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J88" s="3" t="n">
+        <v>46080</v>
+      </c>
+      <c r="K88" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
+      <c r="A89" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B89" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C89" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D89" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E89" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F89" s="1" t="inlineStr">
+        <is>
+          <t>1720004028/IF/IAY/6373143 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149422888</t>
+        </is>
+      </c>
+      <c r="G89" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H89" s="2" t="n">
+        <v>27000</v>
+      </c>
+      <c r="I89" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J89" s="3" t="n">
+        <v>46081</v>
+      </c>
+      <c r="K89" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
+      <c r="A90" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B90" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C90" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D90" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E90" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F90" s="1" t="inlineStr">
+        <is>
+          <t>1720004028/IF/IAY/6398684 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106736292</t>
+        </is>
+      </c>
+      <c r="G90" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H90" s="2" t="n">
+        <v>27000</v>
+      </c>
+      <c r="I90" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J90" s="3" t="n">
+        <v>46119</v>
+      </c>
+      <c r="K90" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
+      <c r="A91" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B91" s="1" t="inlineStr">
+        <is>
+          <t>2025-2026</t>
+        </is>
+      </c>
+      <c r="C91" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D91" s="1" t="inlineStr">
+        <is>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
+        </is>
+      </c>
+      <c r="E91" s="1" t="inlineStr">
+        <is>
+          <t>Rural Housing</t>
+        </is>
+      </c>
+      <c r="F91" s="1" t="inlineStr">
+        <is>
+          <t>1720004028/IF/IAY/6398710 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127803675</t>
+        </is>
+      </c>
+      <c r="G91" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H91" s="2" t="n">
+        <v>27000</v>
+      </c>
+      <c r="I91" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J91" s="3" t="n">
+        <v>46079</v>
+      </c>
+      <c r="K91" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
+      <c r="A92" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B92" s="1" t="inlineStr">
+        <is>
           <t>2023-2024</t>
         </is>
       </c>
-      <c r="C84" s="1" t="inlineStr">
+      <c r="C92" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D84" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E84" s="1" t="inlineStr">
+      <c r="D92" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
-      <c r="F84" s="1" t="inlineStr">
+      <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1720004028/WC/22012035086918 — nala vistarikaran main road se nale tak khaydipura surani</t>
         </is>
       </c>
-      <c r="G84" s="1" t="inlineStr">
+      <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
-      <c r="H84" s="2" t="n">
+      <c r="H92" s="2" t="n">
         <v>356420.52</v>
       </c>
-      <c r="I84" s="2" t="n">
-[...2 lines deleted...]
-      <c r="J84" s="3" t="n">
+      <c r="I92" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J92" s="3" t="n">
         <v>45206</v>
       </c>
-      <c r="K84" s="3"/>
+      <c r="K92" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
+      <c r="A93" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B93" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C93" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D93" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E93" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F93" s="1" t="inlineStr">
+        <is>
+          <t>1720004028/WC/VB/YD/22012035335778 — Construction of Recharge Pits for 1</t>
+        </is>
+      </c>
+      <c r="G93" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H93" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I93" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J93" s="3" t="n">
+        <v>46249</v>
+      </c>
+      <c r="K93" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>