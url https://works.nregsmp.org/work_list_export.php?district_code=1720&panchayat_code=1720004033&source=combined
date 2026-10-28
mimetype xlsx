--- v0 (2026-09-05)
+++ v1 (2026-10-28)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K444"/>
+  <dimension ref="A1:K446"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 10:20:55</t>
+          <t>Exported on: 2026-10-28 00:08:29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DEWAS</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -612,98 +612,98 @@
       <c r="J18" s="3" t="n">
         <v>45195</v>
       </c>
       <c r="K18" s="3" t="n">
         <v>45791</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1720004033/DP/22012034627472 — PLANTATION DILIP KE KHET SE DIPCHAND KE KHET TAK KOTHDI</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>433563.17</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45477</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1720004033/DP/22012034627473 — PLANTATIONSUNIL KE KHET SE HABBU KE KHET TAK KOTHDI</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>433563.17</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45477</v>
@@ -2221,51 +2221,51 @@
       <c r="J51" s="3" t="n">
         <v>42770</v>
       </c>
       <c r="K51" s="3" t="n">
         <v>43028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/22012034319553 — कपिलधारा सुक्की बाई पति रामपप्रसाद</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>107199</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>42775</v>
@@ -4312,51 +4312,51 @@
       <c r="J94" s="3" t="n">
         <v>43194</v>
       </c>
       <c r="K94" s="3" t="n">
         <v>43960</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/22012034451597 — KAPILDHARA SOBHAGSHING JAGRAM KOTHADI</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>68211</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>43559</v>
@@ -4406,51 +4406,51 @@
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/22012034470973 — KAPIL DHARA NIRMAN OMPRAKASH RANGLAL KOTHADI</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>130769</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>43532</v>
@@ -6032,51 +6032,51 @@
       <c r="J130" s="3" t="n">
         <v>45206</v>
       </c>
       <c r="K130" s="3" t="n">
         <v>45363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for individual / Construction of Staggered Trench for individual</t>
+          <t>Construction of Staggered Trench for individual / Construction of Staggered Contour Trench for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/22012035173507 — CPT NIRMAN RAMADHAR BHAGIRATH BHILDI</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>38778.49</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>6652.92</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45205</v>
@@ -6847,51 +6847,51 @@
       <c r="J147" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K147" s="3" t="n">
         <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/22012035419876 — DUGWELL RECHARGE  PIT SUNDARLAL HARIRAM BHILDI KOTHDID</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45748</v>
@@ -6943,51 +6943,51 @@
       <c r="J149" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K149" s="3" t="n">
         <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/22012035420005 — DUGWELL RECHARGE  PIT PRAKASH AHAITAN  KOTHDI</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45748</v>
@@ -7180,51 +7180,51 @@
       <c r="J154" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K154" s="3" t="n">
         <v>46119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/22012035527858 — KAPIL DHARA MIRMAN SUDAMA HARNARAYAN BHIDI KOTHDI</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>332649.15</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>107271</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45813</v>
@@ -7323,98 +7323,98 @@
         <v>261</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/22012035571413 — dugweel richage pit rakesh kanahiyalal</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K158" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/22012035571530 — dugweel richage pit dinesh kothadi</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I159" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>45748</v>
@@ -11791,51 +11791,51 @@
       <c r="J249" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="K249" s="3" t="n">
         <v>46055</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/IAY/4705462 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120591001</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45556</v>
@@ -11887,51 +11887,51 @@
       <c r="J251" s="3" t="n">
         <v>45609</v>
       </c>
       <c r="K251" s="3" t="n">
         <v>45715</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/IAY/4739658 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105746541</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45569</v>
@@ -12130,51 +12130,51 @@
       <c r="J256" s="3" t="n">
         <v>45609</v>
       </c>
       <c r="K256" s="3" t="n">
         <v>45742</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/IAY/4848485 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100790551</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>20178</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45624</v>
@@ -12471,51 +12471,51 @@
       <c r="J263" s="3" t="n">
         <v>42861</v>
       </c>
       <c r="K263" s="3" t="n">
         <v>43335</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/IAY/5178804 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106479177</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45779</v>
@@ -12714,73 +12714,73 @@
       <c r="J268" s="3" t="n">
         <v>45763</v>
       </c>
       <c r="K268" s="3" t="n">
         <v>45853</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/IAY/5287333 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121380507</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>14262</v>
+        <v>22662</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>45944</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -12957,98 +12957,98 @@
       <c r="J273" s="3" t="n">
         <v>42780</v>
       </c>
       <c r="K273" s="3" t="n">
         <v>43261</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/IAY/5377718 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100790410</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45745</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/IAY/5387304 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104908280</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45779</v>
@@ -13100,51 +13100,51 @@
       <c r="J276" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K276" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/IAY/5410386 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106204526</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45750</v>
@@ -13245,122 +13245,122 @@
       <c r="J279" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K279" s="3" t="n">
         <v>46088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/IAY/5569738 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105760579</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>45779</v>
       </c>
       <c r="K280" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/IAY/5683492 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106669578</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>14616</v>
+        <v>23016</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>45854</v>
       </c>
       <c r="K281" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
@@ -13637,51 +13637,51 @@
       <c r="J287" s="3" t="n">
         <v>45891</v>
       </c>
       <c r="K287" s="3" t="n">
         <v>45964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/IAY/5753899 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121991135</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>15708</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>46037</v>
@@ -13831,51 +13831,51 @@
       <c r="J291" s="3" t="n">
         <v>45906</v>
       </c>
       <c r="K291" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/IAY/5754073 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106098538</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>16162</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>45956</v>
@@ -13929,451 +13929,453 @@
       <c r="J293" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>46046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/IAY/5870799 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106257051</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/IAY/5870884 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125572074</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45741</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/IAY/6112086 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120552295</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>0</v>
+        <v>16200</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>46082</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/IAY/6112132 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106203302</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>46082</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/IAY/6112491 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100790896</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>24654</v>
+        <v>26454</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>46181</v>
       </c>
-      <c r="K298" s="3"/>
+      <c r="K298" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/IAY/6112507 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121368813</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>4200</v>
+        <v>12600</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>46098</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/IAY/6112568 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106650429</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>19070</v>
+        <v>23270</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K300" s="3" t="n">
         <v>46229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/IAY/6112806 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105757245</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>46082</v>
       </c>
       <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/IAY/6112930 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106208458</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>15733</v>
+        <v>24133</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -14403,6844 +14405,6938 @@
       <c r="J303" s="3" t="n">
         <v>46137</v>
       </c>
       <c r="K303" s="3" t="n">
         <v>46193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/IAY/6114252 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106669606</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>46166</v>
       </c>
       <c r="K304" s="3" t="n">
         <v>46250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1720004033/IF/IAY/6114496 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121379980</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>8400</v>
+        <v>12600</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>46085</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1720004033/IF/IAY/809635 — Construction of IAY House -IAY REG. NO. MP1373280</t>
+          <t>1720004033/IF/IAY/6398753 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106643688</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>15268</v>
+        <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>42861</v>
-[...3 lines deleted...]
-      </c>
+        <v>46098</v>
+      </c>
+      <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1720004033/IF/IAY/812521 — Construction of IAY House -IAY REG. NO. MP1592630</t>
+          <t>1720004033/IF/IAY/6399165 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100790259</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>15304</v>
+        <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>42861</v>
-[...3 lines deleted...]
-      </c>
+        <v>46082</v>
+      </c>
+      <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1720004033/IF/IAY/94324 — Construction of IAY House -IAY REG. NO. MP-20-004-033-002/18</t>
+          <t>1720004033/IF/IAY/809635 — Construction of IAY House -IAY REG. NO. MP1373280</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>14310</v>
+        <v>15480</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>15030</v>
+        <v>15268</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>42566</v>
+        <v>42861</v>
       </c>
       <c r="K308" s="3" t="n">
-        <v>42778</v>
+        <v>43416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1720004033/IF/IAY/964074 — Construction of IAY House -IAY REG. NO. MP3396319</t>
+          <t>1720004033/IF/IAY/812521 — Construction of IAY House -IAY REG. NO. MP1592630</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>15824</v>
+        <v>15304</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>42861</v>
       </c>
       <c r="K309" s="3" t="n">
-        <v>43190</v>
+        <v>43340</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1720004033/IF/IAY/964523 — Construction of IAY House -IAY REG. NO. MP3407517</t>
+          <t>1720004033/IF/IAY/94324 — Construction of IAY House -IAY REG. NO. MP-20-004-033-002/18</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>14912</v>
+        <v>15030</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>42861</v>
+        <v>42566</v>
       </c>
       <c r="K310" s="3" t="n">
-        <v>43281</v>
+        <v>42778</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1720004033/IF/IAY/966108 — Construction of IAY House -IAY REG. NO. MP3449025</t>
+          <t>1720004033/IF/IAY/964074 — Construction of IAY House -IAY REG. NO. MP3396319</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>14816</v>
+        <v>15824</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>42861</v>
       </c>
       <c r="K311" s="3" t="n">
-        <v>43281</v>
+        <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1720004033/IF/IAY/977931 — Construction of IAY House -IAY REG. NO. MP3798381</t>
+          <t>1720004033/IF/IAY/964523 — Construction of IAY House -IAY REG. NO. MP3407517</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>15824</v>
+        <v>14912</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>42861</v>
       </c>
       <c r="K312" s="3" t="n">
-        <v>43190</v>
+        <v>43281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1720004033/LD/22012034243594 — ग्रामीण क्रीडांगन शा मा वि भिल्‍दी</t>
+          <t>1720004033/IF/IAY/966108 — Construction of IAY House -IAY REG. NO. MP3449025</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>93000</v>
+        <v>15480</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>44917.5</v>
+        <v>14816</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>42350</v>
+        <v>42861</v>
       </c>
       <c r="K313" s="3" t="n">
-        <v>42888</v>
+        <v>43281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1720004033/LD/22012034304928 — SANTI   DHAM  NIRMAN  KOTHADI</t>
+          <t>1720004033/IF/IAY/977931 — Construction of IAY House -IAY REG. NO. MP3798381</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>501</v>
+        <v>15824</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>42802</v>
-[...1 lines deleted...]
-      <c r="K314" s="3"/>
+        <v>42861</v>
+      </c>
+      <c r="K314" s="3" t="n">
+        <v>43190</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1720004033/LD/22012034306935 — santi dham nirman kary bhildi</t>
+          <t>1720004033/LD/22012034243594 — ग्रामीण क्रीडांगन शा मा वि भिल्‍दी</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>180000</v>
+        <v>93000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>438</v>
+        <v>44917.5</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>42838</v>
-[...1 lines deleted...]
-      <c r="K315" s="3"/>
+        <v>42350</v>
+      </c>
+      <c r="K315" s="3" t="n">
+        <v>42888</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1720004033/LD/22012034306937 — khel meadan nirman kary kothadi</t>
+          <t>1720004033/LD/22012034304928 — SANTI   DHAM  NIRMAN  KOTHADI</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>320000</v>
+        <v>180000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>344</v>
+        <v>501</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>42873</v>
-[...3 lines deleted...]
-      </c>
+        <v>42802</v>
+      </c>
+      <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1720004033/LD/मेढ बंधान कार्य राजेश-मदनलाल भिल्‍दी — मेढ बंधान कार्य राजेश-मदनलाल भिल्‍दी कोठडी</t>
+          <t>1720004033/LD/22012034306935 — santi dham nirman kary bhildi</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>95000</v>
+        <v>180000</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>5256</v>
+        <v>438</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>39635</v>
-[...3 lines deleted...]
-      </c>
+        <v>42838</v>
+      </c>
+      <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RC/2155 — ग्रेवल मार्ग भिल्‍दी से इमली वाला नाला कोठडी</t>
+          <t>1720004033/LD/22012034306937 — khel meadan nirman kary kothadi</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>500000</v>
+        <v>320000</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>19032</v>
+        <v>344</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>40615</v>
+        <v>42873</v>
       </c>
       <c r="K318" s="3" t="n">
-        <v>40678</v>
+        <v>44986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RC/22012034169341 — सीसी रोड पंच परमेश्‍वर नंदकीशोर के बाडे से सत्‍यनारायण के बाडे तक</t>
+          <t>1720004033/LD/मेढ बंधान कार्य राजेश-मदनलाल भिल्‍दी — मेढ बंधान कार्य राजेश-मदनलाल भिल्‍दी कोठडी</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>61800</v>
+        <v>95000</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>59247.95</v>
+        <v>5256</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>41432</v>
+        <v>39635</v>
       </c>
       <c r="K319" s="3" t="n">
-        <v>41956</v>
+        <v>39626</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RC/22012034180903 — CC Road PP Ramniwas ke Ghar se Mangilal ke Ghar Ta</t>
+          <t>1720004033/RC/2155 — ग्रेवल मार्ग भिल्‍दी से इमली वाला नाला कोठडी</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>158000</v>
+        <v>500000</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>122694</v>
+        <v>19032</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>41523</v>
+        <v>40615</v>
       </c>
       <c r="K320" s="3" t="n">
-        <v>41956</v>
+        <v>40678</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RC/22012034198852 — cc road pp suresh ke ghar se ramgopal ke ghar tak</t>
+          <t>1720004033/RC/22012034169341 — सीसी रोड पंच परमेश्‍वर नंदकीशोर के बाडे से सत्‍यनारायण के बाडे तक</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>172000</v>
+        <v>61800</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>138779.3</v>
+        <v>59247.95</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>41691</v>
+        <v>41432</v>
       </c>
       <c r="K321" s="3" t="n">
-        <v>41985</v>
+        <v>41956</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RC/22012034205920 — khet sadak hanuman mandir se sanju ke khet tak</t>
+          <t>1720004033/RC/22012034180903 — CC Road PP Ramniwas ke Ghar se Mangilal ke Ghar Ta</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>1471000</v>
+        <v>158000</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>659904.34</v>
+        <v>122694</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>41691</v>
+        <v>41523</v>
       </c>
       <c r="K322" s="3" t="n">
-        <v>42697</v>
+        <v>41956</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RC/22012034230198 — Panchparmeshyer  C.C. Road  Vishnu ke ghar se panc</t>
+          <t>1720004033/RC/22012034198852 — cc road pp suresh ke ghar se ramgopal ke ghar tak</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>100000</v>
+        <v>172000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>86032</v>
+        <v>138779.3</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>41908</v>
+        <v>41691</v>
       </c>
       <c r="K323" s="3" t="n">
-        <v>41970</v>
+        <v>41985</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RC/22012034298717 — CC ROD RAMHET JI KE BADE SE BHILDI MARG TAK</t>
+          <t>1720004033/RC/22012034205920 — khet sadak hanuman mandir se sanju ke khet tak</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>30000</v>
+        <v>1471000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>28620</v>
+        <v>659904.34</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>42447</v>
+        <v>41691</v>
       </c>
       <c r="K324" s="3" t="n">
-        <v>42528</v>
+        <v>42697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RC/22012034325975 — CCROAD GANESH CHOK SE P.M. SCHOOL TAK KOTHADI</t>
+          <t>1720004033/RC/22012034230198 — Panchparmeshyer  C.C. Road  Vishnu ke ghar se panc</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>157076</v>
+        <v>100000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>73647</v>
+        <v>86032</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>42775</v>
+        <v>41908</v>
       </c>
       <c r="K325" s="3" t="n">
-        <v>42825</v>
+        <v>41970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RC/22012034325982 — CCROD GANESH CHOK SE P.M. SCHOOL TAK KOTHADI</t>
+          <t>1720004033/RC/22012034298717 — CC ROD RAMHET JI KE BADE SE BHILDI MARG TAK</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>0</v>
+        <v>30000</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>0</v>
+        <v>28620</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K326" s="3"/>
+        <v>42447</v>
+      </c>
+      <c r="K326" s="3" t="n">
+        <v>42528</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RC/22012034332847 — sudur gram samprk sadk jagdish ke ghar se sundarlal ke tppar tak bhildi</t>
+          <t>1720004033/RC/22012034325975 — CCROAD GANESH CHOK SE P.M. SCHOOL TAK KOTHADI</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>1445000</v>
+        <v>157076</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>1429049.06</v>
+        <v>73647</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>42817</v>
+        <v>42775</v>
       </c>
       <c r="K327" s="3" t="n">
-        <v>44383</v>
+        <v>42825</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RC/22012034332848 — CCROD EMLI CHOK SE RAMOTAR KE GHAR TAK KOTHADI</t>
+          <t>1720004033/RC/22012034325982 — CCROD GANESH CHOK SE P.M. SCHOOL TAK KOTHADI</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>66000</v>
+        <v>0</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>43194</v>
+        <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>42817</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RC/22012034344931 — CCROD SYAM KE GHAR SE SUNIL KE GHAR TAK KOTHADI</t>
+          <t>1720004033/RC/22012034332847 — sudur gram samprk sadk jagdish ke ghar se sundarlal ke tppar tak bhildi</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>103000</v>
+        <v>1445000</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>9632</v>
+        <v>1429049.06</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>42937</v>
+        <v>42817</v>
       </c>
       <c r="K329" s="3" t="n">
-        <v>43281</v>
+        <v>44383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RC/22012034344934 — CCROD GANGAVISHAN KE GHAR SE BADRI KE BADE TAK BHILDI</t>
+          <t>1720004033/RC/22012034332848 — CCROD EMLI CHOK SE RAMOTAR KE GHAR TAK KOTHADI</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>295000</v>
+        <v>66000</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>17200</v>
+        <v>43194</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>42937</v>
+        <v>42817</v>
       </c>
       <c r="K330" s="3" t="n">
-        <v>43281</v>
+        <v>43115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RC/22012034360752 — CCROD SOBHAGSHING GKE GHAR SE GANESH CHOK  TAK KOTHADI</t>
+          <t>1720004033/RC/22012034344931 — CCROD SYAM KE GHAR SE SUNIL KE GHAR TAK KOTHADI</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>66000</v>
+        <v>103000</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>52804</v>
+        <v>9632</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>42999</v>
+        <v>42937</v>
       </c>
       <c r="K331" s="3" t="n">
         <v>43281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RC/22012034372272 — CC ROED EMLI CHOK SE BHAGIRATH  KE GHAR TAK KOTHADI</t>
+          <t>1720004033/RC/22012034344934 — CCROD GANGAVISHAN KE GHAR SE BADRI KE BADE TAK BHILDI</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>35000</v>
+        <v>295000</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>0</v>
+        <v>17200</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>43191</v>
-[...1 lines deleted...]
-      <c r="K332" s="3"/>
+        <v>42937</v>
+      </c>
+      <c r="K332" s="3" t="n">
+        <v>43281</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RC/22012034397605 — सीसी रोड निर्माण कार्य बद्री के बड़े से मिडिल स्कूल भीलदी तक</t>
+          <t>1720004033/RC/22012034360752 — CCROD SOBHAGSHING GKE GHAR SE GANESH CHOK  TAK KOTHADI</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>60000</v>
+        <v>66000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>0</v>
+        <v>52804</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>43375</v>
-[...1 lines deleted...]
-      <c r="K333" s="3"/>
+        <v>42999</v>
+      </c>
+      <c r="K333" s="3" t="n">
+        <v>43281</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RC/22012034531829 — cc road madan ke ghar se hiralal ke ghar tak bhildi kothdi</t>
+          <t>1720004033/RC/22012034372272 — CC ROED EMLI CHOK SE BHAGIRATH  KE GHAR TAK KOTHADI</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>72900</v>
+        <v>35000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>70680</v>
+        <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>44041</v>
-[...3 lines deleted...]
-      </c>
+        <v>43191</v>
+      </c>
+      <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RC/22012034531831 — cc road jagdish ke ghar se anil ke ghar tak bhildi kothdi</t>
+          <t>1720004033/RC/22012034397605 — सीसी रोड निर्माण कार्य बद्री के बड़े से मिडिल स्कूल भीलदी तक</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>15300</v>
+        <v>60000</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>15960</v>
+        <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>44041</v>
-[...3 lines deleted...]
-      </c>
+        <v>43375</v>
+      </c>
+      <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RC/22012034536025 — cc amarsingh balod ke ghar se pradhanmantri road tak kothdi</t>
+          <t>1720004033/RC/22012034531829 — cc road madan ke ghar se hiralal ke ghar tak bhildi kothdi</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>13000</v>
+        <v>72900</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>15960</v>
+        <v>70680</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>44080</v>
+        <v>44041</v>
       </c>
       <c r="K336" s="3" t="n">
         <v>44155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RC/22012034536031 — cc road pradhanmantri main road se pra.vi.tak kothdi</t>
+          <t>1720004033/RC/22012034531831 — cc road jagdish ke ghar se anil ke ghar tak bhildi kothdi</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>18000</v>
+        <v>15300</v>
       </c>
       <c r="I337" s="2" t="n">
-        <v>18240</v>
+        <v>15960</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>44080</v>
+        <v>44041</v>
       </c>
       <c r="K337" s="3" t="n">
         <v>44155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RC/22012034536034 — cc road madan ke ghar anand ke ghar tak kothdi</t>
+          <t>1720004033/RC/22012034536025 — cc amarsingh balod ke ghar se pradhanmantri road tak kothdi</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>7500</v>
+        <v>13000</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>6840</v>
+        <v>15960</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>44080</v>
       </c>
       <c r="K338" s="3" t="n">
-        <v>44099</v>
+        <v>44155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RC/22012034541876 — सुदूर ग्राम संपर्क सड़क बंजड़ मोहल्ला से माध्यमिक विद्यालय भीलदी तक</t>
+          <t>1720004033/RC/22012034536031 — cc road pradhanmantri main road se pra.vi.tak kothdi</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>1372568.48</v>
+        <v>18000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>1354198.17</v>
+        <v>18240</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>44103</v>
+        <v>44080</v>
       </c>
       <c r="K339" s="3" t="n">
-        <v>44558</v>
+        <v>44155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RC/22012034542954 — cc rod nirman kary sobharam ke ghar se gulab bai ke ghar tak kothadi</t>
+          <t>1720004033/RC/22012034536034 — cc road madan ke ghar anand ke ghar tak kothdi</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>49000</v>
+        <v>7500</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>54792</v>
+        <v>6840</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>44211</v>
+        <v>44080</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>44383</v>
+        <v>44099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RC/22012034560219 — खेत सड़क सुनील कहार के खेत से ओमप्रकाश जयशवाल के खेत तक कोटडी</t>
+          <t>1720004033/RC/22012034541876 — सुदूर ग्राम संपर्क सड़क बंजड़ मोहल्ला से माध्यमिक विद्यालय भीलदी तक</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>1300084.76</v>
+        <v>1372568.48</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>1282154.15</v>
+        <v>1354198.17</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>44264</v>
+        <v>44103</v>
       </c>
       <c r="K341" s="3" t="n">
-        <v>45099</v>
+        <v>44558</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RC/22012034571454 — CC RODE NIRMAN KARY BHAGIRATH KE BADE SE SHIVLAL KI BADI TAK KOTHADI</t>
+          <t>1720004033/RC/22012034542954 — cc rod nirman kary sobharam ke ghar se gulab bai ke ghar tak kothadi</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>50000</v>
+        <v>49000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>59058</v>
+        <v>54792</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>44340</v>
+        <v>44211</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>45295</v>
+        <v>44383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RC/2221 — cc रोड शंकर के घर से श्‍याम के घर तकपंच(परमेश्‍वर) कोठडी</t>
+          <t>1720004033/RC/22012034560219 — खेत सड़क सुनील कहार के खेत से ओमप्रकाश जयशवाल के खेत तक कोटडी</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>41000</v>
+        <v>1300084.76</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>49983.9</v>
+        <v>1282154.15</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>41003</v>
+        <v>44264</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>41056</v>
+        <v>45099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RC/2336 — CCरोड(PP)गेंदालाल के घर से इमली चौक भिल्‍दी कोठडी</t>
+          <t>1720004033/RC/22012034571454 — CC RODE NIRMAN KARY BHAGIRATH KE BADE SE SHIVLAL KI BADI TAK KOTHADI</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>108000</v>
+        <v>50000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>107752</v>
+        <v>59058</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>41276</v>
+        <v>44340</v>
       </c>
       <c r="K344" s="3" t="n">
-        <v>41310</v>
+        <v>45295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RC/ग्रेवलमार्ग निर्माण कार्य भिल्‍दी से — ग्रेवलमार्ग निर्माण कार्य भिल्‍दी से भैसुन काठडी</t>
+          <t>1720004033/RC/2221 — cc रोड शंकर के घर से श्‍याम के घर तकपंच(परमेश्‍वर) कोठडी</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>477000</v>
+        <v>41000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>69395</v>
+        <v>49983.9</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>39496</v>
+        <v>41003</v>
       </c>
       <c r="K345" s="3" t="n">
-        <v>42068</v>
+        <v>41056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RC/ग्रेवलमार्गनिर्माण कार्य भिल्‍दी से — ग्रेवलमार्गनिर्माण कार्य भिल्‍दी से कोठडी कोठडी</t>
+          <t>1720004033/RC/2336 — CCरोड(PP)गेंदालाल के घर से इमली चौक भिल्‍दी कोठडी</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>484000</v>
+        <v>108000</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>57705</v>
+        <v>107752</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>39510</v>
+        <v>41276</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>42068</v>
+        <v>41310</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RC/ग्रेवलमार्ग निर्माण कोठडी से डागराखे — ग्रेवलमार्ग निर्माण कोठडी से डागराखेडा काठडी</t>
+          <t>1720004033/RC/ग्रेवलमार्ग निर्माण कार्य भिल्‍दी से — ग्रेवलमार्ग निर्माण कार्य भिल्‍दी से भैसुन काठडी</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>496000</v>
+        <v>477000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>113428</v>
+        <v>69395</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>39624</v>
+        <v>39496</v>
       </c>
       <c r="K347" s="3" t="n">
         <v>42068</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034213524 — Toilet NBA dewa jai narayan Bhildi</t>
+          <t>1720004033/RC/ग्रेवलमार्गनिर्माण कार्य भिल्‍दी से — ग्रेवलमार्गनिर्माण कार्य भिल्‍दी से कोठडी कोठडी</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>5400</v>
+        <v>484000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>5300</v>
+        <v>57705</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>41768</v>
+        <v>39510</v>
       </c>
       <c r="K348" s="3" t="n">
-        <v>42010</v>
+        <v>42068</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034213541 — Toilet NBA GOVIND S/O KESIYA Bhildi</t>
+          <t>1720004033/RC/ग्रेवलमार्ग निर्माण कोठडी से डागराखे — ग्रेवलमार्ग निर्माण कोठडी से डागराखेडा काठडी</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>0</v>
+        <v>496000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>0</v>
+        <v>113428</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>41667</v>
-[...1 lines deleted...]
-      <c r="K349" s="3"/>
+        <v>39624</v>
+      </c>
+      <c r="K349" s="3" t="n">
+        <v>42068</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034213546 — Toilet NBA Gendalal Bhildi</t>
+          <t>1720004033/RS/22012034213524 — Toilet NBA dewa jai narayan Bhildi</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>0</v>
+        <v>5300</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>41667</v>
-[...1 lines deleted...]
-      <c r="K350" s="3"/>
+        <v>41768</v>
+      </c>
+      <c r="K350" s="3" t="n">
+        <v>42010</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034213552 — Toilet NBA sevaram s/o nanu Bhildi</t>
+          <t>1720004033/RS/22012034213541 — Toilet NBA GOVIND S/O KESIYA Bhildi</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>41667</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034215123 — NBA PARSADI BAI GALYA BHILDI</t>
+          <t>1720004033/RS/22012034213546 — Toilet NBA Gendalal Bhildi</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>41660</v>
+        <v>41667</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034215409 — Toilet NBA Ram bharosi bai w/o hariram Bhildi</t>
+          <t>1720004033/RS/22012034213552 — Toilet NBA sevaram s/o nanu Bhildi</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>41667</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034215410 — Toilet NBA harnarayn s/opyarelal Bhildi</t>
+          <t>1720004033/RS/22012034215123 — NBA PARSADI BAI GALYA BHILDI</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>41667</v>
+        <v>41660</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034215411 — NBA SOCHALY CHOTELAL S/O JAYNARAYAN BHILDI</t>
+          <t>1720004033/RS/22012034215409 — Toilet NBA Ram bharosi bai w/o hariram Bhildi</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>5300</v>
+        <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>41803</v>
-[...3 lines deleted...]
-      </c>
+        <v>41667</v>
+      </c>
+      <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034215412 — NBA SOCHALALY SUNIL S/O NANDLAL BHILDI</t>
+          <t>1720004033/RS/22012034215410 — Toilet NBA harnarayn s/opyarelal Bhildi</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>41698</v>
+        <v>41667</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034215413 — NBA SOCHALAY KISHOR S/O HARNARAYAN BHILDI</t>
+          <t>1720004033/RS/22012034215411 — NBA SOCHALY CHOTELAL S/O JAYNARAYAN BHILDI</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>0</v>
+        <v>5300</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>41667</v>
-[...1 lines deleted...]
-      <c r="K357" s="3"/>
+        <v>41803</v>
+      </c>
+      <c r="K357" s="3" t="n">
+        <v>42031</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034233861 — NBAMADAN LAL S/O BABULAL</t>
+          <t>1720004033/RS/22012034215412 — NBA SOCHALALY SUNIL S/O NANDLAL BHILDI</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>5300</v>
+        <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>41796</v>
-[...3 lines deleted...]
-      </c>
+        <v>41698</v>
+      </c>
+      <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034236595 — 00</t>
+          <t>1720004033/RS/22012034215413 — NBA SOCHALAY KISHOR S/O HARNARAYAN BHILDI</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>41787</v>
+        <v>41667</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>School Toilet Units / Construction of Multi Unit Toilets for School</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034236600 — 00</t>
+          <t>1720004033/RS/22012034233861 — NBAMADAN LAL S/O BABULAL</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>0</v>
+        <v>5300</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>41787</v>
-[...1 lines deleted...]
-      <c r="K360" s="3"/>
+        <v>41796</v>
+      </c>
+      <c r="K360" s="3" t="n">
+        <v>42031</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>School Toilet Units / Construction of Multi Unit Toilets for School</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034236603 — kamal sing babulal</t>
+          <t>1720004033/RS/22012034236595 — 00</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>41787</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>School Toilet Units / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034238860 — nba kamal s/o babulal bhildi</t>
+          <t>1720004033/RS/22012034236600 — 00</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>5300</v>
+        <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>41803</v>
-[...3 lines deleted...]
-      </c>
+        <v>41787</v>
+      </c>
+      <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>School Toilet Units / Construction of Multi Unit Toilets for School</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034240941 — N B A KANSHIRAM S/O BHOLU BHILDI</t>
+          <t>1720004033/RS/22012034236603 — kamal sing babulal</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>5300</v>
+        <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>41915</v>
-[...3 lines deleted...]
-      </c>
+        <v>41787</v>
+      </c>
+      <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034240962 — N B A HARNARAYAN S/O PYARELAL BHILDI</t>
+          <t>1720004033/RS/22012034238860 — nba kamal s/o babulal bhildi</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>41803</v>
       </c>
       <c r="K364" s="3" t="n">
         <v>42031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034240990 — N B A JAGANNATH S/O GOPI BHILDI</t>
+          <t>1720004033/RS/22012034240941 — N B A KANSHIRAM S/O BHOLU BHILDI</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>41803</v>
+        <v>41915</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>42031</v>
+        <v>42067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034245154 — NBA Gopal s/o balram bhildi</t>
+          <t>1720004033/RS/22012034240962 — N B A HARNARAYAN S/O PYARELAL BHILDI</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>41845</v>
+        <v>41803</v>
       </c>
       <c r="K366" s="3" t="n">
-        <v>42067</v>
+        <v>42031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034245633 — N B A Kamal s/o hrnarayan bhildi</t>
+          <t>1720004033/RS/22012034240990 — N B A JAGANNATH S/O GOPI BHILDI</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>41929</v>
+        <v>41803</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>42067</v>
+        <v>42031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034246466 — N B A sivram s/o ranglal bhildi</t>
+          <t>1720004033/RS/22012034245154 — NBA Gopal s/o balram bhildi</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>41845</v>
       </c>
       <c r="K368" s="3" t="n">
         <v>42067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034247346 — N B A radhesyam s/o sukhdev</t>
+          <t>1720004033/RS/22012034245633 — N B A Kamal s/o hrnarayan bhildi</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>41845</v>
+        <v>41929</v>
       </c>
       <c r="K369" s="3" t="n">
         <v>42067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034259071 — NBA vinod s/o sonarayan bhildi</t>
+          <t>1720004033/RS/22012034246466 — N B A sivram s/o ranglal bhildi</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>0</v>
+        <v>5300</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>41873</v>
-[...1 lines deleted...]
-      <c r="K370" s="3"/>
+        <v>41845</v>
+      </c>
+      <c r="K370" s="3" t="n">
+        <v>42067</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034262161 — NBA jagdish s/o ranglal bhildi</t>
+          <t>1720004033/RS/22012034247346 — N B A radhesyam s/o sukhdev</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>41873</v>
+        <v>41845</v>
       </c>
       <c r="K371" s="3" t="n">
         <v>42067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034262178 — NBA radhesyam sonarayan</t>
+          <t>1720004033/RS/22012034259071 — NBA vinod s/o sonarayan bhildi</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>41730</v>
+        <v>41873</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034262807 — N B A nabu s/o jayram bhildi</t>
+          <t>1720004033/RS/22012034262161 — NBA jagdish s/o ranglal bhildi</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>41880</v>
+        <v>41873</v>
       </c>
       <c r="K373" s="3" t="n">
-        <v>42095</v>
+        <v>42067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034272739 — NBA fulsing s/o devlal</t>
+          <t>1720004033/RS/22012034262178 — NBA radhesyam sonarayan</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>5300</v>
+        <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>41915</v>
-[...3 lines deleted...]
-      </c>
+        <v>41730</v>
+      </c>
+      <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034272742 — NBA RMESH S/OCHANNU KOTHADI</t>
+          <t>1720004033/RS/22012034262807 — N B A nabu s/o jayram bhildi</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>0</v>
+        <v>5300</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>41912</v>
-[...1 lines deleted...]
-      <c r="K375" s="3"/>
+        <v>41880</v>
+      </c>
+      <c r="K375" s="3" t="n">
+        <v>42095</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034272744 — NBA LALSHING S/O DEVLAL KOTHADI</t>
+          <t>1720004033/RS/22012034272739 — NBA fulsing s/o devlal</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>0</v>
+        <v>5300</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>41912</v>
-[...1 lines deleted...]
-      <c r="K376" s="3"/>
+        <v>41915</v>
+      </c>
+      <c r="K376" s="3" t="n">
+        <v>42067</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034272749 — N B A GANGAVISHAN s/o PRHLALD BHILDI</t>
+          <t>1720004033/RS/22012034272742 — NBA RMESH S/OCHANNU KOTHADI</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>5300</v>
+        <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>41915</v>
-[...3 lines deleted...]
-      </c>
+        <v>41912</v>
+      </c>
+      <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034274171 — N B A Rajesh sildi/o madanlal bh</t>
+          <t>1720004033/RS/22012034272744 — NBA LALSHING S/O DEVLAL KOTHADI</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
-        <v>41760</v>
+        <v>41912</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034390325 — SBM pmay GOVIND S/O KESHIYA BHILDI</t>
+          <t>1720004033/RS/22012034272749 — N B A GANGAVISHAN s/o PRHLALD BHILDI</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>12000</v>
+        <v>5400</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>12036</v>
+        <v>5300</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>43800</v>
+        <v>41915</v>
       </c>
       <c r="K379" s="3" t="n">
-        <v>44473</v>
+        <v>42067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034390353 — SBM JASHODA BAI GOVIND BHILDI</t>
+          <t>1720004033/RS/22012034274171 — N B A Rajesh sildi/o madanlal bh</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>12000</v>
+        <v>5400</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>43106</v>
+        <v>41760</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034390360 — SBM SALAGRAM SOBHARAM KOTHADI</t>
+          <t>1720004033/RS/22012034390325 — SBM pmay GOVIND S/O KESHIYA BHILDI</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>0</v>
+        <v>12036</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>43107</v>
-[...1 lines deleted...]
-      <c r="K381" s="3"/>
+        <v>43800</v>
+      </c>
+      <c r="K381" s="3" t="n">
+        <v>44473</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034390597 — SBM SHIVRAM RAMPAL BHILDI</t>
+          <t>1720004033/RS/22012034390353 — SBM JASHODA BAI GOVIND BHILDI</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>11000</v>
+        <v>12000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>11168</v>
+        <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>43800</v>
-[...3 lines deleted...]
-      </c>
+        <v>43106</v>
+      </c>
+      <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034390601 — SBM JAGDISH  RAJARAM BHILDI</t>
+          <t>1720004033/RS/22012034390360 — SBM SALAGRAM SOBHARAM KOTHADI</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>11000</v>
+        <v>12000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>3132</v>
+        <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>43194</v>
-[...3 lines deleted...]
-      </c>
+        <v>43107</v>
+      </c>
+      <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of Berkeley Compost Pit for Groups / Construction of Berkeley Compost Pit for Groups</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034497725 — PMAY MP5409076 DEVISHING RAMPRSAD KOTHADI</t>
+          <t>1720004033/RS/22012034390597 — SBM SHIVRAM RAMPAL BHILDI</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>12000</v>
+        <v>11000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>11920</v>
+        <v>11168</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>44150</v>
+        <v>43800</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>44437</v>
+        <v>44383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034616033 — सामुदायिक स्वच्छता परिसर निर्माण ग्राम पंचायत कोठडी</t>
+          <t>1720004033/RS/22012034390601 — SBM JAGDISH  RAJARAM BHILDI</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>44000</v>
+        <v>11000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>21900</v>
+        <v>3132</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>44519</v>
+        <v>43194</v>
       </c>
       <c r="K385" s="3" t="n">
-        <v>44980</v>
+        <v>44986</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Berkeley Compost Pit for Groups / Construction of Berkeley Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034657246 — SLWM BENEFICIARY LICHA PIT 10 BHILDI</t>
+          <t>1720004033/RS/22012034497725 — PMAY MP5409076 DEVISHING RAMPRSAD KOTHADI</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>39705.27</v>
+        <v>12000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>0</v>
+        <v>11920</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K386" s="3"/>
+        <v>44150</v>
+      </c>
+      <c r="K386" s="3" t="n">
+        <v>44437</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034657254 — SLWM BENEFICIARY LICHA PIT 10 BHILDI</t>
+          <t>1720004033/RS/22012034616033 — सामुदायिक स्वच्छता परिसर निर्माण ग्राम पंचायत कोठडी</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>39705.27</v>
+        <v>44000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>0</v>
+        <v>21900</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K387" s="3"/>
+        <v>44519</v>
+      </c>
+      <c r="K387" s="3" t="n">
+        <v>44980</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of Berkeley Compost Pit for Groups / Construction of Berkeley Compost Pit for Groups</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034657261 — SLWM BENEFICIARY LICHA PIT 10  bhildi 2</t>
+          <t>1720004033/RS/22012034657246 — SLWM BENEFICIARY LICHA PIT 10 BHILDI</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>39705.27</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of Berkeley Compost Pit for Groups / Construction of Berkeley Compost Pit for Groups</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034657264 — SLWM BENEFICIARY LICHA PIT 10 kothadi</t>
+          <t>1720004033/RS/22012034657254 — SLWM BENEFICIARY LICHA PIT 10 BHILDI</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>39705.27</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Constr of Berkeley Compost Pit for Groups / Construction of Berkeley Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034657265 — SLWM BENEFICIARY LICHA PIT 10 kothadi 2</t>
+          <t>1720004033/RS/22012034657261 — SLWM BENEFICIARY LICHA PIT 10  bhildi 2</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>39705.27</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Berkeley Compost Pit for Groups / Construction of Berkeley Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034657269 — SLWM BENEFICIARY NADEP NIRMAN TULSIRAM NATTU</t>
+          <t>1720004033/RS/22012034657264 — SLWM BENEFICIARY LICHA PIT 10 kothadi</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>0</v>
+        <v>39705.27</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Berkeley Compost Pit for Groups / Construction of Berkeley Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034657275 — SLWM BENEFICIARY NADEP NIRMAN  JAGDISH HIRALAL BHILDI</t>
+          <t>1720004033/RS/22012034657265 — SLWM BENEFICIARY LICHA PIT 10 kothadi 2</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>0</v>
+        <v>39705.27</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1720004033/RS/22012034657278 — SLWM BENEFICIARY NADEP NIRMAN  HARIOM KESIYA  BHILDI</t>
+          <t>1720004033/RS/22012034657269 — SLWM BENEFICIARY NADEP NIRMAN TULSIRAM NATTU</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1720004033/SK/473 — Bharat Nirman Rajeev Gandhi Sewa Kendra,KOTHDI</t>
+          <t>1720004033/RS/22012034657275 — SLWM BENEFICIARY NADEP NIRMAN  JAGDISH HIRALAL BHILDI</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>1285000</v>
+        <v>0</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>1006582.59</v>
+        <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>41523</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/22012034609149 — DYKE NIRMAN BHILDI NALE PAR KOTHDI 1</t>
+          <t>1720004033/RS/22012034657278 — SLWM BENEFICIARY NADEP NIRMAN  HARIOM KESIYA  BHILDI</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>38278.48</v>
+        <v>0</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>31920</v>
+        <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>44230</v>
-[...1 lines deleted...]
-      <c r="K395" s="3" t="n">
         <v>44652</v>
       </c>
+      <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/22012034609150 — DYKE NIRMAN BHILDI NALE PAR KOTHDI 2</t>
+          <t>1720004033/SK/473 — Bharat Nirman Rajeev Gandhi Sewa Kendra,KOTHDI</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>38278.48</v>
+        <v>1285000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>0</v>
+        <v>1006582.59</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>44180</v>
-[...1 lines deleted...]
-      <c r="K396" s="3"/>
+        <v>41523</v>
+      </c>
+      <c r="K396" s="3" t="n">
+        <v>41865</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/22012034609151 — DYKE NIRMAN BHILDI NALE PAR KOTHDI 3</t>
+          <t>1720004033/WC/22012034609149 — DYKE NIRMAN BHILDI NALE PAR KOTHDI 1</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>38278.48</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>0</v>
+        <v>31920</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>44180</v>
-[...1 lines deleted...]
-      <c r="K397" s="3"/>
+        <v>44230</v>
+      </c>
+      <c r="K397" s="3" t="n">
+        <v>44652</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/22012034609152 — DYKE NIRMAN BHILDI NALE PAR KOTHDI 4</t>
+          <t>1720004033/WC/22012034609150 — DYKE NIRMAN BHILDI NALE PAR KOTHDI 2</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>38278.48</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>29640</v>
+        <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>44230</v>
-[...3 lines deleted...]
-      </c>
+        <v>44180</v>
+      </c>
+      <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/22012034609153 — DYKE NIRMAN BHILDI NALE PAR KOTHDI 5</t>
+          <t>1720004033/WC/22012034609151 — DYKE NIRMAN BHILDI NALE PAR KOTHDI 3</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>38278.48</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>36480</v>
+        <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>44244</v>
-[...3 lines deleted...]
-      </c>
+        <v>44180</v>
+      </c>
+      <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/22012034609154 — DYKE NIRMAN BHILDA NALE PAR KOTHDI 1</t>
+          <t>1720004033/WC/22012034609152 — DYKE NIRMAN BHILDI NALE PAR KOTHDI 4</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>38278.48</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>32231</v>
+        <v>29640</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>44346</v>
+        <v>44230</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>44652</v>
+        <v>44383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/22012034609155 — DYKE NIRMAN BHILDA NALE PAR KOTHDI 2</t>
+          <t>1720004033/WC/22012034609153 — DYKE NIRMAN BHILDI NALE PAR KOTHDI 5</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>38278.48</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>0</v>
+        <v>36480</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>44180</v>
-[...1 lines deleted...]
-      <c r="K401" s="3"/>
+        <v>44244</v>
+      </c>
+      <c r="K401" s="3" t="n">
+        <v>44383</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/22012034609156 — DYKE NIRMAN BHILDA NALE PAR KOTHDI 3</t>
+          <t>1720004033/WC/22012034609154 — DYKE NIRMAN BHILDA NALE PAR KOTHDI 1</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>38278.48</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>52908</v>
+        <v>32231</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>44233</v>
+        <v>44346</v>
       </c>
       <c r="K402" s="3" t="n">
-        <v>44377</v>
+        <v>44652</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/22012034609157 — DYKE NIRMAN BHILDA NALE PAR KOTHDI 4</t>
+          <t>1720004033/WC/22012034609155 — DYKE NIRMAN BHILDA NALE PAR KOTHDI 2</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>38278.48</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>28950</v>
+        <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>44346</v>
-[...3 lines deleted...]
-      </c>
+        <v>44180</v>
+      </c>
+      <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/22012034609158 — DYKE NIRMAN BHILDA NALE PAR KOTHDI 5</t>
+          <t>1720004033/WC/22012034609156 — DYKE NIRMAN BHILDA NALE PAR KOTHDI 3</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>38278.48</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>30108</v>
+        <v>52908</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>44346</v>
+        <v>44233</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>44652</v>
+        <v>44377</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/22012034615577 — nala vistarikaran gadaghat nale par bhildi kothdi</t>
+          <t>1720004033/WC/22012034609157 — DYKE NIRMAN BHILDA NALE PAR KOTHDI 4</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>934376</v>
+        <v>38278.48</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>500605</v>
+        <v>28950</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>44257</v>
+        <v>44346</v>
       </c>
       <c r="K405" s="3" t="n">
-        <v>45360</v>
+        <v>44652</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/22012034615578 — nala vistarikaran nand ke khet se stop dem tak bhildi kothda</t>
+          <t>1720004033/WC/22012034609158 — DYKE NIRMAN BHILDA NALE PAR KOTHDI 5</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>934376</v>
+        <v>38278.48</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>578963</v>
+        <v>30108</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>44258</v>
+        <v>44346</v>
       </c>
       <c r="K406" s="3" t="n">
-        <v>45369</v>
+        <v>44652</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/22012034718573 — CTR Stop dem nirma shankarlal ke khet pas kothdi</t>
+          <t>1720004033/WC/22012034615577 — nala vistarikaran gadaghat nale par bhildi kothdi</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>1492820.98</v>
+        <v>934376</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>1461131.1</v>
+        <v>500605</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>44346</v>
+        <v>44257</v>
       </c>
       <c r="K407" s="3" t="n">
-        <v>44896</v>
+        <v>45360</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/22012034775383 — ctr stop dem  gram bhildi me gajanand ke khet ke pas kothdi</t>
+          <t>1720004033/WC/22012034615578 — nala vistarikaran nand ke khet se stop dem tak bhildi kothda</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>0</v>
+        <v>934376</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>0</v>
+        <v>578963</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K408" s="3"/>
+        <v>44258</v>
+      </c>
+      <c r="K408" s="3" t="n">
+        <v>45369</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/22012034775385 — ctr stop dem  gram bhildi me gajanand ke khet ke pas kothdi</t>
+          <t>1720004033/WC/22012034718573 — CTR Stop dem nirma shankarlal ke khet pas kothdi</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>1495262.39</v>
+        <v>1492820.98</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>1449583.17</v>
+        <v>1461131.1</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>44372</v>
+        <v>44346</v>
       </c>
       <c r="K409" s="3" t="n">
         <v>44896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/22012034790411 — Water drainage Nirman shasakiy nahar se darji wali Khali Tak</t>
+          <t>1720004033/WC/22012034775383 — ctr stop dem  gram bhildi me gajanand ke khet ke pas kothdi</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>640661.4</v>
+        <v>0</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>566413</v>
+        <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>44513</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/22012034799646 — Water drainage Nirman shasakiy Kedar ke Khet se Sundar Lal ke kheta</t>
+          <t>1720004033/WC/22012034775385 — ctr stop dem  gram bhildi me gajanand ke khet ke pas kothdi</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>854215.2</v>
+        <v>1495262.39</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>537409</v>
+        <v>1449583.17</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>44513</v>
+        <v>44372</v>
       </c>
       <c r="K411" s="3" t="n">
-        <v>44998</v>
+        <v>44896</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/22012034867116 — Water drainage ratan ke Khet se kundal katak Kothadi</t>
+          <t>1720004033/WC/22012034790411 — Water drainage Nirman shasakiy nahar se darji wali Khali Tak</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>569476.8</v>
+        <v>640661.4</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>264155</v>
+        <v>566413</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>44517</v>
+        <v>44513</v>
       </c>
       <c r="K412" s="3" t="n">
-        <v>46188</v>
+        <v>44923</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/22012034884642 — Water drainage Nirman Ramesvar ke khet ke pash se bholasankar ke khet tak kothadi</t>
+          <t>1720004033/WC/22012034799646 — Water drainage Nirman shasakiy Kedar ke Khet se Sundar Lal ke kheta</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>0</v>
+        <v>854215.2</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>0</v>
+        <v>537409</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>44518</v>
-[...1 lines deleted...]
-      <c r="K413" s="3"/>
+        <v>44513</v>
+      </c>
+      <c r="K413" s="3" t="n">
+        <v>44998</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/22012034894495 — Water drainage Nirman men rod se Sanju ke khet tak  kothadi</t>
+          <t>1720004033/WC/22012034867116 — Water drainage ratan ke Khet se kundal katak Kothadi</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>0</v>
+        <v>569476.8</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>0</v>
+        <v>264155</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K414" s="3"/>
+        <v>44517</v>
+      </c>
+      <c r="K414" s="3" t="n">
+        <v>46188</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/22012034939580 — talab nirman (amrit sarovar) marukha vali jhil pas kothdi</t>
+          <t>1720004033/WC/22012034884642 — Water drainage Nirman Ramesvar ke khet ke pash se bholasankar ke khet tak kothadi</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>1470888.61</v>
+        <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>892092</v>
+        <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>44664</v>
-[...3 lines deleted...]
-      </c>
+        <v>44518</v>
+      </c>
+      <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/22012035132566 — CTR Water drainage danababa se aadapan tak</t>
+          <t>1720004033/WC/22012034894495 — Water drainage Nirman men rod se Sanju ke khet tak  kothadi</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>45017</v>
+        <v>44471</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/22012035132580 — CTR Water drainage chennal nirman kary emlibaba se sonkheda ki our</t>
+          <t>1720004033/WC/22012034939580 — talab nirman (amrit sarovar) marukha vali jhil pas kothdi</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>0</v>
+        <v>1470888.61</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>0</v>
+        <v>892092</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K417" s="3"/>
+        <v>44664</v>
+      </c>
+      <c r="K417" s="3" t="n">
+        <v>45351</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/22012035136110 — Water drainage danaba se adpan tak</t>
+          <t>1720004033/WC/22012035132566 — CTR Water drainage danababa se aadapan tak</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; Maint of Flood/Diversion Channel for Comm / Repair and Maintenance of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/22012035136113 — Water drainage danaba se adpan tak</t>
+          <t>1720004033/WC/22012035132580 — CTR Water drainage chennal nirman kary emlibaba se sonkheda ki our</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/22012035136144 — Drenege chennal  adapan se Dana baba tak</t>
+          <t>1720004033/WC/22012035136110 — Water drainage danaba se adpan tak</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>45201</v>
+        <v>45017</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/22012035136255 — water drainge chhenal  aadapan se dana baba tak bhildi</t>
+          <t>1720004033/WC/22012035136113 — Water drainage danaba se adpan tak</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>413751</v>
+        <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>358913</v>
+        <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>45204</v>
-[...3 lines deleted...]
-      </c>
+        <v>45017</v>
+      </c>
+      <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/22012035136265 — water drainage chhenal imle baba se sonkheda ki our kothdi</t>
+          <t>1720004033/WC/22012035136144 — Drenege chennal  adapan se Dana baba tak</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>413751</v>
+        <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>354489</v>
+        <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>45204</v>
-[...3 lines deleted...]
-      </c>
+        <v>45201</v>
+      </c>
+      <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/22012035169963 — gabian nirman ghotiya baba ke pas bhildi kothdi</t>
+          <t>1720004033/WC/22012035136255 — water drainge chhenal  aadapan se dana baba tak bhildi</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>121453.07</v>
+        <v>413751</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>0</v>
+        <v>358913</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>45317</v>
-[...1 lines deleted...]
-      <c r="K423" s="3"/>
+        <v>45204</v>
+      </c>
+      <c r="K423" s="3" t="n">
+        <v>46128</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/22012035169967 — gabian nirman shiv patel ke khet pas bhildi kothdi</t>
+          <t>1720004033/WC/22012035136265 — water drainage chhenal imle baba se sonkheda ki our kothdi</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>121453.07</v>
+        <v>413751</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>0</v>
+        <v>354489</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>45317</v>
-[...1 lines deleted...]
-      <c r="K424" s="3"/>
+        <v>45204</v>
+      </c>
+      <c r="K424" s="3" t="n">
+        <v>45580</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/300 — निर्मल नीर प्रथम कोठडी</t>
+          <t>1720004033/WC/22012035169963 — gabian nirman ghotiya baba ke pas bhildi kothdi</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>95000</v>
+        <v>121453.07</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>364090</v>
+        <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>39801</v>
-[...3 lines deleted...]
-      </c>
+        <v>45317</v>
+      </c>
+      <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/9993670724 — KHET TALAB GOVND s/o SOBHARAM BHILDI</t>
+          <t>1720004033/WC/22012035169967 — gabian nirman shiv patel ke khet pas bhildi kothdi</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>236000</v>
+        <v>121453.07</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>42464</v>
+        <v>45317</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/कुप निर्माण कार्य केदार-रामपाल भिल्‍ — कुप निर्माण कार्य केदार-रामपाल भिल्‍दी कोठडी</t>
+          <t>1720004033/WC/300 — निर्मल नीर प्रथम कोठडी</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>95000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>167770</v>
+        <v>364090</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>39605</v>
+        <v>39801</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>40029</v>
+        <v>45122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/कुप निर्माण कार्य केवलराम-रामचरण भिल — कुप निर्माण कार्य केवलराम-रामचरण भिल्‍दी कोठडी</t>
+          <t>1720004033/WC/9993670724 — KHET TALAB GOVND s/o SOBHARAM BHILDI</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>95000</v>
+        <v>236000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>198194</v>
+        <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>39601</v>
-[...3 lines deleted...]
-      </c>
+        <v>42464</v>
+      </c>
+      <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/कुप निर्माण कार्य गैदालाल पिता छीतर — कुप निर्माण कार्य गैदालाल पिता छीतर कोठडी</t>
+          <t>1720004033/WC/कुप निर्माण कार्य केदार-रामपाल भिल्‍ — कुप निर्माण कार्य केदार-रामपाल भिल्‍दी कोठडी</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>95000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>146837</v>
+        <v>167770</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>39562</v>
+        <v>39605</v>
       </c>
       <c r="K429" s="3" t="n">
-        <v>42071</v>
+        <v>40029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/कुप निर्माण कार्य जगदीश-मुलचंद कोठडी — कुप निर्माण कार्य जगदीश-मुलचंद कोठडी</t>
+          <t>1720004033/WC/कुप निर्माण कार्य केवलराम-रामचरण भिल — कुप निर्माण कार्य केवलराम-रामचरण भिल्‍दी कोठडी</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>95000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>228456</v>
+        <v>198194</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>39609</v>
+        <v>39601</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>39851</v>
+        <v>42071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/कुप निर्माण कार्य मयाराम पिता हरनारा — कुप निर्माण कार्य मयाराम पिता हरनारायण कोठडी</t>
+          <t>1720004033/WC/कुप निर्माण कार्य गैदालाल पिता छीतर — कुप निर्माण कार्य गैदालाल पिता छीतर कोठडी</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>90000</v>
+        <v>95000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>112806</v>
+        <v>146837</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>39563</v>
+        <v>39562</v>
       </c>
       <c r="K431" s="3" t="n">
-        <v>39833</v>
+        <v>42071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WC/कुप निर्माण कार्य रूखडिया पिता राजार — कुप निर्माण कार्य रूखडिया पिता राजाराम कोठडी</t>
+          <t>1720004033/WC/कुप निर्माण कार्य जगदीश-मुलचंद कोठडी — कुप निर्माण कार्य जगदीश-मुलचंद कोठडी</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>74000</v>
+        <v>95000</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>207025.99</v>
+        <v>228456</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>39565</v>
+        <v>39609</v>
       </c>
       <c r="K432" s="3" t="n">
-        <v>42071</v>
+        <v>39851</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WH/19961790 — जीर्णोद्धार निर्माण कार्य स्टॉप डेम कोटडी</t>
+          <t>1720004033/WC/कुप निर्माण कार्य मयाराम पिता हरनारा — कुप निर्माण कार्य मयाराम पिता हरनारायण कोठडी</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>23000</v>
+        <v>90000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>4692</v>
+        <v>112806</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>42882</v>
+        <v>39563</v>
       </c>
       <c r="K433" s="3" t="n">
-        <v>43756</v>
+        <v>39833</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WH/19961797 — जीर्णोद्धार निर्माण कार्य स्टॉप डेम ग्राम िभल्दी</t>
+          <t>1720004033/WC/कुप निर्माण कार्य रूखडिया पिता राजार — कुप निर्माण कार्य रूखडिया पिता राजाराम कोठडी</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>29000</v>
+        <v>74000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>6436</v>
+        <v>207025.99</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>42896</v>
+        <v>39565</v>
       </c>
       <c r="K434" s="3" t="n">
-        <v>43756</v>
+        <v>42071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WH/22012034454748 — stop dam jirnodhhar kothadi</t>
+          <t>1720004033/WH/19961790 — जीर्णोद्धार निर्माण कार्य स्टॉप डेम कोटडी</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>48956.25</v>
+        <v>23000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>33876</v>
+        <v>4692</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>44631</v>
+        <v>42882</v>
       </c>
       <c r="K435" s="3" t="n">
-        <v>44713</v>
+        <v>43756</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Desilting / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WH/कुप निर्माण कार्य कन्‍हेया पिता मुलच — कुप निर्माण कार्य कन्‍हेया पिता मुलचंद कोठडी</t>
+          <t>1720004033/WH/19961797 — जीर्णोद्धार निर्माण कार्य स्टॉप डेम ग्राम िभल्दी</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>60000</v>
+        <v>29000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>290185</v>
+        <v>6436</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>39437</v>
+        <v>42896</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>39813</v>
+        <v>43756</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WH/कुप निर्माण कार्य प्रेमबाई पिता हेमर — कुप निर्माण कार्य प्रेमबाई पिता हेमराज कोठडी</t>
+          <t>1720004033/WH/22012034454748 — stop dam jirnodhhar kothadi</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>60000</v>
+        <v>48956.25</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>57354</v>
+        <v>33876</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>39434</v>
+        <v>44631</v>
       </c>
       <c r="K437" s="3" t="n">
-        <v>39832</v>
+        <v>44713</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WH/कुप निर्माण कार्य राजेश पिता मदनलाल — कुप निर्माण कार्य राजेश पिता मदनलाल कोठडी</t>
+          <t>1720004033/WH/कुप निर्माण कार्य कन्‍हेया पिता मुलच — कुप निर्माण कार्य कन्‍हेया पिता मुलचंद कोठडी</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>74346</v>
+        <v>290185</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>39446</v>
+        <v>39437</v>
       </c>
       <c r="K438" s="3" t="n">
-        <v>39834</v>
+        <v>39813</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WH/कुप निर्माण कार्य शिवलाल पिता परसराम — कुप निर्माण कार्य शिवलाल पिता परसराम कोठडी</t>
+          <t>1720004033/WH/कुप निर्माण कार्य प्रेमबाई पिता हेमर — कुप निर्माण कार्य प्रेमबाई पिता हेमराज कोठडी</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>36722</v>
+        <v>57354</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>39447</v>
+        <v>39434</v>
       </c>
       <c r="K439" s="3" t="n">
-        <v>42071</v>
+        <v>39832</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WH/कुप निर्माण कार्य सालगराम पिता सुखदे — कुप निर्माण कार्य सालगराम पिता सुखदेव कोठडी</t>
+          <t>1720004033/WH/कुप निर्माण कार्य राजेश पिता मदनलाल — कुप निर्माण कार्य राजेश पिता मदनलाल कोठडी</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>74000</v>
+        <v>60000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>176904</v>
+        <v>74346</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>39454</v>
+        <v>39446</v>
       </c>
       <c r="K440" s="3" t="n">
-        <v>39833</v>
+        <v>39834</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WH/कुप निर्माण कार्य सीताराम पिता बंशी — कुप निर्माण कार्य सीताराम पिता बंशी कोठडी</t>
+          <t>1720004033/WH/कुप निर्माण कार्य शिवलाल पिता परसराम — कुप निर्माण कार्य शिवलाल पिता परसराम कोठडी</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>56082</v>
+        <v>36722</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>39433</v>
+        <v>39447</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>39456</v>
+        <v>42071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WH/कुप निर्माण कार्य हरि पिता नन्‍नु को — कुप निर्माण कार्य हरि पिता नन्‍नु कोठडी</t>
+          <t>1720004033/WH/कुप निर्माण कार्य सालगराम पिता सुखदे — कुप निर्माण कार्य सालगराम पिता सुखदेव कोठडी</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>60000</v>
+        <v>74000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>102828</v>
+        <v>176904</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>39510</v>
+        <v>39454</v>
       </c>
       <c r="K442" s="3" t="n">
-        <v>39654</v>
+        <v>39833</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1720004033/WH/कूप निर्माण कार्य मयाराम पिता रामचरण — कूप निर्माण कार्य मयाराम पिता रामचरण कोठडी</t>
+          <t>1720004033/WH/कुप निर्माण कार्य सीताराम पिता बंशी — कुप निर्माण कार्य सीताराम पिता बंशी कोठडी</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>74000</v>
+        <v>60000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>24820</v>
+        <v>56082</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>39576</v>
-[...1 lines deleted...]
-      <c r="K443" s="3"/>
+        <v>39433</v>
+      </c>
+      <c r="K443" s="3" t="n">
+        <v>39456</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C444" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D444" s="1" t="inlineStr">
+        <is>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+        </is>
+      </c>
+      <c r="E444" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F444" s="1" t="inlineStr">
+        <is>
+          <t>1720004033/WH/कुप निर्माण कार्य हरि पिता नन्‍नु को — कुप निर्माण कार्य हरि पिता नन्‍नु कोठडी</t>
+        </is>
+      </c>
+      <c r="G444" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H444" s="2" t="n">
+        <v>60000</v>
+      </c>
+      <c r="I444" s="2" t="n">
+        <v>102828</v>
+      </c>
+      <c r="J444" s="3" t="n">
+        <v>39510</v>
+      </c>
+      <c r="K444" s="3" t="n">
+        <v>39654</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
+      <c r="A445" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B445" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C445" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D445" s="1" t="inlineStr">
+        <is>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+        </is>
+      </c>
+      <c r="E445" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F445" s="1" t="inlineStr">
+        <is>
+          <t>1720004033/WH/कूप निर्माण कार्य मयाराम पिता रामचरण — कूप निर्माण कार्य मयाराम पिता रामचरण कोठडी</t>
+        </is>
+      </c>
+      <c r="G445" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H445" s="2" t="n">
+        <v>74000</v>
+      </c>
+      <c r="I445" s="2" t="n">
+        <v>24820</v>
+      </c>
+      <c r="J445" s="3" t="n">
+        <v>39576</v>
+      </c>
+      <c r="K445" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
+      <c r="A446" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B446" s="1" t="inlineStr">
+        <is>
           <t>2013-2014</t>
         </is>
       </c>
-      <c r="C444" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D444" s="1" t="inlineStr">
+      <c r="C446" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
-      <c r="E444" s="1" t="inlineStr">
+      <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
-      <c r="F444" s="1" t="inlineStr">
+      <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1720004/IF/767 — कुप निर्माण कार्य नर्मदाप्रसाद  पिता मोती  कोठडी</t>
         </is>
       </c>
-      <c r="G444" s="1" t="inlineStr">
+      <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
-      <c r="H444" s="2" t="n">
+      <c r="H446" s="2" t="n">
         <v>200000</v>
       </c>
-      <c r="I444" s="2" t="n">
+      <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J444" s="3" t="n">
+      <c r="J446" s="3" t="n">
         <v>41656</v>
       </c>
-      <c r="K444" s="3"/>
+      <c r="K446" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>