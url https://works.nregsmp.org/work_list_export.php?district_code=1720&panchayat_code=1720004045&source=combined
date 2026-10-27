--- v0 (2026-09-02)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K354"/>
+  <dimension ref="A1:K367"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 12:17:14</t>
+          <t>Exported on: 2026-10-27 16:58:49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DEWAS</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -369,51 +369,51 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP for community / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of GP for community / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1720004045/AV/22012034660319 — PANCHAYAT BHAWAN NIRMAN GRAM PANCHAYAT MOHAIJAGIR</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>1000000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>950043.7</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45607</v>
@@ -465,51 +465,51 @@
       <c r="J15" s="3" t="n">
         <v>40343</v>
       </c>
       <c r="K15" s="3" t="n">
         <v>40648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1720004045/DP/22012034524183 — neermal neer kabristan ke pass mohaijagir</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>470874.11</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>48</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44263</v>
@@ -561,98 +561,98 @@
       <c r="J17" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K17" s="3" t="n">
         <v>45380</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1720004045/DP/22012034603043 — VASHUDHA VANDAN -AMRIT VATIKA GP MOHAIJAGIR</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>9282</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45173</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Farm Forestry-Community / Boundary Line Plantation of Farm Forestry Trees for Community</t>
+          <t>Boundary Line Plantation-Farm Forestry-Community / Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1720004045/DP/22012034625973 — PLANTATION MANGILAL KE KHET SE BALRAM KE KHET TAK MOHAIJAGIR</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>433563.17</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45495</v>
@@ -4272,51 +4272,51 @@
       <c r="J94" s="3" t="n">
         <v>44704</v>
       </c>
       <c r="K94" s="3" t="n">
         <v>45392</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/22012035083394 — kapil dhara vikas gopal mohaijagir</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>267529.81</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>71604</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45075</v>
@@ -4417,192 +4417,192 @@
       <c r="J97" s="3" t="n">
         <v>45159</v>
       </c>
       <c r="K97" s="3" t="n">
         <v>46147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/22012035309979 — KAPIL DHARA NIRMAN SUNIL RAMESH MOHAIJAGIR</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>323617.57</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>184111.17</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/22012035431342 — KAPIL DHARA NIRMAN RADHESHYAM HARBAKSH MOHAI</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>332923.96</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>188334.09</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45845</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/22012035431361 — KAPIL DHARA NIRMAN GOVIND KARODIMAL MOHAI</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>332901.55</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/22012035478249 — KAPIL DHARA NIRMAN FIDAHUSAIN USMAN MOHAI</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>332901.55</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45748</v>
@@ -9728,51 +9728,51 @@
       <c r="J206" s="3" t="n">
         <v>45649</v>
       </c>
       <c r="K206" s="3" t="n">
         <v>46153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/IAY/4738612 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106171906</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45566</v>
@@ -9873,51 +9873,51 @@
       <c r="J209" s="3" t="n">
         <v>45621</v>
       </c>
       <c r="K209" s="3" t="n">
         <v>46153</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/IAY/4847001 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104913558</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>8748</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45621</v>
@@ -10361,51 +10361,51 @@
       <c r="J219" s="3" t="n">
         <v>45845</v>
       </c>
       <c r="K219" s="3" t="n">
         <v>45985</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/IAY/5154597 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100527942</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45721</v>
@@ -11143,51 +11143,51 @@
       <c r="J235" s="3" t="n">
         <v>46055</v>
       </c>
       <c r="K235" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/IAY/5213189 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100689659</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>46153</v>
@@ -11435,51 +11435,51 @@
       <c r="J241" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K241" s="3" t="n">
         <v>45999</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/IAY/5236811 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104023756</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45721</v>
@@ -11972,51 +11972,51 @@
       <c r="J252" s="3" t="n">
         <v>45817</v>
       </c>
       <c r="K252" s="3" t="n">
         <v>45943</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/IAY/5387448 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100793482</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45742</v>
@@ -12313,73 +12313,73 @@
       <c r="J259" s="3" t="n">
         <v>45817</v>
       </c>
       <c r="K259" s="3" t="n">
         <v>45999</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/IAY/5672992 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100550505</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
-        <v>9396</v>
+        <v>21924</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -12458,51 +12458,51 @@
       <c r="J262" s="3" t="n">
         <v>46041</v>
       </c>
       <c r="K262" s="3" t="n">
         <v>46160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/IAY/5673314 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100551933</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45721</v>
@@ -12750,1038 +12750,1038 @@
       <c r="J268" s="3" t="n">
         <v>46069</v>
       </c>
       <c r="K268" s="3" t="n">
         <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/IAY/6115592 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100884914</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>9396</v>
+        <v>21924</v>
       </c>
       <c r="J269" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/IAY/6115598 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103941238</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/IAY/6115631 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100856545</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>46189</v>
       </c>
       <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/IAY/6115632 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100857317</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>3132</v>
+        <v>15660</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/IAY/6115753 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106261940</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>6264</v>
+        <v>9396</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>46174</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/IAY/6115822 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP101017550</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/IAY/6115862 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP101137829</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/IAY/6115868 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100864337</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/IAY/6115869 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100865475</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/IAY/6115901 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104908490</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/IAY/6116189 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106649790</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>15660</v>
+        <v>21924</v>
       </c>
       <c r="J279" s="3" t="n">
         <v>46168</v>
       </c>
       <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/IAY/6116388 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100862504</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>9396</v>
+        <v>21924</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/IAY/6116389 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100701037</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>12528</v>
+        <v>21924</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>46189</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/IAY/6116390 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100871173</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/IAY/6116392 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100880675</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/IAY/6116393 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100867785</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>3132</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>46174</v>
       </c>
       <c r="K284" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/IAY/6116786 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP101016356</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/IAY/6116787 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100882778</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>9396</v>
+        <v>21924</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/IAY/6116788 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100855652</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>0</v>
+        <v>12528</v>
       </c>
       <c r="J287" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/IAY/6117287 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100711648</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K288" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/IAY/6117368 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP101019575</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I289" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/IAY/6117430 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP101250335</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>46077</v>
@@ -13833,3060 +13833,3671 @@
       <c r="J291" s="3" t="n">
         <v>42800</v>
       </c>
       <c r="K291" s="3" t="n">
         <v>43383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1720004045/IF/IAY/6124951 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100883940</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>46098</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1720004045/LD/22012034247906 — ग्रामीण क्रीडांगन खेल मैदान स्‍कूल परिसर मोहाईजागीर</t>
+          <t>1720004045/IF/IAY/6245578 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100738962</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>500000</v>
+        <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>426900.86</v>
+        <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>42373</v>
-[...3 lines deleted...]
-      </c>
+        <v>46077</v>
+      </c>
+      <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1720004045/LD/22012034314828 — शांतिधाम मोहाइ जागीर</t>
+          <t>1720004045/IF/IAY/6246569 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104910055</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>191406</v>
+        <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>42886</v>
-[...3 lines deleted...]
-      </c>
+        <v>46077</v>
+      </c>
+      <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1720004045/LD/3799432566 — Play Ground High School Mohai</t>
+          <t>1720004045/IF/IAY/6248711 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106649995</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>485000</v>
+        <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>41378</v>
+        <v>46077</v>
       </c>
       <c r="K295" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1720004045/LD/9926704355 — khel medan hgh school</t>
+          <t>1720004045/IF/IAY/6287155 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105727572</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>485363</v>
+        <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>41378</v>
+        <v>46077</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RC/2010 — ग्रेवल मार्ग निर्माण टावर से मोहई तक भाग II मोहाई जागीर</t>
+          <t>1720004045/IF/IAY/6298718 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106649940</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>498000</v>
+        <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>477020</v>
+        <v>0</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>39955</v>
-[...3 lines deleted...]
-      </c>
+        <v>46077</v>
+      </c>
+      <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RC/2095 — ग्रेवल मार्ग निर्माण मोहाई से हायडी मार्ग मोहाई जाहगीर</t>
+          <t>1720004045/IF/IAY/6300954 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100610787</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>500000</v>
+        <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>28629</v>
+        <v>0</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>40144</v>
-[...3 lines deleted...]
-      </c>
+        <v>46077</v>
+      </c>
+      <c r="K298" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RC/22012034166531 — सीसी रोड पंच परमेश्‍वर टंकी से नवलिया बाबा</t>
+          <t>1720004045/IF/IAY/6301534 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100726548</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>140000</v>
+        <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>139950</v>
+        <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>41413</v>
-[...3 lines deleted...]
-      </c>
+        <v>46077</v>
+      </c>
+      <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RC/22012034170448 — सीसी रोड पंच परमेश्‍वर क्रष्‍ण मंदिर से रामू बंशी</t>
+          <t>1720004045/IF/IAY/6333012 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP101004551</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>44000</v>
+        <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>43220</v>
+        <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>41435</v>
-[...3 lines deleted...]
-      </c>
+        <v>46077</v>
+      </c>
+      <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RC/22012034178628 — CC Road Panch Parmeshwar Babbu Ke Ghar Se Sarkari</t>
+          <t>1720004045/IF/IAY/6398324 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100491318</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>169000</v>
+        <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>163960</v>
+        <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>41503</v>
-[...3 lines deleted...]
-      </c>
+        <v>46070</v>
+      </c>
+      <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RC/22012034183628 — GRAVAL MARG MOHAI JAGIR SE NARMAda malya ke khet t</t>
+          <t>1720004045/IF/IAY/6398383 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100488954</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>914000</v>
+        <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>678534.98</v>
+        <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>41540</v>
-[...3 lines deleted...]
-      </c>
+        <v>46070</v>
+      </c>
+      <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RC/22012034210772 — c.c.road panch parmeshwer chakki se jaggnath ke gh</t>
+          <t>1720004045/IF/IAY/6398689 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100729945</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>97000</v>
+        <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>41549</v>
+        <v>46070</v>
       </c>
       <c r="K303" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RC/22012034218605 — c.c.road Panch Parmeshwar chakki ke pas se jagnnat</t>
+          <t>1720004045/IF/IAY/6399132 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103941729</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>97000</v>
+        <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>92428</v>
+        <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>41820</v>
-[...3 lines deleted...]
-      </c>
+        <v>46077</v>
+      </c>
+      <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RC/22012034218612 — khet sadak</t>
+          <t>1720004045/LD/22012034247906 — ग्रामीण क्रीडांगन खेल मैदान स्‍कूल परिसर मोहाईजागीर</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>1471620</v>
+        <v>500000</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>0</v>
+        <v>426900.86</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>41649</v>
-[...1 lines deleted...]
-      <c r="K305" s="3"/>
+        <v>42373</v>
+      </c>
+      <c r="K305" s="3" t="n">
+        <v>43333</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RC/22012034294779 — सुदुर ग्राम खेत सडक केसर खां के खेत से महेश के खेत तक मोहाईजागीर</t>
+          <t>1720004045/LD/22012034314828 — शांतिधाम मोहाइ जागीर</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>1004000</v>
+        <v>180000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>271703</v>
+        <v>191406</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>42373</v>
+        <v>42886</v>
       </c>
       <c r="K306" s="3" t="n">
-        <v>42870</v>
+        <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RC/22012034304583 — CC ROAD NIRMAN 14 WITT MAIN ROAD SE GOVIND MALYA KE GHAR TAK MOHAI</t>
+          <t>1720004045/LD/3799432566 — Play Ground High School Mohai</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>0</v>
+        <v>485000</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>42461</v>
+        <v>41378</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RC/22012034304601 — C C ROAD NIRMAN 14 WITT RAMADHAR KE GHAR SE KANHIYALAL KE GHAR TAK MOHAI</t>
+          <t>1720004045/LD/9926704355 — khel medan hgh school</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>0</v>
+        <v>485363</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>42461</v>
+        <v>41378</v>
       </c>
       <c r="K308" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RC/22012034304602 — C C ROAD 14 WITT GADI KE SAMNE SE KRISHN MANDIR TAK MOHAI</t>
+          <t>1720004045/RC/2010 — ग्रेवल मार्ग निर्माण टावर से मोहई तक भाग II मोहाई जागीर</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>0</v>
+        <v>498000</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>0</v>
+        <v>477020</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K309" s="3"/>
+        <v>39955</v>
+      </c>
+      <c r="K309" s="3" t="n">
+        <v>41000</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RC/22012034338489 — C.C Road  - Abarar ke ghar se Ramniwas Rathore ke ghar tak</t>
+          <t>1720004045/RC/2095 — ग्रेवल मार्ग निर्माण मोहाई से हायडी मार्ग मोहाई जाहगीर</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>23010</v>
+        <v>500000</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>22704</v>
+        <v>28629</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>42877</v>
+        <v>40144</v>
       </c>
       <c r="K310" s="3" t="n">
-        <v>43651</v>
+        <v>41094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RC/22012034341510 — sudur gram sampark sadak gram mohai</t>
+          <t>1720004045/RC/22012034166531 — सीसी रोड पंच परमेश्‍वर टंकी से नवलिया बाबा</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>1500000</v>
+        <v>140000</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>1273195.2</v>
+        <v>139950</v>
       </c>
       <c r="J311" s="3" t="n">
-        <v>42901</v>
+        <v>41413</v>
       </c>
       <c r="K311" s="3" t="n">
-        <v>43837</v>
+        <v>41511</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RC/22012034341999 — C.C Road - Kallu sheth ke ghar se amarsingh sutari ke ghar tak</t>
+          <t>1720004045/RC/22012034170448 — सीसी रोड पंच परमेश्‍वर क्रष्‍ण मंदिर से रामू बंशी</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>66000</v>
+        <v>44000</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>72928</v>
+        <v>43220</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>42947</v>
+        <v>41435</v>
       </c>
       <c r="K312" s="3" t="n">
-        <v>43311</v>
+        <v>41497</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RC/22012034365213 — C.C.ROAD MAIN ROAD SE SHARDA KE GHAR TAK MOHAI</t>
+          <t>1720004045/RC/22012034178628 — CC Road Panch Parmeshwar Babbu Ke Ghar Se Sarkari</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>368750</v>
+        <v>169000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>35232</v>
+        <v>163960</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>43036</v>
+        <v>41503</v>
       </c>
       <c r="K313" s="3" t="n">
-        <v>43368</v>
+        <v>41620</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RC/22012034372267 — CC ROAD</t>
+          <t>1720004045/RC/22012034183628 — GRAVAL MARG MOHAI JAGIR SE NARMAda malya ke khet t</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>0</v>
+        <v>914000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>0</v>
+        <v>678534.98</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>43191</v>
-[...1 lines deleted...]
-      <c r="K314" s="3"/>
+        <v>41540</v>
+      </c>
+      <c r="K314" s="3" t="n">
+        <v>42326</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RC/22012034376780 — sudur gram sampark sadak mohai</t>
+          <t>1720004045/RC/22012034210772 — c.c.road panch parmeshwer chakki se jaggnath ke gh</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>0</v>
+        <v>97000</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>43083</v>
+        <v>41549</v>
       </c>
       <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RC/22012034472392 — C.C.Road Hari Padiyar Ke Ghar Se Lakshminarayan Ke Ghar Tak</t>
+          <t>1720004045/RC/22012034218605 — c.c.road Panch Parmeshwar chakki ke pas se jagnnat</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
-        <v>69707</v>
+        <v>97000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>0</v>
+        <v>92428</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K316" s="3"/>
+        <v>41820</v>
+      </c>
+      <c r="K316" s="3" t="n">
+        <v>42363</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RC/22012034508147 — cc eoad nirman hari padiyar ke ghar se laxminaarayan ke ghar tak mohai</t>
+          <t>1720004045/RC/22012034218612 — khet sadak</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>69707</v>
+        <v>1471620</v>
       </c>
       <c r="I317" s="2" t="n">
-        <v>71808</v>
+        <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
-        <v>43808</v>
-[...3 lines deleted...]
-      </c>
+        <v>41649</v>
+      </c>
+      <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RC/22012034508149 — cc road nirman somnarayan ke ghar ke piche se menroad tak mohai</t>
+          <t>1720004045/RC/22012034294779 — सुदुर ग्राम खेत सडक केसर खां के खेत से महेश के खेत तक मोहाईजागीर</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>53325</v>
+        <v>1004000</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>59136</v>
+        <v>271703</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>43808</v>
+        <v>42373</v>
       </c>
       <c r="K318" s="3" t="n">
-        <v>43876</v>
+        <v>42870</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RC/22012034525232 — पहुच मार्ग  शा.प्रा.वि.के लिए परिहार बाबा टप्पर से प्रधानमंत्री सड़क पहुच मार्ग मोहईजागीर</t>
+          <t>1720004045/RC/22012034304583 — CC ROAD NIRMAN 14 WITT MAIN ROAD SE GOVIND MALYA KE GHAR TAK MOHAI</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>1115536.53</v>
+        <v>0</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>1085919.72</v>
+        <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>43999</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RC/22012034526706 — CC ROAD Nawlya baba harkishan ke khale tak mohaijagir</t>
+          <t>1720004045/RC/22012034304601 — C C ROAD NIRMAN 14 WITT RAMADHAR KE GHAR SE KANHIYALAL KE GHAR TAK MOHAI</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>57600</v>
+        <v>0</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>67260</v>
+        <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>44011</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RC/22012034556400 — SUDUR SADAK /KHET SADAK MANGILAL MALYA KE GHAR SE PIRJI KE KHET TAK GRAM MOHAI JAGIR</t>
+          <t>1720004045/RC/22012034304602 — C C ROAD 14 WITT GADI KE SAMNE SE KRISHN MANDIR TAK MOHAI</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>1439788.52</v>
+        <v>0</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>1215128.74</v>
+        <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
-        <v>44214</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RC/2290 — CC रोड पिपल चौक से सफी के घर तक(पंचपरमेश्‍वर)मोहाई</t>
+          <t>1720004045/RC/22012034338489 — C.C Road  - Abarar ke ghar se Ramniwas Rathore ke ghar tak</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
-        <v>90000</v>
+        <v>23010</v>
       </c>
       <c r="I322" s="2" t="n">
-        <v>92084</v>
+        <v>22704</v>
       </c>
       <c r="J322" s="3" t="n">
-        <v>41177</v>
+        <v>42877</v>
       </c>
       <c r="K322" s="3" t="n">
-        <v>41420</v>
+        <v>43651</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RC/ग्रेवलमार्ग मोहाई से टावरमार्ग मोहाई — ग्रेवलमार्ग मोहाई से टावरमार्ग मोहाई</t>
+          <t>1720004045/RC/22012034341510 — sudur gram sampark sadak gram mohai</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>500000</v>
+        <v>1500000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>1000</v>
+        <v>1273195.2</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>39427</v>
-[...1 lines deleted...]
-      <c r="K323" s="3"/>
+        <v>42901</v>
+      </c>
+      <c r="K323" s="3" t="n">
+        <v>43837</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RC/ग्रेवल मार्ग र्नि‍माण मोहाई से टावर — ग्रेवल मार्ग र्नि‍माण मोहाई से टावर (प्रथम) - 1 मोहाईजागीर</t>
+          <t>1720004045/RC/22012034341999 — C.C Road - Kallu sheth ke ghar se amarsingh sutari ke ghar tak</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>500000</v>
+        <v>66000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>361523</v>
+        <v>72928</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>39464</v>
+        <v>42947</v>
       </c>
       <c r="K324" s="3" t="n">
-        <v>40147</v>
+        <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RS/22012034293988 — NALI NIRMAN RAMSINGH PATEL KE GHAR SE PS SCHOOL TAK</t>
+          <t>1720004045/RC/22012034365213 — C.C.ROAD MAIN ROAD SE SHARDA KE GHAR TAK MOHAI</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>0</v>
+        <v>368750</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>0</v>
+        <v>35232</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K325" s="3"/>
+        <v>43036</v>
+      </c>
+      <c r="K325" s="3" t="n">
+        <v>43368</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RS/22012034293989 — NALI NIRMAN MANGILAL KE GHAR SE RAMSINGH KE GHAR TAK</t>
+          <t>1720004045/RC/22012034372267 — CC ROAD</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>42461</v>
+        <v>43191</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RS/22012034390830 — sochalay nirman doltaram s/o dayram mohai</t>
+          <t>1720004045/RC/22012034376780 — sudur gram sampark sadak mohai</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
-        <v>43105</v>
+        <v>43083</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RS/22012034390839 — sochalay nirman lakhan s/0 ramesha mohai</t>
+          <t>1720004045/RC/22012034472392 — C.C.Road Hari Padiyar Ke Ghar Se Lakshminarayan Ke Ghar Tak</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
-        <v>12000</v>
+        <v>69707</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>43105</v>
+        <v>43491</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RS/22012034390842 — sochalay nirman kamlesh s/o ramshig mohai</t>
+          <t>1720004045/RC/22012034508147 — cc eoad nirman hari padiyar ke ghar se laxminaarayan ke ghar tak mohai</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
-        <v>12000</v>
+        <v>69707</v>
       </c>
       <c r="I329" s="2" t="n">
-        <v>0</v>
+        <v>71808</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>43105</v>
-[...1 lines deleted...]
-      <c r="K329" s="3"/>
+        <v>43808</v>
+      </c>
+      <c r="K329" s="3" t="n">
+        <v>43876</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RS/22012034390848 — sochalay nirman  shahbuddin s/o bajira mohai</t>
+          <t>1720004045/RC/22012034508149 — cc road nirman somnarayan ke ghar ke piche se menroad tak mohai</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
-        <v>12000</v>
+        <v>53325</v>
       </c>
       <c r="I330" s="2" t="n">
-        <v>0</v>
+        <v>59136</v>
       </c>
       <c r="J330" s="3" t="n">
-        <v>43105</v>
-[...1 lines deleted...]
-      <c r="K330" s="3"/>
+        <v>43808</v>
+      </c>
+      <c r="K330" s="3" t="n">
+        <v>43876</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RS/22012034390850 — sochalay nirman  saithkha s/o hirekha mohai</t>
+          <t>1720004045/RC/22012034525232 — पहुच मार्ग  शा.प्रा.वि.के लिए परिहार बाबा टप्पर से प्रधानमंत्री सड़क पहुच मार्ग मोहईजागीर</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
-        <v>12000</v>
+        <v>1115536.53</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>0</v>
+        <v>1085919.72</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>43105</v>
-[...1 lines deleted...]
-      <c r="K331" s="3"/>
+        <v>43999</v>
+      </c>
+      <c r="K331" s="3" t="n">
+        <v>44925</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RS/22012034390853 — sochalay nirman nanuram s/o chhitar mohai</t>
+          <t>1720004045/RC/22012034526706 — CC ROAD Nawlya baba harkishan ke khale tak mohaijagir</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>12000</v>
+        <v>57600</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>0</v>
+        <v>67260</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>43105</v>
-[...1 lines deleted...]
-      <c r="K332" s="3"/>
+        <v>44011</v>
+      </c>
+      <c r="K332" s="3" t="n">
+        <v>44059</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RS/22012034496946 — Nali nirman kary ramesh ke ghar se tanki tak</t>
+          <t>1720004045/RC/22012034556400 — SUDUR SADAK /KHET SADAK MANGILAL MALYA KE GHAR SE PIRJI KE KHET TAK GRAM MOHAI JAGIR</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>24000</v>
+        <v>1439788.52</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>23940</v>
+        <v>1215128.74</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>44102</v>
+        <v>44214</v>
       </c>
       <c r="K333" s="3" t="n">
-        <v>44287</v>
+        <v>44891</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RS/22012034497400 — सामुदायिक स्वच्छता परिसर निर्माण ग्राम पंचायत मोहाईजागीर</t>
+          <t>1720004045/RC/2290 — CC रोड पिपल चौक से सफी के घर तक(पंचपरमेश्‍वर)मोहाई</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
-        <v>44000</v>
+        <v>90000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>46930</v>
+        <v>92084</v>
       </c>
       <c r="J334" s="3" t="n">
-        <v>44102</v>
+        <v>41177</v>
       </c>
       <c r="K334" s="3" t="n">
-        <v>44198</v>
+        <v>41420</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RS/22012034524497 — slwm sokhta gadda nirman makhan ke ghar ke pad mohai jagir</t>
+          <t>1720004045/RC/ग्रेवलमार्ग मोहाई से टावरमार्ग मोहाई — ग्रेवलमार्ग मोहाई से टावरमार्ग मोहाई</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
-        <v>14467.3</v>
+        <v>500000</v>
       </c>
       <c r="I335" s="2" t="n">
-        <v>0</v>
+        <v>1000</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>44359</v>
+        <v>39427</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RS/22012034524498 — slwm sokhta gadda nirman govind  ke ghar ke pas mohai jagir</t>
+          <t>1720004045/RC/ग्रेवल मार्ग र्नि‍माण मोहाई से टावर — ग्रेवल मार्ग र्नि‍माण मोहाई से टावर (प्रथम) - 1 मोहाईजागीर</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
-        <v>14467.3</v>
+        <v>500000</v>
       </c>
       <c r="I336" s="2" t="n">
-        <v>0</v>
+        <v>361523</v>
       </c>
       <c r="J336" s="3" t="n">
-        <v>44359</v>
-[...1 lines deleted...]
-      <c r="K336" s="3"/>
+        <v>39464</v>
+      </c>
+      <c r="K336" s="3" t="n">
+        <v>40147</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1720004045/RS/22012034524499 — slwm sokhta gadda nirman mangilal   ke ghar ke pas mohai jagir</t>
+          <t>1720004045/RS/22012034293988 — NALI NIRMAN RAMSINGH PATEL KE GHAR SE PS SCHOOL TAK</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>44359</v>
+        <v>42461</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1720004045/WC/194 — निर्मल निर निर्माण कार्य ग्राम पंचायत भवन मोहाई जागीर</t>
+          <t>1720004045/RS/22012034293989 — NALI NIRMAN MANGILAL KE GHAR SE RAMSINGH KE GHAR TAK</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>293000</v>
+        <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>8246</v>
+        <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>39873</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1720004045/WC/22012034560177 — stop dem nirman sevakram ke khet pas mohijagir</t>
+          <t>1720004045/RS/22012034390830 — sochalay nirman doltaram s/o dayram mohai</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>1150977.31</v>
+        <v>12000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>1112590</v>
+        <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>44011</v>
-[...3 lines deleted...]
-      </c>
+        <v>43105</v>
+      </c>
+      <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1720004045/WC/22012034626524 — nala vistarikaran bharamal laxman ke khet pas mohai</t>
+          <t>1720004045/RS/22012034390839 — sochalay nirman lakhan s/0 ramesha mohai</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>560625.6</v>
+        <v>12000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>255901</v>
+        <v>0</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>44319</v>
-[...3 lines deleted...]
-      </c>
+        <v>43105</v>
+      </c>
+      <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1720004045/WC/22012034626526 — nala vistarikaran bharamal laxman ke khet pas mohai</t>
+          <t>1720004045/RS/22012034390842 — sochalay nirman kamlesh s/o ramshig mohai</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>44228</v>
+        <v>43105</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1720004045/WC/22012034632436 — stop dem nirman ramesh ke khet pas mohai jagir</t>
+          <t>1720004045/RS/22012034390848 — sochalay nirman  shahbuddin s/o bajira mohai</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
-        <v>1483167.22</v>
+        <v>12000</v>
       </c>
       <c r="I342" s="2" t="n">
-        <v>1188175.08</v>
+        <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>44291</v>
-[...3 lines deleted...]
-      </c>
+        <v>43105</v>
+      </c>
+      <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1720004045/WC/22012034692319 — CTR Stop dem nirman kary shyamlal ke khet ke pas mohaijagir</t>
+          <t>1720004045/RS/22012034390850 — sochalay nirman  saithkha s/o hirekha mohai</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
-        <v>1499498.95</v>
+        <v>12000</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>1452713.26</v>
+        <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>44334</v>
-[...3 lines deleted...]
-      </c>
+        <v>43105</v>
+      </c>
+      <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1720004045/WC/22012034775335 — ctr stop dem nirman kary bhesun  nale par mangilal gangadhar ke khet pas</t>
+          <t>1720004045/RS/22012034390853 — sochalay nirman nanuram s/o chhitar mohai</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>1495264.66</v>
+        <v>12000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>1370696.79</v>
+        <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>44375</v>
-[...3 lines deleted...]
-      </c>
+        <v>43105</v>
+      </c>
+      <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; maint of Open/Covered Grey_Water for Comm / Repair and maintenance of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1720004045/WC/22012034873632 — वाटर ड्रेनेज चेनल गजराज के घर से भारमल के खेत तक</t>
+          <t>1720004045/RS/22012034496946 — Nali nirman kary ramesh ke ghar se tanki tak</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
-        <v>574222.44</v>
+        <v>24000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>274085</v>
+        <v>23940</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>44516</v>
+        <v>44102</v>
       </c>
       <c r="K345" s="3" t="n">
-        <v>46128</v>
+        <v>44287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1720004045/WC/22012034873639 — वाटर ड्रेनेज चेनल बलराम के खेत से दाटुनी नदी तक</t>
+          <t>1720004045/RS/22012034497400 — सामुदायिक स्वच्छता परिसर निर्माण ग्राम पंचायत मोहाईजागीर</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
-        <v>574222.44</v>
+        <v>44000</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>378407</v>
+        <v>46930</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>44517</v>
+        <v>44102</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>45344</v>
+        <v>44198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1720004045/WC/22012035094809 — water drainage chhenal govind ke ghar se hariprasad ke tapper tak mohai</t>
+          <t>1720004045/RS/22012034524497 — slwm sokhta gadda nirman makhan ke ghar ke pad mohai jagir</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>189005.5</v>
+        <v>14467.3</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>127419.9</v>
+        <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
-        <v>45159</v>
-[...3 lines deleted...]
-      </c>
+        <v>44359</v>
+      </c>
+      <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1720004045/WC/22012035137683 — water drainage chhenal kalu ghar se mahesh khet tak mohai</t>
+          <t>1720004045/RS/22012034524498 — slwm sokhta gadda nirman govind  ke ghar ke pas mohai jagir</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>326815.59</v>
+        <v>14467.3</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>1547</v>
+        <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>45208</v>
+        <v>44359</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1720004045/WC/22012035137696 — nala vistarikaran rahul ke khet se govind khet tak mohai</t>
+          <t>1720004045/RS/22012034524499 — slwm sokhta gadda nirman mangilal   ke ghar ke pas mohai jagir</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>490053.01</v>
+        <v>14467.3</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>45078</v>
+        <v>44359</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1720004045/WH/22012034928015 — stopdem jirnodhar madan malya ke khet pas mohai jagir</t>
+          <t>1720004045/WC/194 — निर्मल निर निर्माण कार्य ग्राम पंचायत भवन मोहाई जागीर</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>0</v>
+        <v>293000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>0</v>
+        <v>8246</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>44607</v>
-[...1 lines deleted...]
-      <c r="K350" s="3"/>
+        <v>39873</v>
+      </c>
+      <c r="K350" s="3" t="n">
+        <v>41094</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1720004045/WH/कुप र्नि‍माण कार्य अशोक-सीताराम मोहा — कुप र्नि‍माण कार्य अशोक-सीताराम मोहाईजागीर</t>
+          <t>1720004045/WC/22012034560177 — stop dem nirman sevakram ke khet pas mohijagir</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
-        <v>60000</v>
+        <v>1150977.31</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>75400</v>
+        <v>1112590</v>
       </c>
       <c r="J351" s="3" t="n">
-        <v>39466</v>
+        <v>44011</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>39999</v>
+        <v>44249</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1720004045/WH/कुप र्नि‍माण कार्य गणेश-रामदेव मोहाई — कुप र्नि‍माण कार्य गणेश-रामदेव मोहाईजागीर</t>
+          <t>1720004045/WC/22012034626524 — nala vistarikaran bharamal laxman ke khet pas mohai</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
-        <v>60000</v>
+        <v>560625.6</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>0</v>
+        <v>255901</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>39482</v>
-[...1 lines deleted...]
-      <c r="K352" s="3"/>
+        <v>44319</v>
+      </c>
+      <c r="K352" s="3" t="n">
+        <v>44736</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1720004045/WH/कुप र्नि‍माण कार्य मोती-मुकुंद मोहाई — कुप र्नि‍माण कार्य मोती-मुकुंद मोहाईजागीर</t>
+          <t>1720004045/WC/22012034626526 — nala vistarikaran bharamal laxman ke khet pas mohai</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
-        <v>60000</v>
+        <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>73170</v>
+        <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>39475</v>
-[...3 lines deleted...]
-      </c>
+        <v>44228</v>
+      </c>
+      <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C354" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D354" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E354" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F354" s="1" t="inlineStr">
+        <is>
+          <t>1720004045/WC/22012034632436 — stop dem nirman ramesh ke khet pas mohai jagir</t>
+        </is>
+      </c>
+      <c r="G354" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H354" s="2" t="n">
+        <v>1483167.22</v>
+      </c>
+      <c r="I354" s="2" t="n">
+        <v>1188175.08</v>
+      </c>
+      <c r="J354" s="3" t="n">
+        <v>44291</v>
+      </c>
+      <c r="K354" s="3" t="n">
+        <v>44958</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
+      <c r="A355" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B355" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C355" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D355" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E355" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F355" s="1" t="inlineStr">
+        <is>
+          <t>1720004045/WC/22012034692319 — CTR Stop dem nirman kary shyamlal ke khet ke pas mohaijagir</t>
+        </is>
+      </c>
+      <c r="G355" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H355" s="2" t="n">
+        <v>1499498.95</v>
+      </c>
+      <c r="I355" s="2" t="n">
+        <v>1452713.26</v>
+      </c>
+      <c r="J355" s="3" t="n">
+        <v>44334</v>
+      </c>
+      <c r="K355" s="3" t="n">
+        <v>44656</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
+      <c r="A356" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B356" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C356" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D356" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E356" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F356" s="1" t="inlineStr">
+        <is>
+          <t>1720004045/WC/22012034775335 — ctr stop dem nirman kary bhesun  nale par mangilal gangadhar ke khet pas</t>
+        </is>
+      </c>
+      <c r="G356" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H356" s="2" t="n">
+        <v>1495264.66</v>
+      </c>
+      <c r="I356" s="2" t="n">
+        <v>1370696.79</v>
+      </c>
+      <c r="J356" s="3" t="n">
+        <v>44375</v>
+      </c>
+      <c r="K356" s="3" t="n">
+        <v>44942</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
+      <c r="A357" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B357" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C357" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D357" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E357" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F357" s="1" t="inlineStr">
+        <is>
+          <t>1720004045/WC/22012034873632 — वाटर ड्रेनेज चेनल गजराज के घर से भारमल के खेत तक</t>
+        </is>
+      </c>
+      <c r="G357" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H357" s="2" t="n">
+        <v>574222.44</v>
+      </c>
+      <c r="I357" s="2" t="n">
+        <v>274085</v>
+      </c>
+      <c r="J357" s="3" t="n">
+        <v>44516</v>
+      </c>
+      <c r="K357" s="3" t="n">
+        <v>46128</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
+      <c r="A358" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B358" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C358" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D358" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of Flood/ Diversion Channel for Comm / Renovation of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E358" s="1" t="inlineStr">
+        <is>
+          <t>Terracing</t>
+        </is>
+      </c>
+      <c r="F358" s="1" t="inlineStr">
+        <is>
+          <t>1720004045/WC/22012034873639 — वाटर ड्रेनेज चेनल बलराम के खेत से दाटुनी नदी तक</t>
+        </is>
+      </c>
+      <c r="G358" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H358" s="2" t="n">
+        <v>574222.44</v>
+      </c>
+      <c r="I358" s="2" t="n">
+        <v>378407</v>
+      </c>
+      <c r="J358" s="3" t="n">
+        <v>44517</v>
+      </c>
+      <c r="K358" s="3" t="n">
+        <v>45344</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
+      <c r="A359" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B359" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C359" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D359" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E359" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F359" s="1" t="inlineStr">
+        <is>
+          <t>1720004045/WC/22012035094809 — water drainage chhenal govind ke ghar se hariprasad ke tapper tak mohai</t>
+        </is>
+      </c>
+      <c r="G359" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H359" s="2" t="n">
+        <v>189005.5</v>
+      </c>
+      <c r="I359" s="2" t="n">
+        <v>127419.9</v>
+      </c>
+      <c r="J359" s="3" t="n">
+        <v>45159</v>
+      </c>
+      <c r="K359" s="3" t="n">
+        <v>46128</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
+      <c r="A360" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B360" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C360" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D360" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E360" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F360" s="1" t="inlineStr">
+        <is>
+          <t>1720004045/WC/22012035137683 — water drainage chhenal kalu ghar se mahesh khet tak mohai</t>
+        </is>
+      </c>
+      <c r="G360" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H360" s="2" t="n">
+        <v>326815.59</v>
+      </c>
+      <c r="I360" s="2" t="n">
+        <v>1547</v>
+      </c>
+      <c r="J360" s="3" t="n">
+        <v>45208</v>
+      </c>
+      <c r="K360" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
+      <c r="A361" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B361" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C361" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D361" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+        </is>
+      </c>
+      <c r="E361" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+        </is>
+      </c>
+      <c r="F361" s="1" t="inlineStr">
+        <is>
+          <t>1720004045/WC/22012035137696 — nala vistarikaran rahul ke khet se govind khet tak mohai</t>
+        </is>
+      </c>
+      <c r="G361" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H361" s="2" t="n">
+        <v>490053.01</v>
+      </c>
+      <c r="I361" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J361" s="3" t="n">
+        <v>45078</v>
+      </c>
+      <c r="K361" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
+      <c r="A362" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B362" s="1" t="inlineStr">
+        <is>
+          <t>2026-2027</t>
+        </is>
+      </c>
+      <c r="C362" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D362" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
+        </is>
+      </c>
+      <c r="E362" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Recharge Pits</t>
+        </is>
+      </c>
+      <c r="F362" s="1" t="inlineStr">
+        <is>
+          <t>1720004045/WC/VB/YD/22012035335773 — Construction of Recharge Pits for 1</t>
+        </is>
+      </c>
+      <c r="G362" s="1" t="inlineStr">
+        <is>
+          <t>Approved</t>
+        </is>
+      </c>
+      <c r="H362" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I362" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J362" s="3" t="n">
+        <v>46249</v>
+      </c>
+      <c r="K362" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
+      <c r="A363" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B363" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C363" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D363" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E363" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Pond/ Tank</t>
+        </is>
+      </c>
+      <c r="F363" s="1" t="inlineStr">
+        <is>
+          <t>1720004045/WH/22012034928015 — stopdem jirnodhar madan malya ke khet pas mohai jagir</t>
+        </is>
+      </c>
+      <c r="G363" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H363" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I363" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J363" s="3" t="n">
+        <v>44607</v>
+      </c>
+      <c r="K363" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
+      <c r="A364" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B364" s="1" t="inlineStr">
+        <is>
           <t>2007-2008</t>
         </is>
       </c>
-      <c r="C354" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="D354" s="1" t="inlineStr">
+      <c r="C364" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
-      <c r="E354" s="1" t="inlineStr">
+      <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
-      <c r="F354" s="1" t="inlineStr">
+      <c r="F364" s="1" t="inlineStr">
+        <is>
+          <t>1720004045/WH/कुप र्नि‍माण कार्य अशोक-सीताराम मोहा — कुप र्नि‍माण कार्य अशोक-सीताराम मोहाईजागीर</t>
+        </is>
+      </c>
+      <c r="G364" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H364" s="2" t="n">
+        <v>60000</v>
+      </c>
+      <c r="I364" s="2" t="n">
+        <v>75400</v>
+      </c>
+      <c r="J364" s="3" t="n">
+        <v>39466</v>
+      </c>
+      <c r="K364" s="3" t="n">
+        <v>39999</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
+      <c r="A365" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B365" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C365" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D365" s="1" t="inlineStr">
+        <is>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+        </is>
+      </c>
+      <c r="E365" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F365" s="1" t="inlineStr">
+        <is>
+          <t>1720004045/WH/कुप र्नि‍माण कार्य गणेश-रामदेव मोहाई — कुप र्नि‍माण कार्य गणेश-रामदेव मोहाईजागीर</t>
+        </is>
+      </c>
+      <c r="G365" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H365" s="2" t="n">
+        <v>60000</v>
+      </c>
+      <c r="I365" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J365" s="3" t="n">
+        <v>39482</v>
+      </c>
+      <c r="K365" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
+      <c r="A366" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B366" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C366" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D366" s="1" t="inlineStr">
+        <is>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+        </is>
+      </c>
+      <c r="E366" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F366" s="1" t="inlineStr">
+        <is>
+          <t>1720004045/WH/कुप र्नि‍माण कार्य मोती-मुकुंद मोहाई — कुप र्नि‍माण कार्य मोती-मुकुंद मोहाईजागीर</t>
+        </is>
+      </c>
+      <c r="G366" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H366" s="2" t="n">
+        <v>60000</v>
+      </c>
+      <c r="I366" s="2" t="n">
+        <v>73170</v>
+      </c>
+      <c r="J366" s="3" t="n">
+        <v>39475</v>
+      </c>
+      <c r="K366" s="3" t="n">
+        <v>41094</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
+      <c r="A367" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B367" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C367" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D367" s="1" t="inlineStr">
+        <is>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+        </is>
+      </c>
+      <c r="E367" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1720004045/WH/कुप र्नि‍माण कार्य रामरतन-रामचंद मोह — कुप र्नि‍माण कार्य रामरतन-रामचंद मोहाईजागीर</t>
         </is>
       </c>
-      <c r="G354" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H354" s="2" t="n">
+      <c r="G367" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H367" s="2" t="n">
         <v>60000</v>
       </c>
-      <c r="I354" s="2" t="n">
+      <c r="I367" s="2" t="n">
         <v>76181</v>
       </c>
-      <c r="J354" s="3" t="n">
+      <c r="J367" s="3" t="n">
         <v>39494</v>
       </c>
-      <c r="K354" s="3" t="n">
+      <c r="K367" s="3" t="n">
         <v>40007</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>