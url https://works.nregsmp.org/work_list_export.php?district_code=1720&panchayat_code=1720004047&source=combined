--- v0 (2026-09-06)
+++ v1 (2026-10-24)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K564"/>
+  <dimension ref="A1:K567"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 05:45:25</t>
+          <t>Exported on: 2026-10-24 01:22:46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DEWAS</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat Building for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1720004047/AV/22012034463028 — पचायत भवन निमाण ग्राम बमनीखुर्द</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>579200</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>437562.33</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>43534</v>
@@ -465,51 +465,51 @@
       <c r="J15" s="3" t="n">
         <v>44527</v>
       </c>
       <c r="K15" s="3" t="n">
         <v>44897</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1720004047/AV/22012034662018 — PLAY GROUND NIRMAN</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45580</v>
@@ -949,167 +949,167 @@
       <c r="J25" s="3" t="n">
         <v>45179</v>
       </c>
       <c r="K25" s="3" t="n">
         <v>45426</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1720004047/DP/22012034625569 — MIYAWAKI PLANTATION SAMUDAYIK BHAWAN PAS MAGRIYA BAMNIKHURD</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>343764.98</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>113402</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45521</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1720004047/DP/22012034627934 — PLANTATION NIMKHEDA SE SANTOSH KE KHET KI OR GADIYA BAMNIKHURD</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>433563.17</v>
       </c>
       <c r="I27" s="2" t="n">
-        <v>231953.24</v>
+        <v>263322.24</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45561</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1720004047/DP/22012034627935 — PLANTATION GADIYA SE BHUJRAM KE KHET OR GADIYA BAMNIKHURD</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>433563.17</v>
       </c>
       <c r="I28" s="2" t="n">
-        <v>223223.24</v>
+        <v>251628.24</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45561</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Gov building Block Plantation-Farm Forestry-Comm / Block Plantation of Farm Forestry Trees in Government building premises for Community</t>
@@ -1137,73 +1137,73 @@
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45570</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1720004047/DP/22012034627937 — PLANTATION HANUMAN MANDIR NAHAR KI OR GADIYA BAMNIKHURD</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>433563.17</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>213633.24</v>
+        <v>240556.24</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45563</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
@@ -3712,51 +3712,51 @@
       <c r="J82" s="3" t="n">
         <v>43535</v>
       </c>
       <c r="K82" s="3" t="n">
         <v>44053</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1720004047/IF/22012034473777 — कपिल धारा कुपनिमाण मेह्बुब पिता रसीद खा बामनीखुद्</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>26003</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>43549</v>
@@ -4145,51 +4145,51 @@
       <c r="J91" s="3" t="n">
         <v>44129</v>
       </c>
       <c r="K91" s="3" t="n">
         <v>45428</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1720004047/IF/22012034618573 — कपिलधारा कुप निर्माण मुफीद्खा पिता बाबुखा ग्राम गादिया</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>188635.42</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>44121</v>
@@ -6510,51 +6510,51 @@
       <c r="J140" s="3" t="n">
         <v>45356</v>
       </c>
       <c r="K140" s="3" t="n">
         <v>46118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1720004047/IF/22012035226406 — kapil dhara nirman kailash gabda bamnikhurd</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>269031.31</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>177362.54</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45483</v>
@@ -6651,51 +6651,51 @@
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45631</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1720004047/IF/22012035279763 — KHET TALAB NIRMAN AKRAM ISHAK BAMNIKHURD</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>383892.97</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>72586.38</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45660</v>
@@ -6747,73 +6747,73 @@
       <c r="J145" s="3" t="n">
         <v>45661</v>
       </c>
       <c r="K145" s="3" t="n">
         <v>46114</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1720004047/IF/22012035281879 — KAPIL  DHARA NIRMAN MANOJ SURESH BAMNIKHURD</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>298922.95</v>
       </c>
       <c r="I146" s="2" t="n">
-        <v>207070.69</v>
+        <v>218032.69</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45654</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
@@ -7325,51 +7325,51 @@
         <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
           <t>1720004047/IF/22012035399572 — DUGWELL RECHARGE PIT Rahis pita Isabkha bamnikhurd</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I158" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>45748</v>
@@ -7835,239 +7835,239 @@
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1720004047/IF/22012035589435 — Ek Bagiya Maa Ke Naam Bharti Rajesh 456</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>283221.89</v>
       </c>
       <c r="I168" s="2" t="n">
-        <v>79787</v>
+        <v>89219</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1720004047/IF/22012035589439 — Ek Bagiya Maa Ke Naam Savitribai Ramprasad 57</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I169" s="2" t="n">
-        <v>76655</v>
+        <v>86087</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45906</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1720004047/IF/22012035589443 — Ek Bagiya Maa Ke Naam Sapeena Bi Anwar 461</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>283221.89</v>
       </c>
       <c r="I170" s="2" t="n">
-        <v>73223</v>
+        <v>79355</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45896</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1720004047/IF/22012035592276 — EK BAGIYA MAA KE NAAM  FARIDA HUSAIN 463 A BAMNIKHURD</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>283221.89</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>80924</v>
+        <v>87224</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1720004047/IF/22012035592286 — EK BAGIYA MAA KE NAAM NAGINA BEE 464 BAMNIKHURD</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I172" s="2" t="n">
-        <v>60161</v>
+        <v>66293.06</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45906</v>
       </c>
       <c r="K172" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -14398,51 +14398,51 @@
       <c r="J302" s="3" t="n">
         <v>45580</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>46104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1720004047/IF/IAY/4622817 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127155773</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>22449</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45580</v>
@@ -14592,51 +14592,51 @@
       <c r="J306" s="3" t="n">
         <v>45643</v>
       </c>
       <c r="K306" s="3" t="n">
         <v>46130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1720004047/IF/IAY/4768637 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124103096</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>19470</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45643</v>
@@ -15178,51 +15178,51 @@
       <c r="J318" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K318" s="3" t="n">
         <v>45898</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1720004047/IF/IAY/5112669 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124109772</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>17499</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45880</v>
@@ -15813,73 +15813,73 @@
       <c r="J331" s="3" t="n">
         <v>45811</v>
       </c>
       <c r="K331" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1720004047/IF/IAY/5131522 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124618292</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>19836</v>
+        <v>23436</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45782</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -16007,51 +16007,51 @@
       <c r="J335" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K335" s="3" t="n">
         <v>45996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1720004047/IF/IAY/5133850 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147325170</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45777</v>
@@ -16201,51 +16201,51 @@
       <c r="J339" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K339" s="3" t="n">
         <v>45930</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1720004047/IF/IAY/5337907 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127153291</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>22197</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45811</v>
@@ -16444,10667 +16444,10808 @@
       <c r="J344" s="3" t="n">
         <v>45811</v>
       </c>
       <c r="K344" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1720004047/IF/IAY/5673052 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128494805</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>15411</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>45913</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1720004047/IF/IAY/5870814 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124157532</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>45713</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1720004047/IF/IAY/6117154 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP131420141</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>3927</v>
+        <v>8127</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>46157</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1720004047/IF/IAY/685066 — Construction of IAY House -IAY REG. NO. MP1969335</t>
+          <t>1720004047/IF/IAY/6290832 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128487408</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>15504</v>
+        <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>42870</v>
-[...3 lines deleted...]
-      </c>
+        <v>46134</v>
+      </c>
+      <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1720004047/IF/IAY/685397 — Construction of IAY House -IAY REG. NO. MP2109201</t>
+          <t>1720004047/IF/IAY/6294877 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127157353</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>15574</v>
+        <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
-        <v>42856</v>
-[...3 lines deleted...]
-      </c>
+        <v>46134</v>
+      </c>
+      <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1720004047/IF/IAY/685433 — Construction of IAY House -IAY REG. NO. MP2130336</t>
+          <t>1720004047/IF/IAY/685066 — Construction of IAY House -IAY REG. NO. MP1969335</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>15612</v>
+        <v>15504</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>42881</v>
+        <v>42870</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>43329</v>
+        <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1720004047/IF/IAY/685920 — Construction of IAY House -IAY REG. NO. MP2365826</t>
+          <t>1720004047/IF/IAY/685397 — Construction of IAY House -IAY REG. NO. MP2109201</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>16572</v>
+        <v>15574</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>42856</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>43220</v>
+        <v>43424</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1720004047/IF/IAY/685949 — Construction of IAY House -IAY REG. NO. MP2377230</t>
+          <t>1720004047/IF/IAY/685433 — Construction of IAY House -IAY REG. NO. MP2130336</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>15552</v>
+        <v>15612</v>
       </c>
       <c r="J352" s="3" t="n">
-        <v>42856</v>
+        <v>42881</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>43385</v>
+        <v>43329</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1720004047/IF/IAY/735096 — Construction of IAY House -IAY REG. NO. MP2109791</t>
+          <t>1720004047/IF/IAY/685920 — Construction of IAY House -IAY REG. NO. MP2365826</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>15528</v>
+        <v>16572</v>
       </c>
       <c r="J353" s="3" t="n">
-        <v>42881</v>
+        <v>42856</v>
       </c>
       <c r="K353" s="3" t="n">
         <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1720004047/IF/IAY/735986 — Construction of IAY House -IAY REG. NO. MP2130203</t>
+          <t>1720004047/IF/IAY/685949 — Construction of IAY House -IAY REG. NO. MP2377230</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>15528</v>
+        <v>15552</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>42856</v>
       </c>
       <c r="K354" s="3" t="n">
-        <v>43220</v>
+        <v>43385</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1720004047/IF/IAY/736300 — Construction of IAY House -IAY REG. NO. MP2136048</t>
+          <t>1720004047/IF/IAY/735096 — Construction of IAY House -IAY REG. NO. MP2109791</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>15586</v>
+        <v>15528</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>42882</v>
+        <v>42881</v>
       </c>
       <c r="K355" s="3" t="n">
-        <v>43301</v>
+        <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1720004047/IF/IAY/736490 — Construction of IAY House -IAY REG. NO. MP2140762</t>
+          <t>1720004047/IF/IAY/735986 — Construction of IAY House -IAY REG. NO. MP2130203</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>14844</v>
+        <v>15528</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>42881</v>
+        <v>42856</v>
       </c>
       <c r="K356" s="3" t="n">
-        <v>43271</v>
+        <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1720004047/IF/IAY/769233 — Construction of IAY House -IAY REG. NO. MP3398059</t>
+          <t>1720004047/IF/IAY/736300 — Construction of IAY House -IAY REG. NO. MP2136048</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>15480</v>
+        <v>15586</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>42870</v>
+        <v>42882</v>
       </c>
       <c r="K357" s="3" t="n">
-        <v>43191</v>
+        <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1720004047/IF/IAY/801577 — Construction of IAY House -IAY REG. NO. MP2831178</t>
+          <t>1720004047/IF/IAY/736490 — Construction of IAY House -IAY REG. NO. MP2140762</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>15480</v>
+        <v>14844</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>42870</v>
+        <v>42881</v>
       </c>
       <c r="K358" s="3" t="n">
-        <v>43191</v>
+        <v>43271</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1720004047/IF/IAY/808930 — Construction of IAY House -IAY REG. NO. MP1308821</t>
+          <t>1720004047/IF/IAY/769233 — Construction of IAY House -IAY REG. NO. MP3398059</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
+        <v>15030</v>
+      </c>
+      <c r="I359" s="2" t="n">
         <v>15480</v>
       </c>
-      <c r="I359" s="2" t="n">
-[...1 lines deleted...]
-      </c>
       <c r="J359" s="3" t="n">
-        <v>42856</v>
+        <v>42870</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>43329</v>
+        <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1720004047/IF/IAY/809202 — Construction of IAY House -IAY REG. NO. MP1334825</t>
+          <t>1720004047/IF/IAY/801577 — Construction of IAY House -IAY REG. NO. MP2831178</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>15564</v>
+        <v>15480</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>42856</v>
+        <v>42870</v>
       </c>
       <c r="K360" s="3" t="n">
-        <v>43290</v>
+        <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1720004047/IF/IAY/811275 — Construction of IAY House -IAY REG. NO. MP1507254</t>
+          <t>1720004047/IF/IAY/808930 — Construction of IAY House -IAY REG. NO. MP1308821</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>15480</v>
+        <v>15188</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>42856</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>43191</v>
+        <v>43329</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1720004047/IF/IAY/821988 — Construction of IAY House -IAY REG. NO. MP2425060</t>
+          <t>1720004047/IF/IAY/809202 — Construction of IAY House -IAY REG. NO. MP1334825</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>15576</v>
+        <v>15564</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>42870</v>
+        <v>42856</v>
       </c>
       <c r="K362" s="3" t="n">
-        <v>43329</v>
+        <v>43290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1720004047/IF/IAY/826586 — Construction of IAY House -IAY REG. NO. MP3210422</t>
+          <t>1720004047/IF/IAY/811275 — Construction of IAY House -IAY REG. NO. MP1507254</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>15562</v>
+        <v>15480</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>42856</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>43416</v>
+        <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1720004047/IF/IAY/828249 — Construction of IAY House -IAY REG. NO. MP3561158</t>
+          <t>1720004047/IF/IAY/821988 — Construction of IAY House -IAY REG. NO. MP2425060</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>15480</v>
+        <v>15576</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>43191</v>
+        <v>43329</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1720004047/IF/IAY/828253 — Construction of IAY House -IAY REG. NO. MP3561466</t>
+          <t>1720004047/IF/IAY/826586 — Construction of IAY House -IAY REG. NO. MP3210422</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>15492</v>
+        <v>15562</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>42881</v>
+        <v>42856</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>43220</v>
+        <v>43416</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1720004047/IF/IAY/828264 — Construction of IAY House -IAY REG. NO. MP3563389</t>
+          <t>1720004047/IF/IAY/828249 — Construction of IAY House -IAY REG. NO. MP3561158</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>14856</v>
+        <v>15480</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>42881</v>
+        <v>42870</v>
       </c>
       <c r="K366" s="3" t="n">
-        <v>43329</v>
+        <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1720004047/IF/IAY/897939 — Construction of IAY House -IAY REG. NO. MP2108294</t>
+          <t>1720004047/IF/IAY/828253 — Construction of IAY House -IAY REG. NO. MP3561466</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>14876</v>
+        <v>15492</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>42856</v>
+        <v>42881</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>43329</v>
+        <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1720004047/IF/IAY/970407 — Construction of IAY House -IAY REG. NO. MP3561396</t>
+          <t>1720004047/IF/IAY/828264 — Construction of IAY House -IAY REG. NO. MP3563389</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>15748</v>
+        <v>14856</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>42856</v>
+        <v>42881</v>
       </c>
       <c r="K368" s="3" t="n">
-        <v>43279</v>
+        <v>43329</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1720004047/IF/IAY/970502 — Construction of IAY House -IAY REG. NO. MP3564321</t>
+          <t>1720004047/IF/IAY/897939 — Construction of IAY House -IAY REG. NO. MP2108294</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>15480</v>
+        <v>14876</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>42881</v>
+        <v>42856</v>
       </c>
       <c r="K369" s="3" t="n">
-        <v>43191</v>
+        <v>43329</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1720004047/LD/22012034305820 — Santidham bamnikhurd</t>
+          <t>1720004047/IF/IAY/970407 — Construction of IAY House -IAY REG. NO. MP3561396</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>180217.69</v>
+        <v>15748</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>42810</v>
+        <v>42856</v>
       </c>
       <c r="K370" s="3" t="n">
-        <v>43329</v>
+        <v>43279</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1720004047/LD/22012034310676 — शांतीधाम गादिया</t>
+          <t>1720004047/IF/IAY/970502 — Construction of IAY House -IAY REG. NO. MP3564321</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>180906.15</v>
+        <v>15480</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>42882</v>
+        <v>42881</v>
       </c>
       <c r="K371" s="3" t="n">
-        <v>44897</v>
+        <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1720004047/LD/22012034313550 — शांतीधाम मगरिया</t>
+          <t>1720004047/LD/22012034305820 — Santidham bamnikhurd</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>180942.5</v>
+        <v>180217.69</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>42873</v>
+        <v>42810</v>
       </c>
       <c r="K372" s="3" t="n">
-        <v>44473</v>
+        <v>43329</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1720004047/LD/22012034314453 — खेल मेदान मगरिया (बामनीखुर्द)</t>
+          <t>1720004047/LD/22012034310676 — शांतीधाम गादिया</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>186000</v>
+        <v>180000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>118382</v>
+        <v>180906.15</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>42882</v>
       </c>
       <c r="K373" s="3" t="n">
-        <v>44524</v>
+        <v>44897</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1720004047/LD/22012034314456 — खेल मेदान गादिया (बामनीखुर्द)</t>
+          <t>1720004047/LD/22012034313550 — शांतीधाम मगरिया</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>186000</v>
+        <v>180000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>172</v>
+        <v>180942.5</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>42886</v>
+        <v>42873</v>
       </c>
       <c r="K374" s="3" t="n">
-        <v>44524</v>
+        <v>44473</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/2174 — ग्रेवल मार्ग हनुमान से असगर हबीबसेन तक गादिया 1 भाग बामनीखुर्द</t>
+          <t>1720004047/LD/22012034314453 — खेल मेदान मगरिया (बामनीखुर्द)</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>50000</v>
+        <v>186000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>201744</v>
+        <v>118382</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>40593</v>
+        <v>42882</v>
       </c>
       <c r="K375" s="3" t="n">
-        <v>41035</v>
+        <v>44524</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/2186 — ग्रेवलमार्ग असगरहबीब के खेत से धनूराम के खेत तक बामनीखूर्द</t>
+          <t>1720004047/LD/22012034314456 — खेल मेदान गादिया (बामनीखुर्द)</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>500000</v>
+        <v>186000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>185892</v>
+        <v>172</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>40654</v>
+        <v>42886</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>41035</v>
+        <v>44524</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/2187 — ग्रेवलमार्ग धनूराम के खेत से मोनी के खेत तक बामनीखूर्द</t>
+          <t>1720004047/RC/2174 — ग्रेवल मार्ग हनुमान से असगर हबीबसेन तक गादिया 1 भाग बामनीखुर्द</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
-        <v>500000</v>
+        <v>50000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>183708</v>
+        <v>201744</v>
       </c>
       <c r="J377" s="3" t="n">
-        <v>40654</v>
+        <v>40593</v>
       </c>
       <c r="K377" s="3" t="n">
         <v>41035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/2188 — ग्रेवलमार्ग मगरीया से जयनारायण के खेत तक बामनीखूर्द</t>
+          <t>1720004047/RC/2186 — ग्रेवलमार्ग असगरहबीब के खेत से धनूराम के खेत तक बामनीखूर्द</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>184892</v>
+        <v>185892</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>40654</v>
       </c>
       <c r="K378" s="3" t="n">
         <v>41035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/22012034166427 — सीसी रोड पंच परमेश्‍वर रामदीन के घर से चौकी की ओर</t>
+          <t>1720004047/RC/2187 — ग्रेवलमार्ग धनूराम के खेत से मोनी के खेत तक बामनीखूर्द</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>105000</v>
+        <v>500000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>104542</v>
+        <v>183708</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>41409</v>
+        <v>40654</v>
       </c>
       <c r="K379" s="3" t="n">
-        <v>41470</v>
+        <v>41035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/22012034180422 — सीसी रोड पंच परमेश्‍वर राधेश्‍याम के घर से सेफू के</t>
+          <t>1720004047/RC/2188 — ग्रेवलमार्ग मगरीया से जयनारायण के खेत तक बामनीखूर्द</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>142000</v>
+        <v>500000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>141770.08</v>
+        <v>184892</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>41521</v>
+        <v>40654</v>
       </c>
       <c r="K380" s="3" t="n">
-        <v>41569</v>
+        <v>41035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/22012034197981 — c.c.road panchpanmeshwer- mansharam ke ghar se jay</t>
+          <t>1720004047/RC/22012034166427 — सीसी रोड पंच परमेश्‍वर रामदीन के घर से चौकी की ओर</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>75000</v>
+        <v>105000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>74987.52</v>
+        <v>104542</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>41647</v>
+        <v>41409</v>
       </c>
       <c r="K381" s="3" t="n">
-        <v>41857</v>
+        <v>41470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/22012034202467 — gravel marg Santosh ke khet se tejaram ke khet tak</t>
+          <t>1720004047/RC/22012034180422 — सीसी रोड पंच परमेश्‍वर राधेश्‍याम के घर से सेफू के</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>1471620</v>
+        <v>142000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>0</v>
+        <v>141770.08</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>41703</v>
-[...1 lines deleted...]
-      <c r="K382" s="3"/>
+        <v>41521</v>
+      </c>
+      <c r="K382" s="3" t="n">
+        <v>41569</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/22012034203807 — सुदुर सड्क टावर से शाहीद के खेत तक बामनीखुद्र</t>
+          <t>1720004047/RC/22012034197981 — c.c.road panchpanmeshwer- mansharam ke ghar se jay</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>1189000</v>
+        <v>75000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>995147.45</v>
+        <v>74987.52</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>41689</v>
+        <v>41647</v>
       </c>
       <c r="K383" s="3" t="n">
-        <v>42840</v>
+        <v>41857</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/22012034203812 — सुद्रर सडक टावर से गोरानी के खेत तक बामनीखुद्र</t>
+          <t>1720004047/RC/22012034202467 — gravel marg Santosh ke khet se tejaram ke khet tak</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>1471000</v>
+        <v>1471620</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>41703</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/22012034227083 — C.C ROAD PANCPARMISAVR Ramsingh ke ghar se Jagdish ke ghar tak</t>
+          <t>1720004047/RC/22012034203807 — सुदुर सड्क टावर से शाहीद के खेत तक बामनीखुद्र</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>0</v>
+        <v>1189000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>0</v>
+        <v>995147.45</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>41814</v>
-[...1 lines deleted...]
-      <c r="K385" s="3"/>
+        <v>41689</v>
+      </c>
+      <c r="K385" s="3" t="n">
+        <v>42840</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/22012034227084 — C.C ROAD PANCPARMISAVR Ramsingh ke ghar se Jagdish</t>
+          <t>1720004047/RC/22012034203812 — सुद्रर सडक टावर से गोरानी के खेत तक बामनीखुद्र</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>108000</v>
+        <v>1471000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>76974</v>
+        <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>41871</v>
-[...3 lines deleted...]
-      </c>
+        <v>41703</v>
+      </c>
+      <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/22012034228628 — pancparmesar c c road Jagdish ke Ghar se kailash k</t>
+          <t>1720004047/RC/22012034227083 — C.C ROAD PANCPARMISAVR Ramsingh ke ghar se Jagdish ke ghar tak</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>108000</v>
+        <v>0</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>107220.29</v>
+        <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>41892</v>
-[...3 lines deleted...]
-      </c>
+        <v>41814</v>
+      </c>
+      <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/22012034305331 — SUDUR GRAM KHET SADAK</t>
+          <t>1720004047/RC/22012034227084 — C.C ROAD PANCPARMISAVR Ramsingh ke ghar se Jagdish</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>0</v>
+        <v>108000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>0</v>
+        <v>76974</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K388" s="3"/>
+        <v>41871</v>
+      </c>
+      <c r="K388" s="3" t="n">
+        <v>42014</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/22012034305341 — C C ROAD NEW MAJET SE IMRAT PATEL KE GHAR TAK BAMNIKHURD</t>
+          <t>1720004047/RC/22012034228628 — pancparmesar c c road Jagdish ke Ghar se kailash k</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>66000</v>
+        <v>108000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>0</v>
+        <v>107220.29</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K389" s="3"/>
+        <v>41892</v>
+      </c>
+      <c r="K389" s="3" t="n">
+        <v>41983</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/22012034329835 — C.c.road nirman karya - school se sahid khalifa ke ghar  tak bamnikhurd</t>
+          <t>1720004047/RC/22012034305331 — SUDUR GRAM KHET SADAK</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>6637500000</v>
+        <v>0</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>40343</v>
+        <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>42809</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/22012034333571 — C.c.road chote thekedar ke ghar se radhakisan patel ke ghar tak bamnikhurd</t>
+          <t>1720004047/RC/22012034305341 — C C ROAD NEW MAJET SE IMRAT PATEL KE GHAR TAK BAMNIKHURD</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>8850000000</v>
+        <v>66000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>72584</v>
+        <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>42859</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/22012034336441 — सुदुर ग्राम सडक बामनीखुर्द से किलोदा पी मार्ग बामनीखुर्द</t>
+          <t>1720004047/RC/22012034329835 — C.c.road nirman karya - school se sahid khalifa ke ghar  tak bamnikhurd</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>1200000</v>
+        <v>6637500000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>1202856.72</v>
+        <v>40343</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>42856</v>
+        <v>42809</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>44897</v>
+        <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/22012034351505 — c.c.road -rahish patel ke ghar se sarkari kua ki our bamnikhurd</t>
+          <t>1720004047/RC/22012034333571 — C.c.road chote thekedar ke ghar se radhakisan patel ke ghar tak bamnikhurd</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>159300</v>
+        <v>8850000000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>68460</v>
+        <v>72584</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>42985</v>
+        <v>42859</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>43651</v>
+        <v>43191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/22012034364279 — CC ROAD PRATHMIK SCHOOL SE DHANURAM KE GHAR  TAK</t>
+          <t>1720004047/RC/22012034336441 — सुदुर ग्राम सडक बामनीखुर्द से किलोदा पी मार्ग बामनीखुर्द</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>44200000000</v>
+        <v>1200000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>145104</v>
+        <v>1202856.72</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>43028</v>
+        <v>42856</v>
       </c>
       <c r="K394" s="3" t="n">
-        <v>43353</v>
+        <v>44897</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/22012034372191 — cc road</t>
+          <t>1720004047/RC/22012034351505 — c.c.road -rahish patel ke ghar se sarkari kua ki our bamnikhurd</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>0</v>
+        <v>159300</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>0</v>
+        <v>68460</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>43191</v>
-[...1 lines deleted...]
-      <c r="K395" s="3"/>
+        <v>42985</v>
+      </c>
+      <c r="K395" s="3" t="n">
+        <v>43651</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/22012034385429 — C.C.ROAD NEW MAJET SEIMRAT PATEL KE GHAR TAK BAMNIKHURD</t>
+          <t>1720004047/RC/22012034364279 — CC ROAD PRATHMIK SCHOOL SE DHANURAM KE GHAR  TAK</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>442000</v>
+        <v>44200000000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>67938</v>
+        <v>145104</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>43166</v>
+        <v>43028</v>
       </c>
       <c r="K396" s="3" t="n">
-        <v>43651</v>
+        <v>43353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/22012034445684 — C.C.ROAD HAND PAMP SE PMY SADAK TAK</t>
+          <t>1720004047/RC/22012034372191 — cc road</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>43556</v>
+        <v>43191</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/22012034538949 — सी, सी,रोड़ मुख्य मार्ग से हरिजन मोहल्ला तक ग्राम मगरिया</t>
+          <t>1720004047/RC/22012034385429 — C.C.ROAD NEW MAJET SEIMRAT PATEL KE GHAR TAK BAMNIKHURD</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>0</v>
+        <v>442000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>0</v>
+        <v>67938</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K398" s="3"/>
+        <v>43166</v>
+      </c>
+      <c r="K398" s="3" t="n">
+        <v>43651</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/22012034538950 — पुलिया निर्माण हरिजन मोहल्ला ग्राम मगरिया</t>
+          <t>1720004047/RC/22012034445684 — C.C.ROAD HAND PAMP SE PMY SADAK TAK</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>43922</v>
+        <v>43556</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/22012034539674 — सी,सी रोड मुख्य मार्ग से हरिजन मोहल्ला ग्राम मगरिया</t>
+          <t>1720004047/RC/22012034538949 — सी, सी,रोड़ मुख्य मार्ग से हरिजन मोहल्ला तक ग्राम मगरिया</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>23700</v>
+        <v>0</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>16150</v>
+        <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>44097</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
+          <t>Constr of Kharanja (brick/stone) Roads for Comm / Construction of Kharanja (brick/stone) Roads for Community</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/22012034539682 — पुलिया निर्माण समुदाय भवन के पास हरिजन मोहल्ला ग्राम मगरिया</t>
+          <t>1720004047/RC/22012034538950 — पुलिया निर्माण हरिजन मोहल्ला ग्राम मगरिया</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>15000</v>
+        <v>0</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>18240</v>
+        <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>44097</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/22012034541218 — सीसी रोड निर्माण आंगनबाड़ी भवन से बमनी खुर्द मार्ग ग्राम गादिया</t>
+          <t>1720004047/RC/22012034539674 — सी,सी रोड मुख्य मार्ग से हरिजन मोहल्ला ग्राम मगरिया</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>79000</v>
+        <v>23700</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>77520</v>
+        <v>16150</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>44102</v>
+        <v>44097</v>
       </c>
       <c r="K402" s="3" t="n">
-        <v>44256</v>
+        <v>44264</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Interlocking block/tiles Roads for Comm / Construction of Inter-locking cement block/tiles Roads for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/22012034565983 — sudur sadak /khet sadak unnayan karymain road se ramdev colony tak gram magariya</t>
+          <t>1720004047/RC/22012034539682 — पुलिया निर्माण समुदाय भवन के पास हरिजन मोहल्ला ग्राम मगरिया</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>0</v>
+        <v>15000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>0</v>
+        <v>18240</v>
       </c>
       <c r="J403" s="3" t="n">
+        <v>44097</v>
+      </c>
+      <c r="K403" s="3" t="n">
         <v>44256</v>
       </c>
-      <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/22012034565984 — sudur sadak /khet sadak main road se ramdev colony tak gram magariya</t>
+          <t>1720004047/RC/22012034541218 — सीसी रोड निर्माण आंगनबाड़ी भवन से बमनी खुर्द मार्ग ग्राम गादिया</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>1490586.05</v>
+        <v>79000</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>1410900.95</v>
+        <v>77520</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>44290</v>
+        <v>44102</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>44972</v>
+        <v>44256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/2404 — CCरोड(PP)किशन के घर से गोविंद के घर बामनीखुर्द</t>
+          <t>1720004047/RC/22012034565983 — sudur sadak /khet sadak unnayan karymain road se ramdev colony tak gram magariya</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>29000</v>
+        <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>10296</v>
+        <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>41304</v>
-[...3 lines deleted...]
-      </c>
+        <v>44256</v>
+      </c>
+      <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/2405 — CCरोड(PP)मुलचंद के घर से रामनिवास के घर बामनीखुर्द</t>
+          <t>1720004047/RC/22012034565984 — sudur sadak /khet sadak main road se ramdev colony tak gram magariya</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>25000</v>
+        <v>1490586.05</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>4752</v>
+        <v>1410900.95</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>41297</v>
+        <v>44290</v>
       </c>
       <c r="K406" s="3" t="n">
-        <v>41348</v>
+        <v>44972</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/2406 — CCरोड(PP)पटेल के घर से मोहन के घर बामनीखुर्द</t>
+          <t>1720004047/RC/2404 — CCरोड(PP)किशन के घर से गोविंद के घर बामनीखुर्द</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>85000</v>
+        <v>29000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>60420</v>
+        <v>10296</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>41315</v>
+        <v>41304</v>
       </c>
       <c r="K407" s="3" t="n">
-        <v>41358</v>
+        <v>41348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/2407 — CCरोड(PP)सेफु के घर से प्रताप के घर बामनीखुर्द</t>
+          <t>1720004047/RC/2405 — CCरोड(PP)मुलचंद के घर से रामनिवास के घर बामनीखुर्द</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>88500</v>
+        <v>25000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>68856</v>
+        <v>4752</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>41304</v>
+        <v>41297</v>
       </c>
       <c r="K408" s="3" t="n">
         <v>41348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/2408 — CCरोड(PP)मंदिर से नाई के घर बामनीखुर्द</t>
+          <t>1720004047/RC/2406 — CCरोड(PP)पटेल के घर से मोहन के घर बामनीखुर्द</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>40000</v>
+        <v>85000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>8712</v>
+        <v>60420</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>41297</v>
+        <v>41315</v>
       </c>
       <c r="K409" s="3" t="n">
-        <v>41348</v>
+        <v>41358</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RC/ग्रेवल मार्ग नि‍र्माण मगरि‍या पुलि‍य — ग्रेवल मार्ग नि‍र्माण मगरि‍या पुलि‍या से डेहरि‍या मार्ग बामनीखुर्द</t>
+          <t>1720004047/RC/2407 — CCरोड(PP)सेफु के घर से प्रताप के घर बामनीखुर्द</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>495000</v>
+        <v>88500</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>266560</v>
+        <v>68856</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>39438</v>
+        <v>41304</v>
       </c>
       <c r="K410" s="3" t="n">
-        <v>41984</v>
+        <v>41348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034257621 — NBA - TOYLET -JALAL BABAU -GADIYA</t>
+          <t>1720004047/RC/2408 — CCरोड(PP)मंदिर से नाई के घर बामनीखुर्द</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>5400</v>
+        <v>40000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>0</v>
+        <v>8712</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>41864</v>
-[...1 lines deleted...]
-      <c r="K411" s="3"/>
+        <v>41297</v>
+      </c>
+      <c r="K411" s="3" t="n">
+        <v>41348</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034267007 — NBA-TOYLET -JAGDISH S/O MANSINGH GADIYA</t>
+          <t>1720004047/RC/ग्रेवल मार्ग नि‍र्माण मगरि‍या पुलि‍य — ग्रेवल मार्ग नि‍र्माण मगरि‍या पुलि‍या से डेहरि‍या मार्ग बामनीखुर्द</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>5400</v>
+        <v>495000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>0</v>
+        <v>266560</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>41899</v>
-[...1 lines deleted...]
-      <c r="K412" s="3"/>
+        <v>39438</v>
+      </c>
+      <c r="K412" s="3" t="n">
+        <v>41984</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034267010 — NBA-TOYLET -SUKLAL BABU -GADIYA</t>
+          <t>1720004047/RS/22012034257621 — NBA - TOYLET -JALAL BABAU -GADIYA</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>41899</v>
+        <v>41864</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034267013 — NBA-TOYLET -GEETA BAI  RAMCHANDRA- GADIYA</t>
+          <t>1720004047/RS/22012034267007 — NBA-TOYLET -JAGDISH S/O MANSINGH GADIYA</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>41899</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034267026 — NBA-TOYLET- PRATAP SUKKA - GADIYA</t>
+          <t>1720004047/RS/22012034267010 — NBA-TOYLET -SUKLAL BABU -GADIYA</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>41899</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034268784 — NBA  TOYLET GABJI BABU GADIYA</t>
+          <t>1720004047/RS/22012034267013 — NBA-TOYLET -GEETA BAI  RAMCHANDRA- GADIYA</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>41776</v>
+        <v>41899</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034268789 — NBA TOYLET - REWA BAI GORELAL GADIYA</t>
+          <t>1720004047/RS/22012034267026 — NBA-TOYLET- PRATAP SUKKA - GADIYA</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>41899</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034268790 — NBA TOYLET - GHUDU  CHOTU KHA GADIYA</t>
+          <t>1720004047/RS/22012034268784 — NBA  TOYLET GABJI BABU GADIYA</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>41899</v>
+        <v>41776</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034268792 — NBA TOYLET  ANISH SABBIR GADIYA</t>
+          <t>1720004047/RS/22012034268789 — NBA TOYLET - REWA BAI GORELAL GADIYA</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>41899</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034268800 — NBA  TOYLET  VISRAM SUKKA  GADIYA</t>
+          <t>1720004047/RS/22012034268790 — NBA TOYLET - GHUDU  CHOTU KHA GADIYA</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>41899</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034272066 — NBA TOYLET - RAMSINGH KUNJILAL GADIYA</t>
+          <t>1720004047/RS/22012034268792 — NBA TOYLET  ANISH SABBIR GADIYA</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>41913</v>
+        <v>41899</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034272092 — NBA TOYLET- SABIR BABU GADIYA</t>
+          <t>1720004047/RS/22012034268800 — NBA  TOYLET  VISRAM SUKKA  GADIYA</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>41913</v>
+        <v>41899</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034272095 — NBA TOYLET - GANOR PUNIYA GADIYA</t>
+          <t>1720004047/RS/22012034272066 — NBA TOYLET - RAMSINGH KUNJILAL GADIYA</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>41913</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034272106 — NBA TOYLET - HABIB BABU GADIYA</t>
+          <t>1720004047/RS/22012034272092 — NBA TOYLET- SABIR BABU GADIYA</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>41769</v>
+        <v>41913</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034272109 — NBA TOYLET - RAMJAN ISAB KHA GADIYA</t>
+          <t>1720004047/RS/22012034272095 — NBA TOYLET - GANOR PUNIYA GADIYA</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>41769</v>
+        <v>41913</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034272112 — NBA TOYLET - MEHABUB GADIYA</t>
+          <t>1720004047/RS/22012034272106 — NBA TOYLET - HABIB BABU GADIYA</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>41769</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034272728 — NBA TOYLET - JAGDISH  GHISIYA GADIYA</t>
+          <t>1720004047/RS/22012034272109 — NBA TOYLET - RAMJAN ISAB KHA GADIYA</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>41769</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034272731 — NBA  TOYLET  - LEELA BAI RAMESH  GADIYA</t>
+          <t>1720004047/RS/22012034272112 — NBA TOYLET - MEHABUB GADIYA</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>41769</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034272739 — NBA TOYLET - LACHHU SADDHU GADIYA</t>
+          <t>1720004047/RS/22012034272728 — NBA TOYLET - JAGDISH  GHISIYA GADIYA</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>41769</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034272741 — NBA TOYLET -  MANGILAL  BHILIYA GADIYA</t>
+          <t>1720004047/RS/22012034272731 — NBA  TOYLET  - LEELA BAI RAMESH  GADIYA</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>41769</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034272744 — NBA TOYLET - RUPSINGH  MANSINGH GADIYA</t>
+          <t>1720004047/RS/22012034272739 — NBA TOYLET - LACHHU SADDHU GADIYA</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>41769</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034272750 — NBA TOYLET - RAMOUTAR MANSINGH GADIYA</t>
+          <t>1720004047/RS/22012034272741 — NBA TOYLET -  MANGILAL  BHILIYA GADIYA</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>41769</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034272753 — NBA TOYLET - KAILASH GHISIYA GADIYA</t>
+          <t>1720004047/RS/22012034272744 — NBA TOYLET - RUPSINGH  MANSINGH GADIYA</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>41913</v>
+        <v>41769</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034272762 — NBA TOYLET - CHOTE LAL MANSINGH GADIYA</t>
+          <t>1720004047/RS/22012034272750 — NBA TOYLET - RAMOUTAR MANSINGH GADIYA</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>41769</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034272768 — NBA TOYLET - BALRAM BHILIYA GADIYA</t>
+          <t>1720004047/RS/22012034272753 — NBA TOYLET - KAILASH GHISIYA GADIYA</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>41769</v>
+        <v>41913</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034272771 — NBA TOYLET - HABIB KHA HASAN KHA GADIYA</t>
+          <t>1720004047/RS/22012034272762 — NBA TOYLET - CHOTE LAL MANSINGH GADIYA</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>41769</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034272781 — NBA TOYLET - DILIP  DAGDIYA GADIYA</t>
+          <t>1720004047/RS/22012034272768 — NBA TOYLET - BALRAM BHILIYA GADIYA</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>41769</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034390489 — प्रधानमंत्री आवास सोचालय निर्माण भोली बाई गादिया बमनीखुर्द</t>
+          <t>1720004047/RS/22012034272771 — NBA TOYLET - HABIB KHA HASAN KHA GADIYA</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>12000</v>
+        <v>5400</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>10888</v>
+        <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>43296</v>
-[...3 lines deleted...]
-      </c>
+        <v>41769</v>
+      </c>
+      <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034390495 — प्रधानमंत्री आवास सोचालय निर्माण कैलाशदाश गुलाबदाश गादिया बमनीखुर्द</t>
+          <t>1720004047/RS/22012034272781 — NBA TOYLET - DILIP  DAGDIYA GADIYA</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>12000</v>
+        <v>5400</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>11896</v>
+        <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>43119</v>
-[...3 lines deleted...]
-      </c>
+        <v>41769</v>
+      </c>
+      <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034390511 — प्रधानमंत्री आवास सोचालय निर्माण सकील हकिम गादिया बामनीखुर्द</t>
+          <t>1720004047/RS/22012034390489 — प्रधानमंत्री आवास सोचालय निर्माण भोली बाई गादिया बमनीखुर्द</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>3132</v>
+        <v>10888</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>43277</v>
+        <v>43296</v>
       </c>
       <c r="K440" s="3" t="n">
-        <v>43831</v>
+        <v>43651</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034390517 — प्रधानमंत्री आवास सोचालय निर्माण गनी फुलखा गादिया बमनीखुर्द</t>
+          <t>1720004047/RS/22012034390495 — प्रधानमंत्री आवास सोचालय निर्माण कैलाशदाश गुलाबदाश गादिया बमनीखुर्द</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>11920</v>
+        <v>11896</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>43119</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>43494</v>
+        <v>43333</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034390520 — प्रधानमंत्री आवास सोचालय निर्माण मुफीद बाबू गादिया बमनीखुर्द</t>
+          <t>1720004047/RS/22012034390511 — प्रधानमंत्री आवास सोचालय निर्माण सकील हकिम गादिया बामनीखुर्द</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>12104</v>
+        <v>3132</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>43119</v>
+        <v>43277</v>
       </c>
       <c r="K442" s="3" t="n">
-        <v>43494</v>
+        <v>43831</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034390522 — प्रधानमंत्री आवास सोचालय निर्माण जगदीस प्रताप गादिया बमनीखुर्द</t>
+          <t>1720004047/RS/22012034390517 — प्रधानमंत्री आवास सोचालय निर्माण गनी फुलखा गादिया बमनीखुर्द</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>4164</v>
+        <v>11920</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>43119</v>
       </c>
       <c r="K443" s="3" t="n">
-        <v>43891</v>
+        <v>43494</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034390526 — प्रधानमंत्री आवास सोचालय निर्माण अतरबी रसूल बामनीखुर्द</t>
+          <t>1720004047/RS/22012034390520 — प्रधानमंत्री आवास सोचालय निर्माण मुफीद बाबू गादिया बमनीखुर्द</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>11552</v>
+        <v>12104</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>43119</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>43444</v>
+        <v>43494</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034390529 — प्रधानमंत्री आवास सोचालय निर्माण रामेश्वर गबु बमनीखुर्द</t>
+          <t>1720004047/RS/22012034390522 — प्रधानमंत्री आवास सोचालय निर्माण जगदीस प्रताप गादिया बमनीखुर्द</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>11896</v>
+        <v>4164</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>43119</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>43447</v>
+        <v>43891</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034390531 — प्रधानमंत्री आवास सोचालय निर्माण पहलाद विश्राम बमनीखुर्द</t>
+          <t>1720004047/RS/22012034390526 — प्रधानमंत्री आवास सोचालय निर्माण अतरबी रसूल बामनीखुर्द</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>12242</v>
+        <v>11552</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>43749</v>
+        <v>43119</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>43975</v>
+        <v>43444</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034390533 — प्रधानमंत्री आवास सोचालय निर्माण हबीब इमरत बमनीखुर्द</t>
+          <t>1720004047/RS/22012034390529 — प्रधानमंत्री आवास सोचालय निर्माण रामेश्वर गबु बमनीखुर्द</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>3120</v>
+        <v>11896</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>43119</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>43831</v>
+        <v>43447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034390534 — प्रधानमंत्री आवास सोचालय निर्माण बालाराम छितर बमनीखुर्द</t>
+          <t>1720004047/RS/22012034390531 — प्रधानमंत्री आवास सोचालय निर्माण पहलाद विश्राम बमनीखुर्द</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>11896</v>
+        <v>12242</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>43119</v>
+        <v>43749</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>43447</v>
+        <v>43975</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034390535 — प्रधानमंत्री आवास सोचालय निर्माण सुमेरसिंह करणसिंह बमनीखुर्द</t>
+          <t>1720004047/RS/22012034390533 — प्रधानमंत्री आवास सोचालय निर्माण हबीब इमरत बमनीखुर्द</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>12080</v>
+        <v>3120</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>43119</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>43447</v>
+        <v>43831</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034390628 — प्रधानमंत्री आवास सोचालय निर्माण गिरवर श्रवण बामनीखुर्द</t>
+          <t>1720004047/RS/22012034390534 — प्रधानमंत्री आवास सोचालय निर्माण बालाराम छितर बमनीखुर्द</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>11920</v>
+        <v>11896</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>43119</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>43636</v>
+        <v>43447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034390629 — प्रधानमंत्री आवास सोचालय निर्माण अर्जुन उमेन्द्र बामनीखुर्द</t>
+          <t>1720004047/RS/22012034390535 — प्रधानमंत्री आवास सोचालय निर्माण सुमेरसिंह करणसिंह बमनीखुर्द</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>3120</v>
+        <v>12080</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>43119</v>
       </c>
       <c r="K451" s="3" t="n">
-        <v>43891</v>
+        <v>43447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034390633 — प्रधानमंत्री आवास सोचालय निर्माण अनिल भारत बामनीखुर्द</t>
+          <t>1720004047/RS/22012034390628 — प्रधानमंत्री आवास सोचालय निर्माण गिरवर श्रवण बामनीखुर्द</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>13960</v>
+        <v>11920</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>43119</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>43374</v>
+        <v>43636</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034390635 — प्रधानमंत्री आवास सोचालय निर्माण कनीसा रासत बामनीखुर्द</t>
+          <t>1720004047/RS/22012034390629 — प्रधानमंत्री आवास सोचालय निर्माण अर्जुन उमेन्द्र बामनीखुर्द</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>11988</v>
+        <v>3120</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>43119</v>
       </c>
       <c r="K453" s="3" t="n">
-        <v>43447</v>
+        <v>43891</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034390637 — प्रधानमंत्री आवास सोचालय निर्माण हमीद खा छोटे खा बामनीखुर्द</t>
+          <t>1720004047/RS/22012034390633 — प्रधानमंत्री आवास सोचालय निर्माण अनिल भारत बामनीखुर्द</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>2260</v>
+        <v>13960</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>43119</v>
       </c>
       <c r="K454" s="3" t="n">
-        <v>43891</v>
+        <v>43374</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034390960 — प्रधानमंत्री आवास सोचालय निर्माण शोभाराम भगीरथ मगरिया बमनीखुर्द</t>
+          <t>1720004047/RS/22012034390635 — प्रधानमंत्री आवास सोचालय निर्माण कनीसा रासत बामनीखुर्द</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>3252</v>
+        <v>11988</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>43749</v>
+        <v>43119</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>44053</v>
+        <v>43447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034390961 — प्रधानमंत्री आवास सोचालय निर्माण श्याम गबरू मगरिया बामनीखुर्द</t>
+          <t>1720004047/RS/22012034390637 — प्रधानमंत्री आवास सोचालय निर्माण हमीद खा छोटे खा बामनीखुर्द</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>3096</v>
+        <v>2260</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>43119</v>
       </c>
       <c r="K456" s="3" t="n">
-        <v>44186</v>
+        <v>43891</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034390962 — प्रधानमंत्री आवास सोचालय निर्माण भवरसिंह शिवलाल मगरिया बमनीखुर्द</t>
+          <t>1720004047/RS/22012034390960 — प्रधानमंत्री आवास सोचालय निर्माण शोभाराम भगीरथ मगरिया बमनीखुर्द</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>11884</v>
+        <v>3252</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>43119</v>
+        <v>43749</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>43311</v>
+        <v>44053</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034390963 — प्रधानमंत्री आवास सोचालय निर्माण रामबक्स भऊ मगरिया बमनीखुर्द</t>
+          <t>1720004047/RS/22012034390961 — प्रधानमंत्री आवास सोचालय निर्माण श्याम गबरू मगरिया बामनीखुर्द</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>11896</v>
+        <v>3096</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>43119</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>43374</v>
+        <v>44186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034390964 — प्रधानमंत्री आवास सोचालय निर्माण हरिओम कोदर मगरिया बमनीखुर्द</t>
+          <t>1720004047/RS/22012034390962 — प्रधानमंत्री आवास सोचालय निर्माण भवरसिंह शिवलाल मगरिया बमनीखुर्द</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>11932</v>
+        <v>11884</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>43296</v>
+        <v>43119</v>
       </c>
       <c r="K459" s="3" t="n">
-        <v>44136</v>
+        <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034390965 — प्रधानमंत्री आवास सोचालय निर्माण ओमप्रकाश कोदर मगरिया बमनीखुर्द</t>
+          <t>1720004047/RS/22012034390963 — प्रधानमंत्री आवास सोचालय निर्माण रामबक्स भऊ मगरिया बमनीखुर्द</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>11968</v>
+        <v>11896</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>43167</v>
+        <v>43119</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>44136</v>
+        <v>43374</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034390966 — प्रधानमंत्री आवास सोचालय निर्माण सीताराम मांगीलाल मगरिया बमनीखुर्द</t>
+          <t>1720004047/RS/22012034390964 — प्रधानमंत्री आवास सोचालय निर्माण हरिओम कोदर मगरिया बमनीखुर्द</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>12052</v>
+        <v>11932</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>43749</v>
+        <v>43296</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>43968</v>
+        <v>44136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034393767 — Sbm sochalay nirman chhotelal sakriya bamnikhurd</t>
+          <t>1720004047/RS/22012034390965 — प्रधानमंत्री आवास सोचालय निर्माण ओमप्रकाश कोदर मगरिया बमनीखुर्द</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>11500</v>
+        <v>12000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>10888</v>
+        <v>11968</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>43300</v>
+        <v>43167</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>43636</v>
+        <v>44136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034393988 — सोचालय निर्माण रुबीना सेपु बामनीखुर्द</t>
+          <t>1720004047/RS/22012034390966 — प्रधानमंत्री आवास सोचालय निर्माण सीताराम मांगीलाल मगरिया बमनीखुर्द</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>11500</v>
+        <v>12000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>11064</v>
+        <v>12052</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>43167</v>
+        <v>43749</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>43383</v>
+        <v>43968</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034408934 — Sbm sochalay nirman Anwer s/o sifu kha bamnikhurd</t>
+          <t>1720004047/RS/22012034393767 — Sbm sochalay nirman chhotelal sakriya bamnikhurd</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>11932</v>
+        <v>10888</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>43296</v>
+        <v>43300</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>43311</v>
+        <v>43636</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034408935 — Sbm sochalay nirman Rahis s/o keshar kha bamnikhurd</t>
+          <t>1720004047/RS/22012034393988 — सोचालय निर्माण रुबीना सेपु बामनीखुर्द</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>11932</v>
+        <v>11064</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>43300</v>
+        <v>43167</v>
       </c>
       <c r="K465" s="3" t="n">
         <v>43383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034408936 — Sbm sochalay nirman Dhanuram s/o rajaram Gadiya</t>
+          <t>1720004047/RS/22012034408934 — Sbm sochalay nirman Anwer s/o sifu kha bamnikhurd</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>11932</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>43296</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>43636</v>
+        <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034409067 — Sbm sochalay nirman kamal s/o bhura  bamnikhurd</t>
+          <t>1720004047/RS/22012034408935 — Sbm sochalay nirman Rahis s/o keshar kha bamnikhurd</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>9844</v>
+        <v>11932</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>43296</v>
+        <v>43300</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>43636</v>
+        <v>43383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034417525 — Sbm sochalay suresh s/o mettulal  bamnikhurd</t>
+          <t>1720004047/RS/22012034408936 — Sbm sochalay nirman Dhanuram s/o rajaram Gadiya</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>10888</v>
+        <v>11932</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>43296</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>43383</v>
+        <v>43636</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034417526 — Sbm sochalay nirman kelash s/o mulchand  bamnikhurd</t>
+          <t>1720004047/RS/22012034409067 — Sbm sochalay nirman kamal s/o bhura  bamnikhurd</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>11932</v>
+        <v>9844</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>43300</v>
+        <v>43296</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>43414</v>
+        <v>43636</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034417527 — Sbm sochalay nirman mukesh s/o nannuram bamnikhurd</t>
+          <t>1720004047/RS/22012034417525 — Sbm sochalay suresh s/o mettulal  bamnikhurd</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>11932</v>
+        <v>10888</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>43300</v>
+        <v>43296</v>
       </c>
       <c r="K470" s="3" t="n">
-        <v>43426</v>
+        <v>43383</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034428703 — शोच्लाया निर्माण ग्यारसी बाई पति प्रवीण बामनी खुर्द</t>
+          <t>1720004047/RS/22012034417526 — Sbm sochalay nirman kelash s/o mulchand  bamnikhurd</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>0</v>
+        <v>11500</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>0</v>
+        <v>11932</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>43327</v>
-[...1 lines deleted...]
-      <c r="K471" s="3"/>
+        <v>43300</v>
+      </c>
+      <c r="K471" s="3" t="n">
+        <v>43414</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034429552 — Sbm sochalay mukesh S/o marsing GADIYA</t>
+          <t>1720004047/RS/22012034417527 — Sbm sochalay nirman mukesh s/o nannuram bamnikhurd</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>8800</v>
+        <v>11932</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>43511</v>
+        <v>43300</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>43636</v>
+        <v>43426</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034436180 — SBM SOCHLEY  RADHISYAM S/O GABU BAMNIKHURD</t>
+          <t>1720004047/RS/22012034428703 — शोच्लाया निर्माण ग्यारसी बाई पति प्रवीण बामनी खुर्द</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>11500</v>
+        <v>0</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>3156</v>
+        <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>43519</v>
-[...3 lines deleted...]
-      </c>
+        <v>43327</v>
+      </c>
+      <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034436181 — SBM SOCHLEY  RAMNEVAS S/O RANGLAL MAGRIYA</t>
+          <t>1720004047/RS/22012034429552 — Sbm sochalay mukesh S/o marsing GADIYA</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>11062</v>
+        <v>8800</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>43511</v>
       </c>
       <c r="K474" s="3" t="n">
         <v>43636</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034436182 — SBM SOCHLEY JAGESWAR S/O HARIPRSAD BAMNIKHURD</t>
+          <t>1720004047/RS/22012034436180 — SBM SOCHLEY  RADHISYAM S/O GABU BAMNIKHURD</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>8800</v>
+        <v>3156</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>43511</v>
+        <v>43519</v>
       </c>
       <c r="K475" s="3" t="n">
-        <v>43636</v>
+        <v>43891</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034436183 — SBM SOCHLEY LACHU S/O SEDDU GADIYA</t>
+          <t>1720004047/RS/22012034436181 — SBM SOCHLEY  RAMNEVAS S/O RANGLAL MAGRIYA</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>9844</v>
+        <v>11062</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>43514</v>
+        <v>43511</v>
       </c>
       <c r="K476" s="3" t="n">
         <v>43636</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034437907 — SBM SOCHLEY  CHAIN SHINGH S/O SHIVLAL MAGRIYA</t>
+          <t>1720004047/RS/22012034436182 — SBM SOCHLEY JAGESWAR S/O HARIPRSAD BAMNIKHURD</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>13000</v>
+        <v>8800</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>43511</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>45107</v>
+        <v>43636</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034437908 — SBM SOCHLEY  SAKRIBAI S/O SHIVLAL MAGRIYA</t>
+          <t>1720004047/RS/22012034436183 — SBM SOCHLEY LACHU S/O SEDDU GADIYA</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>11500</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>13000</v>
+        <v>9844</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>43514</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>43958</v>
+        <v>43636</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034438283 — SBM LAKHAN S/O CHAMPALAL</t>
+          <t>1720004047/RS/22012034437907 — SBM SOCHLEY  CHAIN SHINGH S/O SHIVLAL MAGRIYA</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>0</v>
+        <v>11500</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>0</v>
+        <v>13000</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K479" s="3"/>
+        <v>43511</v>
+      </c>
+      <c r="K479" s="3" t="n">
+        <v>45107</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034480900 — PMY शोचालय निर्माण संतोष पिता रामचन्दर बमनी खुर्द MP5142018</t>
+          <t>1720004047/RS/22012034437908 — SBM SOCHLEY  SAKRIBAI S/O SHIVLAL MAGRIYA</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>12000</v>
+        <v>11500</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>12220</v>
+        <v>13000</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>44063</v>
+        <v>43514</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>44136</v>
+        <v>43958</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034480901 — PMY शोचालय निर्माण कल्ला खा पिता हमीद बमनी खुर्द MP4809567</t>
+          <t>1720004047/RS/22012034438283 — SBM LAKHAN S/O CHAMPALAL</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>11080</v>
+        <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>44049</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034480902 — PMY शोचालय निर्माण हरीप्रसाद पिता नन्दलाल बमनी खुर्द MP4789157</t>
+          <t>1720004047/RS/22012034480900 — PMY शोचालय निर्माण संतोष पिता रामचन्दर बमनी खुर्द MP5142018</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>11080</v>
+        <v>12220</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>44049</v>
+        <v>44063</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>44163</v>
+        <v>44136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034480903 — PMY शोचालय निर्माण सुरेश पिता भागीरथ बमनी खुर्द MP5153337</t>
+          <t>1720004047/RS/22012034480901 — PMY शोचालय निर्माण कल्ला खा पिता हमीद बमनी खुर्द MP4809567</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>12220</v>
+        <v>11080</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>44040</v>
+        <v>44049</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>44136</v>
+        <v>44163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034480906 — PMY शोचालय निर्माण सफ़ेद खा पिता हमीद बमनीखुर्द MP1966996</t>
+          <t>1720004047/RS/22012034480902 — PMY शोचालय निर्माण हरीप्रसाद पिता नन्दलाल बमनी खुर्द MP4789157</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>11080</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>44040</v>
+        <v>44049</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>44301</v>
+        <v>44163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034480907 — PMY शोचालय निर्माण सोनाबाई पिता रामप्रसाद मगरिया MP1291564</t>
+          <t>1720004047/RS/22012034480903 — PMY शोचालय निर्माण सुरेश पिता भागीरथ बमनी खुर्द MP5153337</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>12220</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>44040</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>44100</v>
+        <v>44136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034480908 — PMY शोचालय निर्माण अमरसिंहपिता राजाराम gadiya MP5728425</t>
+          <t>1720004047/RS/22012034480906 — PMY शोचालय निर्माण सफ़ेद खा पिता हमीद बमनीखुर्द MP1966996</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>12220</v>
+        <v>11080</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>44040</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>44136</v>
+        <v>44301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034487823 — PMY शोचालय निर्माण मोमीन खा पिता राज खा  बमनीखुर्द MP4168537</t>
+          <t>1720004047/RS/22012034480907 — PMY शोचालय निर्माण सोनाबाई पिता रामप्रसाद मगरिया MP1291564</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>12220</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>44040</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>44136</v>
+        <v>44100</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034492221 — PMY शोचालय निर्माण नानु खा पिता रासत खा बमनीखुर्द MP4606300</t>
+          <t>1720004047/RS/22012034480908 — PMY शोचालय निर्माण अमरसिंहपिता राजाराम gadiya MP5728425</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>11080</v>
+        <v>12220</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>44063</v>
+        <v>44040</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>44163</v>
+        <v>44136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034492222 — PMY शोचालय निर्माण नर्मदाप्रसाद  पिता हीरालाल  बमनीखुर्द MP5147576</t>
+          <t>1720004047/RS/22012034487823 — PMY शोचालय निर्माण मोमीन खा पिता राज खा  बमनीखुर्द MP4168537</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>12220</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>44063</v>
+        <v>44040</v>
       </c>
       <c r="K489" s="3" t="n">
         <v>44136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034513440 — NALI NIRMAN MUKHYA MARG SE HANDPUMP TAK MAGRIYA BAMNIKHURD</t>
+          <t>1720004047/RS/22012034492221 — PMY शोचालय निर्माण नानु खा पिता रासत खा बमनीखुर्द MP4606300</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>37000</v>
+        <v>12000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>37249</v>
+        <v>11080</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>44307</v>
+        <v>44063</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>44616</v>
+        <v>44163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034513441 — NALI NIRMAN MUKHYA MARG SE HANDPUMP TAK MAGRIYA BAMNIKHURD</t>
+          <t>1720004047/RS/22012034492222 — PMY शोचालय निर्माण नर्मदाप्रसाद  पिता हीरालाल  बमनीखुर्द MP5147576</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>0</v>
+        <v>12220</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>44228</v>
-[...1 lines deleted...]
-      <c r="K491" s="3"/>
+        <v>44063</v>
+      </c>
+      <c r="K491" s="3" t="n">
+        <v>44136</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034531050 — सोख्ता गड्डा निर्माण कार्य रकीब के घर के पास हेंडपंप पर</t>
+          <t>1720004047/RS/22012034513440 — NALI NIRMAN MUKHYA MARG SE HANDPUMP TAK MAGRIYA BAMNIKHURD</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>0</v>
+        <v>37000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>0</v>
+        <v>37249</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K492" s="3"/>
+        <v>44307</v>
+      </c>
+      <c r="K492" s="3" t="n">
+        <v>44616</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034537126 — सोख्ता गड्डा निर्माण कार्य स्कूल के पास हेंडपंप पर ग्राम बमनी खुर्द</t>
+          <t>1720004047/RS/22012034513441 — NALI NIRMAN MUKHYA MARG SE HANDPUMP TAK MAGRIYA BAMNIKHURD</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>14861</v>
+        <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>44443</v>
-[...3 lines deleted...]
-      </c>
+        <v>44228</v>
+      </c>
+      <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034537127 — सोख्ता गड्डा निर्माण कार्य अबीद केघर के पास हेंडपंप पर ग्राम बमनी खुर्द</t>
+          <t>1720004047/RS/22012034531050 — सोख्ता गड्डा निर्माण कार्य रकीब के घर के पास हेंडपंप पर</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>14467.3</v>
+        <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034537131 — सोख्ता गड्डा निर्माण कार्य स्कूल में हेंडपंप के पास ग्राम बमनीखुर्द</t>
+          <t>1720004047/RS/22012034537126 — सोख्ता गड्डा निर्माण कार्य स्कूल के पास हेंडपंप पर ग्राम बमनी खुर्द</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>11580</v>
+        <v>14861</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>44443</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>44972</v>
+        <v>44864</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034537137 — सोख्ता गड्डा निर्माण कार्य घुडु के घर के पास हेंडपंप पर ग्राम बमनी खुर्द</t>
+          <t>1720004047/RS/22012034537127 — सोख्ता गड्डा निर्माण कार्य अबीद केघर के पास हेंडपंप पर ग्राम बमनी खुर्द</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>16791</v>
+        <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>44443</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034537139 — सोख्ता गड्डा निर्माण कार्य सीताराम गुजर के घर के पास हेंडपंप पर ग्राम बमनी खुर्द</t>
+          <t>1720004047/RS/22012034537131 — सोख्ता गड्डा निर्माण कार्य स्कूल में हेंडपंप के पास ग्राम बमनीखुर्द</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>14475</v>
+        <v>11580</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>44443</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>44864</v>
+        <v>44972</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034537140 — सोख्ता गड्डा निर्माण कार्य सरकरी कुआ के पास ग्राम बमनी खुर्द</t>
+          <t>1720004047/RS/22012034537137 — सोख्ता गड्डा निर्माण कार्य घुडु के घर के पास हेंडपंप पर ग्राम बमनी खुर्द</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>0</v>
+        <v>16791</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K498" s="3"/>
+        <v>44443</v>
+      </c>
+      <c r="K498" s="3" t="n">
+        <v>44864</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034537142 — सोख्ता गड्डा निर्माण कार्य नई मस्जीद के पास ग्राम बमनी खुर्द</t>
+          <t>1720004047/RS/22012034537139 — सोख्ता गड्डा निर्माण कार्य सीताराम गुजर के घर के पास हेंडपंप पर ग्राम बमनी खुर्द</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>11580</v>
+        <v>14475</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>44443</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>44972</v>
+        <v>44864</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034537144 — सोख्ता गड्डा निर्माण कार्य मस्जीद के पास ग्राम बमनी खुर्द</t>
+          <t>1720004047/RS/22012034537140 — सोख्ता गड्डा निर्माण कार्य सरकरी कुआ के पास ग्राम बमनी खुर्द</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034537145 — सोख्ता गड्डा निर्माण कार्य राजेश के पास ग्राम बमनी खुर्द</t>
+          <t>1720004047/RS/22012034537142 — सोख्ता गड्डा निर्माण कार्य नई मस्जीद के पास ग्राम बमनी खुर्द</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>14467.3</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>13896</v>
+        <v>11580</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>44443</v>
       </c>
       <c r="K501" s="3" t="n">
         <v>44972</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034537155 — slwm sokhta gadaa hitgrahi mulak 10 harijan mohla gram bamnikhurd</t>
+          <t>1720004047/RS/22012034537144 — सोख्ता गड्डा निर्माण कार्य मस्जीद के पास ग्राम बमनी खुर्द</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>18753.17</v>
+        <v>14467.3</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>13317</v>
+        <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>44394</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034537156 — slwm sokhta gadaa hitgrahi mulak 10 gujar mohla gram bamnikhurd</t>
+          <t>1720004047/RS/22012034537145 — सोख्ता गड्डा निर्माण कार्य राजेश के पास ग्राम बमनी खुर्द</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>18753.17</v>
+        <v>14467.3</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>13896</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>44394</v>
+        <v>44443</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>45206</v>
+        <v>44972</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034537158 — slwm sokhta gadaa hitgrahi mulak 10 mevati mohla gram bamnikhurd</t>
+          <t>1720004047/RS/22012034537155 — slwm sokhta gadaa hitgrahi mulak 10 harijan mohla gram bamnikhurd</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>18753.17</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>11773</v>
+        <v>13317</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>44525</v>
+        <v>44394</v>
       </c>
       <c r="K504" s="3" t="n">
         <v>44700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034537159 — slwm sokhta gadaa hitgrahi mulak 10 gawlee mohla gram bamnikhurd</t>
+          <t>1720004047/RS/22012034537156 — slwm sokhta gadaa hitgrahi mulak 10 gujar mohla gram bamnikhurd</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>18753.17</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>0</v>
+        <v>13896</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K505" s="3"/>
+        <v>44394</v>
+      </c>
+      <c r="K505" s="3" t="n">
+        <v>45206</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034587745 — Slwm sokhta gada hitgrahi mulk 12 Adivashi mohla gram Bamnikhurd</t>
+          <t>1720004047/RS/22012034537158 — slwm sokhta gadaa hitgrahi mulak 10 mevati mohla gram bamnikhurd</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>18753.17</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>13510</v>
+        <v>11773</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>44495</v>
+        <v>44525</v>
       </c>
       <c r="K506" s="3" t="n">
         <v>44700</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034587784 — Slwm sokhta gada hitgrahi mulk 20mevati mohla gram Bamnikhurd</t>
+          <t>1720004047/RS/22012034537159 — slwm sokhta gadaa hitgrahi mulak 10 gawlee mohla gram bamnikhurd</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>18753.17</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>11580</v>
+        <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>44495</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034587904 — Slwm sokhta gada hitgrahi mulk 30 nayapura mohla gram gadiya</t>
+          <t>1720004047/RS/22012034587745 — Slwm sokhta gada hitgrahi mulk 12 Adivashi mohla gram Bamnikhurd</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>0</v>
+        <v>18753.17</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>0</v>
+        <v>13510</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K508" s="3"/>
+        <v>44495</v>
+      </c>
+      <c r="K508" s="3" t="n">
+        <v>44700</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Compost Pit for Community / Repair and Maintenance of Compost Pit for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034587913 — Slwm sokhta gada hitgrahi mulk 20 mevati mohla gram gadiya</t>
+          <t>1720004047/RS/22012034587784 — Slwm sokhta gada hitgrahi mulk 20mevati mohla gram Bamnikhurd</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>0</v>
+        <v>18753.17</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>0</v>
+        <v>11580</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K509" s="3"/>
+        <v>44495</v>
+      </c>
+      <c r="K509" s="3" t="n">
+        <v>44700</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Compost Pit for Community / Repair and Maintenance of Compost Pit for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034587915 — Slwm lich fit hitgrahi mulk 10 jat  mohla gramgadiya</t>
+          <t>1720004047/RS/22012034587904 — Slwm sokhta gada hitgrahi mulk 30 nayapura mohla gram gadiya</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Repair &amp; Maint of Compost Pit for Community / Repair and Maintenance of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034623494 — सोख्ता गड्डा निर्माण कार्य रकीब के घर के पास हेंडपंप पर ग्राम गादिया</t>
+          <t>1720004047/RS/22012034587913 — Slwm sokhta gada hitgrahi mulk 20 mevati mohla gram gadiya</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>44517</v>
+        <v>44471</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Repair &amp; Maint of Compost Pit for Community / Repair and Maintenance of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034623497 — सोख्ता गड्डा निर्माण कार्य रहीश घर के पास हेंडपंप पर ग्राम गादिया</t>
+          <t>1720004047/RS/22012034587915 — Slwm lich fit hitgrahi mulk 10 jat  mohla gramgadiya</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>44517</v>
+        <v>44471</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034623500 — सोख्ता गड्डा निर्माण कार्य दगडिया के घर के पास हेंडपंप पर ग्राम गादिया</t>
+          <t>1720004047/RS/22012034623494 — सोख्ता गड्डा निर्माण कार्य रकीब के घर के पास हेंडपंप पर ग्राम गादिया</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034623501 — सोख्ता गड्डा निर्माण कार्य स्कुल मे  हेंडपंप के पास ग्राम गादिया</t>
+          <t>1720004047/RS/22012034623497 — सोख्ता गड्डा निर्माण कार्य रहीश घर के पास हेंडपंप पर ग्राम गादिया</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034623503 — सोख्ता गड्डा निर्माण कार्य मस्जीद के समाने  हेंडपंप पर ग्राम गादिया</t>
+          <t>1720004047/RS/22012034623500 — सोख्ता गड्डा निर्माण कार्य दगडिया के घर के पास हेंडपंप पर ग्राम गादिया</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034623504 — सोख्ता गड्डा निर्माण कार्य पानी की ट्की के पास ग्राम गादिया</t>
+          <t>1720004047/RS/22012034623501 — सोख्ता गड्डा निर्माण कार्य स्कुल मे  हेंडपंप के पास ग्राम गादिया</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034623507 — सोख्ता गड्डा निर्माण कार्य सरकारी कुआ के पास ग्राम गादिया</t>
+          <t>1720004047/RS/22012034623503 — सोख्ता गड्डा निर्माण कार्य मस्जीद के समाने  हेंडपंप पर ग्राम गादिया</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034623509 — सोख्ता गड्डा निर्माण कार्य आगनवाडी के सामने ग्राम गादिया</t>
+          <t>1720004047/RS/22012034623504 — सोख्ता गड्डा निर्माण कार्य पानी की ट्की के पास ग्राम गादिया</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034623512 — Slwm sokhta gada hitgrahi mulk 30 Adivashi mohla gram gadiya</t>
+          <t>1720004047/RS/22012034623507 — सोख्ता गड्डा निर्माण कार्य सरकारी कुआ के पास ग्राम गादिया</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034623513 — Slwm sokhta gada hitgrahi mulk 30 kumar mohla gram gadiya</t>
+          <t>1720004047/RS/22012034623509 — सोख्ता गड्डा निर्माण कार्य आगनवाडी के सामने ग्राम गादिया</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034623514 — Slwm soak pit hitgrahi mulk 30 mevti mohla gram gadiya</t>
+          <t>1720004047/RS/22012034623512 — Slwm sokhta gada hitgrahi mulk 30 Adivashi mohla gram gadiya</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034623515 — Slwm soak pit hitgrahi mulk 30 jat mohla gram gadiya</t>
+          <t>1720004047/RS/22012034623513 — Slwm sokhta gada hitgrahi mulk 30 kumar mohla gram gadiya</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>44517</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034644647 — सामुदायिक स्वछता परिसर ग्राम पंचायत बामनीखुर्द</t>
+          <t>1720004047/RS/22012034623514 — Slwm soak pit hitgrahi mulk 30 mevti mohla gram gadiya</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>44000</v>
+        <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>44613</v>
+        <v>44517</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1720004047/RS/22012034645590 — samudayik swchhta parisar bamnikhurd</t>
+          <t>1720004047/RS/22012034623515 — Slwm soak pit hitgrahi mulk 30 jat mohla gram gadiya</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>44000</v>
+        <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>43594</v>
+        <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>44624</v>
-[...3 lines deleted...]
-      </c>
+        <v>44517</v>
+      </c>
+      <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WC/22012034325107 — लघु तालाब गादिया</t>
+          <t>1720004047/RS/22012034644647 — सामुदायिक स्वछता परिसर ग्राम पंचायत बामनीखुर्द</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>32000</v>
+        <v>44000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>15856</v>
+        <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>42886</v>
-[...3 lines deleted...]
-      </c>
+        <v>44613</v>
+      </c>
+      <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone Spur for Community / Construction of Stone Spur for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Construction of  Spur</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WC/22012034619246 — नाला विस्तरिकरण</t>
+          <t>1720004047/RS/22012034645590 — samudayik swchhta parisar bamnikhurd</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>0</v>
+        <v>44000</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>0</v>
+        <v>43594</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K526" s="3"/>
+        <v>44624</v>
+      </c>
+      <c r="K526" s="3" t="n">
+        <v>44998</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WC/22012034619673 — नाला सुद्ररीकरण शहीद के खेत से प्यारेलाल के खेत तक ग्राम बामनीखुर्द</t>
+          <t>1720004047/WC/22012034325107 — लघु तालाब गादिया</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>525586.5</v>
+        <v>32000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>280223</v>
+        <v>15856</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>44255</v>
+        <v>42886</v>
       </c>
       <c r="K527" s="3" t="n">
-        <v>44972</v>
+        <v>43728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Construction of Stone Spur for Community / Construction of Stone Spur for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WC/22012034765845 — CTR ROOF WATER HARWESTING PANCHYAT BHAVAN BAMNIKHURD</t>
+          <t>1720004047/WC/22012034619246 — नाला विस्तरिकरण</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>44342</v>
+        <v>44222</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+          <t>Wasteland Block Plantation-Forstry-Community / Wasteland Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WC/22012034765854 — CTR ROOF WATER HARWESTING SAMUDYAK BHAVAN GRAM MAGRIYA</t>
+          <t>1720004047/WC/22012034619673 — नाला सुद्ररीकरण शहीद के खेत से प्यारेलाल के खेत तक ग्राम बामनीखुर्द</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>0</v>
+        <v>525586.5</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>0</v>
+        <v>280223</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>44312</v>
-[...1 lines deleted...]
-      <c r="K529" s="3"/>
+        <v>44255</v>
+      </c>
+      <c r="K529" s="3" t="n">
+        <v>44972</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WC/22012034765856 — CTR ROOF WATER HARWESTING SAMUDYAK BHAVAN GRAM MAGRIYA</t>
+          <t>1720004047/WC/22012034765845 — CTR ROOF WATER HARWESTING PANCHYAT BHAVAN BAMNIKHURD</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>44312</v>
+        <v>44342</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WC/22012034893524 — CPT NIRMAN TAVAR SE SAHED KI KHIT TAK BAMNIKHURD</t>
+          <t>1720004047/WC/22012034765854 — CTR ROOF WATER HARWESTING SAMUDYAK BHAVAN GRAM MAGRIYA</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>569476.8</v>
+        <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>563694</v>
+        <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>44599</v>
-[...3 lines deleted...]
-      </c>
+        <v>44312</v>
+      </c>
+      <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WC/22012035052501 — nala vistarikaran gawli ghat se aajim ke khet tak bamnikhurd</t>
+          <t>1720004047/WC/22012034765856 — CTR ROOF WATER HARWESTING SAMUDYAK BHAVAN GRAM MAGRIYA</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>44927</v>
+        <v>44312</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WC/22012035054036 — nala vistarikaran gawli ghat se aajim ke khet tak bamnikhurd</t>
+          <t>1720004047/WC/22012034893524 — CPT NIRMAN TAVAR SE SAHED KI KHIT TAK BAMNIKHURD</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>491256.89</v>
+        <v>569476.8</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>360295</v>
+        <v>563694</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>45093</v>
+        <v>44599</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>45531</v>
+        <v>44998</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WC/22012035069769 — cpt nirman pm road se dhaniram ke khet tak gadiya bamnikhurd</t>
+          <t>1720004047/WC/22012035052501 — nala vistarikaran gawli ghat se aajim ke khet tak bamnikhurd</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>393989.4</v>
+        <v>0</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>255655</v>
+        <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>45179</v>
-[...3 lines deleted...]
-      </c>
+        <v>44927</v>
+      </c>
+      <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WC/22012035144291 — water drainage chhenal gawli ghat se nannu ke kket tak bamnikhurd</t>
+          <t>1720004047/WC/22012035054036 — nala vistarikaran gawli ghat se aajim ke khet tak bamnikhurd</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>326815.59</v>
+        <v>491256.89</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>0</v>
+        <v>360295</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>45139</v>
-[...1 lines deleted...]
-      <c r="K535" s="3"/>
+        <v>45093</v>
+      </c>
+      <c r="K535" s="3" t="n">
+        <v>45531</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WC/252 — स्‍टाप डेम निर्माण झिरपन्‍यो नाला बामनीखुर्द</t>
+          <t>1720004047/WC/22012035069769 — cpt nirman pm road se dhaniram ke khet tak gadiya bamnikhurd</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>500000</v>
+        <v>393989.4</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>655841</v>
+        <v>255655</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>39968</v>
+        <v>45179</v>
       </c>
       <c r="K536" s="3" t="n">
-        <v>41984</v>
+        <v>45815</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WC/2मेढबंधान — मेढबंधान कार्य मेहबुब पिता बोंदर बामनीखुर्द</t>
+          <t>1720004047/WC/22012035144291 — water drainage chhenal gawli ghat se nannu ke kket tak bamnikhurd</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>95000</v>
+        <v>326815.59</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>10465</v>
+        <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>39851</v>
-[...3 lines deleted...]
-      </c>
+        <v>45139</v>
+      </c>
+      <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WC/301 — स्‍टाप डेम निर्माण राजखां के खेत के पास गादिया बामनीखुर्द</t>
+          <t>1720004047/WC/252 — स्‍टाप डेम निर्माण झिरपन्‍यो नाला बामनीखुर्द</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>498000</v>
+        <v>500000</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>668263</v>
+        <v>655841</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>39980</v>
+        <v>39968</v>
       </c>
       <c r="K538" s="3" t="n">
-        <v>41040</v>
+        <v>41984</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WC/9993647907 — laghu talab gadiya</t>
+          <t>1720004047/WC/2मेढबंधान — मेढबंधान कार्य मेहबुब पिता बोंदर बामनीखुर्द</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>500000</v>
+        <v>95000</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>381336</v>
+        <v>10465</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>41703</v>
+        <v>39851</v>
       </c>
       <c r="K539" s="3" t="n">
-        <v>42239</v>
+        <v>39863</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WC/मेढबंधान क — मेढबंधान कार्य रहीश पिता हब्‍बुखां बामनीखुर्द</t>
+          <t>1720004047/WC/301 — स्‍टाप डेम निर्माण राजखां के खेत के पास गादिया बामनीखुर्द</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>95000</v>
+        <v>498000</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>11011</v>
+        <v>668263</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>39865</v>
+        <v>39980</v>
       </c>
       <c r="K540" s="3" t="n">
-        <v>39887</v>
+        <v>41040</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WH/19961520 — तलाब जिर्णोध्दार बामनीखुर्द</t>
+          <t>1720004047/WC/9993647907 — laghu talab gadiya</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>5400000000</v>
+        <v>500000</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>34896</v>
+        <v>381336</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>42886</v>
+        <v>41703</v>
       </c>
       <c r="K541" s="3" t="n">
-        <v>43728</v>
+        <v>42239</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WH/19962278 — तलाब जिर्णोध्दार गादिया</t>
+          <t>1720004047/WC/VB/YD/22012035335762 — Construction of Recharge Pits for 1</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>37000</v>
+        <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>14266</v>
+        <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>42886</v>
-[...3 lines deleted...]
-      </c>
+        <v>46249</v>
+      </c>
+      <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WH/22012034453575 — stop dem jirnodhar anwar ke khet pas gadiya bamnikhurd</t>
+          <t>1720004047/WC/मेढबंधान क — मेढबंधान कार्य रहीश पिता हब्‍बुखां बामनीखुर्द</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>49244.25</v>
+        <v>95000</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>39509.31</v>
+        <v>11011</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>44581</v>
+        <v>39865</v>
       </c>
       <c r="K543" s="3" t="n">
-        <v>44905</v>
+        <v>39887</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WH/22012034453580 — stop dem jirnodhar ramdin patel ke khet pas gadiya</t>
+          <t>1720004047/WH/19961520 — तलाब जिर्णोध्दार बामनीखुर्द</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>49313.05</v>
+        <v>5400000000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>37171.46</v>
+        <v>34896</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>44581</v>
+        <v>42886</v>
       </c>
       <c r="K544" s="3" t="n">
-        <v>45048</v>
+        <v>43728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WH/22012034453581 — talab sudrikarn</t>
+          <t>1720004047/WH/19962278 — तलाब जिर्णोध्दार गादिया</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>969739.58</v>
+        <v>37000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>669146</v>
+        <v>14266</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>44595</v>
+        <v>42886</v>
       </c>
       <c r="K545" s="3" t="n">
-        <v>45119</v>
+        <v>43728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WH/कुप र्नि‍माण कार्य अजीज-इशाक खॉ बामन — कुप र्नि‍माण कार्य अजीज-इशाक खॉ बामनीखुर्द</t>
+          <t>1720004047/WH/22012034453575 — stop dem jirnodhar anwar ke khet pas gadiya bamnikhurd</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>74000</v>
+        <v>49244.25</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>95855</v>
+        <v>39509.31</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>39440</v>
+        <v>44581</v>
       </c>
       <c r="K546" s="3" t="n">
-        <v>42063</v>
+        <v>44905</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WH/कुप र्नि‍माण कार्य बि‍सुलाल-मदन बामन — कुप र्नि‍माण कार्य बि‍सुलाल-मदन बामनीखुर्द</t>
+          <t>1720004047/WH/22012034453580 — stop dem jirnodhar ramdin patel ke khet pas gadiya</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>60000</v>
+        <v>49313.05</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>199127</v>
+        <v>37171.46</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>39846</v>
+        <v>44581</v>
       </c>
       <c r="K547" s="3" t="n">
-        <v>41033</v>
+        <v>45048</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WH/कुप र्नि‍माण कार्य मदन-शोभाराम गादि‍ — कुप र्नि‍माण कार्य मदन-शोभाराम गादि‍या बामनीखुर्द</t>
+          <t>1720004047/WH/22012034453581 — talab sudrikarn</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>74000</v>
+        <v>969739.58</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>166786</v>
+        <v>669146</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>39440</v>
+        <v>44595</v>
       </c>
       <c r="K548" s="3" t="n">
-        <v>41035</v>
+        <v>45119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WH/कुप र्नि‍माण कार्य मम्‍मु-हब्‍बु बाम — कुप र्नि‍माण कार्य मम्‍मु-हब्‍बु बामनीखुर्द</t>
+          <t>1720004047/WH/कुप र्नि‍माण कार्य अजीज-इशाक खॉ बामन — कुप र्नि‍माण कार्य अजीज-इशाक खॉ बामनीखुर्द</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>95000</v>
+        <v>74000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>97137</v>
+        <v>95855</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>39522</v>
+        <v>39440</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>39918</v>
+        <v>42063</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WH/कुप र्नि‍माण कार्य महेश-रामाधार बामन — कुप र्नि‍माण कार्य महेश-रामाधार बामनीखुर्द</t>
+          <t>1720004047/WH/कुप र्नि‍माण कार्य बि‍सुलाल-मदन बामन — कुप र्नि‍माण कार्य बि‍सुलाल-मदन बामनीखुर्द</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>95000</v>
+        <v>60000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>129357</v>
+        <v>199127</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>39510</v>
+        <v>39846</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>39454</v>
+        <v>41033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WH/कुप र्नि‍माण कार्य मेहबुब-बोंदर बामन — कुप र्नि‍माण कार्य मेहबुब-बोंदर बामनीखुर्द</t>
+          <t>1720004047/WH/कुप र्नि‍माण कार्य मदन-शोभाराम गादि‍ — कुप र्नि‍माण कार्य मदन-शोभाराम गादि‍या बामनीखुर्द</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>60000</v>
+        <v>74000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>118295.96</v>
+        <v>166786</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>39423</v>
+        <v>39440</v>
       </c>
       <c r="K551" s="3" t="n">
-        <v>39820</v>
+        <v>41035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WH/कुप र्नि‍माण कार्य रहि‍श-इशाकखॉ बामन — कुप र्नि‍माण कार्य रहि‍श-इशाकखॉ बामनीखुर्द</t>
+          <t>1720004047/WH/कुप र्नि‍माण कार्य मम्‍मु-हब्‍बु बाम — कुप र्नि‍माण कार्य मम्‍मु-हब्‍बु बामनीखुर्द</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>95000</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>136961</v>
+        <v>97137</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>39510</v>
+        <v>39522</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>42063</v>
+        <v>39918</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WH/कुप र्नि‍माण कार्य रहि‍श-हब्‍बु खॉ ब — कुप र्नि‍माण कार्य रहि‍श-हब्‍बु खॉ बामनीखुर्द</t>
+          <t>1720004047/WH/कुप र्नि‍माण कार्य महेश-रामाधार बामन — कुप र्नि‍माण कार्य महेश-रामाधार बामनीखुर्द</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>95000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>90431</v>
+        <v>129357</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>39518</v>
+        <v>39510</v>
       </c>
       <c r="K553" s="3" t="n">
-        <v>41035</v>
+        <v>39454</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WH/कुप र्नि‍माण कार्य राधेश्‍याम-जुग्‍ग — कुप र्नि‍माण कार्य राधेश्‍याम-जुग्‍गा गादि‍या बामनीखुर्द</t>
+          <t>1720004047/WH/कुप र्नि‍माण कार्य मेहबुब-बोंदर बामन — कुप र्नि‍माण कार्य मेहबुब-बोंदर बामनीखुर्द</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>95000</v>
+        <v>60000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>272150.96</v>
+        <v>118295.96</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>39510</v>
+        <v>39423</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>42063</v>
+        <v>39820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WH/कुप र्नि‍माण कार्य रेवाबाई-गोरेलाल ग — कुप र्नि‍माण कार्य रेवाबाई-गोरेलाल गादि‍या बामनीखु</t>
+          <t>1720004047/WH/कुप र्नि‍माण कार्य रहि‍श-इशाकखॉ बामन — कुप र्नि‍माण कार्य रहि‍श-इशाकखॉ बामनीखुर्द</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>237000</v>
+        <v>95000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>155362</v>
+        <v>136961</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>40931</v>
+        <v>39510</v>
       </c>
       <c r="K555" s="3" t="n">
-        <v>41618</v>
+        <v>42063</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WH/कुप र्नि‍माण कार्य वि‍श्राम-गि‍ल्‍या — कुप र्नि‍माण कार्य वि‍श्राम-गि‍ल्‍या बामनीखुर्द</t>
+          <t>1720004047/WH/कुप र्नि‍माण कार्य रहि‍श-हब्‍बु खॉ ब — कुप र्नि‍माण कार्य रहि‍श-हब्‍बु खॉ बामनीखुर्द</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>95000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>235520.1</v>
+        <v>90431</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>39969</v>
+        <v>39518</v>
       </c>
       <c r="K556" s="3" t="n">
-        <v>41033</v>
+        <v>41035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WH/कुप र्नि‍माण कार्य शरि‍फ-नन्‍नु बामन — कुप र्नि‍माण कार्य शरि‍फ-नन्‍नु बामनीखुर्द</t>
+          <t>1720004047/WH/कुप र्नि‍माण कार्य राधेश्‍याम-जुग्‍ग — कुप र्नि‍माण कार्य राधेश्‍याम-जुग्‍गा गादि‍या बामनीखुर्द</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>95000</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>144126</v>
+        <v>272150.96</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>39510</v>
       </c>
       <c r="K557" s="3" t="n">
-        <v>39820</v>
+        <v>42063</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1720004047/WH/कुप र्नि‍माण कार्य हनि‍फा-मुगली बामन — कुप र्नि‍माण कार्य हनि‍फा-मुगली बामनीखुर्द</t>
+          <t>1720004047/WH/कुप र्नि‍माण कार्य रेवाबाई-गोरेलाल ग — कुप र्नि‍माण कार्य रेवाबाई-गोरेलाल गादि‍या बामनीखु</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>95000</v>
+        <v>237000</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>95772</v>
+        <v>155362</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>39489</v>
+        <v>40931</v>
       </c>
       <c r="K558" s="3" t="n">
-        <v>41035</v>
+        <v>41618</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1720004/DP/112 — R.D.F. IV से VIII गादिया कक्ष्‍ा क्र 309 परिक्षेत्र कन्‍नौद</t>
+          <t>1720004047/WH/कुप र्नि‍माण कार्य वि‍श्राम-गि‍ल्‍या — कुप र्नि‍माण कार्य वि‍श्राम-गि‍ल्‍या बामनीखुर्द</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>182000</v>
+        <v>95000</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>158520</v>
+        <v>235520.1</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>40087</v>
+        <v>39969</v>
       </c>
       <c r="K559" s="3" t="n">
-        <v>42620</v>
+        <v>41033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1720004/DPI.W.C. गादिया V कक्ष क्रृ 309 बामनीखुर्द — R.D.F. गादिया V कक्ष क्रृ 309 बामनीखुर्द</t>
+          <t>1720004047/WH/कुप र्नि‍माण कार्य शरि‍फ-नन्‍नु बामन — कुप र्नि‍माण कार्य शरि‍फ-नन्‍नु बामनीखुर्द</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>59600</v>
+        <v>95000</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>30692</v>
+        <v>144126</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>39654</v>
+        <v>39510</v>
       </c>
       <c r="K560" s="3" t="n">
-        <v>41965</v>
+        <v>39820</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1720004/DPR.D.F. गादिया IV कक्ष क्रृ 309 बामनीखु — R.D.F. गादिया IV कक्ष क्रृ 309 बामनीखुर्द</t>
+          <t>1720004047/WH/कुप र्नि‍माण कार्य हनि‍फा-मुगली बामन — कुप र्नि‍माण कार्य हनि‍फा-मुगली बामनीखुर्द</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>56900</v>
+        <v>95000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>28104</v>
+        <v>95772</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>39692</v>
+        <v>39489</v>
       </c>
       <c r="K561" s="3" t="n">
-        <v>41965</v>
+        <v>41035</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1720004/DPR.D.F. गादिया IV कक्ष क्रृ 309 बामनीखुर् — R.D.F. गादिया IV कक्ष क्रृ 309 बामनीखुर्द</t>
+          <t>1720004/DP/112 — R.D.F. IV से VIII गादिया कक्ष्‍ा क्र 309 परिक्षेत्र कन्‍नौद</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>0</v>
+        <v>182000</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>0</v>
+        <v>158520</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>39539</v>
-[...1 lines deleted...]
-      <c r="K562" s="3"/>
+        <v>40087</v>
+      </c>
+      <c r="K562" s="3" t="n">
+        <v>42620</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1720004/DPR.D.F. गादिया VI कक्ष क्रृ 309 बामनीखुर् — R.D.F. गादिया VI कक्ष क्रृ 309 बामनीखुर्द</t>
+          <t>1720004/DPI.W.C. गादिया V कक्ष क्रृ 309 बामनीखुर्द — R.D.F. गादिया V कक्ष क्रृ 309 बामनीखुर्द</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>56400</v>
+        <v>59600</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>34602</v>
+        <v>30692</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>39637</v>
+        <v>39654</v>
       </c>
       <c r="K563" s="3" t="n">
         <v>41965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C564" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D564" s="1" t="inlineStr">
+        <is>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+        </is>
+      </c>
+      <c r="E564" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F564" s="1" t="inlineStr">
+        <is>
+          <t>1720004/DPR.D.F. गादिया IV कक्ष क्रृ 309 बामनीखु — R.D.F. गादिया IV कक्ष क्रृ 309 बामनीखुर्द</t>
+        </is>
+      </c>
+      <c r="G564" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H564" s="2" t="n">
+        <v>56900</v>
+      </c>
+      <c r="I564" s="2" t="n">
+        <v>28104</v>
+      </c>
+      <c r="J564" s="3" t="n">
+        <v>39692</v>
+      </c>
+      <c r="K564" s="3" t="n">
+        <v>41965</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
+      <c r="A565" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B565" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C565" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D565" s="1" t="inlineStr">
+        <is>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+        </is>
+      </c>
+      <c r="E565" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F565" s="1" t="inlineStr">
+        <is>
+          <t>1720004/DPR.D.F. गादिया IV कक्ष क्रृ 309 बामनीखुर् — R.D.F. गादिया IV कक्ष क्रृ 309 बामनीखुर्द</t>
+        </is>
+      </c>
+      <c r="G565" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H565" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I565" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J565" s="3" t="n">
+        <v>39539</v>
+      </c>
+      <c r="K565" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
+      <c r="A566" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B566" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C566" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D566" s="1" t="inlineStr">
+        <is>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+        </is>
+      </c>
+      <c r="E566" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F566" s="1" t="inlineStr">
+        <is>
+          <t>1720004/DPR.D.F. गादिया VI कक्ष क्रृ 309 बामनीखुर् — R.D.F. गादिया VI कक्ष क्रृ 309 बामनीखुर्द</t>
+        </is>
+      </c>
+      <c r="G566" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H566" s="2" t="n">
+        <v>56400</v>
+      </c>
+      <c r="I566" s="2" t="n">
+        <v>34602</v>
+      </c>
+      <c r="J566" s="3" t="n">
+        <v>39637</v>
+      </c>
+      <c r="K566" s="3" t="n">
+        <v>41965</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
+      <c r="A567" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B567" s="1" t="inlineStr">
+        <is>
           <t>2011-2012</t>
         </is>
       </c>
-      <c r="C564" s="1" t="inlineStr">
+      <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
-      <c r="D564" s="1" t="inlineStr">
+      <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
-      <c r="E564" s="1" t="inlineStr">
+      <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
-      <c r="F564" s="1" t="inlineStr">
+      <c r="F567" s="1" t="inlineStr">
         <is>
           <t>1720/DP/9926690559 — R.D.F. V tp IX GADIYA</t>
         </is>
       </c>
-      <c r="G564" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H564" s="2" t="n">
+      <c r="G567" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H567" s="2" t="n">
         <v>244500</v>
       </c>
-      <c r="I564" s="2" t="n">
+      <c r="I567" s="2" t="n">
         <v>88084</v>
       </c>
-      <c r="J564" s="3" t="n">
+      <c r="J567" s="3" t="n">
         <v>40697</v>
       </c>
-      <c r="K564" s="3" t="n">
+      <c r="K567" s="3" t="n">
         <v>41333</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>