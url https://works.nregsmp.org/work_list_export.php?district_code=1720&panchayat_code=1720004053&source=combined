--- v0 (2026-09-05)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K639"/>
+  <dimension ref="A1:K641"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 08:23:04</t>
+          <t>Exported on: 2026-10-23 04:29:39</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DEWAS</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -659,192 +659,192 @@
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44927</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1720004053/DP/22012034588211 — plantation road kinare shantidham marg par rehmanpura</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>426242.09</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>91269</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45155</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1720004053/DP/22012034588224 — plantation road kinare govind ke khet se santosh ke khet tak rehmanpura</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>426242.09</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>114210</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45500</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Road Line Plantation of Forestry Trees for Comm / Road side line plantation of Forestry Trees for Community</t>
+          <t>Road Line Plantation of Forestry Trees for Comm / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1720004053/DP/22012034588234 — plantation road kinare narendrake khet se kamal ke khet tak rehmanpura</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>426242.09</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>82221.5</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45155</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1720004053/DP/22012034599550 — VASUDHA VANDAN - AMRIT VATIKA GP REHMANPURA</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>17459</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45164</v>
@@ -7758,98 +7758,98 @@
       <c r="J166" s="3" t="n">
         <v>44100</v>
       </c>
       <c r="K166" s="3" t="n">
         <v>45352</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/22012034607228 — PLANTATION HD RAHUL S/O KISHANLAL,REHMANPURA</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>116265.03</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>54995</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>44100</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/22012034607230 — PLANTATION HD KISHANLAL S/O LAXMINARAYAN,REHMANPURA</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>116265.03</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>24240</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>44185</v>
@@ -7901,51 +7901,51 @@
       <c r="J169" s="3" t="n">
         <v>44100</v>
       </c>
       <c r="K169" s="3" t="n">
         <v>45352</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/22012034607242 — PLANTATION HD VISHNU S/O RAMPRASAD,REHMANPURA</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>116265.03</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>44604</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>44100</v>
@@ -7997,51 +7997,51 @@
       <c r="J171" s="3" t="n">
         <v>44100</v>
       </c>
       <c r="K171" s="3" t="n">
         <v>45352</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/22012034607248 — PLANTATION HD NARMADA PRASAD S/O JAYNARAYAN,REHMANPURA</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>116265.03</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>10380</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>44100</v>
@@ -9374,51 +9374,51 @@
         <v>0</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K200" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/22012034998728 — kapil dhara nirman rakesh kailash rehmanpura</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>257014.43</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>200391.99</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45063</v>
@@ -10931,192 +10931,192 @@
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>44927</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/22012035214141 — kapil dhara nirman narmdaprasad jaynarayan rehmanpura</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>269031.31</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>240303.11</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45364</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/22012035214145 — kapil dhara nirman prahlad chotiya rehmanpura</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>269031.31</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>241033.16</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45364</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/22012035214150 — kapil dhara nirman hari ramprasad rehmanpura</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>269031.31</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>110232</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45364</v>
       </c>
       <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/22012035214158 — kapil dhara nirman dinesh jagdish rehmanpura</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>269031.31</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>239994.41</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>45364</v>
@@ -11603,51 +11603,51 @@
       <c r="J247" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K247" s="3" t="n">
         <v>46130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/22012035391842 — DUGWELL RECHARGE PIT visnu gabulal</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45748</v>
@@ -11846,51 +11846,51 @@
       <c r="J252" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K252" s="3" t="n">
         <v>46119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/22012035392176 — DUGWELL RECHARGE PIT JYOTI RAMESHCHAND</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45748</v>
@@ -12844,51 +12844,51 @@
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/22012035593316 — Ek bagiya maa ke name kamla bai jayram 356</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>54066</v>
+        <v>72174</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
@@ -18708,51 +18708,51 @@
       <c r="J394" s="3" t="n">
         <v>45591</v>
       </c>
       <c r="K394" s="3" t="n">
         <v>45740</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/IAY/4534395 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102167925</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>18315</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>45581</v>
@@ -18951,51 +18951,51 @@
       <c r="J399" s="3" t="n">
         <v>45623</v>
       </c>
       <c r="K399" s="3" t="n">
         <v>45719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/IAY/4734319 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100907756</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>20988</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>45642</v>
@@ -20029,664 +20029,670 @@
       <c r="J421" s="3" t="n">
         <v>45926</v>
       </c>
       <c r="K421" s="3" t="n">
         <v>45964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/IAY/5999801 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103097622</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>6954</v>
+        <v>19554</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>46134</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/IAY/5999802 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103099079</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>46134</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/IAY/6000056 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104049339</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>11154</v>
+        <v>23754</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>46134</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/IAY/6000154 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105930121</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>11154</v>
+        <v>23754</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>46134</v>
       </c>
-      <c r="K425" s="3"/>
+      <c r="K425" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/IAY/6000155 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105930165</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>46134</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/IAY/6000377 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102389738</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>15162</v>
+        <v>23562</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/IAY/6001063 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105075140</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>18462</v>
+        <v>23262</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>46134</v>
       </c>
-      <c r="K428" s="3"/>
+      <c r="K428" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/IAY/6001289 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105930239</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>3654</v>
+        <v>16254</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>46134</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/IAY/6001560 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102167768</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>18816</v>
+        <v>23016</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K430" s="3" t="n">
         <v>46243</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/IAY/6001561 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102167848</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>18816</v>
+        <v>23016</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>46118</v>
       </c>
-      <c r="K431" s="3"/>
+      <c r="K431" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/IAY/6001562 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102168324</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>7854</v>
+        <v>24654</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/IAY/6001563 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102168350</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/IAY/6001564 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102194527</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>11154</v>
+        <v>23754</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/IAY/6002182 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102390361</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>46118</v>
@@ -20738,9856 +20744,9950 @@
       <c r="J436" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K436" s="3" t="n">
         <v>46186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/IAY/6002247 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100909299</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/IAY/6002248 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100909571</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>16113</v>
+        <v>20313</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/IAY/6002249 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100937609</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>6954</v>
+        <v>15354</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>46118</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/IAY/6002263 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126875227</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>18270</v>
+        <v>24270</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>46134</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/IAY/6003237 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106269290</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>6954</v>
+        <v>19554</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>46134</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1720004053/IF/IAY/6004064 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116993336</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>46134</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1720004053/IF/IAY/790293 — Construction of IAY House -IAY REG. NO. MP1811092</t>
+          <t>1720004053/IF/IAY/6373093 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103656556</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>42859</v>
-[...3 lines deleted...]
-      </c>
+        <v>45724</v>
+      </c>
+      <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1720004053/IF/IAY/814620 — Construction of IAY House -IAY REG. NO. MP1753901</t>
+          <t>1720004053/IF/IAY/790293 — Construction of IAY House -IAY REG. NO. MP1811092</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>42881</v>
+        <v>42859</v>
       </c>
       <c r="K444" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1720004053/IF/IAY/814750 — Construction of IAY House -IAY REG. NO. MP1762778</t>
+          <t>1720004053/IF/IAY/814620 — Construction of IAY House -IAY REG. NO. MP1753901</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>42859</v>
+        <v>42881</v>
       </c>
       <c r="K445" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1720004053/IF/IAY/814859 — Construction of IAY House -IAY REG. NO. MP1769610</t>
+          <t>1720004053/IF/IAY/814750 — Construction of IAY House -IAY REG. NO. MP1762778</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>15424</v>
+        <v>15480</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>42881</v>
+        <v>42859</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>43401</v>
+        <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1720004053/IF/IAY/814891 — Construction of IAY House -IAY REG. NO. MP1771783</t>
+          <t>1720004053/IF/IAY/814859 — Construction of IAY House -IAY REG. NO. MP1769610</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>15480</v>
+        <v>15424</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>42881</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>43190</v>
+        <v>43401</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1720004053/IF/IAY/814893 — Construction of IAY House -IAY REG. NO. MP1771790</t>
+          <t>1720004053/IF/IAY/814891 — Construction of IAY House -IAY REG. NO. MP1771783</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>42881</v>
       </c>
       <c r="K448" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1720004053/IF/IAY/815352 — Construction of IAY House -IAY REG. NO. MP1810716</t>
+          <t>1720004053/IF/IAY/814893 — Construction of IAY House -IAY REG. NO. MP1771790</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>42875</v>
+        <v>42881</v>
       </c>
       <c r="K449" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1720004053/IF/IAY/815585 — Construction of IAY House -IAY REG. NO. MP1832963</t>
+          <t>1720004053/IF/IAY/815352 — Construction of IAY House -IAY REG. NO. MP1810716</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>42859</v>
+        <v>42875</v>
       </c>
       <c r="K450" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1720004053/IF/IAY/818666 — Construction of IAY House -IAY REG. NO. MP2105802</t>
+          <t>1720004053/IF/IAY/815585 — Construction of IAY House -IAY REG. NO. MP1832963</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K451" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1720004053/IF/IAY/818687 — Construction of IAY House -IAY REG. NO. MP2107004</t>
+          <t>1720004053/IF/IAY/818666 — Construction of IAY House -IAY REG. NO. MP2105802</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>14448</v>
+        <v>15480</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>43340</v>
+        <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1720004053/IF/IAY/818749 — Construction of IAY House -IAY REG. NO. MP2112428</t>
+          <t>1720004053/IF/IAY/818687 — Construction of IAY House -IAY REG. NO. MP2107004</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>15308</v>
+        <v>14448</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K453" s="3" t="n">
-        <v>43190</v>
+        <v>43340</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1720004053/IF/IAY/818750 — Construction of IAY House -IAY REG. NO. MP2112628</t>
+          <t>1720004053/IF/IAY/818749 — Construction of IAY House -IAY REG. NO. MP2112428</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>15480</v>
+        <v>15308</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K454" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1720004053/IF/IAY/818861 — Construction of IAY House -IAY REG. NO. MP2122390</t>
+          <t>1720004053/IF/IAY/818750 — Construction of IAY House -IAY REG. NO. MP2112628</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K455" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1720004053/IF/IAY/819840 — Construction of IAY House -IAY REG. NO. MP2204567</t>
+          <t>1720004053/IF/IAY/818861 — Construction of IAY House -IAY REG. NO. MP2122390</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K456" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1720004053/IF/IAY/825836 — Construction of IAY House -IAY REG. NO. MP3073432</t>
+          <t>1720004053/IF/IAY/819840 — Construction of IAY House -IAY REG. NO. MP2204567</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K457" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1720004053/IF/IAY/826185 — Construction of IAY House -IAY REG. NO. MP3126550</t>
+          <t>1720004053/IF/IAY/825836 — Construction of IAY House -IAY REG. NO. MP3073432</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>42881</v>
+        <v>42859</v>
       </c>
       <c r="K458" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1720004053/IF/IAY/826245 — Construction of IAY House -IAY REG. NO. MP3137397</t>
+          <t>1720004053/IF/IAY/826185 — Construction of IAY House -IAY REG. NO. MP3126550</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>42859</v>
+        <v>42881</v>
       </c>
       <c r="K459" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1720004053/IF/IAY/826290 — Construction of IAY House -IAY REG. NO. MP3147422</t>
+          <t>1720004053/IF/IAY/826245 — Construction of IAY House -IAY REG. NO. MP3137397</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>42875</v>
+        <v>42859</v>
       </c>
       <c r="K460" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1720004053/IF/IAY/827541 — Construction of IAY House -IAY REG. NO. MP3415619</t>
+          <t>1720004053/IF/IAY/826290 — Construction of IAY House -IAY REG. NO. MP3147422</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>42881</v>
+        <v>42875</v>
       </c>
       <c r="K461" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1720004053/IF/IAY/827692 — Construction of IAY House -IAY REG. NO. MP3443718</t>
+          <t>1720004053/IF/IAY/827541 — Construction of IAY House -IAY REG. NO. MP3415619</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>42881</v>
       </c>
       <c r="K462" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1720004053/IF/IAY/94421 — Construction of IAY House -IAY REG. NO. MP-20-004-053-001/89</t>
+          <t>1720004053/IF/IAY/827692 — Construction of IAY House -IAY REG. NO. MP3443718</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>14310</v>
+        <v>15480</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>14310</v>
+        <v>15480</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>42711</v>
+        <v>42881</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>42766</v>
+        <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1720004053/LD/22012034246884 — शांतिधाम निर्माण रहमानपुरा</t>
+          <t>1720004053/IF/IAY/94421 — Construction of IAY House -IAY REG. NO. MP-20-004-053-001/89</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>522000</v>
+        <v>14310</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>342462</v>
+        <v>14310</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>42387</v>
+        <v>42711</v>
       </c>
       <c r="K464" s="3" t="n">
-        <v>42993</v>
+        <v>42766</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RC/2201 — ग्रेवलमार्ग रहमानपूरा से मेहन्‍दूल मार्ग 2 रहमानपूरा</t>
+          <t>1720004053/LD/22012034246884 — शांतिधाम निर्माण रहमानपुरा</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>410000</v>
+        <v>522000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>499548</v>
+        <v>342462</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>40664</v>
+        <v>42387</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>41364</v>
+        <v>42993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RC/22012034169579 — सीसी रोड पंच परमेश्‍वर राजेश किराना दुकान से शासकी</t>
+          <t>1720004053/RC/2201 — ग्रेवलमार्ग रहमानपूरा से मेहन्‍दूल मार्ग 2 रहमानपूरा</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>29700</v>
+        <v>410000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>29654</v>
+        <v>499548</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>41430</v>
+        <v>40664</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>41541</v>
+        <v>41364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RC/22012034177687 — सीसी रोड पंच परमेश्‍वर राजेश माली किराना दुकान से</t>
+          <t>1720004053/RC/22012034169579 — सीसी रोड पंच परमेश्‍वर राजेश किराना दुकान से शासकी</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>152000</v>
+        <v>29700</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>151745.63</v>
+        <v>29654</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>41493</v>
+        <v>41430</v>
       </c>
       <c r="K467" s="3" t="n">
-        <v>41941</v>
+        <v>41541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RC/22012034202215 — sudur gram Avam khet Sampak Sadak</t>
+          <t>1720004053/RC/22012034177687 — सीसी रोड पंच परमेश्‍वर राजेश माली किराना दुकान से</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>0</v>
+        <v>152000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>0</v>
+        <v>151745.63</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>41501</v>
-[...1 lines deleted...]
-      <c r="K468" s="3"/>
+        <v>41493</v>
+      </c>
+      <c r="K468" s="3" t="n">
+        <v>41941</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RC/22012034202221 — sudur gram Avam khet Sampak Sadak</t>
+          <t>1720004053/RC/22012034202215 — sudur gram Avam khet Sampak Sadak</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RC/22012034202614 — KHET SADAK GANGARAM KE KHET SE NANDLAL KE KHET TAK</t>
+          <t>1720004053/RC/22012034202221 — sudur gram Avam khet Sampak Sadak</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>41501</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RC/22012034202637 — खेत सडक राधेश्‍याम के खेत से नंदलाल के खेत तक</t>
+          <t>1720004053/RC/22012034202614 — KHET SADAK GANGARAM KE KHET SE NANDLAL KE KHET TAK</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>1377000</v>
+        <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>882237.28</v>
+        <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>41675</v>
-[...3 lines deleted...]
-      </c>
+        <v>41501</v>
+      </c>
+      <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RC/22012034202640 — खेत सडक गंगाराम पटेल के खेत से नंदलाल पटेल के खेत</t>
+          <t>1720004053/RC/22012034202637 — खेत सडक राधेश्‍याम के खेत से नंदलाल के खेत तक</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>1000000</v>
+        <v>1377000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>714556.31</v>
+        <v>882237.28</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>41675</v>
       </c>
       <c r="K472" s="3" t="n">
         <v>42967</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RC/22012034208345 — सीसी रोड पंच परमेश्‍वर प्रधानमंञी सडक से प्रहलाद क</t>
+          <t>1720004053/RC/22012034202640 — खेत सडक गंगाराम पटेल के खेत से नंदलाल पटेल के खेत</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>115000</v>
+        <v>1000000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>113669</v>
+        <v>714556.31</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>41696</v>
+        <v>41675</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>41856</v>
+        <v>42967</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RC/22012034229032 — Panchaparmeshyur  C. C. Road Lakshaman Mali Ke Gha</t>
+          <t>1720004053/RC/22012034208345 — सीसी रोड पंच परमेश्‍वर प्रधानमंञी सडक से प्रहलाद क</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>107800</v>
+        <v>115000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>103073.12</v>
+        <v>113669</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>41892</v>
+        <v>41696</v>
       </c>
       <c r="K474" s="3" t="n">
-        <v>41998</v>
+        <v>41856</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RC/22012034307470 — सीसी रोड</t>
+          <t>1720004053/RC/22012034229032 — Panchaparmeshyur  C. C. Road Lakshaman Mali Ke Gha</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>0</v>
+        <v>107800</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>0</v>
+        <v>103073.12</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>42475</v>
-[...1 lines deleted...]
-      <c r="K475" s="3"/>
+        <v>41892</v>
+      </c>
+      <c r="K475" s="3" t="n">
+        <v>41998</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RC/22012034308937 — सीसी रोड</t>
+          <t>1720004053/RC/22012034307470 — सीसी रोड</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>42475</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RC/22012034308939 — सीसी रोड</t>
+          <t>1720004053/RC/22012034308937 — सीसी रोड</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>42475</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RC/22012034326978 — सी सी रोड  छत्री  के पास gendalal ke ghar se govind patel ke ghar tak</t>
+          <t>1720004053/RC/22012034308939 — सीसी रोड</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>160500</v>
+        <v>0</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>23616</v>
+        <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>42780</v>
-[...3 lines deleted...]
-      </c>
+        <v>42475</v>
+      </c>
+      <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RC/22012034340122 — सीसी रोड गजानन्द के घर से राजेश पटेल के खले तक</t>
+          <t>1720004053/RC/22012034326978 — सी सी रोड  छत्री  के पास gendalal ke ghar se govind patel ke ghar tak</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>160500</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>12384</v>
+        <v>23616</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>42889</v>
+        <v>42780</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>43368</v>
+        <v>43388</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RC/22012034340128 — सीसी रोड भवानी के घर से कन्हैया के घर तक</t>
+          <t>1720004053/RC/22012034340122 — सीसी रोड गजानन्द के घर से राजेश पटेल के खले तक</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>187000</v>
+        <v>160500</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>25972</v>
+        <v>12384</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>42889</v>
       </c>
       <c r="K480" s="3" t="n">
         <v>43368</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RC/22012034340135 — सीसी रोड कैलाश सैनी के घर से प्रहलाद के घर तक</t>
+          <t>1720004053/RC/22012034340128 — सीसी रोड भवानी के घर से कन्हैया के घर तक</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>133000</v>
+        <v>187000</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>17544</v>
+        <v>25972</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>42999</v>
+        <v>42889</v>
       </c>
       <c r="K481" s="3" t="n">
         <v>43368</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RC/22012034372245 — CC ROAD</t>
+          <t>1720004053/RC/22012034340135 — सीसी रोड कैलाश सैनी के घर से प्रहलाद के घर तक</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>0</v>
+        <v>133000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>0</v>
+        <v>17544</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>43191</v>
-[...1 lines deleted...]
-      <c r="K482" s="3"/>
+        <v>42999</v>
+      </c>
+      <c r="K482" s="3" t="n">
+        <v>43368</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RC/22012034377550 — सी सी रोड निर्माण राधेश्याम के घर से रामप्रसाद के घर तक</t>
+          <t>1720004053/RC/22012034372245 — CC ROAD</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>401200</v>
+        <v>0</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>42962</v>
+        <v>43191</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RC/22012034377556 — c.c. road  nirman ramprasad ke ghar se lakhan gond  ke ghar tak</t>
+          <t>1720004053/RC/22012034377550 — सी सी रोड निर्माण राधेश्याम के घर से रामप्रसाद के घर तक</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>441000</v>
+        <v>401200</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>42856</v>
+        <v>42962</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RC/22012034446046 — GRAVEL SADAK NIRMAN GOVIND PANDIT KE KHET SE KEDARNARAYAN UPADHYAY KE KHET TAK,REHMANPURA</t>
+          <t>1720004053/RC/22012034377556 — c.c. road  nirman ramprasad ke ghar se lakhan gond  ke ghar tak</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>0</v>
+        <v>441000</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>43491</v>
+        <v>42856</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RC/22012034541666 — Sudur khet sadak nirman Govind Upadhyay ke khet se Radhesyam ke khet tak Rehmanpura</t>
+          <t>1720004053/RC/22012034446046 — GRAVEL SADAK NIRMAN GOVIND PANDIT KE KHET SE KEDARNARAYAN UPADHYAY KE KHET TAK,REHMANPURA</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>1243101.73</v>
+        <v>0</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>958270.54</v>
+        <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>44113</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RC/22012034560012 — khet sadak /sudur sadak nandlal saine ke khet se champian school tak rehmanpura</t>
+          <t>1720004053/RC/22012034541666 — Sudur khet sadak nirman Govind Upadhyay ke khet se Radhesyam ke khet tak Rehmanpura</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>1490735.08</v>
+        <v>1243101.73</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>1287040.96</v>
+        <v>958270.54</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>44269</v>
+        <v>44113</v>
       </c>
       <c r="K487" s="3" t="n">
         <v>44529</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RC/2202 — ग्रेवलमार्ग रहमानपूरा से बूरट मार्ग 2 रहमानपूरा</t>
+          <t>1720004053/RC/22012034560012 — khet sadak /sudur sadak nandlal saine ke khet se champian school tak rehmanpura</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>410000</v>
+        <v>1490735.08</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>488268</v>
+        <v>1287040.96</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>40664</v>
+        <v>44269</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>41254</v>
+        <v>44529</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RC/2222 — cc रोड (पंचपरमेश्‍वर) रहमानपूरा</t>
+          <t>1720004053/RC/2202 — ग्रेवलमार्ग रहमानपूरा से बूरट मार्ग 2 रहमानपूरा</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>90000</v>
+        <v>410000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>85548</v>
+        <v>488268</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>40977</v>
+        <v>40664</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>41506</v>
+        <v>41254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RC/2345 — CCरोड(PP)गबूलाल के घर से रतनलाल के घर तक रहमानपुरा</t>
+          <t>1720004053/RC/2222 — cc रोड (पंचपरमेश्‍वर) रहमानपूरा</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>140000</v>
+        <v>90000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>139847</v>
+        <v>85548</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>41238</v>
+        <v>40977</v>
       </c>
       <c r="K490" s="3" t="n">
         <v>41506</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RC/ग्रेवलमार्ग निर्माण रहमानपुरा से बुर — ग्रेवलमार्ग निर्माण रहमानपुरा से बुरूट रहमानपुरा</t>
+          <t>1720004053/RC/2345 — CCरोड(PP)गबूलाल के घर से रतनलाल के घर तक रहमानपुरा</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>479000</v>
+        <v>140000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>550353</v>
+        <v>139847</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>39515</v>
+        <v>41238</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>40548</v>
+        <v>41506</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RC/ग्रेवलमार्ग निर्माण रहमानपुरा से मेह — ग्रेवलमार्ग निर्माण रहमानपुरा से मेहदुलमार्ग रहमानपुरा</t>
+          <t>1720004053/RC/ग्रेवलमार्ग निर्माण रहमानपुरा से बुर — ग्रेवलमार्ग निर्माण रहमानपुरा से बुरूट रहमानपुरा</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>479000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>656285</v>
+        <v>550353</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>39522</v>
+        <v>39515</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>40877</v>
+        <v>40548</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034223695 — NAM SITARAM - hariya</t>
+          <t>1720004053/RC/ग्रेवलमार्ग निर्माण रहमानपुरा से मेह — ग्रेवलमार्ग निर्माण रहमानपुरा से मेहदुलमार्ग रहमानपुरा</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>0</v>
+        <v>479000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>0</v>
+        <v>656285</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>41730</v>
-[...1 lines deleted...]
-      <c r="K493" s="3"/>
+        <v>39522</v>
+      </c>
+      <c r="K493" s="3" t="n">
+        <v>40877</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034224803 — NBA SHYAM S/O BABU</t>
+          <t>1720004053/RS/22012034223695 — NAM SITARAM - hariya</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>5300</v>
+        <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>41906</v>
-[...3 lines deleted...]
-      </c>
+        <v>41730</v>
+      </c>
+      <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034224808 — NBA REVARAM S/O SUKDEV</t>
+          <t>1720004053/RS/22012034224803 — NBA SHYAM S/O BABU</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K495" s="3" t="n">
         <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034224809 — NAB RATAN S/O RAMPRSAD</t>
+          <t>1720004053/RS/22012034224808 — NBA REVARAM S/O SUKDEV</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K496" s="3" t="n">
         <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034224810 — NAB RADHISHYAM S/O SHIVLAL</t>
+          <t>1720004053/RS/22012034224809 — NAB RATAN S/O RAMPRSAD</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K497" s="3" t="n">
         <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034224813 — NBA PAHELD S/O GANPAT</t>
+          <t>1720004053/RS/22012034224810 — NAB RADHISHYAM S/O SHIVLAL</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>7160</v>
+        <v>5300</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K498" s="3" t="n">
-        <v>42049</v>
+        <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034224815 — NAB RADHISHYAM S/O SONARYAN</t>
+          <t>1720004053/RS/22012034224813 — NBA PAHELD S/O GANPAT</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>5300</v>
+        <v>7160</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>41912</v>
+        <v>42049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034224817 — NAB GOVIND S/O BADRE</t>
+          <t>1720004053/RS/22012034224815 — NAB RADHISHYAM S/O SONARYAN</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>4515</v>
+        <v>5300</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K500" s="3" t="n">
         <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034224825 — NBA DUARKA S/O HARIPARSAD</t>
+          <t>1720004053/RS/22012034224817 — NAB GOVIND S/O BADRE</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>5300</v>
+        <v>4515</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K501" s="3" t="n">
         <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034224827 — NBA SURESH S/O RAMPARSHAD</t>
+          <t>1720004053/RS/22012034224825 — NBA DUARKA S/O HARIPARSAD</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K502" s="3" t="n">
         <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034224829 — NBA KANAHEY S/O GOPAL</t>
+          <t>1720004053/RS/22012034224827 — NBA SURESH S/O RAMPARSHAD</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>4515</v>
+        <v>5300</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K503" s="3" t="n">
         <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034224830 — NBA  GORDAN S/O GOPAL</t>
+          <t>1720004053/RS/22012034224829 — NBA KANAHEY S/O GOPAL</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>5300</v>
+        <v>4515</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K504" s="3" t="n">
         <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034224847 — NBA HARE S/O RAMPARSHAD</t>
+          <t>1720004053/RS/22012034224830 — NBA  GORDAN S/O GOPAL</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K505" s="3" t="n">
         <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034224848 — NBA   MOTEE S/O KANERAM</t>
+          <t>1720004053/RS/22012034224847 — NBA HARE S/O RAMPARSHAD</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K506" s="3" t="n">
         <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034224850 — NBA  GANGARAM S/O  BADARE</t>
+          <t>1720004053/RS/22012034224848 — NBA   MOTEE S/O KANERAM</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J507" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K507" s="3" t="n">
         <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034224856 — NBA  CHAGAN S/O GOPAL</t>
+          <t>1720004053/RS/22012034224850 — NBA  GANGARAM S/O  BADARE</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K508" s="3" t="n">
         <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034224857 — NBA  NARMADAPARSHAD  S/O  JAYARAM</t>
+          <t>1720004053/RS/22012034224856 — NBA  CHAGAN S/O GOPAL</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K509" s="3" t="n">
         <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034224858 — NBA RATANLAL S/O BADARI</t>
+          <t>1720004053/RS/22012034224857 — NBA  NARMADAPARSHAD  S/O  JAYARAM</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K510" s="3" t="n">
         <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034224860 — NBA  RAMSHINGH  S/O GOPAL</t>
+          <t>1720004053/RS/22012034224858 — NBA RATANLAL S/O BADARI</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K511" s="3" t="n">
         <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034229312 — NBA TOILET RAMSHINGH S/O GOPAL</t>
+          <t>1720004053/RS/22012034224860 — NBA  RAMSHINGH  S/O GOPAL</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>0</v>
+        <v>5300</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>41730</v>
-[...1 lines deleted...]
-      <c r="K512" s="3"/>
+        <v>41906</v>
+      </c>
+      <c r="K512" s="3" t="n">
+        <v>41912</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034233645 — NBA TOILET RAMOTAR S/O KESHAN</t>
+          <t>1720004053/RS/22012034229312 — NBA TOILET RAMSHINGH S/O GOPAL</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>41730</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034233653 — NBA TOILET GORESHAKR S/O RAMNRYAN</t>
+          <t>1720004053/RS/22012034233645 — NBA TOILET RAMOTAR S/O KESHAN</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>5300</v>
+        <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>41906</v>
-[...3 lines deleted...]
-      </c>
+        <v>41730</v>
+      </c>
+      <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034233659 — NBA TOILET GAJAND S/O HARIKESHAN</t>
+          <t>1720004053/RS/22012034233653 — NBA TOILET GORESHAKR S/O RAMNRYAN</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K515" s="3" t="n">
         <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034233661 — NBA TOILET KELASH S/O HARIPARSHAD</t>
+          <t>1720004053/RS/22012034233659 — NBA TOILET GAJAND S/O HARIKESHAN</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K516" s="3" t="n">
         <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034233666 — NBA TOILET PRIAM S/O GAMPAT</t>
+          <t>1720004053/RS/22012034233661 — NBA TOILET KELASH S/O HARIPARSHAD</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K517" s="3" t="n">
         <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034233667 — NBA TOILET MANELAL S/O RAMKESHAN</t>
+          <t>1720004053/RS/22012034233666 — NBA TOILET PRIAM S/O GAMPAT</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K518" s="3" t="n">
         <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034233669 — NBA TOILET KASHIDASH S/O RAMDASH</t>
+          <t>1720004053/RS/22012034233667 — NBA TOILET MANELAL S/O RAMKESHAN</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K519" s="3" t="n">
         <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034233670 — NBA TOILET OMPARKASH S/O RATAN</t>
+          <t>1720004053/RS/22012034233669 — NBA TOILET KASHIDASH S/O RAMDASH</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K520" s="3" t="n">
         <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034233671 — NBA TOILET PAPPU S/O BADARE</t>
+          <t>1720004053/RS/22012034233670 — NBA TOILET OMPARKASH S/O RATAN</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>2945</v>
+        <v>5300</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K521" s="3" t="n">
         <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034233673 — NBA TOILET RAMNRYAN S/O NANNU</t>
+          <t>1720004053/RS/22012034233671 — NBA TOILET PAPPU S/O BADARE</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>5300</v>
+        <v>2945</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K522" s="3" t="n">
         <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034233674 — NBA TOILET RAMPARSHAD S/O KANERAM</t>
+          <t>1720004053/RS/22012034233673 — NBA TOILET RAMNRYAN S/O NANNU</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>0</v>
+        <v>5300</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>41730</v>
-[...1 lines deleted...]
-      <c r="K523" s="3"/>
+        <v>41906</v>
+      </c>
+      <c r="K523" s="3" t="n">
+        <v>41912</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034233675 — NBA TOILET BHAGVAT S/O RANCAHD</t>
+          <t>1720004053/RS/22012034233674 — NBA TOILET RAMPARSHAD S/O KANERAM</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>5300</v>
+        <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>41906</v>
-[...3 lines deleted...]
-      </c>
+        <v>41730</v>
+      </c>
+      <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034233676 — NBA TOILET HEMRAJ S/O LATUR</t>
+          <t>1720004053/RS/22012034233675 — NBA TOILET BHAGVAT S/O RANCAHD</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K525" s="3" t="n">
         <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034233678 — NBA TOILET JAGDESH S/O BADARE</t>
+          <t>1720004053/RS/22012034233676 — NBA TOILET HEMRAJ S/O LATUR</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K526" s="3" t="n">
         <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034233680 — NBA TOILET NARMDAPARSHAD S/O PAHLAD</t>
+          <t>1720004053/RS/22012034233678 — NBA TOILET JAGDESH S/O BADARE</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K527" s="3" t="n">
         <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034233681 — NBA TOILET SURESH S/O HARIPARSHAD</t>
+          <t>1720004053/RS/22012034233680 — NBA TOILET NARMDAPARSHAD S/O PAHLAD</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K528" s="3" t="n">
         <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034233682 — NBA TOILET  HAJARE S/O SONRYAN</t>
+          <t>1720004053/RS/22012034233681 — NBA TOILET SURESH S/O HARIPARSHAD</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K529" s="3" t="n">
         <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034233683 — NBA TOILET SHIV S/O MANGELAL</t>
+          <t>1720004053/RS/22012034233682 — NBA TOILET  HAJARE S/O SONRYAN</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>41906</v>
       </c>
       <c r="K530" s="3" t="n">
         <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272368 — nba mukes/chagn shouchly rehmanpurn</t>
+          <t>1720004053/RS/22012034233683 — NBA TOILET SHIV S/O MANGELAL</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>7184</v>
+        <v>5300</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>41913</v>
+        <v>41906</v>
       </c>
       <c r="K531" s="3" t="n">
-        <v>41926</v>
+        <v>41912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272370 — nba kelas/rampal shouchaly rehmanpura</t>
+          <t>1720004053/RS/22012034272368 — nba mukes/chagn shouchly rehmanpurn</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>5300</v>
+        <v>7184</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>41914</v>
+        <v>41913</v>
       </c>
       <c r="K532" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272372 — nba kishor/rampal shouchaly rehmanpura</t>
+          <t>1720004053/RS/22012034272370 — nba kelas/rampal shouchaly rehmanpura</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>2160</v>
+        <v>5300</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K533" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272373 — nba ramesvar/hiralal shochaly rehamanpura</t>
+          <t>1720004053/RS/22012034272372 — nba kishor/rampal shouchaly rehmanpura</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>5300</v>
+        <v>2160</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K534" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272375 — nba madan/hiralal shouchaly rehmanpura</t>
+          <t>1720004053/RS/22012034272373 — nba ramesvar/hiralal shochaly rehamanpura</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K535" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272379 — nba ramnivas/shrikisan shouchaly rehamanpura</t>
+          <t>1720004053/RS/22012034272375 — nba madan/hiralal shouchaly rehmanpura</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K536" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272382 — nba nadlal/pahlad shouchaly rehamanpura</t>
+          <t>1720004053/RS/22012034272379 — nba ramnivas/shrikisan shouchaly rehamanpura</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>4515</v>
+        <v>5300</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K537" s="3" t="n">
-        <v>42005</v>
+        <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272384 — nba lachamanh/sona shouchaly rehamanpura</t>
+          <t>1720004053/RS/22012034272382 — nba nadlal/pahlad shouchaly rehamanpura</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>5300</v>
+        <v>4515</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K538" s="3" t="n">
-        <v>41926</v>
+        <v>42005</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272389 — nba /babu/badri shouchaly rehmanpura</t>
+          <t>1720004053/RS/22012034272384 — nba lachamanh/sona shouchaly rehamanpura</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K539" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272392 — nba nadnlal/champalal shouchly rehanpura</t>
+          <t>1720004053/RS/22012034272389 — nba /babu/badri shouchaly rehmanpura</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>3730</v>
+        <v>5300</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K540" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272394 — nba nadkishor/ramevar shouchaly rehmanpura</t>
+          <t>1720004053/RS/22012034272392 — nba nadnlal/champalal shouchly rehanpura</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>5300</v>
+        <v>3730</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K541" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272397 — nba manohar/gabulal shouchaly rehmanpura</t>
+          <t>1720004053/RS/22012034272394 — nba nadkishor/ramevar shouchaly rehmanpura</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>3730</v>
+        <v>5300</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K542" s="3" t="n">
-        <v>42005</v>
+        <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272401 — nba ramkarn/keanhaya shouchly rehmanpura</t>
+          <t>1720004053/RS/22012034272397 — nba manohar/gabulal shouchaly rehmanpura</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>5300</v>
+        <v>3730</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K543" s="3" t="n">
-        <v>41926</v>
+        <v>42005</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272404 — nba parhalad/jaynarayn shouchaly rehmanpura</t>
+          <t>1720004053/RS/22012034272401 — nba ramkarn/keanhaya shouchly rehmanpura</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K544" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272408 — nba sures/hiralal shouchaly rehmanpoura</t>
+          <t>1720004053/RS/22012034272404 — nba parhalad/jaynarayn shouchaly rehmanpura</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>8440</v>
+        <v>5300</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>41913</v>
+        <v>41914</v>
       </c>
       <c r="K545" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272412 — nba aqmar/ratan shouchaly rehmanpura</t>
+          <t>1720004053/RS/22012034272408 — nba sures/hiralal shouchaly rehmanpoura</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>5300</v>
+        <v>8440</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>41914</v>
+        <v>41913</v>
       </c>
       <c r="K546" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272416 — nba gedalal/boundarshouchaly rehmanpura</t>
+          <t>1720004053/RS/22012034272412 — nba aqmar/ratan shouchaly rehmanpura</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K547" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272430 — nba NANDLAL KEDAR SOCHALAYREHEMANPURA</t>
+          <t>1720004053/RS/22012034272416 — nba gedalal/boundarshouchaly rehmanpura</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K548" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272433 — NBA MOHAN/SHREEKISAN SHOUCHALY REHAMANPURA</t>
+          <t>1720004053/RS/22012034272430 — nba NANDLAL KEDAR SOCHALAYREHEMANPURA</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J549" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K549" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272435 — NBA RAMESH/PARHAD SHOUCHALAY REHMANPURA</t>
+          <t>1720004053/RS/22012034272433 — NBA MOHAN/SHREEKISAN SHOUCHALY REHAMANPURA</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K550" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272441 — NBA GOVIND/SHMLAL SHOUCHALAY REHAMANPURA</t>
+          <t>1720004053/RS/22012034272435 — NBA RAMESH/PARHAD SHOUCHALAY REHMANPURA</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>2945</v>
+        <v>5300</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K551" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272444 — NBA   S EETARAM/DOULAT5 SHOUCHALAY REHAMANPURA</t>
+          <t>1720004053/RS/22012034272441 — NBA GOVIND/SHMLAL SHOUCHALAY REHAMANPURA</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>0</v>
+        <v>2945</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>41913</v>
-[...1 lines deleted...]
-      <c r="K552" s="3"/>
+        <v>41914</v>
+      </c>
+      <c r="K552" s="3" t="n">
+        <v>41926</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272446 — NBA SUNIL/RADHESHAYAM SHOUCHALAY REHAMANPURA</t>
+          <t>1720004053/RS/22012034272444 — NBA   S EETARAM/DOULAT5 SHOUCHALAY REHAMANPURA</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>5300</v>
+        <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>41914</v>
-[...3 lines deleted...]
-      </c>
+        <v>41913</v>
+      </c>
+      <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272448 — NBA SYAM/RAMNARAYN SHOUCHALAY REHAMANPURA</t>
+          <t>1720004053/RS/22012034272446 — NBA SUNIL/RADHESHAYAM SHOUCHALAY REHAMANPURA</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K554" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272450 — NBA  RATN/RAMPARSAD SHOUCHALAY REHAMANPURA</t>
+          <t>1720004053/RS/22012034272448 — NBA SYAM/RAMNARAYN SHOUCHALAY REHAMANPURA</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K555" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272451 — NBA KISANLAL/LACHHMI SHOUCHALAY REHMANPURA</t>
+          <t>1720004053/RS/22012034272450 — NBA  RATN/RAMPARSAD SHOUCHALAY REHAMANPURA</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K556" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272454 — NBA KELASH/RAMNARAYN SHOUCHALAT REHAMANPURA</t>
+          <t>1720004053/RS/22012034272451 — NBA KISANLAL/LACHHMI SHOUCHALAY REHMANPURA</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K557" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272455 — NBA MOTILAL/BHOLU SHOUCHALAY REHAMANPURA</t>
+          <t>1720004053/RS/22012034272454 — NBA KELASH/RAMNARAYN SHOUCHALAT REHAMANPURA</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J558" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K558" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272457 — NBA GABULAL/BHAGVAN SHOUCHALAY REHAMANPURA</t>
+          <t>1720004053/RS/22012034272455 — NBA MOTILAL/BHOLU SHOUCHALAY REHAMANPURA</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K559" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272458 — NBA NARMADAPARSAD/RAMNARAYN SHOUCHALAY REHAMANPURA</t>
+          <t>1720004053/RS/22012034272457 — NBA GABULAL/BHAGVAN SHOUCHALAY REHAMANPURA</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K560" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272460 — NBA MAGILAL/BONDAR SDHOUCHALAY REHAMANPURA</t>
+          <t>1720004053/RS/22012034272458 — NBA NARMADAPARSAD/RAMNARAYN SHOUCHALAY REHAMANPURA</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J561" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K561" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272462 — NBA RATN/SEETARAM/SHOUCHALAY REHAMANPURA</t>
+          <t>1720004053/RS/22012034272460 — NBA MAGILAL/BONDAR SDHOUCHALAY REHAMANPURA</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>0</v>
+        <v>5300</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>41913</v>
-[...1 lines deleted...]
-      <c r="K562" s="3"/>
+        <v>41914</v>
+      </c>
+      <c r="K562" s="3" t="n">
+        <v>41926</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272463 — NBA JAGDISH/SEETARAM SHOUCHALAY REHAMANPURA</t>
+          <t>1720004053/RS/22012034272462 — NBA RATN/SEETARAM/SHOUCHALAY REHAMANPURA</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>5300</v>
+        <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>41914</v>
-[...3 lines deleted...]
-      </c>
+        <v>41913</v>
+      </c>
+      <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272465 — NBA KISAN/LAXAMAN SHOUCHALAY REHAMANPURA</t>
+          <t>1720004053/RS/22012034272463 — NBA JAGDISH/SEETARAM SHOUCHALAY REHAMANPURA</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K564" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272466 — NBA RAMCHANDAR/RADHESHAM SHOUCHALAY REHMANPURA</t>
+          <t>1720004053/RS/22012034272465 — NBA KISAN/LAXAMAN SHOUCHALAY REHAMANPURA</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J565" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K565" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272468 — NBA KEDAR/GANPAT SHOUCHALAY REHAMAPURA</t>
+          <t>1720004053/RS/22012034272466 — NBA RAMCHANDAR/RADHESHAM SHOUCHALAY REHMANPURA</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I566" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K566" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272471 — NBA RAMNIVASG/RARSAD SHOUCHALAY REHAMANPURA</t>
+          <t>1720004053/RS/22012034272468 — NBA KEDAR/GANPAT SHOUCHALAY REHAMAPURA</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>0</v>
+        <v>5300</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>41913</v>
-[...1 lines deleted...]
-      <c r="K567" s="3"/>
+        <v>41914</v>
+      </c>
+      <c r="K567" s="3" t="n">
+        <v>41926</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272472 — NBA RAMESDH/ SOMA SHOUCHALAY REHAMANPURA</t>
+          <t>1720004053/RS/22012034272471 — NBA RAMNIVASG/RARSAD SHOUCHALAY REHAMANPURA</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>3730</v>
+        <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>41914</v>
-[...3 lines deleted...]
-      </c>
+        <v>41913</v>
+      </c>
+      <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272473 — NBA JAGDISH/DHULIYA SHOUCHALAY REHAMANPURA</t>
+          <t>1720004053/RS/22012034272472 — NBA RAMESDH/ SOMA SHOUCHALAY REHAMANPURA</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>4515</v>
+        <v>3730</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K569" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272475 — NBA RAMHET/RAMPARSAD SHOUCHALAY REHAMANPURA</t>
+          <t>1720004053/RS/22012034272473 — NBA JAGDISH/DHULIYA SHOUCHALAY REHAMANPURA</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>0</v>
+        <v>4515</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>41913</v>
-[...1 lines deleted...]
-      <c r="K570" s="3"/>
+        <v>41914</v>
+      </c>
+      <c r="K570" s="3" t="n">
+        <v>41926</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272476 — NBA GOVIND/RAMPARSAD SHOUCHALAY REHAMANPURA</t>
+          <t>1720004053/RS/22012034272475 — NBA RAMHET/RAMPARSAD SHOUCHALAY REHAMANPURA</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>5300</v>
+        <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>41914</v>
-[...3 lines deleted...]
-      </c>
+        <v>41913</v>
+      </c>
+      <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272478 — NBA RAJESH/RAMPRSAD SHOUCHALASY REHAMANPURA</t>
+          <t>1720004053/RS/22012034272476 — NBA GOVIND/RAMPARSAD SHOUCHALAY REHAMANPURA</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K572" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272479 — NBA SARVAN/RAMPARSADSHOUCHALAY</t>
+          <t>1720004053/RS/22012034272478 — NBA RAJESH/RAMPRSAD SHOUCHALASY REHAMANPURA</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K573" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272480 — NBA RADHSYAM/RAMPRASAD SHOUCHALAY REHAMANPURA</t>
+          <t>1720004053/RS/22012034272479 — NBA SARVAN/RAMPARSADSHOUCHALAY</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>41914</v>
       </c>
       <c r="K574" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272483 — NBA RAMHET/RADHESYAM SHOUCHALAT REHAMANPURA</t>
+          <t>1720004053/RS/22012034272480 — NBA RADHSYAM/RAMPRASAD SHOUCHALAY REHAMANPURA</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>41745</v>
+        <v>41914</v>
       </c>
       <c r="K575" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272485 — NBA SALGARAM/RAMCHARN HOUCHALY REHAMANPURA</t>
+          <t>1720004053/RS/22012034272483 — NBA RAMHET/RADHESYAM SHOUCHALAT REHAMANPURA</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>41745</v>
       </c>
       <c r="K576" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272486 — NBA ISVAR/MOHAN SHOUCHALAY REHAMANPURA</t>
+          <t>1720004053/RS/22012034272485 — NBA SALGARAM/RAMCHARN HOUCHALY REHAMANPURA</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J577" s="3" t="n">
         <v>41745</v>
       </c>
       <c r="K577" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034272489 — NBA RAMESAVR/RAMCHARN SOCHALAY</t>
+          <t>1720004053/RS/22012034272486 — NBA ISVAR/MOHAN SHOUCHALAY REHAMANPURA</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I578" s="2" t="n">
         <v>5300</v>
       </c>
       <c r="J578" s="3" t="n">
         <v>41745</v>
       </c>
       <c r="K578" s="3" t="n">
         <v>41926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034294672 — नाली निर्माण मंदिर चौक से राहुल पटेल के खले तक</t>
+          <t>1720004053/RS/22012034272489 — NBA RAMESAVR/RAMCHARN SOCHALAY</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>0</v>
+        <v>5300</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>42475</v>
-[...1 lines deleted...]
-      <c r="K579" s="3"/>
+        <v>41745</v>
+      </c>
+      <c r="K579" s="3" t="n">
+        <v>41926</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034294673 — नाली निर्माण हरिप्रसाद के घर से शमशान तक</t>
+          <t>1720004053/RS/22012034294672 — नाली निर्माण मंदिर चौक से राहुल पटेल के खले तक</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>42475</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1720004053/RS/22012034497402 — सामुदायिक स्‍वच्‍छता परिसर निर्माण ग्राम पंचायत रहमानपुरा</t>
+          <t>1720004053/RS/22012034294673 — नाली निर्माण हरिप्रसाद के घर से शमशान तक</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>44000</v>
+        <v>0</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>57000</v>
+        <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>44102</v>
-[...3 lines deleted...]
-      </c>
+        <v>42475</v>
+      </c>
+      <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1720004053/SK/9993626516 — Bharat Nirman Rajeev Gandhi Sewa Kendra,REHMANPUR</t>
+          <t>1720004053/RS/22012034497402 — सामुदायिक स्‍वच्‍छता परिसर निर्माण ग्राम पंचायत रहमानपुरा</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>441700</v>
+        <v>44000</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>153039.99</v>
+        <v>57000</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>41892</v>
+        <v>44102</v>
       </c>
       <c r="K582" s="3" t="n">
-        <v>43368</v>
+        <v>44614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034551479 — डाईस निमाण कार्य नीमा बाई पति हरिप्रसाद पटेल के खेत के पास,रेहमानपुरा</t>
+          <t>1720004053/SK/9993626516 — Bharat Nirman Rajeev Gandhi Sewa Kendra,REHMANPUR</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>0</v>
+        <v>441700</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>0</v>
+        <v>153039.99</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K583" s="3"/>
+        <v>41892</v>
+      </c>
+      <c r="K583" s="3" t="n">
+        <v>43368</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034551482 — डाईस निमाण कार्य अशविन  पिता हरिप्रसाद पटेल के खेत के पास,रेहमानपुरा</t>
+          <t>1720004053/WC/22012034551479 — डाईस निमाण कार्य नीमा बाई पति हरिप्रसाद पटेल के खेत के पास,रेहमानपुरा</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>37009.98</v>
+        <v>0</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>22800</v>
+        <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>43990</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034551484 — डाईस निमाण कार्य कैलाश के खेत के पास,रेहमानपुरा</t>
+          <t>1720004053/WC/22012034551482 — डाईस निमाण कार्य अशविन  पिता हरिप्रसाद पटेल के खेत के पास,रेहमानपुरा</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>37009.98</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>29640</v>
+        <v>22800</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>43990</v>
       </c>
       <c r="K585" s="3" t="n">
         <v>44099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034551486 — डाईस निमाण कार्य हरिप्रसाद के खेत के पास,रेहमानपुरा</t>
+          <t>1720004053/WC/22012034551484 — डाईस निमाण कार्य कैलाश के खेत के पास,रेहमानपुरा</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>0</v>
+        <v>37009.98</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>0</v>
+        <v>29640</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K586" s="3"/>
+        <v>43990</v>
+      </c>
+      <c r="K586" s="3" t="n">
+        <v>44099</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034551489 — डाईस निमाण कार्य सुरेश चौरासिया के खेत के पास,रेहमानपुरा</t>
+          <t>1720004053/WC/22012034551486 — डाईस निमाण कार्य हरिप्रसाद के खेत के पास,रेहमानपुरा</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034551490 — डाईस निमाण कार्य संतोष उपायाय के खेत के पास,रेहमानपुरा</t>
+          <t>1720004053/WC/22012034551489 — डाईस निमाण कार्य सुरेश चौरासिया के खेत के पास,रेहमानपुरा</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>37009.98</v>
+        <v>0</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>22800</v>
+        <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>43990</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034551492 — डाईस निमाण कार्य रामप्रसाद पिता कनीराम के खेत के पास,रेहमानपुरा</t>
+          <t>1720004053/WC/22012034551490 — डाईस निमाण कार्य संतोष उपायाय के खेत के पास,रेहमानपुरा</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>0</v>
+        <v>37009.98</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>0</v>
+        <v>22800</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K589" s="3"/>
+        <v>43990</v>
+      </c>
+      <c r="K589" s="3" t="n">
+        <v>44099</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034551498 — डाईस निमाण राहुल पटेल के खेत के पास,रेहमानपुरा</t>
+          <t>1720004053/WC/22012034551492 — डाईस निमाण कार्य रामप्रसाद पिता कनीराम के खेत के पास,रेहमानपुरा</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>37009.98</v>
+        <v>0</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>29640</v>
+        <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>43990</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034551501 — डाईस निमाण बदरी उपाद्ययाय के खेत के पास,रेहमानपुरा</t>
+          <t>1720004053/WC/22012034551498 — डाईस निमाण राहुल पटेल के खेत के पास,रेहमानपुरा</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>0</v>
+        <v>37009.98</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>0</v>
+        <v>29640</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K591" s="3"/>
+        <v>43990</v>
+      </c>
+      <c r="K591" s="3" t="n">
+        <v>44099</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034551505 — डाईस निमाण किशन सेठ के पास,रेहमानपुरा</t>
+          <t>1720004053/WC/22012034551501 — डाईस निमाण बदरी उपाद्ययाय के खेत के पास,रेहमानपुरा</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>37009.98</v>
+        <v>0</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>34200</v>
+        <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>43990</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034551508 — डाईस निमाण मोहन सैनी के खेत के पास,रेहमानपुरा</t>
+          <t>1720004053/WC/22012034551505 — डाईस निमाण किशन सेठ के पास,रेहमानपुरा</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>0</v>
+        <v>37009.98</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>0</v>
+        <v>34200</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K593" s="3"/>
+        <v>43990</v>
+      </c>
+      <c r="K593" s="3" t="n">
+        <v>44099</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034551510 — गैबियननिमाण कार्य हरिप्रसाद पित सीताराम पटेल के खेत के पास,रेहमानपुरा</t>
+          <t>1720004053/WC/22012034551508 — डाईस निमाण मोहन सैनी के खेत के पास,रेहमानपुरा</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034551513 — गैबियन निमाण  कार्य नंदलाल पिता भोलूराम के खेत के पास,रेहमानपुरा</t>
+          <t>1720004053/WC/22012034551510 — गैबियननिमाण कार्य हरिप्रसाद पित सीताराम पटेल के खेत के पास,रेहमानपुरा</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034551515 — गैबियन  निमाण कार्य  रामू पिता माँगीलालके खेत के पास,रेहमानपुरा</t>
+          <t>1720004053/WC/22012034551513 — गैबियन निमाण  कार्य नंदलाल पिता भोलूराम के खेत के पास,रेहमानपुरा</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I596" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034551517 — गैबियन निमाण छोटेलाल पिता मोतीलाल के खेत के पास,रेहमानपुरा</t>
+          <t>1720004053/WC/22012034551515 — गैबियन  निमाण कार्य  रामू पिता माँगीलालके खेत के पास,रेहमानपुरा</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I597" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J597" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K597" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034551525 — गैबियन निमाण कार्य शमशान घाट के पास,रेहमानपुरा</t>
+          <t>1720004053/WC/22012034551517 — गैबियन निमाण छोटेलाल पिता मोतीलाल के खेत के पास,रेहमानपुरा</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034559088 — BOLDER CHECK DAM NIRMAN AMAR KE KHET KE PAS ,REHMANPURA</t>
+          <t>1720004053/WC/22012034551525 — गैबियन निमाण कार्य शमशान घाट के पास,रेहमानपुरा</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034559089 — BOLDER CHECK DAM NIRMAN PAPPU S/O BADRI KE KHET KE PAS ,REHMANPURA</t>
+          <t>1720004053/WC/22012034559088 — BOLDER CHECK DAM NIRMAN AMAR KE KHET KE PAS ,REHMANPURA</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I600" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034559090 — BOLDER CHECK DAM NIRMAN NANDLAL KE KHET KE PAS ,REHMANPURA</t>
+          <t>1720004053/WC/22012034559089 — BOLDER CHECK DAM NIRMAN PAPPU S/O BADRI KE KHET KE PAS ,REHMANPURA</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034584334 — stop deem nirman rehmanpura shaskiy nale par</t>
+          <t>1720004053/WC/22012034559090 — BOLDER CHECK DAM NIRMAN NANDLAL KE KHET KE PAS ,REHMANPURA</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>1042786.48</v>
+        <v>0</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>1017890.42</v>
+        <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>44102</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034615007 — nala vistarikaran ashvin ke khet pas rehmanpura</t>
+          <t>1720004053/WC/22012034584334 — stop deem nirman rehmanpura shaskiy nale par</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>327031.6</v>
+        <v>1042786.48</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>348996</v>
+        <v>1017890.42</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>44255</v>
+        <v>44102</v>
       </c>
       <c r="K603" s="3" t="n">
-        <v>44526</v>
+        <v>45144</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034615008 — nala vistarikaran shantidham ke pas rehmanpura</t>
+          <t>1720004053/WC/22012034615007 — nala vistarikaran ashvin ke khet pas rehmanpura</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>327031.6</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>249768</v>
+        <v>348996</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>44237</v>
+        <v>44255</v>
       </c>
       <c r="K604" s="3" t="n">
-        <v>44525</v>
+        <v>44526</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034615011 — nala vistarikaran ramu mangilal ke khet pas rehmanpura</t>
+          <t>1720004053/WC/22012034615008 — nala vistarikaran shantidham ke pas rehmanpura</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>327031.6</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>346294</v>
+        <v>249768</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>44255</v>
+        <v>44237</v>
       </c>
       <c r="K605" s="3" t="n">
-        <v>44659</v>
+        <v>44525</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034615018 — coutour nirman anand motilal ke khet pas rehmanpura</t>
+          <t>1720004053/WC/22012034615011 — nala vistarikaran ramu mangilal ke khet pas rehmanpura</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>0</v>
+        <v>327031.6</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>0</v>
+        <v>346294</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>44197</v>
-[...1 lines deleted...]
-      <c r="K606" s="3"/>
+        <v>44255</v>
+      </c>
+      <c r="K606" s="3" t="n">
+        <v>44659</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034615019 — contour nirman dilip ke khet pas rehmanpura</t>
+          <t>1720004053/WC/22012034615018 — coutour nirman anand motilal ke khet pas rehmanpura</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>44197</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034728600 — CTR Nala vistarikaran kailash saini ke khet se prahlad ke khet tak rehmanpura</t>
+          <t>1720004053/WC/22012034615019 — contour nirman dilip ke khet pas rehmanpura</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>854215.2</v>
+        <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>602160</v>
+        <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>44353</v>
-[...3 lines deleted...]
-      </c>
+        <v>44197</v>
+      </c>
+      <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034732022 — CTR ROOF WATER HARWESTING AANGAWADI KENDRA KRAMANK 01,REHMANPURA</t>
+          <t>1720004053/WC/22012034728600 — CTR Nala vistarikaran kailash saini ke khet se prahlad ke khet tak rehmanpura</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>0</v>
+        <v>854215.2</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>0</v>
+        <v>602160</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K609" s="3"/>
+        <v>44353</v>
+      </c>
+      <c r="K609" s="3" t="n">
+        <v>44986</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034732036 — CTR ROOF WATER HARVESTING PANCHAYAT BHAWAN, REHMANPURA</t>
+          <t>1720004053/WC/22012034732022 — CTR ROOF WATER HARWESTING AANGAWADI KENDRA KRAMANK 01,REHMANPURA</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034732053 — CTR ROOF WATER HARWESTING SAMUDAYIK BHAWAN, REHMANPURA</t>
+          <t>1720004053/WC/22012034732036 — CTR ROOF WATER HARVESTING PANCHAYAT BHAWAN, REHMANPURA</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034772363 — ctr stop dem sah puliya nirman  narayan patel ke khet ke pas  shaskiy nale par rehmanpura</t>
+          <t>1720004053/WC/22012034732053 — CTR ROOF WATER HARWESTING SAMUDAYIK BHAWAN, REHMANPURA</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>1497522.62</v>
+        <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>1434036.66</v>
+        <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>44375</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034927282 — cpt nirman govind ke khet se omprakash ke khet tak rehmanpura</t>
+          <t>1720004053/WC/22012034772363 — ctr stop dem sah puliya nirman  narayan patel ke khet ke pas  shaskiy nale par rehmanpura</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>653111.94</v>
+        <v>1497522.62</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>569114</v>
+        <v>1434036.66</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>44663</v>
+        <v>44375</v>
       </c>
       <c r="K613" s="3" t="n">
-        <v>45534</v>
+        <v>45108</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034927283 — cpt nirman sonarayan ke khet se gendalal ke khet tak rehmanpura</t>
+          <t>1720004053/WC/22012034927282 — cpt nirman govind ke khet se omprakash ke khet tak rehmanpura</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
         <v>653111.94</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>579972</v>
+        <v>569114</v>
       </c>
       <c r="J614" s="3" t="n">
         <v>44663</v>
       </c>
       <c r="K614" s="3" t="n">
-        <v>45144</v>
+        <v>45534</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034927284 — cpt nirman sonarayan ke khet se gendalal ke khet tak rehmanpura</t>
+          <t>1720004053/WC/22012034927283 — cpt nirman sonarayan ke khet se gendalal ke khet tak rehmanpura</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>0</v>
+        <v>653111.94</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>0</v>
+        <v>579972</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>44545</v>
-[...1 lines deleted...]
-      <c r="K615" s="3"/>
+        <v>44663</v>
+      </c>
+      <c r="K615" s="3" t="n">
+        <v>45144</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034927285 — cpt nirman sonarayan ke khet se gendalal ke khet tak rehmanpura</t>
+          <t>1720004053/WC/22012034927284 — cpt nirman sonarayan ke khet se gendalal ke khet tak rehmanpura</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
         <v>44545</v>
       </c>
       <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034927286 — cpt nirman sonarayan ke khet se gendalal ke khet tak rehmanpura</t>
+          <t>1720004053/WC/22012034927285 — cpt nirman sonarayan ke khet se gendalal ke khet tak rehmanpura</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
         <v>44545</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034927287 — cpt nirman sonarayan ke khet se gendalal ke khet tak rehmanpura</t>
+          <t>1720004053/WC/22012034927286 — cpt nirman sonarayan ke khet se gendalal ke khet tak rehmanpura</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
         <v>44545</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034939009 — cpt nirman kary lakhan ke khale se govind ke khet tak rehmanpura</t>
+          <t>1720004053/WC/22012034927287 — cpt nirman sonarayan ke khet se gendalal ke khet tak rehmanpura</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>381126.3</v>
+        <v>0</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>330074</v>
+        <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>44731</v>
-[...3 lines deleted...]
-      </c>
+        <v>44545</v>
+      </c>
+      <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034975521 — nala vistarikaran serve no.279 par rehmanpura</t>
+          <t>1720004053/WC/22012034939009 — cpt nirman kary lakhan ke khale se govind ke khet tak rehmanpura</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>0</v>
+        <v>381126.3</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>0</v>
+        <v>330074</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K620" s="3"/>
+        <v>44731</v>
+      </c>
+      <c r="K620" s="3" t="n">
+        <v>45649</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012034975531 — nala vistarikaran shamshan se guthan tak rehmanpura</t>
+          <t>1720004053/WC/22012034975521 — nala vistarikaran serve no.279 par rehmanpura</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>768574.4</v>
+        <v>0</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>669223</v>
+        <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>45094</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012035130746 — cpt nirman gorwa baba se gothan tak rehmanpura</t>
+          <t>1720004053/WC/22012034975531 — nala vistarikaran shamshan se guthan tak rehmanpura</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>0</v>
+        <v>768574.4</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>0</v>
+        <v>669223</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>45078</v>
-[...1 lines deleted...]
-      <c r="K622" s="3"/>
+        <v>45094</v>
+      </c>
+      <c r="K622" s="3" t="n">
+        <v>45534</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012035138127 — water drainage chhenal gorwa baba se goyhan tak rehmanpura</t>
+          <t>1720004053/WC/22012035130746 — cpt nirman gorwa baba se gothan tak rehmanpura</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>327661.23</v>
+        <v>0</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>281637</v>
+        <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>45445</v>
-[...3 lines deleted...]
-      </c>
+        <v>45078</v>
+      </c>
+      <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012035163591 — gabian nirman khal nale par sankhya-5 rehmanpura</t>
+          <t>1720004053/WC/22012035138127 — water drainage chhenal gorwa baba se goyhan tak rehmanpura</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>0</v>
+        <v>327661.23</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>0</v>
+        <v>281637</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>45317</v>
-[...1 lines deleted...]
-      <c r="K624" s="3"/>
+        <v>45445</v>
+      </c>
+      <c r="K624" s="3" t="n">
+        <v>45534</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012035170536 — GABIAN NIRMAN CHHOTU KE KHET PAS REHMANPURA</t>
+          <t>1720004053/WC/22012035163591 — gabian nirman khal nale par sankhya-5 rehmanpura</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>105835.87</v>
+        <v>0</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>81131.91</v>
+        <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>45360</v>
+        <v>45317</v>
       </c>
       <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Gabion Spur for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012035170537 — GABIAN NIRMAN KISHAN KE KHET PAS REHMANPURA</t>
+          <t>1720004053/WC/22012035170536 — GABIAN NIRMAN CHHOTU KE KHET PAS REHMANPURA</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
         <v>105835.87</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>80811.91</v>
+        <v>81131.91</v>
       </c>
       <c r="J626" s="3" t="n">
         <v>45360</v>
       </c>
       <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Gabion Spur for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012035170538 — GABIAN NIRMAN ASHWIN KE KHET PAS REHMANPURA</t>
+          <t>1720004053/WC/22012035170537 — GABIAN NIRMAN KISHAN KE KHET PAS REHMANPURA</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
         <v>105835.87</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>81140.91</v>
+        <v>80811.91</v>
       </c>
       <c r="J627" s="3" t="n">
         <v>45360</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Gabion Spur for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/22012035204878 — TALAB NIRMAN GRAM RAHMANPURA</t>
+          <t>1720004053/WC/22012035170538 — GABIAN NIRMAN ASHWIN KE KHET PAS REHMANPURA</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>0</v>
+        <v>105835.87</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>0</v>
+        <v>81140.91</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>45444</v>
+        <v>45360</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/262 — स्‍टापडेम निर्माण गाडाघाट नाला रहमानपुरा</t>
+          <t>1720004053/WC/22012035204878 — TALAB NIRMAN GRAM RAHMANPURA</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>498000</v>
+        <v>0</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>446090</v>
+        <v>0</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>39891</v>
-[...3 lines deleted...]
-      </c>
+        <v>45444</v>
+      </c>
+      <c r="K629" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/9993671680 — TALAB NIRMAN</t>
+          <t>1720004053/WC/262 — स्‍टापडेम निर्माण गाडाघाट नाला रहमानपुरा</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>0</v>
+        <v>498000</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>0</v>
+        <v>446090</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K630" s="3"/>
+        <v>39891</v>
+      </c>
+      <c r="K630" s="3" t="n">
+        <v>41000</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke / Construction of Underground Dykes for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/9993673288 — khattalabsonarayan ratanlal</t>
+          <t>1720004053/WC/9993671680 — TALAB NIRMAN</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>42475</v>
+        <v>42461</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/9993673291 — khattalab gangabisan susawat</t>
+          <t>1720004053/WC/9993673288 — khattalabsonarayan ratanlal</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
         <v>42475</v>
       </c>
       <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/9993673293 — khattalab hareeprasad</t>
+          <t>1720004053/WC/9993673291 — khattalab gangabisan susawat</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
         <v>42475</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Underground Dyke / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/कुप निर्माण कार्य कम्‍मु पिता रामौता — कुप निर्माण कार्य कम्‍मु पिता रामौतार रहमानपुरा</t>
+          <t>1720004053/WC/9993673293 — khattalab hareeprasad</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>95000</v>
+        <v>0</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>116659.85</v>
+        <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>39547</v>
-[...3 lines deleted...]
-      </c>
+        <v>42475</v>
+      </c>
+      <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/कुप निर्माण कार्य जयराम पिता बाबु रह — कुप निर्माण कार्य जयराम पिता बाबु रहमानपुरा</t>
+          <t>1720004053/WC/VB/YD/22012035335776 — Construction of Recharge Pits for 1</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>95000</v>
+        <v>0</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>116842</v>
+        <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>39553</v>
-[...3 lines deleted...]
-      </c>
+        <v>46249</v>
+      </c>
+      <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/कुप निर्माण कार्य नंदलाल पिता लक्ष्‍ — कुप निर्माण कार्य नंदलाल पिता लक्ष्‍मण रहमानपुरा</t>
+          <t>1720004053/WC/कुप निर्माण कार्य कम्‍मु पिता रामौता — कुप निर्माण कार्य कम्‍मु पिता रामौतार रहमानपुरा</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>95000</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>97259</v>
+        <v>116659.85</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>39548</v>
+        <v>39547</v>
       </c>
       <c r="K636" s="3" t="n">
-        <v>39671</v>
+        <v>40031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/कुप निर्माण कार्य भीका पिता बाबु रहम — कुप निर्माण कार्य भीका पिता बाबु रहमानपुरा</t>
+          <t>1720004053/WC/कुप निर्माण कार्य जयराम पिता बाबु रह — कुप निर्माण कार्य जयराम पिता बाबु रहमानपुरा</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>95000</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>101191</v>
+        <v>116842</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>39543</v>
+        <v>39553</v>
       </c>
       <c r="K637" s="3" t="n">
-        <v>39672</v>
+        <v>39668</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1720004053/WC/कुप निर्माण कार्य संतोष पिता प्रहलाद — कुप निर्माण कार्य संतोष पिता प्रहलाद रहमानपुरा</t>
+          <t>1720004053/WC/कुप निर्माण कार्य नंदलाल पिता लक्ष्‍ — कुप निर्माण कार्य नंदलाल पिता लक्ष्‍मण रहमानपुरा</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>95000</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>122899</v>
+        <v>97259</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>39550</v>
+        <v>39548</v>
       </c>
       <c r="K638" s="3" t="n">
-        <v>39668</v>
+        <v>39671</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C639" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D639" s="1" t="inlineStr">
+        <is>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+        </is>
+      </c>
+      <c r="E639" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F639" s="1" t="inlineStr">
+        <is>
+          <t>1720004053/WC/कुप निर्माण कार्य भीका पिता बाबु रहम — कुप निर्माण कार्य भीका पिता बाबु रहमानपुरा</t>
+        </is>
+      </c>
+      <c r="G639" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H639" s="2" t="n">
+        <v>95000</v>
+      </c>
+      <c r="I639" s="2" t="n">
+        <v>101191</v>
+      </c>
+      <c r="J639" s="3" t="n">
+        <v>39543</v>
+      </c>
+      <c r="K639" s="3" t="n">
+        <v>39672</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
+      <c r="A640" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B640" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C640" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D640" s="1" t="inlineStr">
+        <is>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+        </is>
+      </c>
+      <c r="E640" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F640" s="1" t="inlineStr">
+        <is>
+          <t>1720004053/WC/कुप निर्माण कार्य संतोष पिता प्रहलाद — कुप निर्माण कार्य संतोष पिता प्रहलाद रहमानपुरा</t>
+        </is>
+      </c>
+      <c r="G640" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H640" s="2" t="n">
+        <v>95000</v>
+      </c>
+      <c r="I640" s="2" t="n">
+        <v>122899</v>
+      </c>
+      <c r="J640" s="3" t="n">
+        <v>39550</v>
+      </c>
+      <c r="K640" s="3" t="n">
+        <v>39668</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
+      <c r="A641" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B641" s="1" t="inlineStr">
+        <is>
           <t>2007-2008</t>
         </is>
       </c>
-      <c r="C639" s="1" t="inlineStr">
+      <c r="C641" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
-      <c r="D639" s="1" t="inlineStr">
+      <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
-      <c r="E639" s="1" t="inlineStr">
+      <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
-      <c r="F639" s="1" t="inlineStr">
+      <c r="F641" s="1" t="inlineStr">
         <is>
           <t>1720004053/WH/कुप र्नि‍माण कार्य राजेश-रामचंद रेहम — कुप र्नि‍माण कार्य राजेश-रामचंद रेहमानपुरा</t>
         </is>
       </c>
-      <c r="G639" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H639" s="2" t="n">
+      <c r="G641" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H641" s="2" t="n">
         <v>74000</v>
       </c>
-      <c r="I639" s="2" t="n">
+      <c r="I641" s="2" t="n">
         <v>148006</v>
       </c>
-      <c r="J639" s="3" t="n">
+      <c r="J641" s="3" t="n">
         <v>39486</v>
       </c>
-      <c r="K639" s="3" t="n">
+      <c r="K641" s="3" t="n">
         <v>39900</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>