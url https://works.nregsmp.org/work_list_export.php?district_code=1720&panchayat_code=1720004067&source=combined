--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K556"/>
+  <dimension ref="A1:K573"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 23:56:57</t>
+          <t>Exported on: 2026-10-25 13:43:22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DEWAS</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3961,51 +3961,51 @@
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/22012034990525 — kapil dhara nirman papitabai rajesh kitkhedi gadagaon</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>257014.43</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>113033</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>44978</v>
@@ -4196,98 +4196,98 @@
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/22012035227964 — kapil dhara nirman rambilas pradhan borkundya gadagaon</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>267031.31</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>176646.65</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45621</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/22012035227974 — kapil dhara nirman ganga ramnarayan kitkhedi gadagaon</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>269031.31</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>169144.31</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45621</v>
@@ -4337,51 +4337,51 @@
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45611</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/22012035290278 — KHET TALAB NIRMAN ASHOK MANGAT GADAGAON</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>383892.97</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45611</v>
@@ -4482,98 +4482,98 @@
       <c r="J98" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K98" s="3" t="n">
         <v>46171</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/22012035371315 — KAPIL DHARA NIRMAN DINESH MANGAT GADAGAON</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>332901.55</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>113472.04</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/22012035371494 — KAPIL DHARA NIRMAN RAMDIN RAMNARAYAN KITKHEDI GADAGAON</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>332901.55</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>150107.9</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>46140</v>
@@ -4674,51 +4674,51 @@
       <c r="J102" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K102" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/22012035404182 — Dugwell Recharge Pit Nirman Gajanand Badri</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45761</v>
@@ -4819,51 +4819,51 @@
       <c r="J105" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K105" s="3" t="n">
         <v>46102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/22012035404364 — Dugewell Recharge Pit Bhagirath Bhikaji</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45761</v>
@@ -5062,51 +5062,51 @@
       <c r="J110" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K110" s="3" t="n">
         <v>46105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/22012035433640 — Dugwell recharge Pit Nirman Kailash Mojiram</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45761</v>
@@ -5158,98 +5158,98 @@
       <c r="J112" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K112" s="3" t="n">
         <v>46102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/22012035489184 — KAPIL DHARA NIRMAN MAMTA GHANSHYAM BORKUNDIYA GADAGAON</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>335648.88</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/22012035547161 — KAPIL DHARA NIRMAN BHAGWATI JAGNNATH GADAGAON</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45748</v>
@@ -13501,78 +13501,80 @@
       <c r="J283" s="3" t="n">
         <v>45559</v>
       </c>
       <c r="K283" s="3" t="n">
         <v>46106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/4535657 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102661891</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>20430</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45559</v>
       </c>
-      <c r="K284" s="3"/>
+      <c r="K284" s="3" t="n">
+        <v>46274</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -13695,51 +13697,51 @@
       <c r="J287" s="3" t="n">
         <v>45559</v>
       </c>
       <c r="K287" s="3" t="n">
         <v>45719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/4537944 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105183362</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>10467</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45665</v>
@@ -13791,335 +13793,343 @@
       <c r="J289" s="3" t="n">
         <v>45559</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>46117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/4541025 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105988497</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>22440</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45645</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/4548803 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107038795</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>20178</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45559</v>
       </c>
-      <c r="K291" s="3"/>
+      <c r="K291" s="3" t="n">
+        <v>46274</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/4550361 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113476621</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>17396.88</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>45559</v>
       </c>
-      <c r="K292" s="3"/>
+      <c r="K292" s="3" t="n">
+        <v>46296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/4550757 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107067461</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>20682</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>45632</v>
       </c>
-      <c r="K293" s="3"/>
+      <c r="K293" s="3" t="n">
+        <v>46274</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/4595855 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122428078</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>14112</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45579</v>
       </c>
       <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/4612718 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125283785</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>17514</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45645</v>
       </c>
-      <c r="K295" s="3"/>
+      <c r="K295" s="3" t="n">
+        <v>46276</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/4614173 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126187578</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45853</v>
@@ -14171,51 +14181,51 @@
       <c r="J297" s="3" t="n">
         <v>45579</v>
       </c>
       <c r="K297" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/4626499 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126716335</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>19944</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45579</v>
@@ -14512,78 +14522,80 @@
       <c r="J304" s="3" t="n">
         <v>45632</v>
       </c>
       <c r="K304" s="3" t="n">
         <v>46078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/4848016 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113460146</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>20430</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>45632</v>
       </c>
-      <c r="K305" s="3"/>
+      <c r="K305" s="3" t="n">
+        <v>46274</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -14608,98 +14620,98 @@
       <c r="J306" s="3" t="n">
         <v>45632</v>
       </c>
       <c r="K306" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/4849566 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126188444</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>17280</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45632</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/4849785 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126716803</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>46017</v>
@@ -14898,239 +14910,243 @@
       <c r="J312" s="3" t="n">
         <v>45853</v>
       </c>
       <c r="K312" s="3" t="n">
         <v>46106</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/5344130 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118427551</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>45853</v>
       </c>
-      <c r="K313" s="3"/>
+      <c r="K313" s="3" t="n">
+        <v>46276</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/5344132 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118428203</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45853</v>
       </c>
       <c r="K314" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/5344133 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118428231</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>10962</v>
+        <v>19362</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45937</v>
       </c>
-      <c r="K315" s="3"/>
+      <c r="K315" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/5344134 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118428317</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>7308</v>
+        <v>11508</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45853</v>
       </c>
       <c r="K316" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/5344321 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115311690</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>45853</v>
@@ -15231,73 +15247,73 @@
       <c r="J319" s="3" t="n">
         <v>45853</v>
       </c>
       <c r="K319" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/5346460 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126428838</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>14616</v>
+        <v>23016</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45853</v>
       </c>
       <c r="K320" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -15327,51 +15343,51 @@
       <c r="J321" s="3" t="n">
         <v>45853</v>
       </c>
       <c r="K321" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/5348505 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126350975</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45898</v>
@@ -15423,51 +15439,51 @@
       <c r="J323" s="3" t="n">
         <v>45853</v>
       </c>
       <c r="K323" s="3" t="n">
         <v>46079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/5350300 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126194452</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>45853</v>
@@ -15568,51 +15584,51 @@
       <c r="J326" s="3" t="n">
         <v>45853</v>
       </c>
       <c r="K326" s="3" t="n">
         <v>46042</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/5350934 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118427992</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45853</v>
@@ -15664,51 +15680,51 @@
       <c r="J328" s="3" t="n">
         <v>45853</v>
       </c>
       <c r="K328" s="3" t="n">
         <v>46049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/5351825 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126810514</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45853</v>
@@ -15760,172 +15776,174 @@
       <c r="J330" s="3" t="n">
         <v>45853</v>
       </c>
       <c r="K330" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/5352353 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127059778</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45898</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/5352607 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102638512</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45853</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/5352608 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102638596</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>45898</v>
       </c>
-      <c r="K333" s="3"/>
+      <c r="K333" s="3" t="n">
+        <v>46274</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -15950,98 +15968,98 @@
       <c r="J334" s="3" t="n">
         <v>45863</v>
       </c>
       <c r="K334" s="3" t="n">
         <v>46131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/5355130 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120945284</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>45898</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/5355939 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122059350</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>10701</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45898</v>
@@ -16142,98 +16160,98 @@
       <c r="J338" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K338" s="3" t="n">
         <v>46036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/5568453 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105995953</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>14355</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>45853</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/5569054 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107073189</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45853</v>
@@ -16334,51 +16352,51 @@
       <c r="J342" s="3" t="n">
         <v>45831</v>
       </c>
       <c r="K342" s="3" t="n">
         <v>46104</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/5581522 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115315936</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>10701</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>45898</v>
@@ -16528,51 +16546,51 @@
       <c r="J346" s="3" t="n">
         <v>45853</v>
       </c>
       <c r="K346" s="3" t="n">
         <v>45999</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/5582293 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126724322</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>45937</v>
@@ -16624,51 +16642,51 @@
       <c r="J348" s="3" t="n">
         <v>45915</v>
       </c>
       <c r="K348" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/5775317 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118427911</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>45914</v>
@@ -16769,51 +16787,51 @@
       <c r="J351" s="3" t="n">
         <v>45898</v>
       </c>
       <c r="K351" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/5886818 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126036072</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>45737</v>
@@ -17110,9475 +17128,10276 @@
       <c r="J358" s="3" t="n">
         <v>43013</v>
       </c>
       <c r="K358" s="3" t="n">
         <v>43026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/5942096 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102648201</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>46070</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/5998567 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126347885</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/5998644 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127885184</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>4200</v>
+        <v>8100</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/5998645 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127888389</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/5999768 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149173727</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6000131 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121592082</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>19908</v>
+        <v>24108</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6000519 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127886287</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6000550 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127883474</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>46172</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6000659 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100581630</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6000781 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147242046</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6000902 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149173883</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6001360 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115313009</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6001362 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115316012</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6001363 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115316296</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6001364 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115316346</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>46082</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6001365 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115316421</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6001509 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126202209</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6001643 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118427211</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6001644 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118427276</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6001645 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118427956</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6001646 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118427962</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6001647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118427970</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6001648 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118427983</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6001715 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126348523</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6001716 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126350199</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6001920 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100581131</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6002250 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118427758</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6002251 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118427890</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6002252 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102655722</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>46082</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6002253 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118428128</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6002254 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118428146</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6002255 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118428179</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6002256 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118428345</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>46082</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6002257 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118428372</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>46082</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6002366 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105995920</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6002839 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126806793</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6002840 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126815729</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6003069 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126198633</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6003390 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127758932</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6003764 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127887853</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6003843 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127878145</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6004122 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149173114</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6004323 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105996407</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>46082</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6101628 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115315783</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6101629 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115315965</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6101630 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115316073</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6101644 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126177959</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6101647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126193516</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>46085</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6102118 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100581102</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6102119 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100581651</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6102143 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126201548</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>46082</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6102297 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126347253</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>46085</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6102459 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126804923</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>46085</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6102461 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126818979</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6103103 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105985632</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6103105 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105995192</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6103108 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105996017</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6103109 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105996092</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6103573 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102950263</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>46082</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6103587 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103410511</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6103588 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103417147</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6104500 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126841397</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6104599 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118426908</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6104600 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118427997</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>46082</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6104601 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118428006</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6104602 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118428281</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6104604 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118428313</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>4200</v>
+        <v>8400</v>
       </c>
       <c r="J425" s="3" t="n">
         <v>46082</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6104605 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118428327</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6104606 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118428340</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>46082</v>
       </c>
       <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6104649 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127880685</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6105081 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127878649</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6105082 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127891598</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6105313 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126796272</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6106202 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105996325</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6106503 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118427922</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6106504 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118427947</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6107100 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118426992</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6107101 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118427165</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I436" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6108888 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118428152</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6108889 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118428162</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6108890 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118428171</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6108891 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118428210</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I440" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K440" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6108894 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105255549</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>4200</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6108982 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126803730</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6108983 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105211963</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>46082</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6108985 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126203658</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6109294 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149173150</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>11508</v>
+        <v>24108</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>46172</v>
       </c>
-      <c r="K445" s="3"/>
+      <c r="K445" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6109385 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126839311</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6109667 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126849052</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6109728 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126200577</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>46082</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6109962 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127056744</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6110112 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102638708</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6110687 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149174171</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>46085</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6110688 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149174222</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>46169</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6114504 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103095826</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1720004067/IF/IAY/6148012 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115316471</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>46155</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1720004067/LD/22012034251670 — ग्रामीण क्रीडांगन स्‍कूल परिसर बोरकुण्‍िडया</t>
+          <t>1720004067/IF/IAY/6250860 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115315701</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>460000</v>
+        <v>27000</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>456302.93</v>
+        <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>42392</v>
-[...3 lines deleted...]
-      </c>
+        <v>46077</v>
+      </c>
+      <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1720004067/LD/22012034310484 — shanti dham Gadagaon</t>
+          <t>1720004067/IF/IAY/6256270 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118428334</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>173938</v>
+        <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>42842</v>
-[...3 lines deleted...]
-      </c>
+        <v>46077</v>
+      </c>
+      <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1720004067/LD/22012034312869 — Shanti dham borkundiya</t>
+          <t>1720004067/IF/IAY/6256272 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118428378</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>178494.5</v>
+        <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>42867</v>
-[...3 lines deleted...]
-      </c>
+        <v>46082</v>
+      </c>
+      <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1720004067/LD/22012034312927 — Shanti dham kitkhedi</t>
+          <t>1720004067/IF/IAY/6264907 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126348886</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>167031.99</v>
+        <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>42867</v>
-[...3 lines deleted...]
-      </c>
+        <v>46077</v>
+      </c>
+      <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1720004067/LD/727 — मेडबंधान देराज पिता भागीरथ गाडागांव</t>
+          <t>1720004067/IF/IAY/6266763 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126846037</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>26000</v>
+        <v>27000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>11346</v>
+        <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>40695</v>
-[...3 lines deleted...]
-      </c>
+        <v>46077</v>
+      </c>
+      <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1720004067/LD/728 — मेडबंधान हिरालाल पिता कुंजीलाल गाडागांव</t>
+          <t>1720004067/IF/IAY/6284883 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126842322</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>26000</v>
+        <v>27000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>25620</v>
+        <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>40702</v>
-[...3 lines deleted...]
-      </c>
+        <v>46077</v>
+      </c>
+      <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1720004067/LD/729 — मेडबंधान गंगाराम पिता भागचंद गाडागांव</t>
+          <t>1720004067/IF/IAY/6293348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115315836</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>26000</v>
+        <v>27000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>25620</v>
+        <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>40695</v>
-[...3 lines deleted...]
-      </c>
+        <v>46077</v>
+      </c>
+      <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/2106 — ग्रेवल मार्ग निर्माण M.D.R से बोरकुण्‍डीया गाडागॉव</t>
+          <t>1720004067/IF/IAY/6294501 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118428200</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>300000</v>
+        <v>27000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>381232</v>
+        <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>40294</v>
-[...3 lines deleted...]
-      </c>
+        <v>46081</v>
+      </c>
+      <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/2131 — ग्रेवल मार्ग बोन्‍दर के घर से खारी मार्ग</t>
+          <t>1720004067/IF/IAY/6294661 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105262592</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>500000</v>
+        <v>27000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>636366</v>
+        <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>40355</v>
-[...3 lines deleted...]
-      </c>
+        <v>46077</v>
+      </c>
+      <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/22012034168801 — सीसी रोड पंच परमेश्‍वर चन्‍दरसिंह के घर से देवीलाल</t>
+          <t>1720004067/IF/IAY/6300962 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105991593</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>53000</v>
+        <v>27000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>52854</v>
+        <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>41425</v>
-[...3 lines deleted...]
-      </c>
+        <v>46077</v>
+      </c>
+      <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/22012034178395 — सीसी रोड पंच परमेश्‍वर हेमाजी के घर से मिश्रीलाल क</t>
+          <t>1720004067/IF/IAY/6300990 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126840550</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>129000</v>
+        <v>27000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>127244</v>
+        <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>41502</v>
-[...3 lines deleted...]
-      </c>
+        <v>46085</v>
+      </c>
+      <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/22012034203264 — sudur gram avam khet sampark sadak</t>
+          <t>1720004067/IF/IAY/6398521 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126805939</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>41656</v>
+        <v>46085</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/22012034203286 — SUDUR GRAM KHET SADAK BHIKAJI KE KHET SE PRAHLAD K</t>
+          <t>1720004067/IF/IAY/6398527 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126203030</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>1471000</v>
+        <v>27000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>1067635.91</v>
+        <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>41684</v>
-[...3 lines deleted...]
-      </c>
+        <v>46077</v>
+      </c>
+      <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/22012034204717 — panch parmeshvar cement concrit road</t>
+          <t>1720004067/IF/IAY/6398541 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126817621</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>41671</v>
+        <v>46077</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/22012034204719 — panch parmeshvar cement devlal ke ghar se ranglal</t>
+          <t>1720004067/IF/IAY/6398705 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118428173</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>189000</v>
+        <v>27000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>28908</v>
+        <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>41691</v>
-[...3 lines deleted...]
-      </c>
+        <v>46082</v>
+      </c>
+      <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/22012034205922 — sudur gram avam khet sampark sadak gulab ke ghar s</t>
+          <t>1720004067/IF/IAY/6398752 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105996364</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>903000</v>
+        <v>27000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>119058</v>
+        <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>41698</v>
-[...3 lines deleted...]
-      </c>
+        <v>46082</v>
+      </c>
+      <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/22012034205939 — sudur gram avam khet sampark sadak MDR se ramesh j</t>
+          <t>1720004067/LD/22012034251670 — ग्रामीण क्रीडांगन स्‍कूल परिसर बोरकुण्‍िडया</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>1471000</v>
+        <v>460000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>734741.09</v>
+        <v>456302.93</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>41698</v>
+        <v>42392</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>42815</v>
+        <v>42791</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/22012034288385 — सीसी रोड पंच परमेश्‍वर गणपत के घर से हेण्‍डपंप तक</t>
+          <t>1720004067/LD/22012034310484 — shanti dham Gadagaon</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>78500</v>
+        <v>180000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>78228</v>
+        <v>173938</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>42351</v>
+        <v>42842</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>42457</v>
+        <v>45580</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/22012034305031 — panchparmeswar cc road mangilal ke hgar se school taraf</t>
+          <t>1720004067/LD/22012034312869 — Shanti dham borkundiya</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>0</v>
+        <v>178494.5</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K473" s="3"/>
+        <v>42867</v>
+      </c>
+      <c r="K473" s="3" t="n">
+        <v>43703</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/22012034326600 — c.c road jagdish ke ghar se harisingh  ke ghar tak</t>
+          <t>1720004067/LD/22012034312927 — Shanti dham kitkhedi</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>0</v>
+        <v>167031.99</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K474" s="3"/>
+        <v>42867</v>
+      </c>
+      <c r="K474" s="3" t="n">
+        <v>44179</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/22012034326601 — c.c road jagdish ke ghar se harisingh  ke ghar tak</t>
+          <t>1720004067/LD/727 — मेडबंधान देराज पिता भागीरथ गाडागांव</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>0</v>
+        <v>26000</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>0</v>
+        <v>11346</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K475" s="3"/>
+        <v>40695</v>
+      </c>
+      <c r="K475" s="3" t="n">
+        <v>40700</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/22012034326602 — c.c road jagdish ke ghar se harisingh  ke ghar tak</t>
+          <t>1720004067/LD/728 — मेडबंधान हिरालाल पिता कुंजीलाल गाडागांव</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>70500</v>
+        <v>26000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>113592</v>
+        <v>25620</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>42787</v>
+        <v>40702</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>42939</v>
+        <v>40714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/22012034337088 — sudur gram sampark sadak kaniram ke pas se mohan ke gar taraf borkundiya</t>
+          <t>1720004067/LD/729 — मेडबंधान गंगाराम पिता भागचंद गाडागांव</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>887000</v>
+        <v>26000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>532053</v>
+        <v>25620</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>42861</v>
+        <v>40695</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>44529</v>
+        <v>40707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/22012034344368 — CC ROAD LAKHAN KI DUKAN SE MEDIAL SCHOOL TAK</t>
+          <t>1720004067/RC/2106 — ग्रेवल मार्ग निर्माण M.D.R से बोरकुण्‍डीया गाडागॉव</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>49825</v>
+        <v>300000</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>46440</v>
+        <v>381232</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>42931</v>
+        <v>40294</v>
       </c>
       <c r="K478" s="3" t="n">
-        <v>43007</v>
+        <v>41042</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/22012034350180 — cc road mehtar baba se harisingh ke ghar tak kitkhedi</t>
+          <t>1720004067/RC/2131 — ग्रेवल मार्ग बोन्‍दर के घर से खारी मार्ग</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>59000</v>
+        <v>500000</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>58308</v>
+        <v>636366</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>42968</v>
+        <v>40355</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>43006</v>
+        <v>41043</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/22012034372017 — CC ROAD</t>
+          <t>1720004067/RC/22012034168801 — सीसी रोड पंच परमेश्‍वर चन्‍दरसिंह के घर से देवीलाल</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>0</v>
+        <v>53000</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>0</v>
+        <v>52854</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>44512</v>
-[...1 lines deleted...]
-      <c r="K480" s="3"/>
+        <v>41425</v>
+      </c>
+      <c r="K480" s="3" t="n">
+        <v>42004</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/22012034372022 — CC ROAD</t>
+          <t>1720004067/RC/22012034178395 — सीसी रोड पंच परमेश्‍वर हेमाजी के घर से मिश्रीलाल क</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>0</v>
+        <v>129000</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>0</v>
+        <v>127244</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>44512</v>
-[...1 lines deleted...]
-      <c r="K481" s="3"/>
+        <v>41502</v>
+      </c>
+      <c r="K481" s="3" t="n">
+        <v>41762</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/22012034372151 — CC ROAD NIRMAN OMKAR KE GHAR SE DEVISING KE GHAR TAK BORKUNDIYA</t>
+          <t>1720004067/RC/22012034203264 — sudur gram avam khet sampark sadak</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>107000</v>
+        <v>0</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>105568</v>
+        <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>43086</v>
-[...3 lines deleted...]
-      </c>
+        <v>41656</v>
+      </c>
+      <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/22012034372342 — CC ROAD</t>
+          <t>1720004067/RC/22012034203286 — SUDUR GRAM KHET SADAK BHIKAJI KE KHET SE PRAHLAD K</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>0</v>
+        <v>1471000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>0</v>
+        <v>1067635.91</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>44512</v>
-[...1 lines deleted...]
-      <c r="K483" s="3"/>
+        <v>41684</v>
+      </c>
+      <c r="K483" s="3" t="n">
+        <v>42698</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/22012034376097 — CC ROAD</t>
+          <t>1720004067/RC/22012034204717 — panch parmeshvar cement concrit road</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>44512</v>
+        <v>41671</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/22012034434173 — सी सी रोड जगदीश के घर से भागीरथ के घर तक</t>
+          <t>1720004067/RC/22012034204719 — panch parmeshvar cement devlal ke ghar se ranglal</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>40000</v>
+        <v>189000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>39672</v>
+        <v>28908</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>43476</v>
+        <v>41691</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>43656</v>
+        <v>42827</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/22012034462773 — सी सी रोड माता चोराहे से होद तरफ बोर्कुंदिया</t>
+          <t>1720004067/RC/22012034205922 — sudur gram avam khet sampark sadak gulab ke ghar s</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>37000</v>
+        <v>903000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>38664</v>
+        <v>119058</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>43534</v>
+        <v>41698</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>43652</v>
+        <v>41817</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/22012034529811 — cc road hanuman mandir se mukesh jat ki ghar ki or</t>
+          <t>1720004067/RC/22012034205939 — sudur gram avam khet sampark sadak MDR se ramesh j</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>76624</v>
+        <v>1471000</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>78470</v>
+        <v>734741.09</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>44030</v>
+        <v>41698</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>44529</v>
+        <v>42815</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/22012034550966 — cc road prahlaad ke ghar se devilala ke ghar ki our gadagav</t>
+          <t>1720004067/RC/22012034288385 — सीसी रोड पंच परमेश्‍वर गणपत के घर से हेण्‍डपंप तक</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>102000</v>
+        <v>78500</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>101970</v>
+        <v>78228</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>44168</v>
+        <v>42351</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>44529</v>
+        <v>42457</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/22012034572041 — sudur sadak/khet sadak shyamlal ke ghar se badkankhari ki or</t>
+          <t>1720004067/RC/22012034305031 — panchparmeswar cc road mangilal ke hgar se school taraf</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>1470756.83</v>
+        <v>0</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>1310884.47</v>
+        <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>44351</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/22012034572792 — sudur sadak /khet sadak shyamlal ke ghar se badkankhari ki or</t>
+          <t>1720004067/RC/22012034326600 — c.c road jagdish ke ghar se harisingh  ke ghar tak</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>1496849.04</v>
+        <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>44287</v>
+        <v>42761</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/2245 — C-C रोड निर्माण किटखेडी (पंचपरमेश्‍वर) गाडागॉव</t>
+          <t>1720004067/RC/22012034326601 — c.c road jagdish ke ghar se harisingh  ke ghar tak</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>50000</v>
+        <v>0</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>50696</v>
+        <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>41030</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/2304 — CC road(PP)midil school ke samne se daluramGADAGAO</t>
+          <t>1720004067/RC/22012034326602 — c.c road jagdish ke ghar se harisingh  ke ghar tak</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>225000</v>
+        <v>70500</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>122024</v>
+        <v>113592</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>41178</v>
+        <v>42787</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>41274</v>
+        <v>42939</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/ग्रेवल मार्ग कार्य रामभरोस के खेत से — ग्रेवल मार्ग कार्य रामभरोस के खेत से किटखेडी</t>
+          <t>1720004067/RC/22012034337088 — sudur gram sampark sadak kaniram ke pas se mohan ke gar taraf borkundiya</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>74000</v>
+        <v>887000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>769763</v>
+        <v>532053</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>39570</v>
+        <v>42861</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>40193</v>
+        <v>44529</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RC/ग्रेवलमार्ग निर्माण कार्य गुलाब के घ — ग्रेवलमार्ग निर्माण कार्य गुलाब के घर से नाला तक गाडागांव</t>
+          <t>1720004067/RC/22012034344368 — CC ROAD LAKHAN KI DUKAN SE MEDIAL SCHOOL TAK</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>488000</v>
+        <v>49825</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>487073</v>
+        <v>46440</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>39529</v>
+        <v>42931</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>40724</v>
+        <v>43007</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RS/22012034269513 — NBA Suresh Ramdin Gadagaon</t>
+          <t>1720004067/RC/22012034350180 — cc road mehtar baba se harisingh ke ghar tak kitkhedi</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>5400</v>
+        <v>59000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>0</v>
+        <v>58308</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>41870</v>
-[...1 lines deleted...]
-      <c r="K495" s="3"/>
+        <v>42968</v>
+      </c>
+      <c r="K495" s="3" t="n">
+        <v>43006</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RS/22012034271001 — NBA PRAHLAD RAMBHAU kitkhedi</t>
+          <t>1720004067/RC/22012034372017 — CC ROAD</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>41915</v>
+        <v>44512</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RS/22012034271459 — NBA kanheyalal rambhau kitkhedi</t>
+          <t>1720004067/RC/22012034372022 — CC ROAD</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>41915</v>
+        <v>44512</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RS/22012034402526 — TOILATE khudratnoor daudkha gadagaon</t>
+          <t>1720004067/RC/22012034372151 — CC ROAD NIRMAN OMKAR KE GHAR SE DEVISING KE GHAR TAK BORKUNDIYA</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>9800</v>
+        <v>107000</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>0</v>
+        <v>105568</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>43126</v>
-[...1 lines deleted...]
-      <c r="K498" s="3"/>
+        <v>43086</v>
+      </c>
+      <c r="K498" s="3" t="n">
+        <v>43526</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RS/22012034402977 — Toiolate bashir majbutkhan gadagaon</t>
+          <t>1720004067/RC/22012034372342 — CC ROAD</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>9800</v>
+        <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>43126</v>
+        <v>44512</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RS/22012034402985 — Toilate loonaram shivram gadagaon</t>
+          <t>1720004067/RC/22012034376097 — CC ROAD</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>9800</v>
+        <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>43145</v>
+        <v>44512</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RS/22012034402992 — Toilate sabbir najim khan gadagaon</t>
+          <t>1720004067/RC/22012034434173 — सी सी रोड जगदीश के घर से भागीरथ के घर तक</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>9800</v>
+        <v>40000</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>0</v>
+        <v>39672</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>43126</v>
-[...1 lines deleted...]
-      <c r="K501" s="3"/>
+        <v>43476</v>
+      </c>
+      <c r="K501" s="3" t="n">
+        <v>43656</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RS/22012034402997 — Toiolate fajlu khudratnoor gadagaon</t>
+          <t>1720004067/RC/22012034462773 — सी सी रोड माता चोराहे से होद तरफ बोर्कुंदिया</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>9800</v>
+        <v>37000</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>0</v>
+        <v>38664</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>43126</v>
-[...1 lines deleted...]
-      <c r="K502" s="3"/>
+        <v>43534</v>
+      </c>
+      <c r="K502" s="3" t="n">
+        <v>43652</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RS/22012034402999 — Toilate nihalsing parma borkundiya</t>
+          <t>1720004067/RC/22012034529811 — cc road hanuman mandir se mukesh jat ki ghar ki or</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>11500</v>
+        <v>76624</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>0</v>
+        <v>78470</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>43126</v>
-[...1 lines deleted...]
-      <c r="K503" s="3"/>
+        <v>44030</v>
+      </c>
+      <c r="K503" s="3" t="n">
+        <v>44529</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RS/22012034625812 — सामुदायिक स्वछता परिसर गडागाव</t>
+          <t>1720004067/RC/22012034550966 — cc road prahlaad ke ghar se devilala ke ghar ki our gadagav</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>44000</v>
+        <v>102000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>0</v>
+        <v>101970</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>44392</v>
-[...1 lines deleted...]
-      <c r="K504" s="3"/>
+        <v>44168</v>
+      </c>
+      <c r="K504" s="3" t="n">
+        <v>44529</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1720004067/RS/22012034692789 — samudayik swachhata parisar gadagaon</t>
+          <t>1720004067/RC/22012034572041 — sudur sadak/khet sadak shyamlal ke ghar se badkankhari ki or</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>44000</v>
+        <v>1470756.83</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>37791</v>
+        <v>1310884.47</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>45223</v>
+        <v>44351</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>45586</v>
+        <v>45541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1720004067/SK/9993626525 — Bharat Nirman Rajeev Gandhi Sewa Kendra,GADAGAON</t>
+          <t>1720004067/RC/22012034572792 — sudur sadak /khet sadak shyamlal ke ghar se badkankhari ki or</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>441700</v>
+        <v>1496849.04</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>144886.25</v>
+        <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>41901</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1720004067/WC/22012034329254 — Talab Nirman rambharosh jat k khet k pas</t>
+          <t>1720004067/RC/2245 — C-C रोड निर्माण किटखेडी (पंचपरमेश्‍वर) गाडागॉव</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>32000</v>
+        <v>50000</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>0</v>
+        <v>50696</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>42873</v>
-[...1 lines deleted...]
-      <c r="K507" s="3"/>
+        <v>41030</v>
+      </c>
+      <c r="K507" s="3" t="n">
+        <v>41059</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1720004067/WC/22012034378415 — BORI BAANDH KODAR K KHET K PAS</t>
+          <t>1720004067/RC/2304 — CC road(PP)midil school ke samne se daluramGADAGAO</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>10951</v>
+        <v>225000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>8281</v>
+        <v>122024</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>43038</v>
+        <v>41178</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>43368</v>
+        <v>41274</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1720004067/WC/22012034378416 — BORI BANDH SURESH K KHET K PAS</t>
+          <t>1720004067/RC/ग्रेवल मार्ग कार्य रामभरोस के खेत से — ग्रेवल मार्ग कार्य रामभरोस के खेत से किटखेडी</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>10951</v>
+        <v>74000</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>6192</v>
+        <v>769763</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>43037</v>
+        <v>39570</v>
       </c>
       <c r="K509" s="3" t="n">
-        <v>43368</v>
+        <v>40193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1720004067/WC/22012034597952 — stop nirman kary gram gadagaon me  mulibai ke khet ke pas  nale par</t>
+          <t>1720004067/RC/ग्रेवलमार्ग निर्माण कार्य गुलाब के घ — ग्रेवलमार्ग निर्माण कार्य गुलाब के घर से नाला तक गाडागांव</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>1490834.33</v>
+        <v>488000</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>1492266.85</v>
+        <v>487073</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>44177</v>
+        <v>39529</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>44620</v>
+        <v>40724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1720004067/WC/22012034613671 — NALA VISTARIKARAN SHANKARLAL KE KHET PAS</t>
+          <t>1720004067/RS/22012034269513 — NBA Suresh Ramdin Gadagaon</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>735821.1</v>
+        <v>5400</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>654500</v>
+        <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>44256</v>
-[...3 lines deleted...]
-      </c>
+        <v>41870</v>
+      </c>
+      <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1720004067/WC/22012034613672 — NALA VISTARIKARAN BHONDU KE KHET PAS</t>
+          <t>1720004067/RS/22012034271001 — NBA PRAHLAD RAMBHAU kitkhedi</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>735821.1</v>
+        <v>5400</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>544376</v>
+        <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>44256</v>
-[...3 lines deleted...]
-      </c>
+        <v>41915</v>
+      </c>
+      <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1720004067/WC/22012034651526 — STOP DEM NIRMAN GRAM GADAGAV ME GADAGAV SE BORKUNDIYA NALE PAR</t>
+          <t>1720004067/RS/22012034271459 — NBA kanheyalal rambhau kitkhedi</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>44287</v>
+        <v>41915</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1720004067/WC/22012034655412 — CTR Stop dem nirman gram gadagav me gagav se borkundiya nale par</t>
+          <t>1720004067/RS/22012034402526 — TOILATE khudratnoor daudkha gadagaon</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>1497986.88</v>
+        <v>9800</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>1394127</v>
+        <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>44310</v>
-[...3 lines deleted...]
-      </c>
+        <v>43126</v>
+      </c>
+      <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1720004067/WC/22012034707627 — CTR Stop dem sah puliya nirman kitkhedi nale par gadagaw</t>
+          <t>1720004067/RS/22012034402977 — Toiolate bashir majbutkhan gadagaon</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>1495855.34</v>
+        <v>9800</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>1406285.9</v>
+        <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>44339</v>
-[...3 lines deleted...]
-      </c>
+        <v>43126</v>
+      </c>
+      <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1720004067/WC/22012034936810 — talab nirman (amrit sarovar) amraji ke khet pas gadagoan</t>
+          <t>1720004067/RS/22012034402985 — Toilate loonaram shivram gadagaon</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>1491371.2</v>
+        <v>9800</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>1359887.34</v>
+        <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>44666</v>
-[...3 lines deleted...]
-      </c>
+        <v>43145</v>
+      </c>
+      <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1720004067/WC/22012034975585 — CPT NIRMAN MDR SE RAMESH PATEL KE KHET TAK GADAGAON</t>
+          <t>1720004067/RS/22012034402992 — Toilate sabbir najim khan gadagaon</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>446823.1</v>
+        <v>9800</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>75650</v>
+        <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>44894</v>
+        <v>43126</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1720004067/WC/22012034975590 — CPT NIRMAN BHIKA KE KHET SE PRAHLAD KE KHET TAK KITKHEDI GADAGAON</t>
+          <t>1720004067/RS/22012034402997 — Toiolate fajlu khudratnoor gadagaon</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>462501.8</v>
+        <v>9800</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>57936</v>
+        <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>44894</v>
+        <v>43126</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1720004067/WC/22012035135754 — nala vistarikaran ayodhya bai khet pas gadagaon</t>
+          <t>1720004067/RS/22012034402999 — Toilate nihalsing parma borkundiya</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>499440.93</v>
+        <v>11500</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>439324.77</v>
+        <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>45477</v>
-[...3 lines deleted...]
-      </c>
+        <v>43126</v>
+      </c>
+      <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1720004067/WC/405 — निर्मल नीर निर्माण किटखेडी गाडागॉव</t>
+          <t>1720004067/RS/22012034625812 — सामुदायिक स्वछता परिसर गडागाव</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>320000</v>
+        <v>44000</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>105875</v>
+        <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>40325</v>
-[...3 lines deleted...]
-      </c>
+        <v>44392</v>
+      </c>
+      <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1720004067/WC/552 — खेत तालाब रेखाबाई / रामनिवास गाडागांव</t>
+          <t>1720004067/RS/22012034692789 — samudayik swachhata parisar gadagaon</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>144000</v>
+        <v>44000</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>137736</v>
+        <v>37791</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>40867</v>
+        <v>45223</v>
       </c>
       <c r="K521" s="3" t="n">
-        <v>41329</v>
+        <v>45586</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1720004067/WC/9993670818 — check dame borkundiya nale par</t>
+          <t>1720004067/SK/9993626525 — Bharat Nirman Rajeev Gandhi Sewa Kendra,GADAGAON</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>0</v>
+        <v>441700</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>0</v>
+        <v>144886.25</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K522" s="3"/>
+        <v>41901</v>
+      </c>
+      <c r="K522" s="3" t="n">
+        <v>42762</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1720004067/WC/9993670821 — check dame khitkhedi khal pr</t>
+          <t>1720004067/WC/22012034329254 — Talab Nirman rambharosh jat k khet k pas</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>0</v>
+        <v>32000</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>42395</v>
+        <v>42873</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1720004067/WC/VB/22012035329895 — ROOF WATER HARVESTING PANCHAYAT BHAVAN</t>
+          <t>1720004067/WC/22012034378415 — BORI BAANDH KODAR K KHET K PAS</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>0</v>
+        <v>10951</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>0</v>
+        <v>8281</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>46228</v>
-[...1 lines deleted...]
-      <c r="K524" s="3"/>
+        <v>43038</v>
+      </c>
+      <c r="K524" s="3" t="n">
+        <v>43368</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1720004067/WC/नविन तालाब निर्माण कार्य माइक्रोवाटर — नविन तालाब निर्माण कार्य माइक्रोवाटर शेड किटखेडी</t>
+          <t>1720004067/WC/22012034378416 — BORI BANDH SURESH K KHET K PAS</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>50300</v>
+        <v>10951</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>85335</v>
+        <v>6192</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>39591</v>
+        <v>43037</v>
       </c>
       <c r="K525" s="3" t="n">
-        <v>39614</v>
+        <v>43368</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1720004067/WC/माइक्रोवाटरशेड मेडबंधान कार्य किटखेड — माइक्रोवाटरशेड मेडबंधान कार्य किटखेडी</t>
+          <t>1720004067/WC/22012034597952 — stop nirman kary gram gadagaon me  mulibai ke khet ke pas  nale par</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>200000</v>
+        <v>1490834.33</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>164722</v>
+        <v>1492266.85</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>39556</v>
+        <v>44177</v>
       </c>
       <c r="K526" s="3" t="n">
-        <v>39614</v>
+        <v>44620</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1720004067/WC/लुज बोल्‍डर चेक डेम माइक्रोवाटर शेड — लुज बोल्‍डर चेक डेम माइक्रोवाटर शेड किटखेडी</t>
+          <t>1720004067/WC/22012034613671 — NALA VISTARIKARAN SHANKARLAL KE KHET PAS</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>256000</v>
+        <v>735821.1</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>34832</v>
+        <v>654500</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>39598</v>
+        <v>44256</v>
       </c>
       <c r="K527" s="3" t="n">
-        <v>39889</v>
+        <v>45333</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Model Talab / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1720004067/WH/19955025 — talab nirman rambharos jat ke khet ke pas</t>
+          <t>1720004067/WC/22012034613672 — NALA VISTARIKARAN BHONDU KE KHET PAS</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>0</v>
+        <v>735821.1</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>0</v>
+        <v>544376</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K528" s="3"/>
+        <v>44256</v>
+      </c>
+      <c r="K528" s="3" t="n">
+        <v>44998</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1720004067/WH/19961677 — Jirnodhar talab gadagaon</t>
+          <t>1720004067/WC/22012034651526 — STOP DEM NIRMAN GRAM GADAGAV ME GADAGAV SE BORKUNDIYA NALE PAR</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>113000</v>
+        <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>87032</v>
+        <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1720004067/WH/19961793 — Jirnodhar talab gadagaon</t>
+          <t>1720004067/WC/22012034655412 — CTR Stop dem nirman gram gadagav me gagav se borkundiya nale par</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>113000</v>
+        <v>1497986.88</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>0</v>
+        <v>1394127</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>42849</v>
-[...1 lines deleted...]
-      <c r="K530" s="3"/>
+        <v>44310</v>
+      </c>
+      <c r="K530" s="3" t="n">
+        <v>45017</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1720004067/WH/कुप निर्माण कार्य कैलाश-कोदर किटखेडी — कुप निर्माण कार्य कैलाश-कोदर किटखेडी गाडागाव</t>
+          <t>1720004067/WC/22012034707627 — CTR Stop dem sah puliya nirman kitkhedi nale par gadagaw</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>74000</v>
+        <v>1495855.34</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>214272</v>
+        <v>1406285.9</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>39464</v>
+        <v>44339</v>
       </c>
       <c r="K531" s="3" t="n">
-        <v>40990</v>
+        <v>45017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1720004067/WH/कुप निर्माण कार्य श्‍याम-कोदर किटखेड — कुप निर्माण कार्य श्‍याम-कोदर किटखेडी गाडागाव</t>
+          <t>1720004067/WC/22012034936810 — talab nirman (amrit sarovar) amraji ke khet pas gadagoan</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>74000</v>
+        <v>1491371.2</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>174420</v>
+        <v>1359887.34</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>39464</v>
+        <v>44666</v>
       </c>
       <c r="K532" s="3" t="n">
-        <v>41000</v>
+        <v>45196</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1720004067/WH/कुप निर्माण कार्य सुखदेव-कोदर किटखेड — कुप निर्माण कार्य सुखदेव-कोदर किटखेडी गाडागाव</t>
+          <t>1720004067/WC/22012034975585 — CPT NIRMAN MDR SE RAMESH PATEL KE KHET TAK GADAGAON</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>74000</v>
+        <v>446823.1</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>155019</v>
+        <v>75650</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>39470</v>
-[...3 lines deleted...]
-      </c>
+        <v>44894</v>
+      </c>
+      <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1720004073/IF/IAY/390486 — Construction of IAY House -IAY REG. NO. MP1191102</t>
+          <t>1720004067/WC/22012034975590 — CPT NIRMAN BHIKA KE KHET SE PRAHLAD KE KHET TAK KITKHEDI GADAGAON</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>15030</v>
+        <v>462501.8</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>14458</v>
+        <v>57936</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>42864</v>
-[...3 lines deleted...]
-      </c>
+        <v>44894</v>
+      </c>
+      <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1720004/DP/208 — चारागाह विकास कार्य किटखेडी || माइक्रोवाटर शेड</t>
+          <t>1720004067/WC/22012035135754 — nala vistarikaran ayodhya bai khet pas gadagaon</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>42560</v>
+        <v>499440.93</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>42420</v>
+        <v>439324.77</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>39615</v>
-[...1 lines deleted...]
-      <c r="K535" s="3"/>
+        <v>45477</v>
+      </c>
+      <c r="K535" s="3" t="n">
+        <v>45607</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1720004/DP/219 — चारागाह विकास कार्य किटखेडी ||| माइक्रोवाटर शेड</t>
+          <t>1720004067/WC/405 — निर्मल नीर निर्माण किटखेडी गाडागॉव</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>39000</v>
+        <v>320000</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>45900</v>
+        <v>105875</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>40367</v>
+        <v>40325</v>
       </c>
       <c r="K536" s="3" t="n">
-        <v>40368</v>
+        <v>42449</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1720004/DP/222 — पौधा रोपण कार्य किटखेडी || माइक्रोवाटर शेड</t>
+          <t>1720004067/WC/552 — खेत तालाब रेखाबाई / रामनिवास गाडागांव</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>115000</v>
+        <v>144000</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>58225</v>
+        <v>137736</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>40379</v>
+        <v>40867</v>
       </c>
       <c r="K537" s="3" t="n">
-        <v>40420</v>
+        <v>41329</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1720004/DP/27 — चारागाह विकास कार्य किटखेडी माइक्रोवाटर शेड</t>
+          <t>1720004067/WC/9993670818 — check dame borkundiya nale par</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>26100</v>
+        <v>0</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>22900</v>
+        <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>39948</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1720004/DP/42 — पौधा रोपण कार्य किटखेडी माइक्रोवाटर शेड</t>
+          <t>1720004067/WC/9993670821 — check dame khitkhedi khal pr</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>347000</v>
+        <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>204800</v>
+        <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>40004</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1720004/LD/3799380164 — मेड बंधनकार्य बोरकुण्‍डीया TS/138</t>
+          <t>1720004067/WC/VB/22012035329895 — ROOF WATER HARVESTING PANCHAYAT BHAVAN</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>142000</v>
+        <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>16800</v>
+        <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>40566</v>
-[...3 lines deleted...]
-      </c>
+        <v>46228</v>
+      </c>
+      <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1720004/WC/316 — गेबियन निर्माण कार्य I किटखेडी माइक्रोवाटर शेड</t>
+          <t>1720004067/WC/VB/YD/22012035336274 — Roof top rain wat. har. str. in gov/panchayat bldg</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>122700</v>
+        <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>95641</v>
+        <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>39889</v>
-[...3 lines deleted...]
-      </c>
+        <v>46300</v>
+      </c>
+      <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1720004/WC/321 — तालाब निर्माण कार्य II| किटखेडी माइक्रोवाटर शेड</t>
+          <t>1720004067/WC/नविन तालाब निर्माण कार्य माइक्रोवाटर — नविन तालाब निर्माण कार्य माइक्रोवाटर शेड किटखेडी</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>285000</v>
+        <v>50300</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>213512</v>
+        <v>85335</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>39933</v>
+        <v>39591</v>
       </c>
       <c r="K542" s="3" t="n">
-        <v>40275</v>
+        <v>39614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1720004/WC/387 — गेबियन निर्माण कार्य किटखेडी माइक्रोवाटर शेड गोलागुठान</t>
+          <t>1720004067/WC/माइक्रोवाटरशेड मेडबंधान कार्य किटखेड — माइक्रोवाटरशेड मेडबंधान कार्य किटखेडी</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>295000</v>
+        <v>200000</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>347733.6</v>
+        <v>164722</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>40261</v>
+        <v>39556</v>
       </c>
       <c r="K543" s="3" t="n">
-        <v>40301</v>
+        <v>39614</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1720004/WC/500 — लुज बोल्‍डर 1 चेक डेम माइक्रोवाटर शेड किटखेडी</t>
+          <t>1720004067/WC/लुज बोल्‍डर चेक डेम माइक्रोवाटर शेड — लुज बोल्‍डर चेक डेम माइक्रोवाटर शेड किटखेडी</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>2400</v>
+        <v>256000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>0</v>
+        <v>34832</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>39539</v>
-[...1 lines deleted...]
-      <c r="K544" s="3"/>
+        <v>39598</v>
+      </c>
+      <c r="K544" s="3" t="n">
+        <v>39889</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Model Talab / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1720004/WC/9993621813 — स्‍टापडेम तालाब के पीछे नं 03 किटखेडी गाडागांव</t>
+          <t>1720004067/WH/19955025 — talab nirman rambharos jat ke khet ke pas</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>296000</v>
+        <v>0</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>196522</v>
+        <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>40608</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1720004/WC/9993622527 — तलाब निर्माण कार्य बोरकुण्डिया क्र 01 wathershat</t>
+          <t>1720004067/WH/19961677 — Jirnodhar talab gadagaon</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>304000</v>
+        <v>113000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>171288</v>
+        <v>87032</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>40635</v>
+        <v>42882</v>
       </c>
       <c r="K546" s="3" t="n">
-        <v>40670</v>
+        <v>43368</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1720004/WC/9993622868 — तालाब जिर्णोद्वार गाडांगॉव नं 02 watershat</t>
+          <t>1720004067/WH/19961793 — Jirnodhar talab gadagaon</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>207000</v>
+        <v>113000</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>99308</v>
+        <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>40673</v>
-[...3 lines deleted...]
-      </c>
+        <v>42849</v>
+      </c>
+      <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1720004/WC-Tank/484133 — स्‍टापडेम निर्माण नं 02 किटखेडी watershat</t>
+          <t>1720004067/WH/कुप निर्माण कार्य कैलाश-कोदर किटखेडी — कुप निर्माण कार्य कैलाश-कोदर किटखेडी गाडागाव</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>253000</v>
+        <v>74000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>172555</v>
+        <v>214272</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>40595</v>
+        <v>39464</v>
       </c>
       <c r="K548" s="3" t="n">
-        <v>40672</v>
+        <v>40990</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1720004/WC/तालाब निर्माण कार्य किटखेडी माइक्रोवाटर — तालाब || निर्माण कार्य किटखेडी माइक्रोवाटर शेड</t>
+          <t>1720004067/WH/कुप निर्माण कार्य श्‍याम-कोदर किटखेड — कुप निर्माण कार्य श्‍याम-कोदर किटखेडी गाडागाव</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>262000</v>
+        <v>74000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>180288</v>
+        <v>174420</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>39906</v>
+        <v>39464</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>39985</v>
+        <v>41000</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1720004/WC/बोरी बंधान कार्य बोरकुडिया गोलागुठान — बोरी बंधान कार्य बोरकुडिया गोलागुठान</t>
+          <t>1720004067/WH/कुप निर्माण कार्य सुखदेव-कोदर किटखेड — कुप निर्माण कार्य सुखदेव-कोदर किटखेडी गाडागाव</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>22400</v>
+        <v>74000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>21600</v>
+        <v>155019</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>39714</v>
+        <v>39470</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>39720</v>
+        <v>40722</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1720004/WC/बोरी बंधान माइक्रोवाटरशेड किटखेडी गाडाग — बोरी बंधान माइक्रोवाटरशेड किटखेडी गाडागांव</t>
+          <t>1720004073/IF/IAY/390486 — Construction of IAY House -IAY REG. NO. MP1191102</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>22889</v>
+        <v>15030</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>21600</v>
+        <v>14458</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>39714</v>
+        <v>42864</v>
       </c>
       <c r="K551" s="3" t="n">
-        <v>39720</v>
+        <v>43587</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1720004/WC/सोख्‍ता गडडा माइक्रोवाटरशेड किटखेडी गाड — सोख्‍ता गडडा माइक्रोवाटरशेड किटखेडी गाडागांव</t>
+          <t>1720004/DP/208 — चारागाह विकास कार्य किटखेडी || माइक्रोवाटर शेड</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>2400</v>
+        <v>42560</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>2400</v>
+        <v>42420</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>39714</v>
-[...3 lines deleted...]
-      </c>
+        <v>39615</v>
+      </c>
+      <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1720004/WC/सोख्‍ता गडडा माइक्रोवाटरशेड गाडागांव — सोख्‍ता गडडा माइक्रोवाटरशेड गाडागांव</t>
+          <t>1720004/DP/219 — चारागाह विकास कार्य किटखेडी ||| माइक्रोवाटर शेड</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>3560</v>
+        <v>39000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>0</v>
+        <v>45900</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>39707</v>
-[...1 lines deleted...]
-      <c r="K553" s="3"/>
+        <v>40367</v>
+      </c>
+      <c r="K553" s="3" t="n">
+        <v>40368</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1720004/WC/स्‍टाप डेम निर्माण किटखेडी I माइक्रोवाट — स्‍टाप डेम निर्माण किटखेडी I माइक्रोवाटर शेड</t>
+          <t>1720004/DP/222 — पौधा रोपण कार्य किटखेडी || माइक्रोवाटर शेड</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>276600</v>
+        <v>115000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>196423</v>
+        <v>58225</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>39796</v>
+        <v>40379</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>40086</v>
+        <v>40420</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1720/DP/9926691076 — RDF  8 to 9 Ropan Sudhar upchar rakhrakhav work  Borkundia  Ro satwas</t>
+          <t>1720004/DP/27 — चारागाह विकास कार्य किटखेडी माइक्रोवाटर शेड</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>85000</v>
+        <v>26100</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>51972</v>
+        <v>22900</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>40695</v>
+        <v>39948</v>
       </c>
       <c r="K555" s="3" t="n">
-        <v>41965</v>
+        <v>40026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C556" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D556" s="1" t="inlineStr">
+        <is>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E556" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F556" s="1" t="inlineStr">
+        <is>
+          <t>1720004/DP/42 — पौधा रोपण कार्य किटखेडी माइक्रोवाटर शेड</t>
+        </is>
+      </c>
+      <c r="G556" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H556" s="2" t="n">
+        <v>347000</v>
+      </c>
+      <c r="I556" s="2" t="n">
+        <v>204800</v>
+      </c>
+      <c r="J556" s="3" t="n">
+        <v>40004</v>
+      </c>
+      <c r="K556" s="3" t="n">
+        <v>40032</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
+      <c r="A557" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B557" s="1" t="inlineStr">
+        <is>
           <t>2010-2011</t>
         </is>
       </c>
-      <c r="C556" s="1" t="inlineStr">
+      <c r="C557" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+        </is>
+      </c>
+      <c r="D557" s="1" t="inlineStr">
+        <is>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E557" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F557" s="1" t="inlineStr">
+        <is>
+          <t>1720004/LD/3799380164 — मेड बंधनकार्य बोरकुण्‍डीया TS/138</t>
+        </is>
+      </c>
+      <c r="G557" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H557" s="2" t="n">
+        <v>142000</v>
+      </c>
+      <c r="I557" s="2" t="n">
+        <v>16800</v>
+      </c>
+      <c r="J557" s="3" t="n">
+        <v>40566</v>
+      </c>
+      <c r="K557" s="3" t="n">
+        <v>42657</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
+      <c r="A558" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B558" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C558" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D558" s="1" t="inlineStr">
+        <is>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+        </is>
+      </c>
+      <c r="E558" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Gabion</t>
+        </is>
+      </c>
+      <c r="F558" s="1" t="inlineStr">
+        <is>
+          <t>1720004/WC/316 — गेबियन निर्माण कार्य I किटखेडी माइक्रोवाटर शेड</t>
+        </is>
+      </c>
+      <c r="G558" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H558" s="2" t="n">
+        <v>122700</v>
+      </c>
+      <c r="I558" s="2" t="n">
+        <v>95641</v>
+      </c>
+      <c r="J558" s="3" t="n">
+        <v>39889</v>
+      </c>
+      <c r="K558" s="3" t="n">
+        <v>39972</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
+      <c r="A559" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B559" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C559" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D559" s="1" t="inlineStr">
+        <is>
+          <t>Loose Boulder Structure / Construction of Stone boulder Gully Plugs for Community</t>
+        </is>
+      </c>
+      <c r="E559" s="1" t="inlineStr">
+        <is>
+          <t>Boulder Check/Gully Plug</t>
+        </is>
+      </c>
+      <c r="F559" s="1" t="inlineStr">
+        <is>
+          <t>1720004/WC/321 — तालाब निर्माण कार्य II| किटखेडी माइक्रोवाटर शेड</t>
+        </is>
+      </c>
+      <c r="G559" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H559" s="2" t="n">
+        <v>285000</v>
+      </c>
+      <c r="I559" s="2" t="n">
+        <v>213512</v>
+      </c>
+      <c r="J559" s="3" t="n">
+        <v>39933</v>
+      </c>
+      <c r="K559" s="3" t="n">
+        <v>40275</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
+      <c r="A560" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B560" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C560" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D560" s="1" t="inlineStr">
+        <is>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+        </is>
+      </c>
+      <c r="E560" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke for Ground Water Recharge</t>
+        </is>
+      </c>
+      <c r="F560" s="1" t="inlineStr">
+        <is>
+          <t>1720004/WC/387 — गेबियन निर्माण कार्य किटखेडी माइक्रोवाटर शेड गोलागुठान</t>
+        </is>
+      </c>
+      <c r="G560" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H560" s="2" t="n">
+        <v>295000</v>
+      </c>
+      <c r="I560" s="2" t="n">
+        <v>347733.6</v>
+      </c>
+      <c r="J560" s="3" t="n">
+        <v>40261</v>
+      </c>
+      <c r="K560" s="3" t="n">
+        <v>40301</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
+      <c r="A561" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B561" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C561" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D561" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E561" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F561" s="1" t="inlineStr">
+        <is>
+          <t>1720004/WC/500 — लुज बोल्‍डर 1 चेक डेम माइक्रोवाटर शेड किटखेडी</t>
+        </is>
+      </c>
+      <c r="G561" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H561" s="2" t="n">
+        <v>2400</v>
+      </c>
+      <c r="I561" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J561" s="3" t="n">
+        <v>39539</v>
+      </c>
+      <c r="K561" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
+      <c r="A562" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B562" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C562" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D562" s="1" t="inlineStr">
+        <is>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+        </is>
+      </c>
+      <c r="E562" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke for Ground Water Recharge</t>
+        </is>
+      </c>
+      <c r="F562" s="1" t="inlineStr">
+        <is>
+          <t>1720004/WC/9993621813 — स्‍टापडेम तालाब के पीछे नं 03 किटखेडी गाडागांव</t>
+        </is>
+      </c>
+      <c r="G562" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H562" s="2" t="n">
+        <v>296000</v>
+      </c>
+      <c r="I562" s="2" t="n">
+        <v>196522</v>
+      </c>
+      <c r="J562" s="3" t="n">
+        <v>40608</v>
+      </c>
+      <c r="K562" s="3" t="n">
+        <v>40670</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
+      <c r="A563" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B563" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C563" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D563" s="1" t="inlineStr">
+        <is>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E563" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F563" s="1" t="inlineStr">
+        <is>
+          <t>1720004/WC/9993622527 — तलाब निर्माण कार्य बोरकुण्डिया क्र 01 wathershat</t>
+        </is>
+      </c>
+      <c r="G563" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H563" s="2" t="n">
+        <v>304000</v>
+      </c>
+      <c r="I563" s="2" t="n">
+        <v>171288</v>
+      </c>
+      <c r="J563" s="3" t="n">
+        <v>40635</v>
+      </c>
+      <c r="K563" s="3" t="n">
+        <v>40670</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
+      <c r="A564" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B564" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C564" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D564" s="1" t="inlineStr">
+        <is>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E564" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F564" s="1" t="inlineStr">
+        <is>
+          <t>1720004/WC/9993622868 — तालाब जिर्णोद्वार गाडांगॉव नं 02 watershat</t>
+        </is>
+      </c>
+      <c r="G564" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H564" s="2" t="n">
+        <v>207000</v>
+      </c>
+      <c r="I564" s="2" t="n">
+        <v>99308</v>
+      </c>
+      <c r="J564" s="3" t="n">
+        <v>40673</v>
+      </c>
+      <c r="K564" s="3" t="n">
+        <v>40695</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
+      <c r="A565" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B565" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C565" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D565" s="1" t="inlineStr">
+        <is>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+        </is>
+      </c>
+      <c r="E565" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke for Ground Water Recharge</t>
+        </is>
+      </c>
+      <c r="F565" s="1" t="inlineStr">
+        <is>
+          <t>1720004/WC-Tank/484133 — स्‍टापडेम निर्माण नं 02 किटखेडी watershat</t>
+        </is>
+      </c>
+      <c r="G565" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H565" s="2" t="n">
+        <v>253000</v>
+      </c>
+      <c r="I565" s="2" t="n">
+        <v>172555</v>
+      </c>
+      <c r="J565" s="3" t="n">
+        <v>40595</v>
+      </c>
+      <c r="K565" s="3" t="n">
+        <v>40672</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
+      <c r="A566" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B566" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C566" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D566" s="1" t="inlineStr">
+        <is>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+        </is>
+      </c>
+      <c r="E566" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke for Ground Water Recharge</t>
+        </is>
+      </c>
+      <c r="F566" s="1" t="inlineStr">
+        <is>
+          <t>1720004/WC/तालाब निर्माण कार्य किटखेडी माइक्रोवाटर — तालाब || निर्माण कार्य किटखेडी माइक्रोवाटर शेड</t>
+        </is>
+      </c>
+      <c r="G566" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H566" s="2" t="n">
+        <v>262000</v>
+      </c>
+      <c r="I566" s="2" t="n">
+        <v>180288</v>
+      </c>
+      <c r="J566" s="3" t="n">
+        <v>39906</v>
+      </c>
+      <c r="K566" s="3" t="n">
+        <v>39985</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
+      <c r="A567" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B567" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C567" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D567" s="1" t="inlineStr">
+        <is>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+        </is>
+      </c>
+      <c r="E567" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Bund</t>
+        </is>
+      </c>
+      <c r="F567" s="1" t="inlineStr">
+        <is>
+          <t>1720004/WC/बोरी बंधान कार्य बोरकुडिया गोलागुठान — बोरी बंधान कार्य बोरकुडिया गोलागुठान</t>
+        </is>
+      </c>
+      <c r="G567" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H567" s="2" t="n">
+        <v>22400</v>
+      </c>
+      <c r="I567" s="2" t="n">
+        <v>21600</v>
+      </c>
+      <c r="J567" s="3" t="n">
+        <v>39714</v>
+      </c>
+      <c r="K567" s="3" t="n">
+        <v>39720</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
+      <c r="A568" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B568" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C568" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D568" s="1" t="inlineStr">
+        <is>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+        </is>
+      </c>
+      <c r="E568" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke for Ground Water Recharge</t>
+        </is>
+      </c>
+      <c r="F568" s="1" t="inlineStr">
+        <is>
+          <t>1720004/WC/बोरी बंधान माइक्रोवाटरशेड किटखेडी गाडाग — बोरी बंधान माइक्रोवाटरशेड किटखेडी गाडागांव</t>
+        </is>
+      </c>
+      <c r="G568" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H568" s="2" t="n">
+        <v>22889</v>
+      </c>
+      <c r="I568" s="2" t="n">
+        <v>21600</v>
+      </c>
+      <c r="J568" s="3" t="n">
+        <v>39714</v>
+      </c>
+      <c r="K568" s="3" t="n">
+        <v>39720</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
+      <c r="A569" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B569" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C569" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D569" s="1" t="inlineStr">
+        <is>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E569" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F569" s="1" t="inlineStr">
+        <is>
+          <t>1720004/WC/सोख्‍ता गडडा माइक्रोवाटरशेड किटखेडी गाड — सोख्‍ता गडडा माइक्रोवाटरशेड किटखेडी गाडागांव</t>
+        </is>
+      </c>
+      <c r="G569" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H569" s="2" t="n">
+        <v>2400</v>
+      </c>
+      <c r="I569" s="2" t="n">
+        <v>2400</v>
+      </c>
+      <c r="J569" s="3" t="n">
+        <v>39714</v>
+      </c>
+      <c r="K569" s="3" t="n">
+        <v>39720</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
+      <c r="A570" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B570" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C570" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D570" s="1" t="inlineStr">
+        <is>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+        </is>
+      </c>
+      <c r="E570" s="1" t="inlineStr">
+        <is>
+          <t>Farm Pond</t>
+        </is>
+      </c>
+      <c r="F570" s="1" t="inlineStr">
+        <is>
+          <t>1720004/WC/सोख्‍ता गडडा माइक्रोवाटरशेड गाडागांव — सोख्‍ता गडडा माइक्रोवाटरशेड गाडागांव</t>
+        </is>
+      </c>
+      <c r="G570" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H570" s="2" t="n">
+        <v>3560</v>
+      </c>
+      <c r="I570" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J570" s="3" t="n">
+        <v>39707</v>
+      </c>
+      <c r="K570" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
+      <c r="A571" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B571" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C571" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D571" s="1" t="inlineStr">
+        <is>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E571" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F571" s="1" t="inlineStr">
+        <is>
+          <t>1720004/WC/स्‍टाप डेम निर्माण किटखेडी I माइक्रोवाट — स्‍टाप डेम निर्माण किटखेडी I माइक्रोवाटर शेड</t>
+        </is>
+      </c>
+      <c r="G571" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H571" s="2" t="n">
+        <v>276600</v>
+      </c>
+      <c r="I571" s="2" t="n">
+        <v>196423</v>
+      </c>
+      <c r="J571" s="3" t="n">
+        <v>39796</v>
+      </c>
+      <c r="K571" s="3" t="n">
+        <v>40086</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
+      <c r="A572" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B572" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C572" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D572" s="1" t="inlineStr">
+        <is>
+          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E572" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F572" s="1" t="inlineStr">
+        <is>
+          <t>1720/DP/9926691076 — RDF  8 to 9 Ropan Sudhar upchar rakhrakhav work  Borkundia  Ro satwas</t>
+        </is>
+      </c>
+      <c r="G572" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H572" s="2" t="n">
+        <v>85000</v>
+      </c>
+      <c r="I572" s="2" t="n">
+        <v>51972</v>
+      </c>
+      <c r="J572" s="3" t="n">
+        <v>40695</v>
+      </c>
+      <c r="K572" s="3" t="n">
+        <v>41965</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
+      <c r="A573" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B573" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C573" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D556" s="1" t="inlineStr">
+      <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
-      <c r="E556" s="1" t="inlineStr">
+      <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F556" s="1" t="inlineStr">
+      <c r="F573" s="1" t="inlineStr">
         <is>
           <t>1720/RC/22012034151468 — MMGSY Grewal rood M.D.R. to Kitakhadi Block kannod RES</t>
         </is>
       </c>
-      <c r="G556" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H556" s="2" t="n">
+      <c r="G573" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H573" s="2" t="n">
         <v>2244000</v>
       </c>
-      <c r="I556" s="2" t="n">
+      <c r="I573" s="2" t="n">
         <v>1372824</v>
       </c>
-      <c r="J556" s="3" t="n">
+      <c r="J573" s="3" t="n">
         <v>40497</v>
       </c>
-      <c r="K556" s="3" t="n">
+      <c r="K573" s="3" t="n">
         <v>41376</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>