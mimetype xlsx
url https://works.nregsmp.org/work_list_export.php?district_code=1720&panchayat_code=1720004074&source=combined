--- v0 (2026-09-05)
+++ v1 (2026-10-25)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K610"/>
+  <dimension ref="A1:K613"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 23:15:27</t>
+          <t>Exported on: 2026-10-25 09:03:11</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DEWAS</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -712,100 +712,100 @@
         <v>2454</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>43534</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1720004074/DP/22012034601577 — VASHUDHA VANDAN -AMRIT VATIKA GP NAMANPUR</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I21" s="2" t="n">
-        <v>26508</v>
+        <v>26247</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45165</v>
       </c>
       <c r="K21" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1720004074/DP/22012034626226 — PLANTATION SAHMSHAN PARISAR NAMANPUR</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>475884.29</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45477</v>
@@ -3800,98 +3800,98 @@
       <c r="J84" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K84" s="3" t="n">
         <v>46105</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/22012035223040 — khet talab nirman ghasiram natthu namanpur</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>385261.22</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>1679</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/22012035223046 — khet talab nirman babulal shivlal namanpur</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>385261.22</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>4595</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45367</v>
@@ -4088,51 +4088,51 @@
       <c r="J90" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K90" s="3" t="n">
         <v>46102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/22012035457113 — dugwell recharge pit nirman bondar bhailal / premsingh</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45761</v>
@@ -4282,51 +4282,51 @@
       <c r="J94" s="3" t="n">
         <v>45788</v>
       </c>
       <c r="K94" s="3" t="n">
         <v>46102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/22012035463870 — dugwell recharge pit nirman  bhailal / premsingh</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45761</v>
@@ -11312,51 +11312,51 @@
       <c r="J238" s="3" t="n">
         <v>44754</v>
       </c>
       <c r="K238" s="3" t="n">
         <v>45125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/3795221 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106192937</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>44684</v>
@@ -11653,51 +11653,51 @@
       <c r="J245" s="3" t="n">
         <v>44719</v>
       </c>
       <c r="K245" s="3" t="n">
         <v>45093</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/3799809 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102451340</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>9114</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>44715</v>
@@ -13709,78 +13709,80 @@
       <c r="J287" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K287" s="3" t="n">
         <v>45785</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/4557210 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113811708</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I288" s="2" t="n">
         <v>14490</v>
       </c>
       <c r="J288" s="3" t="n">
         <v>45651</v>
       </c>
-      <c r="K288" s="3"/>
+      <c r="K288" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -14981,78 +14983,80 @@
       <c r="J313" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K313" s="3" t="n">
         <v>46049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/4735398 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100815544</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>21351</v>
+        <v>23751</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45629</v>
       </c>
-      <c r="K314" s="3"/>
+      <c r="K314" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -15077,51 +15081,51 @@
       <c r="J315" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K315" s="3" t="n">
         <v>45861</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/4737468 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105654042</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45567</v>
@@ -15320,51 +15324,51 @@
       <c r="J320" s="3" t="n">
         <v>45605</v>
       </c>
       <c r="K320" s="3" t="n">
         <v>46067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/4738696 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106192824</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>486</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45651</v>
@@ -15416,51 +15420,51 @@
       <c r="J322" s="3" t="n">
         <v>45636</v>
       </c>
       <c r="K322" s="3" t="n">
         <v>45943</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/4738706 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106194591</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>21798</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>45651</v>
@@ -15612,120 +15616,120 @@
       <c r="J326" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K326" s="3" t="n">
         <v>45768</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/4739355 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105516540</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>1701</v>
+        <v>8001</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/4741589 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106645410</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>22338</v>
+        <v>24438</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -15755,51 +15759,51 @@
       <c r="J329" s="3" t="n">
         <v>45636</v>
       </c>
       <c r="K329" s="3" t="n">
         <v>46016</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/4746183 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113810846</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>486</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45651</v>
@@ -16341,51 +16345,51 @@
       <c r="J341" s="3" t="n">
         <v>45636</v>
       </c>
       <c r="K341" s="3" t="n">
         <v>45737</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/4862187 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102452796</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>5103</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>45636</v>
@@ -16486,51 +16490,51 @@
       <c r="J344" s="3" t="n">
         <v>45651</v>
       </c>
       <c r="K344" s="3" t="n">
         <v>45999</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/4863587 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115039313</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>18693</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>45636</v>
@@ -16631,51 +16635,51 @@
       <c r="J347" s="3" t="n">
         <v>45651</v>
       </c>
       <c r="K347" s="3" t="n">
         <v>46045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/4882481 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106194550</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>16485</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45678</v>
@@ -16923,51 +16927,51 @@
       <c r="J353" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K353" s="3" t="n">
         <v>45967</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5146499 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113811747</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45766</v>
@@ -17068,125 +17072,127 @@
       <c r="J356" s="3" t="n">
         <v>45814</v>
       </c>
       <c r="K356" s="3" t="n">
         <v>45924</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5148394 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105487403</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5149736 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106192249</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>22443</v>
+        <v>24543</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>45766</v>
       </c>
-      <c r="K358" s="3"/>
+      <c r="K358" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -17309,73 +17315,73 @@
       <c r="J361" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K361" s="3" t="n">
         <v>45987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5155533 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105628841</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>10227</v>
+        <v>20727</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -17601,73 +17607,73 @@
       <c r="J367" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K367" s="3" t="n">
         <v>45919</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5161966 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121822823</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>783</v>
+        <v>7083</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -17697,98 +17703,98 @@
       <c r="J369" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K369" s="3" t="n">
         <v>45987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5164720 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100789242</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>5481</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5168080 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106192343</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>45766</v>
@@ -18134,51 +18140,51 @@
       <c r="J378" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K378" s="3" t="n">
         <v>46041</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5179232 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102450314</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>45766</v>
@@ -18279,51 +18285,51 @@
       <c r="J381" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K381" s="3" t="n">
         <v>46136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5181792 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102450582</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>45766</v>
@@ -18424,78 +18430,80 @@
       <c r="J384" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K384" s="3" t="n">
         <v>45987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5182387 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119783185</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>21936</v>
+        <v>24036</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>45766</v>
       </c>
-      <c r="K385" s="3"/>
+      <c r="K385" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -18520,51 +18528,51 @@
       <c r="J386" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K386" s="3" t="n">
         <v>45919</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5182753 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105468945</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>45766</v>
@@ -18616,51 +18624,51 @@
       <c r="J388" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K388" s="3" t="n">
         <v>45985</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5186918 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114023061</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45766</v>
@@ -18908,51 +18916,51 @@
       <c r="J394" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K394" s="3" t="n">
         <v>45930</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5198693 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121816367</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>19023</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>45766</v>
@@ -19004,51 +19012,51 @@
       <c r="J396" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K396" s="3" t="n">
         <v>45987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5201280 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113810767</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>45766</v>
@@ -19590,120 +19598,120 @@
       <c r="J408" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K408" s="3" t="n">
         <v>46193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5216415 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102452518</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>21972</v>
+        <v>24072</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>45846</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5217971 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113811199</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>17535</v>
+        <v>21735</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -19782,73 +19790,73 @@
       <c r="J412" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K412" s="3" t="n">
         <v>45937</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5221526 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114819379</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>4176</v>
+        <v>6276</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>45846</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -19927,145 +19935,145 @@
       <c r="J415" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K415" s="3" t="n">
         <v>46004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5228566 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113762666</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>5481</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5229032 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106174599</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>22470</v>
+        <v>23970</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>45837</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5232006 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105628963</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>45766</v>
@@ -20166,73 +20174,73 @@
       <c r="J420" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K420" s="3" t="n">
         <v>46148</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5235907 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105475069</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>10227</v>
+        <v>12327</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -20311,73 +20319,73 @@
       <c r="J423" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K423" s="3" t="n">
         <v>46193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5242923 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113811363</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>16728</v>
+        <v>20928</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>45766</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -20407,73 +20415,73 @@
       <c r="J425" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K425" s="3" t="n">
         <v>45944</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5384684 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100597971</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>11508</v>
+        <v>19908</v>
       </c>
       <c r="J426" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -20503,51 +20511,51 @@
       <c r="J427" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K427" s="3" t="n">
         <v>46186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5392597 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103436490</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>522</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>45846</v>
@@ -20844,73 +20852,73 @@
       <c r="J434" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K434" s="3" t="n">
         <v>45992</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5400767 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106195320</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>4252</v>
+        <v>12652</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>45837</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -20989,172 +20997,174 @@
       <c r="J437" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K437" s="3" t="n">
         <v>46146</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5495320 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100785876</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5495515 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102451212</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>4176</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>45846</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5496017 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120412624</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>22458</v>
+        <v>23958</v>
       </c>
       <c r="J440" s="3" t="n">
         <v>45846</v>
       </c>
-      <c r="K440" s="3"/>
+      <c r="K440" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -21179,120 +21189,120 @@
       <c r="J441" s="3" t="n">
         <v>45861</v>
       </c>
       <c r="K441" s="3" t="n">
         <v>45969</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5496933 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100596357</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>12054</v>
+        <v>20454</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5496941 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102450747</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>7099</v>
+        <v>9199</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>45837</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -21518,73 +21528,73 @@
       <c r="J448" s="3" t="n">
         <v>42647</v>
       </c>
       <c r="K448" s="3" t="n">
         <v>43311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5568201 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100786012</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>3654</v>
+        <v>5754</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -21614,98 +21624,98 @@
       <c r="J450" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K450" s="3" t="n">
         <v>46004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5569349 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100608935</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>10701</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5569838 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113810876</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>45800</v>
@@ -21757,51 +21767,51 @@
       <c r="J453" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K453" s="3" t="n">
         <v>45987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5622561 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114819895</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>522</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>45846</v>
@@ -22049,192 +22059,192 @@
       <c r="J459" s="3" t="n">
         <v>45846</v>
       </c>
       <c r="K459" s="3" t="n">
         <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5639086 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102452913</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>522</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>45846</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5643580 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105487967</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>45712</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5643597 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106645390</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>10203</v>
+        <v>18603</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>45846</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5683449 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100786147</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>45861</v>
@@ -22286,192 +22296,192 @@
       <c r="J464" s="3" t="n">
         <v>45861</v>
       </c>
       <c r="K464" s="3" t="n">
         <v>46067</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5690397 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102452373</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5775383 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105450681</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>17535</v>
+        <v>23835</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5775397 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114022490</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>22470</v>
+        <v>23970</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>46008</v>
       </c>
       <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5775416 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115037130</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>46079</v>
@@ -22574,120 +22584,120 @@
       <c r="J470" s="3" t="n">
         <v>46010</v>
       </c>
       <c r="K470" s="3" t="n">
         <v>46148</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5775567 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100786561</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>4200</v>
+        <v>12600</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5775645 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114819443</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>5481</v>
+        <v>9681</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>46029</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -22766,51 +22776,51 @@
       <c r="J474" s="3" t="n">
         <v>46008</v>
       </c>
       <c r="K474" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5863063 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126625326</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>46008</v>
@@ -22911,51 +22921,51 @@
       <c r="J477" s="3" t="n">
         <v>42654</v>
       </c>
       <c r="K477" s="3" t="n">
         <v>43418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
           <t>1720004074/IF/IAY/5936412 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100654027</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>46070</v>
@@ -23095,6298 +23105,6439 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>15495</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>42780</v>
       </c>
       <c r="K481" s="3" t="n">
         <v>43236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1720004074/IF/IAY/812591 — Construction of IAY House -IAY REG. NO. MP1596430</t>
+          <t>1720004074/IF/IAY/6247489 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106141859</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>15562</v>
+        <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>42877</v>
-[...3 lines deleted...]
-      </c>
+        <v>46141</v>
+      </c>
+      <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1720004074/IF/IAY/815609 — Construction of IAY House -IAY REG. NO. MP1834437</t>
+          <t>1720004074/IF/IAY/6292092 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100654021</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>15564</v>
+        <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>43037</v>
-[...3 lines deleted...]
-      </c>
+        <v>46082</v>
+      </c>
+      <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1720004074/IF/IAY/819814 — Construction of IAY House -IAY REG. NO. MP2202409</t>
+          <t>1720004074/IF/IAY/6301865 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100785896</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>43037</v>
-[...3 lines deleted...]
-      </c>
+        <v>46141</v>
+      </c>
+      <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1720004074/IF/IAY/825415 — Construction of IAY House -IAY REG. NO. MP2993877</t>
+          <t>1720004074/IF/IAY/812591 — Construction of IAY House -IAY REG. NO. MP1596430</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>15480</v>
+        <v>15562</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>43037</v>
+        <v>42877</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>43190</v>
+        <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1720004074/IF/IAY/826161 — Construction of IAY House -IAY REG. NO. MP3123629</t>
+          <t>1720004074/IF/IAY/815609 — Construction of IAY House -IAY REG. NO. MP1834437</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>15492</v>
+        <v>15564</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>43037</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>43235</v>
+        <v>43301</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1720004074/IF/IAY/827121 — Construction of IAY House -IAY REG. NO. MP3336403</t>
+          <t>1720004074/IF/IAY/819814 — Construction of IAY House -IAY REG. NO. MP2202409</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>15492</v>
+        <v>15480</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>43037</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>43236</v>
+        <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1720004074/IF/IAY/871468 — Construction of IAY House -IAY REG. NO. MP1753930</t>
+          <t>1720004074/IF/IAY/825415 — Construction of IAY House -IAY REG. NO. MP2993877</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>15600</v>
+        <v>15480</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>43037</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>43329</v>
+        <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1720004074/IF/IAY/898478 — Construction of IAY House -IAY REG. NO. MP2116630</t>
+          <t>1720004074/IF/IAY/826161 — Construction of IAY House -IAY REG. NO. MP3123629</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>15564</v>
+        <v>15492</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>43091</v>
+        <v>43037</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>43273</v>
+        <v>43235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1720004074/IF/IAY/909613 — Construction of IAY House -IAY REG. NO. MP2271484</t>
+          <t>1720004074/IF/IAY/827121 — Construction of IAY House -IAY REG. NO. MP3336403</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>15888</v>
+        <v>15492</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>43037</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>43235</v>
+        <v>43236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1720004074/LD/22012034302580 — SHANTIDHAM NIRMAN GRAM NAMANPUR</t>
+          <t>1720004074/IF/IAY/871468 — Construction of IAY House -IAY REG. NO. MP1753930</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>245000</v>
+        <v>15480</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>243916</v>
+        <v>15600</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>42786</v>
+        <v>43037</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>44684</v>
+        <v>43329</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1720004074/LD/22012034314461 — shantidham nirman jhirniya</t>
+          <t>1720004074/IF/IAY/898478 — Construction of IAY House -IAY REG. NO. MP2116630</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>173972</v>
+        <v>15564</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>42881</v>
+        <v>43091</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>43692</v>
+        <v>43273</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1720004074/LD/22012034472201 — गौ शाला निर्माण नामनपुर</t>
+          <t>1720004074/IF/IAY/909613 — Construction of IAY House -IAY REG. NO. MP2271484</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>2771628.29</v>
+        <v>15480</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>2775793.88</v>
+        <v>15888</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>43798</v>
+        <v>43037</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>44060</v>
+        <v>43235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1720004074/LD/22012034472202 — चारागाह  निर्माण नामनपुर</t>
+          <t>1720004074/LD/22012034302580 — SHANTIDHAM NIRMAN GRAM NAMANPUR</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>1430795.45</v>
+        <v>245000</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>483256.78</v>
+        <v>243916</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>43906</v>
+        <v>42786</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>46168</v>
+        <v>44684</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1720004074/LD/762 — मेडबंधान रामदेव पिता बाबू नामनपूर</t>
+          <t>1720004074/LD/22012034314461 — shantidham nirman jhirniya</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>33000</v>
+        <v>180000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>19520</v>
+        <v>173972</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>40819</v>
+        <v>42881</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>41351</v>
+        <v>43692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1720004074/LD/763 — मेडबंधान साबूलाल पिता देवलाल नामनपूर</t>
+          <t>1720004074/LD/22012034472201 — गौ शाला निर्माण नामनपुर</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>33000</v>
+        <v>2771628.29</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>25376</v>
+        <v>2775793.88</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>40819</v>
+        <v>43798</v>
       </c>
       <c r="K496" s="3" t="n">
-        <v>40836</v>
+        <v>44060</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1720004074/LD/883 — मेडबंधान बु्द्धा पिता तकत नामनपूर</t>
+          <t>1720004074/LD/22012034472202 — चारागाह  निर्माण नामनपुर</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>33000</v>
+        <v>1430795.45</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>29700</v>
+        <v>483256.78</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>41057</v>
+        <v>43906</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>41355</v>
+        <v>46168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1720004074/LD/884 — मेडबंधान घनश्‍याम पिता धूलिया नामनपूर</t>
+          <t>1720004074/LD/762 — मेडबंधान रामदेव पिता बाबू नामनपूर</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>33000</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>27456</v>
+        <v>19520</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>41057</v>
+        <v>40819</v>
       </c>
       <c r="K498" s="3" t="n">
         <v>41351</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1720004074/LD/885 — मेडबंधान सुबान पिता नन्‍नू नामनपूर</t>
+          <t>1720004074/LD/763 — मेडबंधान साबूलाल पिता देवलाल नामनपूर</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>33000</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>26136</v>
+        <v>25376</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>41057</v>
+        <v>40819</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>41351</v>
+        <v>40836</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1720004074/LD/886 — मेडबंधान पूनम / राधेश्‍याम नामनपूर</t>
+          <t>1720004074/LD/883 — मेडबंधान बु्द्धा पिता तकत नामनपूर</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>33000</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>26400</v>
+        <v>29700</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>41057</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>41238</v>
+        <v>41355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1720004074/LD/887 — मेडबंधान लक्ष्‍मण पिता टन्‍टी नामनपूर</t>
+          <t>1720004074/LD/884 — मेडबंधान घनश्‍याम पिता धूलिया नामनपूर</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>33000</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>27060</v>
+        <v>27456</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>41057</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>41238</v>
+        <v>41351</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1720004074/LD/931 — मेडबंधान देवा‍ पिता सिकदार नामनपूर</t>
+          <t>1720004074/LD/885 — मेडबंधान सुबान पिता नन्‍नू नामनपूर</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>33000</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>29436</v>
+        <v>26136</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>41092</v>
+        <v>41057</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>41337</v>
+        <v>41351</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1720004074/LD/932 — मेडबंधान देविसिंह पिता किशोर नामनपूर</t>
+          <t>1720004074/LD/886 — मेडबंधान पूनम / राधेश्‍याम नामनपूर</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>33000</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>21516</v>
+        <v>26400</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>41106</v>
+        <v>41057</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>42329</v>
+        <v>41238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1720004074/LD/933 — मेडबंधान शांताबाई पति हरीसिंह नामनपूर</t>
+          <t>1720004074/LD/887 — मेडबंधान लक्ष्‍मण पिता टन्‍टी नामनपूर</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>33000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>30360</v>
+        <v>27060</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>41106</v>
+        <v>41057</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>41237</v>
+        <v>41238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Metal Second coat / Construction of WBM Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/2044 — पुलिया निर्माण कार्य नामनपुर से फतेहगढ नामनपुर</t>
+          <t>1720004074/LD/931 — मेडबंधान देवा‍ पिता सिकदार नामनपूर</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>95000</v>
+        <v>33000</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>512290</v>
+        <v>29436</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>40077</v>
+        <v>41092</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>42329</v>
+        <v>41337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/2066 — सी सी रोड विघायक निधि NREGS नामनपुर</t>
+          <t>1720004074/LD/932 — मेडबंधान देविसिंह पिता किशोर नामनपूर</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>500000</v>
+        <v>33000</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>80000</v>
+        <v>21516</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>40132</v>
-[...1 lines deleted...]
-      <c r="K506" s="3"/>
+        <v>41106</v>
+      </c>
+      <c r="K506" s="3" t="n">
+        <v>42329</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/2175 — ग्रेवल मार्ग नामनपुर से टिपरास नामनपुर</t>
+          <t>1720004074/LD/933 — मेडबंधान शांताबाई पति हरीसिंह नामनपूर</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>500000</v>
+        <v>33000</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>345204</v>
+        <v>30360</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>40665</v>
+        <v>41106</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>41351</v>
+        <v>41237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Metal Second coat / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/22012034178412 — सीसी रोड पंच परमेश्‍वर भागीरथ वर्मा के घर से लुहार</t>
+          <t>1720004074/RC/2044 — पुलिया निर्माण कार्य नामनपुर से फतेहगढ नामनपुर</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>61900</v>
+        <v>95000</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>61052.76</v>
+        <v>512290</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>41501</v>
+        <v>40077</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>41532</v>
+        <v>42329</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/22012034181936 — सीसी रोड पंच परमेश्‍वर सेवा सहकारी संस्‍था से पीएम</t>
+          <t>1720004074/RC/2066 — सी सी रोड विघायक निधि NREGS नामनपुर</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>120000</v>
+        <v>500000</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>120401.8</v>
+        <v>80000</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>41529</v>
-[...3 lines deleted...]
-      </c>
+        <v>40132</v>
+      </c>
+      <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/22012034226758 — C.C. ROAD RAMESVAR KE GHAR SE BADA KUAA TAK</t>
+          <t>1720004074/RC/2175 — ग्रेवल मार्ग नामनपुर से टिपरास नामनपुर</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>172000</v>
+        <v>500000</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>162578</v>
+        <v>345204</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>41858</v>
+        <v>40665</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>42333</v>
+        <v>41351</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/22012034226759 — C.C. ROAD RAMESVAR KE GHAR SE BADA KUAA TAK</t>
+          <t>1720004074/RC/22012034178412 — सीसी रोड पंच परमेश्‍वर भागीरथ वर्मा के घर से लुहार</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>172000</v>
+        <v>61900</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>0</v>
+        <v>61052.76</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>41730</v>
-[...1 lines deleted...]
-      <c r="K511" s="3"/>
+        <v>41501</v>
+      </c>
+      <c r="K511" s="3" t="n">
+        <v>41532</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/22012034226760 — C.CROAD MANGILAL KE GHAR SE REVARAM KE GHAR TAK</t>
+          <t>1720004074/RC/22012034181936 — सीसी रोड पंच परमेश्‍वर सेवा सहकारी संस्‍था से पीएम</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>106000</v>
+        <v>120000</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>103771</v>
+        <v>120401.8</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>41858</v>
+        <v>41529</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>42094</v>
+        <v>42045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/22012034289583 — सीसी रोड १४ वां वित्‍त हनुमान मंदिर से कला मेडम के घर तक</t>
+          <t>1720004074/RC/22012034226758 — C.C. ROAD RAMESVAR KE GHAR SE BADA KUAA TAK</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>79000</v>
+        <v>172000</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>72981</v>
+        <v>162578</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>42332</v>
+        <v>41858</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>42368</v>
+        <v>42333</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/22012034293788 — सुदुर ग्राम खेत सडक नामनपुर से पंडित जी के खेत तक नामनपुर</t>
+          <t>1720004074/RC/22012034226759 — C.C. ROAD RAMESVAR KE GHAR SE BADA KUAA TAK</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>1000000</v>
+        <v>172000</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>402778</v>
+        <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>42374</v>
-[...3 lines deleted...]
-      </c>
+        <v>41730</v>
+      </c>
+      <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/22012034305334 — KHET SADAK PANDITJI KE KHET SE KHAYDA TAK</t>
+          <t>1720004074/RC/22012034226760 — C.CROAD MANGILAL KE GHAR SE REVARAM KE GHAR TAK</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>0</v>
+        <v>106000</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>0</v>
+        <v>103771</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K515" s="3"/>
+        <v>41858</v>
+      </c>
+      <c r="K515" s="3" t="n">
+        <v>42094</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/22012034305340 — KHET SADAK PANDITJI KE KHET SE KHAYDA TAK</t>
+          <t>1720004074/RC/22012034289583 — सीसी रोड १४ वां वित्‍त हनुमान मंदिर से कला मेडम के घर तक</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>0</v>
+        <v>79000</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>0</v>
+        <v>72981</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K516" s="3"/>
+        <v>42332</v>
+      </c>
+      <c r="K516" s="3" t="n">
+        <v>42368</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/22012034305342 — KHET SADAK PANDIT KE KHET SE KHAYDA TAK</t>
+          <t>1720004074/RC/22012034293788 — सुदुर ग्राम खेत सडक नामनपुर से पंडित जी के खेत तक नामनपुर</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>0</v>
+        <v>1000000</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>0</v>
+        <v>402778</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K517" s="3"/>
+        <v>42374</v>
+      </c>
+      <c r="K517" s="3" t="n">
+        <v>42521</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/22012034305344 — KHET SADAK NAMANPUR GRAM SE BEED WAIE KHET TAK</t>
+          <t>1720004074/RC/22012034305334 — KHET SADAK PANDITJI KE KHET SE KHAYDA TAK</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>42461</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/22012034305361 — CC RAOD PMY SE GAVALI MOHALLA</t>
+          <t>1720004074/RC/22012034305340 — KHET SADAK PANDITJI KE KHET SE KHAYDA TAK</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>42464</v>
+        <v>42461</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/22012034305365 — CC ROAD SITARAM KE GHAR SE MADAN KE GHAR TAK</t>
+          <t>1720004074/RC/22012034305342 — KHET SADAK PANDIT KE KHET SE KHAYDA TAK</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>42461</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/22012034328638 — CC Rood -Jhirniya marg se Hanuman Mandir ki or</t>
+          <t>1720004074/RC/22012034305344 — KHET SADAK NAMANPUR GRAM SE BEED WAIE KHET TAK</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>130000</v>
+        <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>129476</v>
+        <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>42810</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/22012034328859 — CC Rod-pmy sadak se ganesh ke ghar tak</t>
+          <t>1720004074/RC/22012034305361 — CC RAOD PMY SE GAVALI MOHALLA</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>50000</v>
+        <v>0</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>25050</v>
+        <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>42793</v>
-[...3 lines deleted...]
-      </c>
+        <v>42464</v>
+      </c>
+      <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/22012034331114 — सुदूर संपर्क सड़क  पंडित जी के खेत से बोरी मंजरा  टप्पर तक</t>
+          <t>1720004074/RC/22012034305365 — CC ROAD SITARAM KE GHAR SE MADAN KE GHAR TAK</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>540000</v>
+        <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>155488</v>
+        <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>42836</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/22012034344777 — CC ROAD USHA BAI KE GHAR SE SHANTARAM KE GHAR TAK</t>
+          <t>1720004074/RC/22012034328638 — CC Rood -Jhirniya marg se Hanuman Mandir ki or</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>24000</v>
+        <v>130000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>22704</v>
+        <v>129476</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>42955</v>
+        <v>42810</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>43651</v>
+        <v>42943</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/22012034349230 — CC ROAD RAMSING GHAR SE OMPAKASH GHAR TAKJI</t>
+          <t>1720004074/RC/22012034328859 — CC Rod-pmy sadak se ganesh ke ghar tak</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>110000</v>
+        <v>50000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>73272</v>
+        <v>25050</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>42971</v>
+        <v>42793</v>
       </c>
       <c r="K525" s="3" t="n">
-        <v>43651</v>
+        <v>42850</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/22012034372266 — CC ROAD</t>
+          <t>1720004074/RC/22012034331114 — सुदूर संपर्क सड़क  पंडित जी के खेत से बोरी मंजरा  टप्पर तक</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>0</v>
+        <v>540000</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>0</v>
+        <v>155488</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>43191</v>
-[...1 lines deleted...]
-      <c r="K526" s="3"/>
+        <v>42836</v>
+      </c>
+      <c r="K526" s="3" t="n">
+        <v>43398</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/22012034446017 — sudur sadak</t>
+          <t>1720004074/RC/22012034344777 — CC ROAD USHA BAI KE GHAR SE SHANTARAM KE GHAR TAK</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>0</v>
+        <v>24000</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>0</v>
+        <v>22704</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>43506</v>
-[...1 lines deleted...]
-      <c r="K527" s="3"/>
+        <v>42955</v>
+      </c>
+      <c r="K527" s="3" t="n">
+        <v>43651</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/22012034446031 — sudur sadak</t>
+          <t>1720004074/RC/22012034349230 — CC ROAD RAMSING GHAR SE OMPAKASH GHAR TAKJI</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>0</v>
+        <v>110000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>0</v>
+        <v>73272</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>43506</v>
-[...1 lines deleted...]
-      <c r="K528" s="3"/>
+        <v>42971</v>
+      </c>
+      <c r="K528" s="3" t="n">
+        <v>43651</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/22012034522685 — approach sudur sadak marg hardev ke tapper se goushala charagah ki or namanpur</t>
+          <t>1720004074/RC/22012034372266 — CC ROAD</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>932236.2</v>
+        <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>881411.96</v>
+        <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>43975</v>
-[...3 lines deleted...]
-      </c>
+        <v>43191</v>
+      </c>
+      <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/22012034537346 — SUDUR KHET SADAK</t>
+          <t>1720004074/RC/22012034446017 — sudur sadak</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>43856</v>
+        <v>43506</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/22012034538247 — SUDUR KHET SADAK GABRUJI KE KHET SE RAMESH CHENSINGH KE KHET TAK</t>
+          <t>1720004074/RC/22012034446031 — sudur sadak</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>1488742.81</v>
+        <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>1461458.42</v>
+        <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>44095</v>
-[...3 lines deleted...]
-      </c>
+        <v>43506</v>
+      </c>
+      <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/22012034553590 — sudur sadak /khet sadak gram jhirniya se madanlal ke khet tak</t>
+          <t>1720004074/RC/22012034522685 — approach sudur sadak marg hardev ke tapper se goushala charagah ki or namanpur</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>1490347.45</v>
+        <v>932236.2</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>1474830.76</v>
+        <v>881411.96</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>44197</v>
+        <v>43975</v>
       </c>
       <c r="K532" s="3" t="n">
-        <v>44529</v>
+        <v>44229</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/22012034562071 — sudur sadak /khet sadak kedar ke khet se balram dewda ke khet tak namanpur</t>
+          <t>1720004074/RC/22012034537346 — SUDUR KHET SADAK</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>1497532.77</v>
+        <v>0</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>1474815.86</v>
+        <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>44266</v>
-[...3 lines deleted...]
-      </c>
+        <v>43856</v>
+      </c>
+      <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/22012034573778 — sudur sadak/khet sadak gram jhirnaya se dinesh pachar ke ghar tak</t>
+          <t>1720004074/RC/22012034538247 — SUDUR KHET SADAK GABRUJI KE KHET SE RAMESH CHENSINGH KE KHET TAK</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>1498461.19</v>
+        <v>1488742.81</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>1493312.05</v>
+        <v>1461458.42</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>44360</v>
+        <v>44095</v>
       </c>
       <c r="K534" s="3" t="n">
-        <v>44938</v>
+        <v>44529</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/2225 — CC रोड (पंचपरमेश्‍वर) नामनपूर</t>
+          <t>1720004074/RC/22012034553590 — sudur sadak /khet sadak gram jhirniya se madanlal ke khet tak</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>0</v>
+        <v>1490347.45</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>0</v>
+        <v>1474830.76</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>40634</v>
-[...1 lines deleted...]
-      <c r="K535" s="3"/>
+        <v>44197</v>
+      </c>
+      <c r="K535" s="3" t="n">
+        <v>44529</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/2226 — CC रोड(PP)प्रा.वि.से जनपद सदस्‍य के घर तक नामनपूर</t>
+          <t>1720004074/RC/22012034562071 — sudur sadak /khet sadak kedar ke khet se balram dewda ke khet tak namanpur</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>65000</v>
+        <v>1497532.77</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>80984</v>
+        <v>1474815.86</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>41015</v>
+        <v>44266</v>
       </c>
       <c r="K536" s="3" t="n">
-        <v>42004</v>
+        <v>44529</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/2323 — CC रोड(PP)कैलाश के घर से(PMY)रोड तक नामनपुर</t>
+          <t>1720004074/RC/22012034573778 — sudur sadak/khet sadak gram jhirnaya se dinesh pachar ke ghar tak</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>0</v>
+        <v>1498461.19</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>0</v>
+        <v>1493312.05</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>41000</v>
-[...1 lines deleted...]
-      <c r="K537" s="3"/>
+        <v>44360</v>
+      </c>
+      <c r="K537" s="3" t="n">
+        <v>44938</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/2324 — CC रोड(PP)कैलाश के घर से(PMY)रोड तक नामनपूर</t>
+          <t>1720004074/RC/2225 — CC रोड (पंचपरमेश्‍वर) नामनपूर</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>97000</v>
+        <v>0</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>85356</v>
+        <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>41246</v>
-[...3 lines deleted...]
-      </c>
+        <v>40634</v>
+      </c>
+      <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/ग्रेवलमार्ग निर्माण1 नामनपुर से फतेह — ग्रेवलमार्ग निर्माण1 नामनपुर से फतेहगड 1 नामनपुर</t>
+          <t>1720004074/RC/2226 — CC रोड(PP)प्रा.वि.से जनपद सदस्‍य के घर तक नामनपूर</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>484000</v>
+        <v>65000</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>287190</v>
+        <v>80984</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>39451</v>
+        <v>41015</v>
       </c>
       <c r="K539" s="3" t="n">
-        <v>39828</v>
+        <v>42004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/ग्रेवलमार्ग निर्माण कार्य झिरन्‍या स — ग्रेवलमार्ग निर्माण कार्य झिरन्‍या से बाईजगबाडा तक 2 नामनपुर</t>
+          <t>1720004074/RC/2323 — CC रोड(PP)कैलाश के घर से(PMY)रोड तक नामनपुर</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>483000</v>
+        <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>309660</v>
+        <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>39502</v>
-[...3 lines deleted...]
-      </c>
+        <v>41000</v>
+      </c>
+      <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/ग्रेवलमार्ग निर्माण झिरन्‍या से बाईज — ग्रेवलमार्ग निर्माण झिरन्‍या से बाईजगबाडा नामनपुर</t>
+          <t>1720004074/RC/2324 — CC रोड(PP)कैलाश के घर से(PMY)रोड तक नामनपूर</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>483000</v>
+        <v>97000</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>157810</v>
+        <v>85356</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>39439</v>
+        <v>41246</v>
       </c>
       <c r="K541" s="3" t="n">
-        <v>39812</v>
+        <v>41263</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/ग्रेवलमार्ग निर्माण झिरन्‍या से बिचक — ग्रेवलमार्ग निर्माण झिरन्‍या से बिचकुंआ नामनपुर</t>
+          <t>1720004074/RC/ग्रेवलमार्ग निर्माण1 नामनपुर से फतेह — ग्रेवलमार्ग निर्माण1 नामनपुर से फतेहगड 1 नामनपुर</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>483000</v>
+        <v>484000</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>480920</v>
+        <v>287190</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>40269</v>
+        <v>39451</v>
       </c>
       <c r="K542" s="3" t="n">
-        <v>41351</v>
+        <v>39828</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/ग्रेवलमार्ग निर्माण नामनपुर से नरानप — ग्रेवलमार्ग निर्माण नामनपुर से नरानपुरा  नामनपुर</t>
+          <t>1720004074/RC/ग्रेवलमार्ग निर्माण कार्य झिरन्‍या स — ग्रेवलमार्ग निर्माण कार्य झिरन्‍या से बाईजगबाडा तक 2 नामनपुर</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>483000</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>295000</v>
+        <v>309660</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>39510</v>
-[...1 lines deleted...]
-      <c r="K543" s="3"/>
+        <v>39502</v>
+      </c>
+      <c r="K543" s="3" t="n">
+        <v>39691</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/ग्रेवलमार्ग निर्माण नामनपुर से फतेहग — ग्रेवलमार्ग निर्माण नामनपुर से फतेहगड 2 नामनपुर</t>
+          <t>1720004074/RC/ग्रेवलमार्ग निर्माण झिरन्‍या से बाईज — ग्रेवलमार्ग निर्माण झिरन्‍या से बाईजगबाडा नामनपुर</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>484000</v>
+        <v>483000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>179000</v>
+        <v>157810</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>39502</v>
-[...1 lines deleted...]
-      <c r="K544" s="3"/>
+        <v>39439</v>
+      </c>
+      <c r="K544" s="3" t="n">
+        <v>39812</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/ग्रेवलमार्ग निर्माण नामनपुर से बनासा — ग्रेवलमार्ग निर्माण नामनपुर से बनासा  नामनपुर</t>
+          <t>1720004074/RC/ग्रेवलमार्ग निर्माण झिरन्‍या से बिचक — ग्रेवलमार्ग निर्माण झिरन्‍या से बिचकुंआ नामनपुर</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>484000</v>
+        <v>483000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>0</v>
+        <v>480920</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>39186</v>
-[...1 lines deleted...]
-      <c r="K545" s="3"/>
+        <v>40269</v>
+      </c>
+      <c r="K545" s="3" t="n">
+        <v>41351</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RC/ग्रेवलमार्ग निर्माण्‍ा कार्य नामनपुर — ग्रेवलमार्ग निर्माण्‍ा कार्य नामनपुर से टिपरास नामनपुर</t>
+          <t>1720004074/RC/ग्रेवलमार्ग निर्माण नामनपुर से नरानप — ग्रेवलमार्ग निर्माण नामनपुर से नरानपुरा  नामनपुर</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>484000</v>
+        <v>483000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>196862</v>
+        <v>295000</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>39439</v>
-[...3 lines deleted...]
-      </c>
+        <v>39510</v>
+      </c>
+      <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RS/22012034327042 — Sokata gadda namanpur6/jhirniya 4</t>
+          <t>1720004074/RC/ग्रेवलमार्ग निर्माण नामनपुर से फतेहग — ग्रेवलमार्ग निर्माण नामनपुर से फतेहगड 2 नामनपुर</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>70000</v>
+        <v>484000</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>8256</v>
+        <v>179000</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>42856</v>
-[...3 lines deleted...]
-      </c>
+        <v>39502</v>
+      </c>
+      <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RS/22012034327919 — पक्की नाली निर्माण सेतान के घर से ओमप्रकश के घर तक</t>
+          <t>1720004074/RC/ग्रेवलमार्ग निर्माण नामनपुर से बनासा — ग्रेवलमार्ग निर्माण नामनपुर से बनासा  नामनपुर</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>2400</v>
+        <v>484000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>1252</v>
+        <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>42793</v>
-[...3 lines deleted...]
-      </c>
+        <v>39186</v>
+      </c>
+      <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RS/22012034331903 — सामुदायिक नाडेप क्र.01  बाई मार्ग नामनपुर</t>
+          <t>1720004074/RC/ग्रेवलमार्ग निर्माण्‍ा कार्य नामनपुर — ग्रेवलमार्ग निर्माण्‍ा कार्य नामनपुर से टिपरास नामनपुर</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>14000</v>
+        <v>484000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>13706</v>
+        <v>196862</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>42811</v>
+        <v>39439</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>42941</v>
+        <v>39767</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
+          <t>Soakage Channel/Pit / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RS/22012034332536 — सामुदायिक नाडेप निर्माण क्र.2 गोलू की दुकान के पास बाई रोड पर</t>
+          <t>1720004074/RS/22012034327042 — Sokata gadda namanpur6/jhirniya 4</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>14000</v>
+        <v>70000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>13706</v>
+        <v>8256</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>42811</v>
+        <v>42856</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>42931</v>
+        <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RS/22012034340012 — PAKKI NALI OMPARKASH KE GHAR SE RAMESH KE GHAR TAK</t>
+          <t>1720004074/RS/22012034327919 — पक्की नाली निर्माण सेतान के घर से ओमप्रकश के घर तक</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>34400</v>
+        <v>2400</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>5160</v>
+        <v>1252</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>42836</v>
+        <v>42793</v>
       </c>
       <c r="K551" s="3" t="n">
-        <v>42865</v>
+        <v>42819</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RS/22012034393386 — p.m.y. sochalay nirman punam/ ranglal</t>
+          <t>1720004074/RS/22012034331903 — सामुदायिक नाडेप क्र.01  बाई मार्ग नामनपुर</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>12000</v>
+        <v>14000</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>11932</v>
+        <v>13706</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>43232</v>
+        <v>42811</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>43418</v>
+        <v>42941</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Compost Pit / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RS/22012034393462 — p.m.y. sochalay nirman baskar bai/sarvan</t>
+          <t>1720004074/RS/22012034332536 — सामुदायिक नाडेप निर्माण क्र.2 गोलू की दुकान के पास बाई रोड पर</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>12000</v>
+        <v>14000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>11968</v>
+        <v>13706</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>43619</v>
+        <v>42811</v>
       </c>
       <c r="K553" s="3" t="n">
-        <v>44006</v>
+        <v>42931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RS/22012034497370 — सामुदायिक स्वच्छता परिसर निर्माण ग्राम पंचायत नामनपुर</t>
+          <t>1720004074/RS/22012034340012 — PAKKI NALI OMPARKASH KE GHAR SE RAMESH KE GHAR TAK</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>44000</v>
+        <v>34400</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>42810</v>
+        <v>5160</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>44102</v>
+        <v>42836</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>44614</v>
+        <v>42865</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RS/22012034538002 — sokhta gadda nirman bada kua ke pas namanpur</t>
+          <t>1720004074/RS/22012034393386 — p.m.y. sochalay nirman punam/ ranglal</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>14467.3</v>
+        <v>12000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>0</v>
+        <v>11932</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>44378</v>
-[...1 lines deleted...]
-      <c r="K555" s="3"/>
+        <v>43232</v>
+      </c>
+      <c r="K555" s="3" t="n">
+        <v>43418</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RS/22012034538003 — sokhta gadda nirman talab handpanm ke pas namanpur</t>
+          <t>1720004074/RS/22012034393462 — p.m.y. sochalay nirman baskar bai/sarvan</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>14467.3</v>
+        <v>12000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>0</v>
+        <v>11968</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>44378</v>
-[...1 lines deleted...]
-      <c r="K556" s="3"/>
+        <v>43619</v>
+      </c>
+      <c r="K556" s="3" t="n">
+        <v>44006</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RS/22012034538004 — sokhta gadda midil school ke pas namanpur</t>
+          <t>1720004074/RS/22012034497370 — सामुदायिक स्वच्छता परिसर निर्माण ग्राम पंचायत नामनपुर</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>14467.3</v>
+        <v>44000</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>0</v>
+        <v>42810</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>44378</v>
-[...1 lines deleted...]
-      <c r="K557" s="3"/>
+        <v>44102</v>
+      </c>
+      <c r="K557" s="3" t="n">
+        <v>44614</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1720004074/RS/22012034615750 — CPT WATER DRANAGE GURJAR KE KHE AVM MAHESH KE KHET KE BICH ME NAMANPUR</t>
+          <t>1720004074/RS/22012034538002 — sokhta gadda nirman bada kua ke pas namanpur</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>489197.4</v>
+        <v>14467.3</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>380307</v>
+        <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>44708</v>
-[...3 lines deleted...]
-      </c>
+        <v>44378</v>
+      </c>
+      <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Upgradation/extension of panchayat Bhawan / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Community infrastructure</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1720004074/SK/9993626399 — Bharat Nirman Rajeev Gandhi Sewa Kendra,NAMANPUR</t>
+          <t>1720004074/RS/22012034538003 — sokhta gadda nirman talab handpanm ke pas namanpur</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>441700</v>
+        <v>14467.3</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>153287</v>
+        <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>41858</v>
-[...3 lines deleted...]
-      </c>
+        <v>44378</v>
+      </c>
+      <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WC/22012034326993 — तालाब जीर्णोद्वार  नामनपुर</t>
+          <t>1720004074/RS/22012034538004 — sokhta gadda midil school ke pas namanpur</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>98000</v>
+        <v>14467.3</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>90120</v>
+        <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>42886</v>
-[...3 lines deleted...]
-      </c>
+        <v>44378</v>
+      </c>
+      <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WC/22012034519679 — percolation tank goushala ke pas namanpur</t>
+          <t>1720004074/RS/22012034615750 — CPT WATER DRANAGE GURJAR KE KHE AVM MAHESH KE KHET KE BICH ME NAMANPUR</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>0</v>
+        <v>489197.4</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>0</v>
+        <v>380307</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>43771</v>
-[...1 lines deleted...]
-      <c r="K561" s="3"/>
+        <v>44708</v>
+      </c>
+      <c r="K561" s="3" t="n">
+        <v>45534</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Upgradation/extension of panchayat Bhawan / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Community infrastructure</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WC/22012034559901 — stop dem nirman gram jhirniya namanpur</t>
+          <t>1720004074/SK/9993626399 — Bharat Nirman Rajeev Gandhi Sewa Kendra,NAMANPUR</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>1291411.79</v>
+        <v>441700</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>1289004.73</v>
+        <v>153287</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>43997</v>
+        <v>41858</v>
       </c>
       <c r="K562" s="3" t="n">
-        <v>44195</v>
+        <v>42460</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WC/22012034583160 — Percolation Tank mahesh ke khet ke pas nale par jhirniya</t>
+          <t>1720004074/WC/22012034326993 — तालाब जीर्णोद्वार  नामनपुर</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>781576.09</v>
+        <v>98000</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>654900</v>
+        <v>90120</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>44097</v>
+        <v>42886</v>
       </c>
       <c r="K563" s="3" t="n">
-        <v>44525</v>
+        <v>43855</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WC/22012034597948 — STOP DEM NIRMAN GRAM NAMANPUR  ME JHIRNYA WALE NALE PAR</t>
+          <t>1720004074/WC/22012034519679 — percolation tank goushala ke pas namanpur</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>1492921.2</v>
+        <v>0</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>1491909.8</v>
+        <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>44179</v>
-[...3 lines deleted...]
-      </c>
+        <v>43771</v>
+      </c>
+      <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WC/22012034613247 — nala sudrarikaran jhirnya and bichkuwa ke bich nale par raju khet pas namanpur</t>
+          <t>1720004074/WC/22012034559901 — stop dem nirman gram jhirniya namanpur</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>708317.87</v>
+        <v>1291411.79</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>628788</v>
+        <v>1289004.73</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>44266</v>
+        <v>43997</v>
       </c>
       <c r="K565" s="3" t="n">
-        <v>44578</v>
+        <v>44195</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WC/22012034613248 — nala sudrarikaran dewjhiri nale par doulat ke khet pas namanpur</t>
+          <t>1720004074/WC/22012034583160 — Percolation Tank mahesh ke khet ke pas nale par jhirniya</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>708317.87</v>
+        <v>781576.09</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>645478</v>
+        <v>654900</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>44258</v>
+        <v>44097</v>
       </c>
       <c r="K566" s="3" t="n">
-        <v>44526</v>
+        <v>44525</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WC/22012034623124 — stop dem nirman  dolat kekhet pas namanpur</t>
+          <t>1720004074/WC/22012034597948 — STOP DEM NIRMAN GRAM NAMANPUR  ME JHIRNYA WALE NALE PAR</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>1492122.33</v>
+        <v>1492921.2</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>1482065</v>
+        <v>1491909.8</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>44271</v>
+        <v>44179</v>
       </c>
       <c r="K567" s="3" t="n">
-        <v>44604</v>
+        <v>45017</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WC/22012034655866 — CTR Stopdem sah puliya nirman  namnapur me santosh gawli ke khet pas</t>
+          <t>1720004074/WC/22012034613247 — nala sudrarikaran jhirnya and bichkuwa ke bich nale par raju khet pas namanpur</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>1496326.53</v>
+        <v>708317.87</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>1271897.41</v>
+        <v>628788</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>44318</v>
+        <v>44266</v>
       </c>
       <c r="K568" s="3" t="n">
-        <v>44622</v>
+        <v>44578</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WC/22012034707612 — CTR Stop dem nirman ramotar ke khet pas namanpur</t>
+          <t>1720004074/WC/22012034613248 — nala sudrarikaran dewjhiri nale par doulat ke khet pas namanpur</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>1499645.86</v>
+        <v>708317.87</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>1404922</v>
+        <v>645478</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>44335</v>
+        <v>44258</v>
       </c>
       <c r="K569" s="3" t="n">
-        <v>45017</v>
+        <v>44526</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WC/22012034867358 — TALAB JIRNODHAR KARY NAMANPUR</t>
+          <t>1720004074/WC/22012034623124 — stop dem nirman  dolat kekhet pas namanpur</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>1447514.94</v>
+        <v>1492122.33</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>0</v>
+        <v>1482065</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K570" s="3"/>
+        <v>44271</v>
+      </c>
+      <c r="K570" s="3" t="n">
+        <v>44604</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WC/22012034903686 — nala vistarikaran rundwale ke khet pas namanpur</t>
+          <t>1720004074/WC/22012034655866 — CTR Stopdem sah puliya nirman  namnapur me santosh gawli ke khet pas</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>903095.41</v>
+        <v>1496326.53</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>0</v>
+        <v>1271897.41</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>44562</v>
-[...1 lines deleted...]
-      <c r="K571" s="3"/>
+        <v>44318</v>
+      </c>
+      <c r="K571" s="3" t="n">
+        <v>44622</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WC/22012034903692 — cpt nirman bondabai ke khet se rajesh ke khet tak namanpur</t>
+          <t>1720004074/WC/22012034707612 — CTR Stop dem nirman ramotar ke khet pas namanpur</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>755490.44</v>
+        <v>1499645.86</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>1544.46</v>
+        <v>1404922</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>44708</v>
-[...1 lines deleted...]
-      <c r="K572" s="3"/>
+        <v>44335</v>
+      </c>
+      <c r="K572" s="3" t="n">
+        <v>45017</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; maint of Fisheries Ponds for Comm / Repair and maintenance of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WC/22012034903695 — cpt nirman segrigation shed sed se puliya tak namanpur</t>
+          <t>1720004074/WC/22012034867358 — TALAB JIRNODHAR KARY NAMANPUR</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>0</v>
+        <v>1447514.94</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>44562</v>
+        <v>44300</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WC/22012034903697 — cpt nirman segrigation shed sed se puliya tak namanpur</t>
+          <t>1720004074/WC/22012034903686 — nala vistarikaran rundwale ke khet pas namanpur</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>755490.44</v>
+        <v>903095.41</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>262.89</v>
+        <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>44708</v>
+        <v>44562</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WC/22012035087184 — nala vistarikaran tularam ke khet se jawarsingh ke khet tak namapur</t>
+          <t>1720004074/WC/22012034903692 — cpt nirman bondabai ke khet se rajesh ke khet tak namanpur</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>498597.36</v>
+        <v>755490.44</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>411002</v>
+        <v>1544.46</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>45149</v>
-[...3 lines deleted...]
-      </c>
+        <v>44708</v>
+      </c>
+      <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WC/22012035087185 — nala vistarikaran sohan ke khet se ramu ke khet tak namanpur</t>
+          <t>1720004074/WC/22012034903695 — cpt nirman segrigation shed sed se puliya tak namanpur</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>498597.36</v>
+        <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>419508</v>
+        <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>45149</v>
-[...3 lines deleted...]
-      </c>
+        <v>44562</v>
+      </c>
+      <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WC/336 — निर्मलनीर निर्माण प्रथम नामनपुर</t>
+          <t>1720004074/WC/22012034903697 — cpt nirman segrigation shed sed se puliya tak namanpur</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>95000</v>
+        <v>755490.44</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>112330</v>
+        <v>262.89</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>39904</v>
-[...3 lines deleted...]
-      </c>
+        <v>44708</v>
+      </c>
+      <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WC/4 — कुप निर्माण कार्य घनश्‍याम पिता प्रेमसिह नामनपुर</t>
+          <t>1720004074/WC/22012035087184 — nala vistarikaran tularam ke khet se jawarsingh ke khet tak namapur</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>95000</v>
+        <v>498597.36</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>62360</v>
+        <v>411002</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>39589</v>
+        <v>45149</v>
       </c>
       <c r="K578" s="3" t="n">
-        <v>42325</v>
+        <v>45537</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WC/518 — खेत तलाब भगलबाई पति नवलसिंह नामनपुर</t>
+          <t>1720004074/WC/22012035087185 — nala vistarikaran sohan ke khet se ramu ke khet tak namanpur</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>120000</v>
+        <v>498597.36</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>89426</v>
+        <v>419508</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>40609</v>
+        <v>45149</v>
       </c>
       <c r="K579" s="3" t="n">
-        <v>40722</v>
+        <v>45537</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WC/525 — निर्मल नीर हरिजन मोहोल्‍ला नामनपुर</t>
+          <t>1720004074/WC/336 — निर्मलनीर निर्माण प्रथम नामनपुर</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>320000</v>
+        <v>95000</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>373116</v>
+        <v>112330</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>40693</v>
+        <v>39904</v>
       </c>
       <c r="K580" s="3" t="n">
-        <v>42325</v>
+        <v>42329</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WC/6 — कुप निर्माण कार्य भाईलाल नामनपुर</t>
+          <t>1720004074/WC/4 — कुप निर्माण कार्य घनश्‍याम पिता प्रेमसिह नामनपुर</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
         <v>95000</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>251719</v>
+        <v>62360</v>
       </c>
       <c r="J581" s="3" t="n">
         <v>39589</v>
       </c>
       <c r="K581" s="3" t="n">
-        <v>41337</v>
+        <v>42325</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WC/9993671642 — GEBIYAN NIRMAN TALAB KE NICHE JHIRNIYA</t>
+          <t>1720004074/WC/518 — खेत तलाब भगलबाई पति नवलसिंह नामनपुर</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>0</v>
+        <v>120000</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>0</v>
+        <v>89426</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K582" s="3"/>
+        <v>40609</v>
+      </c>
+      <c r="K582" s="3" t="n">
+        <v>40722</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WH/19963880 — स्टॉपडैम जीर्णोधार जयनारायण के खेत पास झिरन्या</t>
+          <t>1720004074/WC/525 — निर्मल नीर हरिजन मोहोल्‍ला नामनपुर</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>63000</v>
+        <v>320000</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>47870</v>
+        <v>373116</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>42904</v>
+        <v>40693</v>
       </c>
       <c r="K583" s="3" t="n">
-        <v>43387</v>
+        <v>42325</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WH/19963881 — स्टॉपडैम जीर्णोधार जलाल के खेत पास झिरन्या</t>
+          <t>1720004074/WC/6 — कुप निर्माण कार्य भाईलाल नामनपुर</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>57000</v>
+        <v>95000</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>53010</v>
+        <v>251719</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>42904</v>
+        <v>39589</v>
       </c>
       <c r="K584" s="3" t="n">
-        <v>43387</v>
+        <v>41337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WH/22012034332195 — तालाब जीर्णोधार शोभाराम के खेत पास नारायणपुरा रास्ता झिरन्या  नामनपुर</t>
+          <t>1720004074/WC/9993671642 — GEBIYAN NIRMAN TALAB KE NICHE JHIRNIYA</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>211947</v>
+        <v>0</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>43232</v>
+        <v>42461</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WH/22012034389237 — स्टॉप डेम जीर्णोधार शोभाराम के खेत पास नारायणपुरा रास्ता झिरन्या नामनपुर</t>
+          <t>1720004074/WH/19963880 — स्टॉपडैम जीर्णोधार जयनारायण के खेत पास झिरन्या</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>211000</v>
+        <v>63000</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>210934</v>
+        <v>47870</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>43377</v>
+        <v>42904</v>
       </c>
       <c r="K586" s="3" t="n">
-        <v>43642</v>
+        <v>43387</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WH/22012034453679 — Talab Sudrarikaran Namanpur</t>
+          <t>1720004074/WH/19963881 — स्टॉपडैम जीर्णोधार जलाल के खेत पास झिरन्या</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>0</v>
+        <v>57000</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>0</v>
+        <v>53010</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>44562</v>
-[...1 lines deleted...]
-      <c r="K587" s="3"/>
+        <v>42904</v>
+      </c>
+      <c r="K587" s="3" t="n">
+        <v>43387</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WH/22012034453683 — Stopdam Sudrarikaran jhirnya Mahesh ke khet ke pas</t>
+          <t>1720004074/WH/22012034332195 — तालाब जीर्णोधार शोभाराम के खेत पास नारायणपुरा रास्ता झिरन्या  नामनपुर</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>0</v>
+        <v>211947</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>44562</v>
+        <v>43232</v>
       </c>
       <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WH/22012034454549 — TALAB NAVINIKARAN NAMANPUR</t>
+          <t>1720004074/WH/22012034389237 — स्टॉप डेम जीर्णोधार शोभाराम के खेत पास नारायणपुरा रास्ता झिरन्या नामनपुर</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>932502.65</v>
+        <v>211000</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>788657.85</v>
+        <v>210934</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>44637</v>
+        <v>43377</v>
       </c>
       <c r="K589" s="3" t="n">
-        <v>44925</v>
+        <v>43642</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WH/22012034454873 — TALAB NAVINIKARAN KARY GRAMNAMANPUR</t>
+          <t>1720004074/WH/22012034453679 — Talab Sudrarikaran Namanpur</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>44471</v>
+        <v>44562</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WH/22012034454874 — STOPDAM JIRNODHAR GRAM NAMANPUR</t>
+          <t>1720004074/WH/22012034453683 — Stopdam Sudrarikaran jhirnya Mahesh ke khet ke pas</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>49942.56</v>
+        <v>0</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>50808</v>
+        <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>44587</v>
-[...3 lines deleted...]
-      </c>
+        <v>44562</v>
+      </c>
+      <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WH/कुप निर्माण कन्‍हैया पिता हरचंद नामन — कुप निर्माण कन्‍हैया पिता हरचंद नामनपुर</t>
+          <t>1720004074/WH/22012034454549 — TALAB NAVINIKARAN NAMANPUR</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>74000</v>
+        <v>932502.65</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>90018</v>
+        <v>788657.85</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>39503</v>
+        <v>44637</v>
       </c>
       <c r="K592" s="3" t="n">
-        <v>39843</v>
+        <v>44925</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WH/कुप निर्माण कार्य देवा पिता मोहन नाम — कुप निर्माण कार्य देवा पिता मोहन नामनपुर</t>
+          <t>1720004074/WH/22012034454873 — TALAB NAVINIKARAN KARY GRAMNAMANPUR</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>74000</v>
+        <v>0</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>171785</v>
+        <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>39509</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WH/कुप न‍िर्माण कार्य नर्मदा प्रसाद प‍ि — कुप न‍िर्माण कार्य नर्मदा प्रसाद प‍िता मयाराम नामनपुर</t>
+          <t>1720004074/WH/22012034454874 — STOPDAM JIRNODHAR GRAM NAMANPUR</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>95000</v>
+        <v>49942.56</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>125808</v>
+        <v>50808</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>39588</v>
+        <v>44587</v>
       </c>
       <c r="K594" s="3" t="n">
-        <v>41338</v>
+        <v>44864</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WH/कुप न‍िर्माण कार्य नारायण प‍िता नन्‍ — कुप न‍िर्माण कार्य नारायण प‍िता नन्‍नु नामनपुर</t>
+          <t>1720004074/WH/कुप निर्माण कन्‍हैया पिता हरचंद नामन — कुप निर्माण कन्‍हैया पिता हरचंद नामनपुर</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>95000</v>
+        <v>74000</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>194785</v>
+        <v>90018</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>39589</v>
+        <v>39503</v>
       </c>
       <c r="K595" s="3" t="n">
-        <v>41337</v>
+        <v>39843</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WH/कुप निर्माण बल्‍लु पिता देवचंद नामनप — कुप निर्माण बल्‍लु पिता देवचंद नामनपुर</t>
+          <t>1720004074/WH/कुप निर्माण कार्य देवा पिता मोहन नाम — कुप निर्माण कार्य देवा पिता मोहन नामनपुर</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>237000</v>
+        <v>74000</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>233418.2</v>
+        <v>171785</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>39903</v>
+        <v>39509</v>
       </c>
       <c r="K596" s="3" t="n">
-        <v>42501</v>
+        <v>39839</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WH/कुप निर्माण बाबुलाल पिता रामलाल  नाम — कुप निर्माण बाबुलाल पिता रामलाल  नामनपुर</t>
+          <t>1720004074/WH/कुप न‍िर्माण कार्य नर्मदा प्रसाद प‍ि — कुप न‍िर्माण कार्य नर्मदा प्रसाद प‍िता मयाराम नामनपुर</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>74000</v>
+        <v>95000</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>144040</v>
+        <v>125808</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>39503</v>
+        <v>39588</v>
       </c>
       <c r="K597" s="3" t="n">
-        <v>41141</v>
+        <v>41338</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WH/कुप निर्माण बोंदर राजाराम पिता गन्‍न — कुप निर्माण बोंदर राजाराम पिता गन्‍नु  नामनपुर</t>
+          <t>1720004074/WH/कुप न‍िर्माण कार्य नारायण प‍िता नन्‍ — कुप न‍िर्माण कार्य नारायण प‍िता नन्‍नु नामनपुर</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>74000</v>
+        <v>95000</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>103093</v>
+        <v>194785</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>39503</v>
+        <v>39589</v>
       </c>
       <c r="K598" s="3" t="n">
-        <v>41353</v>
+        <v>41337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WH/कुप निर्माण बोंदर सिह नन्‍नुसिह  नाम — कुप निर्माण बोंदर सिह नन्‍नुसिह  नामनपुर</t>
+          <t>1720004074/WH/कुप निर्माण बल्‍लु पिता देवचंद नामनप — कुप निर्माण बल्‍लु पिता देवचंद नामनपुर</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>74000</v>
+        <v>237000</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>358330.5</v>
+        <v>233418.2</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>39503</v>
+        <v>39903</v>
       </c>
       <c r="K599" s="3" t="n">
-        <v>40885</v>
+        <v>42501</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WH/कुप निर्माण रमेश धनश्‍याम पिता प्रेम — कुप निर्माण रमेश धनश्‍याम पिता प्रेमसिंह नामनपुर</t>
+          <t>1720004074/WH/कुप निर्माण बाबुलाल पिता रामलाल  नाम — कुप निर्माण बाबुलाल पिता रामलाल  नामनपुर</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
         <v>74000</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>178855</v>
+        <v>144040</v>
       </c>
       <c r="J600" s="3" t="n">
         <v>39503</v>
       </c>
       <c r="K600" s="3" t="n">
-        <v>39808</v>
+        <v>41141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WH/कुप निर्माण रामप्रसाद पिता मयाराम ना — कुप निर्माण रामप्रसाद पिता मयाराम नामनपुर</t>
+          <t>1720004074/WH/कुप निर्माण बोंदर राजाराम पिता गन्‍न — कुप निर्माण बोंदर राजाराम पिता गन्‍नु  नामनपुर</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>74000</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>155153</v>
+        <v>103093</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>39503</v>
       </c>
       <c r="K601" s="3" t="n">
-        <v>41141</v>
+        <v>41353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WH/कुप निर्माण रामेश्‍वर पिता हरचंद  ना — कुप निर्माण रामेश्‍वर पिता हरचंद  नामनपुर</t>
+          <t>1720004074/WH/कुप निर्माण बोंदर सिह नन्‍नुसिह  नाम — कुप निर्माण बोंदर सिह नन्‍नुसिह  नामनपुर</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>74000</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>122325</v>
+        <v>358330.5</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>39503</v>
       </c>
       <c r="K602" s="3" t="n">
-        <v>39839</v>
+        <v>40885</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WH/कुप निर्माण शैतान पिता गोपाल नामनपुर — कुप निर्माण शैतान पिता गोपाल नामनपुर</t>
+          <t>1720004074/WH/कुप निर्माण रमेश धनश्‍याम पिता प्रेम — कुप निर्माण रमेश धनश्‍याम पिता प्रेमसिंह नामनपुर</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>74000</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>94975</v>
+        <v>178855</v>
       </c>
       <c r="J603" s="3" t="n">
         <v>39503</v>
       </c>
       <c r="K603" s="3" t="n">
-        <v>41355</v>
+        <v>39808</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WH/कुप निर्माण सुबान पिता नंदु नामनपुर — कुप निर्माण सुबान पिता नंदु नामनपुर</t>
+          <t>1720004074/WH/कुप निर्माण रामप्रसाद पिता मयाराम ना — कुप निर्माण रामप्रसाद पिता मयाराम नामनपुर</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
         <v>74000</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>128515</v>
+        <v>155153</v>
       </c>
       <c r="J604" s="3" t="n">
         <v>39503</v>
       </c>
       <c r="K604" s="3" t="n">
         <v>41141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1720004074/WH/कुप निर्माण हरदेव पिता हल्‍ला नामनपु — कुप निर्माण हरदेव पिता हल्‍ला नामनपुर</t>
+          <t>1720004074/WH/कुप निर्माण रामेश्‍वर पिता हरचंद  ना — कुप निर्माण रामेश्‍वर पिता हरचंद  नामनपुर</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
         <v>74000</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>182141</v>
+        <v>122325</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>39814</v>
+        <v>39503</v>
       </c>
       <c r="K605" s="3" t="n">
-        <v>41337</v>
+        <v>39839</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1720004/DPकुप क्रंमाक 352 नामनपुर 2nd IWC नामनपुर — कुप क्रंमाक 352 नामनपुर 2nd IWC नामनपुर परि सतवास</t>
+          <t>1720004074/WH/कुप निर्माण शैतान पिता गोपाल नामनपुर — कुप निर्माण शैतान पिता गोपाल नामनपुर</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>99000</v>
+        <v>74000</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>29924</v>
+        <v>94975</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>39615</v>
+        <v>39503</v>
       </c>
       <c r="K606" s="3" t="n">
-        <v>41965</v>
+        <v>41355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1720004/DPकुप क्रंमाक 352 नामनपुर 3rd IWC नामनपुर — कुप क्रंमाक 352 नामनपुर 3rd IWC नामनपुर परि सतवास</t>
+          <t>1720004074/WH/कुप निर्माण सुबान पिता नंदु नामनपुर — कुप निर्माण सुबान पिता नंदु नामनपुर</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>100000</v>
+        <v>74000</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>38114</v>
+        <v>128515</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>39615</v>
+        <v>39503</v>
       </c>
       <c r="K607" s="3" t="n">
-        <v>41965</v>
+        <v>41141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1720004/DPकुप क्रंमाक 352 नामनपुर 4th IWC नामनपुर — कुप क्रंमाक 352 नामनपुर 4th IWC नामनपुर परि सतवास</t>
+          <t>1720004074/WH/कुप निर्माण हरदेव पिता हल्‍ला नामनपु — कुप निर्माण हरदेव पिता हल्‍ला नामनपुर</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>99000</v>
+        <v>74000</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>36476</v>
+        <v>182141</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>39615</v>
+        <v>39814</v>
       </c>
       <c r="K608" s="3" t="n">
-        <v>41965</v>
+        <v>41337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1720004/DPकुप क्रंमाक 355 नामनपुर 1st IWC नामनपुर — कुप क्रंमाक 355 नामनपुर 1st IWC नामनपुर परि सतवास</t>
+          <t>1720004/DPकुप क्रंमाक 352 नामनपुर 2nd IWC नामनपुर — कुप क्रंमाक 352 नामनपुर 2nd IWC नामनपुर परि सतवास</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>60335</v>
+        <v>99000</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>15248</v>
+        <v>29924</v>
       </c>
       <c r="J609" s="3" t="n">
         <v>39615</v>
       </c>
       <c r="K609" s="3" t="n">
         <v>41965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C610" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D610" s="1" t="inlineStr">
+        <is>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E610" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F610" s="1" t="inlineStr">
+        <is>
+          <t>1720004/DPकुप क्रंमाक 352 नामनपुर 3rd IWC नामनपुर — कुप क्रंमाक 352 नामनपुर 3rd IWC नामनपुर परि सतवास</t>
+        </is>
+      </c>
+      <c r="G610" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H610" s="2" t="n">
+        <v>100000</v>
+      </c>
+      <c r="I610" s="2" t="n">
+        <v>38114</v>
+      </c>
+      <c r="J610" s="3" t="n">
+        <v>39615</v>
+      </c>
+      <c r="K610" s="3" t="n">
+        <v>41965</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
+      <c r="A611" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B611" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C611" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D611" s="1" t="inlineStr">
+        <is>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E611" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F611" s="1" t="inlineStr">
+        <is>
+          <t>1720004/DPकुप क्रंमाक 352 नामनपुर 4th IWC नामनपुर — कुप क्रंमाक 352 नामनपुर 4th IWC नामनपुर परि सतवास</t>
+        </is>
+      </c>
+      <c r="G611" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H611" s="2" t="n">
+        <v>99000</v>
+      </c>
+      <c r="I611" s="2" t="n">
+        <v>36476</v>
+      </c>
+      <c r="J611" s="3" t="n">
+        <v>39615</v>
+      </c>
+      <c r="K611" s="3" t="n">
+        <v>41965</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
+      <c r="A612" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B612" s="1" t="inlineStr">
+        <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C612" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D612" s="1" t="inlineStr">
+        <is>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E612" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F612" s="1" t="inlineStr">
+        <is>
+          <t>1720004/DPकुप क्रंमाक 355 नामनपुर 1st IWC नामनपुर — कुप क्रंमाक 355 नामनपुर 1st IWC नामनपुर परि सतवास</t>
+        </is>
+      </c>
+      <c r="G612" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H612" s="2" t="n">
+        <v>60335</v>
+      </c>
+      <c r="I612" s="2" t="n">
+        <v>15248</v>
+      </c>
+      <c r="J612" s="3" t="n">
+        <v>39615</v>
+      </c>
+      <c r="K612" s="3" t="n">
+        <v>41965</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
+      <c r="A613" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B613" s="1" t="inlineStr">
+        <is>
           <t>2011-2012</t>
         </is>
       </c>
-      <c r="C610" s="1" t="inlineStr">
+      <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
-      <c r="D610" s="1" t="inlineStr">
+      <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
-      <c r="E610" s="1" t="inlineStr">
+      <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
-      <c r="F610" s="1" t="inlineStr">
+      <c r="F613" s="1" t="inlineStr">
         <is>
           <t>1720/DP/9926691038 — IWC 3  to 7  Ropan Sudhar upchar rakhrakhav Namanp</t>
         </is>
       </c>
-      <c r="G610" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H610" s="2" t="n">
+      <c r="G613" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H613" s="2" t="n">
         <v>275000</v>
       </c>
-      <c r="I610" s="2" t="n">
+      <c r="I613" s="2" t="n">
         <v>233806.9</v>
       </c>
-      <c r="J610" s="3" t="n">
+      <c r="J613" s="3" t="n">
         <v>40712</v>
       </c>
-      <c r="K610" s="3" t="n">
+      <c r="K613" s="3" t="n">
         <v>41965</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>