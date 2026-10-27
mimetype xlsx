--- v0 (2026-09-06)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K469"/>
+  <dimension ref="A1:K471"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 07:46:21</t>
+          <t>Exported on: 2026-10-27 17:20:32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DEWAS</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -467,98 +467,98 @@
       <c r="J15" s="3" t="n">
         <v>44602</v>
       </c>
       <c r="K15" s="3" t="n">
         <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1720004080/DP/22012034603491 — VASHUDHA VANDAN -AMRIT VATIKA GP KOTHMIR</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>2367.04</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45198</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1720004080/DP/22012034627471 — PLANTATION SATYANARAYAN KE GHAR SE SANTOSH KE GHAR TAK KOYHMIR</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45477</v>
@@ -5775,51 +5775,51 @@
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>43922</v>
       </c>
       <c r="K125" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Biodrainage in Fields-Individuals / Block Plantation of Biodrainage Trees in Fields for Individuals</t>
+          <t>Block Plantation-Biodrainage in Fields-Individuals / Bio-drainage Plantation for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/22012034611132 — RD PLANTION PIPALKOTA MARG</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>677985.75</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>199610</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>44099</v>
@@ -6790,51 +6790,51 @@
       <c r="J146" s="3" t="n">
         <v>44230</v>
       </c>
       <c r="K146" s="3" t="n">
         <v>44864</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/22012034670339 — KAPILDHARA RAJESH PITA HARIRAM</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>16580</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>44275</v>
@@ -7517,51 +7517,51 @@
       <c r="J161" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K161" s="3" t="n">
         <v>46119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individuals</t>
+          <t>Constr of Boulder Check Dam for Individuals / Construction of Boulder Check Dam for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/22012034684445 — TALAB NIRMAN BIJESH HARIRAM</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>332962.02</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>10808</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>44315</v>
@@ -13388,51 +13388,51 @@
       <c r="J282" s="3" t="n">
         <v>42768</v>
       </c>
       <c r="K282" s="3" t="n">
         <v>43250</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/IAY/4686155 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105508189</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>45825</v>
@@ -13484,51 +13484,51 @@
       <c r="J284" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K284" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/IAY/4686161 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105509722</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>19836</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45767</v>
@@ -13825,145 +13825,145 @@
       <c r="J291" s="3" t="n">
         <v>42768</v>
       </c>
       <c r="K291" s="3" t="n">
         <v>43254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/IAY/4739422 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106502745</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>21060</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>45644</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/IAY/4847749 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105507555</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/IAY/4847750 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105507586</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45568</v>
@@ -14015,98 +14015,98 @@
       <c r="J295" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K295" s="3" t="n">
         <v>45939</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/IAY/4847752 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105511505</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K296" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/IAY/4848183 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121421869</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>21060</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45644</v>
@@ -14158,145 +14158,145 @@
       <c r="J298" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K298" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/IAY/4849801 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126766438</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>21060</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45644</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/IAY/4849803 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126771135</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>13572</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/IAY/4850841 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP136437339</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>19836</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>46017</v>
@@ -14397,51 +14397,51 @@
       <c r="J303" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K303" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/IAY/5392497 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121417545</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>45775</v>
@@ -14640,192 +14640,192 @@
       <c r="J308" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K308" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/IAY/5582792 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105511072</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>10440</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/IAY/5683593 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105507260</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J310" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/IAY/5765622 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149235503</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/IAY/5765837 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105508512</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>45916</v>
@@ -14877,51 +14877,51 @@
       <c r="J313" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K313" s="3" t="n">
         <v>46080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/IAY/5765841 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105508725</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45916</v>
@@ -14975,51 +14975,51 @@
       <c r="J315" s="3" t="n">
         <v>46151</v>
       </c>
       <c r="K315" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/IAY/5766163 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126769197</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45916</v>
@@ -15120,98 +15120,98 @@
       <c r="J318" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K318" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/IAY/5766585 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150597335</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K319" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/IAY/5766602 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105512366</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45723</v>
@@ -15263,380 +15263,380 @@
       <c r="J321" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K321" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/IAY/5767058 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123279377</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/IAY/5767076 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126765448</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/IAY/5767309 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105507621</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I324" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/IAY/5767558 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126759365</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/IAY/5767559 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126760369</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K326" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/IAY/5767628 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114037735</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/IAY/5767629 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114037738</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/IAY/5767667 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126762003</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45752</v>
@@ -15737,51 +15737,51 @@
       <c r="J331" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K331" s="3" t="n">
         <v>46031</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/IAY/5768839 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126768251</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45916</v>
@@ -15931,98 +15931,98 @@
       <c r="J335" s="3" t="n">
         <v>45939</v>
       </c>
       <c r="K335" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/IAY/5769187 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149165243</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/IAY/5769294 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128201112</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45916</v>
@@ -16076,51 +16076,51 @@
       <c r="J338" s="3" t="n">
         <v>45916</v>
       </c>
       <c r="K338" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1720004080/IF/IAY/5877345 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105512497</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>45723</v>
@@ -16162,6290 +16162,6384 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>14949</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>42768</v>
       </c>
       <c r="K340" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1720004080/IF/IAY/75453 — Construction of IAY House -IAY REG. NO. MP-20-004-080-001/10</t>
+          <t>1720004080/IF/IAY/6400332 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105509816</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I341" s="2" t="n">
-        <v>13206</v>
+        <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
-        <v>42652</v>
-[...3 lines deleted...]
-      </c>
+        <v>45723</v>
+      </c>
+      <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1720004080/IF/IAY/75454 — Construction of IAY House -IAY REG. NO. MP-20-004-080-001/17</t>
+          <t>1720004080/IF/IAY/6400560 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105511701</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
-        <v>42374</v>
+        <v>45924</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1720004080/IF/IAY/75455 — Construction of IAY House -IAY REG. NO. MP-20-004-080-001/35</t>
+          <t>1720004080/IF/IAY/75453 — Construction of IAY House -IAY REG. NO. MP-20-004-080-001/10</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>12174</v>
+        <v>13206</v>
       </c>
       <c r="J343" s="3" t="n">
-        <v>42532</v>
+        <v>42652</v>
       </c>
       <c r="K343" s="3" t="n">
-        <v>43137</v>
+        <v>42912</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1720004080/IF/IAY/75456 — Construction of IAY House -IAY REG. NO. MP-20-004-080-001/73</t>
+          <t>1720004080/IF/IAY/75454 — Construction of IAY House -IAY REG. NO. MP-20-004-080-001/17</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
-        <v>14310</v>
+        <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>13894</v>
+        <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
-        <v>42652</v>
-[...3 lines deleted...]
-      </c>
+        <v>42374</v>
+      </c>
+      <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1720004080/IF/IAY/75457 — Construction of IAY House -IAY REG. NO. MP-20-004-080-001/85</t>
+          <t>1720004080/IF/IAY/75455 — Construction of IAY House -IAY REG. NO. MP-20-004-080-001/35</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>11008</v>
+        <v>12174</v>
       </c>
       <c r="J345" s="3" t="n">
-        <v>42858</v>
+        <v>42532</v>
       </c>
       <c r="K345" s="3" t="n">
         <v>43137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1720004080/IF/IAY/75458 — Construction of IAY House -IAY REG. NO. MP-20-004-080-001/97</t>
+          <t>1720004080/IF/IAY/75456 — Construction of IAY House -IAY REG. NO. MP-20-004-080-001/73</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I346" s="2" t="n">
-        <v>10307</v>
+        <v>13894</v>
       </c>
       <c r="J346" s="3" t="n">
-        <v>42578</v>
+        <v>42652</v>
       </c>
       <c r="K346" s="3" t="n">
-        <v>43137</v>
+        <v>42880</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1720004080/IF/IAY/808168 — Construction of IAY House -IAY REG. NO. MP1110632</t>
+          <t>1720004080/IF/IAY/75457 — Construction of IAY House -IAY REG. NO. MP-20-004-080-001/85</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>15480</v>
+        <v>11008</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>42858</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>43190</v>
+        <v>43137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1720004080/IF/IAY/94163 — Construction of IAY House -IAY REG. NO. MP-20-004-080-001/103</t>
+          <t>1720004080/IF/IAY/75458 — Construction of IAY House -IAY REG. NO. MP-20-004-080-001/97</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>13879</v>
+        <v>10307</v>
       </c>
       <c r="J348" s="3" t="n">
-        <v>42447</v>
+        <v>42578</v>
       </c>
       <c r="K348" s="3" t="n">
-        <v>42901</v>
+        <v>43137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1720004080/IF/IAY/988876 — Construction of IAY House -IAY REG. NO. MP1593505</t>
+          <t>1720004080/IF/IAY/808168 — Construction of IAY House -IAY REG. NO. MP1110632</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>15330</v>
+        <v>15480</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>42858</v>
       </c>
       <c r="K349" s="3" t="n">
-        <v>43220</v>
+        <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1720004080/IF/IAY/990117 — Construction of IAY House -IAY REG. NO. MP1972764</t>
+          <t>1720004080/IF/IAY/94163 — Construction of IAY House -IAY REG. NO. MP-20-004-080-001/103</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>15366</v>
+        <v>13879</v>
       </c>
       <c r="J350" s="3" t="n">
-        <v>42858</v>
+        <v>42447</v>
       </c>
       <c r="K350" s="3" t="n">
-        <v>43235</v>
+        <v>42901</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1720004080/IF/IAY/995198 — Construction of IAY House -IAY REG. NO. MP2805536</t>
+          <t>1720004080/IF/IAY/988876 — Construction of IAY House -IAY REG. NO. MP1593505</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I351" s="2" t="n">
-        <v>14508</v>
+        <v>15330</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>42858</v>
       </c>
       <c r="K351" s="3" t="n">
-        <v>43254</v>
+        <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1720004080/IF/IAY/997139 — Construction of IAY House -IAY REG. NO. MP3581581</t>
+          <t>1720004080/IF/IAY/990117 — Construction of IAY House -IAY REG. NO. MP1972764</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I352" s="2" t="n">
-        <v>14448</v>
+        <v>15366</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>42858</v>
       </c>
       <c r="K352" s="3" t="n">
-        <v>43254</v>
+        <v>43235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1720004080/IF/IAY/997281 — Construction of IAY House -IAY REG. NO. MP3642577</t>
+          <t>1720004080/IF/IAY/995198 — Construction of IAY House -IAY REG. NO. MP2805536</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>15480</v>
+        <v>14508</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>42858</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>43190</v>
+        <v>43254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1720004080/LD/22012034241010 — शांतिधाम निर्माण रामनिवास के खेत के पास कोथमीर</t>
+          <t>1720004080/IF/IAY/997139 — Construction of IAY House -IAY REG. NO. MP3581581</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
-        <v>522000</v>
+        <v>15480</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>181672.86</v>
+        <v>14448</v>
       </c>
       <c r="J354" s="3" t="n">
-        <v>42355</v>
+        <v>42858</v>
       </c>
       <c r="K354" s="3" t="n">
-        <v>42997</v>
+        <v>43254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1720004080/LD/22012034241012 — शांतिधाम कब्रस्‍तान निर्माण कार्य कोथमीर</t>
+          <t>1720004080/IF/IAY/997281 — Construction of IAY House -IAY REG. NO. MP3642577</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
-        <v>370000</v>
+        <v>15480</v>
       </c>
       <c r="I355" s="2" t="n">
-        <v>173077.36</v>
+        <v>15480</v>
       </c>
       <c r="J355" s="3" t="n">
-        <v>42345</v>
+        <v>42858</v>
       </c>
       <c r="K355" s="3" t="n">
-        <v>42997</v>
+        <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1720004080/LD/22012034360689 — शांतिधाम निर्माण रामनिवास के खेत के पास कोथमीर</t>
+          <t>1720004080/LD/22012034241010 — शांतिधाम निर्माण रामनिवास के खेत के पास कोथमीर</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
-        <v>180000</v>
+        <v>522000</v>
       </c>
       <c r="I356" s="2" t="n">
-        <v>0</v>
+        <v>181672.86</v>
       </c>
       <c r="J356" s="3" t="n">
-        <v>42885</v>
-[...1 lines deleted...]
-      <c r="K356" s="3"/>
+        <v>42355</v>
+      </c>
+      <c r="K356" s="3" t="n">
+        <v>42997</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1720004080/LD/3799415502 — GRAMIN KRIDANGAN NAVIN PANCHAYAT BHAVAN KE PAAS (K</t>
+          <t>1720004080/LD/22012034241012 — शांतिधाम कब्रस्‍तान निर्माण कार्य कोथमीर</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
-        <v>499000</v>
+        <v>370000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>263010.72</v>
+        <v>173077.36</v>
       </c>
       <c r="J357" s="3" t="n">
-        <v>41667</v>
+        <v>42345</v>
       </c>
       <c r="K357" s="3" t="n">
-        <v>41879</v>
+        <v>42997</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1720004080/LD/3799422890 — Kridangan -Prathmik +Madhyamik school kothmir</t>
+          <t>1720004080/LD/22012034360689 — शांतिधाम निर्माण रामनिवास के खेत के पास कोथमीर</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
-        <v>62202</v>
+        <v>180000</v>
       </c>
       <c r="I358" s="2" t="n">
-        <v>58592.77</v>
+        <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
-        <v>41667</v>
-[...3 lines deleted...]
-      </c>
+        <v>42885</v>
+      </c>
+      <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1720004080/LD/3799422905 — Kridangan- prathmik school anad nagar kothmir</t>
+          <t>1720004080/LD/3799415502 — GRAMIN KRIDANGAN NAVIN PANCHAYAT BHAVAN KE PAAS (K</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
-        <v>29300</v>
+        <v>499000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>25586.86</v>
+        <v>263010.72</v>
       </c>
       <c r="J359" s="3" t="n">
-        <v>41681</v>
+        <v>41667</v>
       </c>
       <c r="K359" s="3" t="n">
-        <v>42095</v>
+        <v>41879</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/2054 — पुलिया निर्माण कार्य कोथमीर से बुरूट मार्ग कोथमीर</t>
+          <t>1720004080/LD/3799422890 — Kridangan -Prathmik +Madhyamik school kothmir</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
-        <v>499000</v>
+        <v>62202</v>
       </c>
       <c r="I360" s="2" t="n">
-        <v>230562</v>
+        <v>58592.77</v>
       </c>
       <c r="J360" s="3" t="n">
-        <v>39979</v>
+        <v>41667</v>
       </c>
       <c r="K360" s="3" t="n">
-        <v>40507</v>
+        <v>41879</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/2074 — ग्रेवलमार्ग भाग 2 कोथमीर से बुरूट कोथमीर</t>
+          <t>1720004080/LD/3799422905 — Kridangan- prathmik school anad nagar kothmir</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
-        <v>500000</v>
+        <v>29300</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>580200</v>
+        <v>25586.86</v>
       </c>
       <c r="J361" s="3" t="n">
-        <v>40075</v>
+        <v>41681</v>
       </c>
       <c r="K361" s="3" t="n">
-        <v>39999</v>
+        <v>42095</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/2172 — ग्रवलमार्ग कोथमीर से किलोदा पी भाग 1</t>
+          <t>1720004080/RC/2054 — पुलिया निर्माण कार्य कोथमीर से बुरूट मार्ग कोथमीर</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
-        <v>500000</v>
+        <v>499000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>428254</v>
+        <v>230562</v>
       </c>
       <c r="J362" s="3" t="n">
-        <v>40576</v>
+        <v>39979</v>
       </c>
       <c r="K362" s="3" t="n">
-        <v>41085</v>
+        <v>40507</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/2183 — ग्रेवल मार्ग कोथमीर से किलोदा भाग 2</t>
+          <t>1720004080/RC/2074 — ग्रेवलमार्ग भाग 2 कोथमीर से बुरूट कोथमीर</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I363" s="2" t="n">
-        <v>443766</v>
+        <v>580200</v>
       </c>
       <c r="J363" s="3" t="n">
-        <v>40635</v>
+        <v>40075</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>41091</v>
+        <v>39999</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/22012034178779 — सीसी रोड पंच परमेश्‍वर रामनिवास के घर से मोहन के घ</t>
+          <t>1720004080/RC/2172 — ग्रवलमार्ग कोथमीर से किलोदा पी भाग 1</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
-        <v>19000</v>
+        <v>500000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>18949.32</v>
+        <v>428254</v>
       </c>
       <c r="J364" s="3" t="n">
-        <v>41506</v>
+        <v>40576</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>41567</v>
+        <v>41085</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/22012034178780 — सीसी रोड पंच परमेश्‍वर बडी टंकी से मोती कोदर के घर</t>
+          <t>1720004080/RC/2183 — ग्रेवल मार्ग कोथमीर से किलोदा भाग 2</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
-        <v>48000</v>
+        <v>500000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>47985.59</v>
+        <v>443766</v>
       </c>
       <c r="J365" s="3" t="n">
-        <v>41506</v>
+        <v>40635</v>
       </c>
       <c r="K365" s="3" t="n">
-        <v>41897</v>
+        <v>41091</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/22012034180287 — सीसी रोड पंच परमेश्‍वर रामविलास मोती के घर से फततु</t>
+          <t>1720004080/RC/22012034178779 — सीसी रोड पंच परमेश्‍वर रामनिवास के घर से मोहन के घ</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
-        <v>127000</v>
+        <v>19000</v>
       </c>
       <c r="I366" s="2" t="n">
-        <v>125168.3</v>
+        <v>18949.32</v>
       </c>
       <c r="J366" s="3" t="n">
-        <v>41520</v>
+        <v>41506</v>
       </c>
       <c r="K366" s="3" t="n">
-        <v>41583</v>
+        <v>41567</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/22012034198302 — C.C. ROAD PANCHPARMESHWAR MANOHAR KE GHAR SE CHOKI</t>
+          <t>1720004080/RC/22012034178780 — सीसी रोड पंच परमेश्‍वर बडी टंकी से मोती कोदर के घर</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
-        <v>51000</v>
+        <v>48000</v>
       </c>
       <c r="I367" s="2" t="n">
-        <v>51352</v>
+        <v>47985.59</v>
       </c>
       <c r="J367" s="3" t="n">
-        <v>41660</v>
+        <v>41506</v>
       </c>
       <c r="K367" s="3" t="n">
-        <v>41697</v>
+        <v>41897</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/22012034199897 — C.C. ROAD Manohar ke ghar se chokider ke ghar tak</t>
+          <t>1720004080/RC/22012034180287 — सीसी रोड पंच परमेश्‍वर रामविलास मोती के घर से फततु</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
-        <v>153000</v>
+        <v>127000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>0</v>
+        <v>125168.3</v>
       </c>
       <c r="J368" s="3" t="n">
-        <v>41549</v>
-[...1 lines deleted...]
-      <c r="K368" s="3"/>
+        <v>41520</v>
+      </c>
+      <c r="K368" s="3" t="n">
+        <v>41583</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/22012034200963 — SUDUR GRAM KHET SADAK PM ROAD SE MOTI KODAR KE KHE</t>
+          <t>1720004080/RC/22012034198302 — C.C. ROAD PANCHPARMESHWAR MANOHAR KE GHAR SE CHOKI</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
-        <v>1081000</v>
+        <v>51000</v>
       </c>
       <c r="I369" s="2" t="n">
-        <v>510289.26</v>
+        <v>51352</v>
       </c>
       <c r="J369" s="3" t="n">
-        <v>41674</v>
+        <v>41660</v>
       </c>
       <c r="K369" s="3" t="n">
-        <v>42997</v>
+        <v>41697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/22012034200967 — SUDUR GRAM KHET SADAK KILODA RASTE SE SINDHKHAL TA</t>
+          <t>1720004080/RC/22012034199897 — C.C. ROAD Manohar ke ghar se chokider ke ghar tak</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
-        <v>1469000</v>
+        <v>153000</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>506581.3</v>
+        <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
-        <v>41681</v>
-[...3 lines deleted...]
-      </c>
+        <v>41549</v>
+      </c>
+      <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/22012034201642 — Gravel marg - anand nagar school se surendra ke kh</t>
+          <t>1720004080/RC/22012034200963 — SUDUR GRAM KHET SADAK PM ROAD SE MOTI KODAR KE KHE</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
-        <v>1469000</v>
+        <v>1081000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>0</v>
+        <v>510289.26</v>
       </c>
       <c r="J371" s="3" t="n">
-        <v>41549</v>
-[...1 lines deleted...]
-      <c r="K371" s="3"/>
+        <v>41674</v>
+      </c>
+      <c r="K371" s="3" t="n">
+        <v>42997</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/22012034201645 — SUDUR GRAM KHET SADAK ANAND NAGAR SCHOOL SE SUREND</t>
+          <t>1720004080/RC/22012034200967 — SUDUR GRAM KHET SADAK KILODA RASTE SE SINDHKHAL TA</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>1469000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>0</v>
+        <v>506581.3</v>
       </c>
       <c r="J372" s="3" t="n">
-        <v>41549</v>
-[...1 lines deleted...]
-      <c r="K372" s="3"/>
+        <v>41681</v>
+      </c>
+      <c r="K372" s="3" t="n">
+        <v>42997</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/22012034201650 — SUDUR GRAM KHET SADAK KAWLASA MARG SE ONKAR GABBU</t>
+          <t>1720004080/RC/22012034201642 — Gravel marg - anand nagar school se surendra ke kh</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
-        <v>806000</v>
+        <v>1469000</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
-        <v>41674</v>
+        <v>41549</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/22012034224920 — CC ROAD PANCHPARMESWAR - BHIKA SOMA KE GHAR SE HAR</t>
+          <t>1720004080/RC/22012034201645 — SUDUR GRAM KHET SADAK ANAND NAGAR SCHOOL SE SUREND</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
-        <v>139000</v>
+        <v>1469000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>138209</v>
+        <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
-        <v>41835</v>
-[...3 lines deleted...]
-      </c>
+        <v>41549</v>
+      </c>
+      <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/22012034224923 — CC ROAD PANCHAPARMESWAR - BHIKA SOMA KE GHAR SE HARIJAN KE GHAR TAK</t>
+          <t>1720004080/RC/22012034201650 — SUDUR GRAM KHET SADAK KAWLASA MARG SE ONKAR GABBU</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
-        <v>0</v>
+        <v>806000</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
-        <v>41757</v>
+        <v>41674</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/22012034224924 — CC ROAD PANCHAPARMESWAR - BHIKA SOMA KE GHAR SE HARIJAN KE GHAR TAK</t>
+          <t>1720004080/RC/22012034224920 — CC ROAD PANCHPARMESWAR - BHIKA SOMA KE GHAR SE HAR</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
-        <v>0</v>
+        <v>139000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>0</v>
+        <v>138209</v>
       </c>
       <c r="J376" s="3" t="n">
-        <v>41757</v>
-[...1 lines deleted...]
-      <c r="K376" s="3"/>
+        <v>41835</v>
+      </c>
+      <c r="K376" s="3" t="n">
+        <v>41922</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/22012034224925 — CC ROAD PANCHAPARMESWAR - BHIKA SOMA KE GHAR SE HARIJAN KE GHAR TAK</t>
+          <t>1720004080/RC/22012034224923 — CC ROAD PANCHAPARMESWAR - BHIKA SOMA KE GHAR SE HARIJAN KE GHAR TAK</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>41757</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/22012034224926 — CC ROAD PANCHAPARMESWAR - BHIKA SOMA KE GHAR SE HARIJAN KE GHAR TAK</t>
+          <t>1720004080/RC/22012034224924 — CC ROAD PANCHAPARMESWAR - BHIKA SOMA KE GHAR SE HARIJAN KE GHAR TAK</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>41757</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/22012034224927 — CC ROAD PANCHAPARMESWAR - BHIKA SOMA KE GHAR SE HARIJAN KE GHAR TAK</t>
+          <t>1720004080/RC/22012034224925 — CC ROAD PANCHAPARMESWAR - BHIKA SOMA KE GHAR SE HARIJAN KE GHAR TAK</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>41757</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/22012034324635 — CC ROAD - 14TH VITT OM CHAGAN KE GHAR SE HARIJAN KUP TAK</t>
+          <t>1720004080/RC/22012034224926 — CC ROAD PANCHAPARMESWAR - BHIKA SOMA KE GHAR SE HARIJAN KE GHAR TAK</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>42765</v>
+        <v>41757</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/22012034326522 — CC ROAD - OM CHHAGAN KE GHAR SE HARIJAN KUP TAK</t>
+          <t>1720004080/RC/22012034224927 — CC ROAD PANCHAPARMESWAR - BHIKA SOMA KE GHAR SE HARIJAN KE GHAR TAK</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>101000</v>
+        <v>0</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>44957.57</v>
+        <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>42809</v>
-[...3 lines deleted...]
-      </c>
+        <v>41757</v>
+      </c>
+      <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/22012034338650 — सुदुर ग्राम संपर्क सड़क निर्माण कोथमीर से आनंद नगर स्कूल तक</t>
+          <t>1720004080/RC/22012034324635 — CC ROAD - 14TH VITT OM CHAGAN KE GHAR SE HARIJAN KUP TAK</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>1225000</v>
+        <v>0</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>874287.56</v>
+        <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>42877</v>
-[...3 lines deleted...]
-      </c>
+        <v>42765</v>
+      </c>
+      <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/22012034372271 — CC ROAD</t>
+          <t>1720004080/RC/22012034326522 — CC ROAD - OM CHHAGAN KE GHAR SE HARIJAN KUP TAK</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>0</v>
+        <v>101000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>0</v>
+        <v>44957.57</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>43191</v>
-[...1 lines deleted...]
-      <c r="K383" s="3"/>
+        <v>42809</v>
+      </c>
+      <c r="K383" s="3" t="n">
+        <v>42997</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/22012034389894 — पुलिया निर्माण अजनास कव्लासा मार्ग परेती नदी kothmir</t>
+          <t>1720004080/RC/22012034338650 — सुदुर ग्राम संपर्क सड़क निर्माण कोथमीर से आनंद नगर स्कूल तक</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>452000</v>
+        <v>1225000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>424834.78</v>
+        <v>874287.56</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>43253</v>
+        <v>42877</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>43742</v>
+        <v>44025</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/22012034446521 — sudur sampark sadak nirman panchayat bhavan se shankarkekhettak kothmir</t>
+          <t>1720004080/RC/22012034372271 — CC ROAD</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>43491</v>
+        <v>43191</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/22012034506645 — cc road chhotu kaka ke ghar se puliya tak kothmir</t>
+          <t>1720004080/RC/22012034389894 — पुलिया निर्माण अजनास कव्लासा मार्ग परेती नदी kothmir</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>178000</v>
+        <v>452000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>177828</v>
+        <v>424834.78</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>43866</v>
+        <v>43253</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>44544</v>
+        <v>43742</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/22012034541951 — Sudur sampark khet sadak gyalipaya marg kothmir</t>
+          <t>1720004080/RC/22012034446521 — sudur sampark sadak nirman panchayat bhavan se shankarkekhettak kothmir</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>1465090.28</v>
+        <v>0</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>1406016</v>
+        <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>44101</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/22012034542725 — cc road anand nagar school se mayaram ke ghar tak</t>
+          <t>1720004080/RC/22012034506645 — cc road chhotu kaka ke ghar se puliya tak kothmir</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>104550</v>
+        <v>178000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>0</v>
+        <v>177828</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K388" s="3"/>
+        <v>43866</v>
+      </c>
+      <c r="K388" s="3" t="n">
+        <v>44544</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/22012034546328 — khet sadak anand nagar samudaik bhavan se surendra ke khet tak</t>
+          <t>1720004080/RC/22012034541951 — Sudur sampark khet sadak gyalipaya marg kothmir</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>1457633.76</v>
+        <v>1465090.28</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>1154610</v>
+        <v>1406016</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>44201</v>
+        <v>44101</v>
       </c>
       <c r="K389" s="3" t="n">
-        <v>45408</v>
+        <v>44662</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/2236 — CC रोड (पंचपरमेश्‍वर) कोथमीर</t>
+          <t>1720004080/RC/22012034542725 — cc road anand nagar school se mayaram ke ghar tak</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>0</v>
+        <v>104550</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>40634</v>
+        <v>44058</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/2237 — CC रोड (पंचपरमेश्‍वर) कोथमीर</t>
+          <t>1720004080/RC/22012034546328 — khet sadak anand nagar samudaik bhavan se surendra ke khet tak</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>90000</v>
+        <v>1457633.76</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>89988</v>
+        <v>1154610</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>41010</v>
+        <v>44201</v>
       </c>
       <c r="K391" s="3" t="n">
-        <v>41053</v>
+        <v>45408</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/2332 — CCरोड(PP)दामोदर के घर से राममंदिर तक कोथमीर</t>
+          <t>1720004080/RC/2236 — CC रोड (पंचपरमेश्‍वर) कोथमीर</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>140000</v>
+        <v>0</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>141536</v>
+        <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>41215</v>
-[...3 lines deleted...]
-      </c>
+        <v>40634</v>
+      </c>
+      <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Metal Second coat / Construction of WBM Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/ग्रेवलमार्ग कोथमीर से धायली कोथमीर — ग्रेवलमार्ग कोथमीर से धायली कोथमीर</t>
+          <t>1720004080/RC/2237 — CC रोड (पंचपरमेश्‍वर) कोथमीर</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>485000</v>
+        <v>90000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>944758</v>
+        <v>89988</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>39409</v>
+        <v>41010</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>39489</v>
+        <v>41053</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/ग्रेवलमार्ग कोथमीर से सिंद्र खाल तक — ग्रेवलमार्ग कोथमीर से सिंद्र खाल तक कोथमीर</t>
+          <t>1720004080/RC/2332 — CCरोड(PP)दामोदर के घर से राममंदिर तक कोथमीर</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>978000</v>
+        <v>140000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>603595</v>
+        <v>141536</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>39589</v>
+        <v>41215</v>
       </c>
       <c r="K394" s="3" t="n">
-        <v>41231</v>
+        <v>41636</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Metal Second coat / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/ग्रेवल मार्ग निर्माण कोथमीर से कैलाश — ग्रेवल मार्ग निर्माण कोथमीर से कैलाश जाट के खेत तक कोथमीर</t>
+          <t>1720004080/RC/ग्रेवलमार्ग कोथमीर से धायली कोथमीर — ग्रेवलमार्ग कोथमीर से धायली कोथमीर</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>977900</v>
+        <v>485000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>1090621</v>
+        <v>944758</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>39527</v>
+        <v>39409</v>
       </c>
       <c r="K395" s="3" t="n">
-        <v>40361</v>
+        <v>39489</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/ग्रेवलमार्ग निर्माण कोथमीर से बुरूट — ग्रेवलमार्ग निर्माण कोथमीर से बुरूट प्रथम कोथमीर</t>
+          <t>1720004080/RC/ग्रेवलमार्ग कोथमीर से सिंद्र खाल तक — ग्रेवलमार्ग कोथमीर से सिंद्र खाल तक कोथमीर</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>484000</v>
+        <v>978000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>622180.73</v>
+        <v>603595</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>39631</v>
+        <v>39589</v>
       </c>
       <c r="K396" s="3" t="n">
-        <v>40178</v>
+        <v>41231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/ग्रेवलमार्ग निर्माण धायली रेवाराम से — ग्रेवलमार्ग निर्माण धायली रेवाराम से ओम जाट के खेत तक कोथमीर</t>
+          <t>1720004080/RC/ग्रेवल मार्ग निर्माण कोथमीर से कैलाश — ग्रेवल मार्ग निर्माण कोथमीर से कैलाश जाट के खेत तक कोथमीर</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>496800</v>
+        <v>977900</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>363560</v>
+        <v>1090621</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>39560</v>
+        <v>39527</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>39659</v>
+        <v>40361</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RC/सी,सी रोड र्नि‍माण कोथमि‍र — सी,सी रोड र्नि‍माण कोथमि‍र</t>
+          <t>1720004080/RC/ग्रेवलमार्ग निर्माण कोथमीर से बुरूट — ग्रेवलमार्ग निर्माण कोथमीर से बुरूट प्रथम कोथमीर</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>185000</v>
+        <v>484000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>112796</v>
+        <v>622180.73</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>39527</v>
+        <v>39631</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>41001</v>
+        <v>40178</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RS/22012034393219 — SHOCHALAY  NIRMAN - RAMSING S/O NANNU GP KOTHMIR</t>
+          <t>1720004080/RC/ग्रेवलमार्ग निर्माण धायली रेवाराम से — ग्रेवलमार्ग निर्माण धायली रेवाराम से ओम जाट के खेत तक कोथमीर</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>12000</v>
+        <v>496800</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>11932</v>
+        <v>363560</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>43166</v>
+        <v>39560</v>
       </c>
       <c r="K399" s="3" t="n">
-        <v>44544</v>
+        <v>39659</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RS/22012034396837 — SHOCHALAY NIRMAN - SANTOSH S/O KAMALSING GP KOTHMIR</t>
+          <t>1720004080/RC/सी,सी रोड र्नि‍माण कोथमि‍र — सी,सी रोड र्नि‍माण कोथमि‍र</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>12000</v>
+        <v>185000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>3132</v>
+        <v>112796</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>43253</v>
+        <v>39527</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>44544</v>
+        <v>41001</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RS/22012034396838 — SHOCHALAY NIRMAN - RAJESH S/O RADHESHYAM GP KOTHMIR</t>
+          <t>1720004080/RS/22012034393219 — SHOCHALAY  NIRMAN - RAMSING S/O NANNU GP KOTHMIR</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>11932</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>43148</v>
+        <v>43166</v>
       </c>
       <c r="K401" s="3" t="n">
         <v>44544</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RS/22012034587041 — SAMUDAIK SWACHHTA PARISAR KOTHMIR</t>
+          <t>1720004080/RS/22012034396837 — SHOCHALAY NIRMAN - SANTOSH S/O KAMALSING GP KOTHMIR</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>44000</v>
+        <v>12000</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>0</v>
+        <v>3132</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>44480</v>
-[...1 lines deleted...]
-      <c r="K402" s="3"/>
+        <v>43253</v>
+      </c>
+      <c r="K402" s="3" t="n">
+        <v>44544</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soakage Channel for Community / Construction of Soakage Channel for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RS/22012034594574 — DRENEG CHENAL BHUJARAM JAT KE KHET SE RAJESH KE KHET TAK</t>
+          <t>1720004080/RS/22012034396838 — SHOCHALAY NIRMAN - RAJESH S/O RADHESHYAM GP KOTHMIR</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>0</v>
+        <v>11932</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K403" s="3"/>
+        <v>43148</v>
+      </c>
+      <c r="K403" s="3" t="n">
+        <v>44544</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1720004080/RS/22012034625843 — सामुदायिक स्वछता परिसर कोथमीर</t>
+          <t>1720004080/RS/22012034587041 — SAMUDAIK SWACHHTA PARISAR KOTHMIR</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>44000</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>44392</v>
+        <v>44480</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Soakage Channel for Community / Construction of Soakage Channel for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034447404 — भूमिगत डाइक जूना पानी वाले नाले पे कोथमीर</t>
+          <t>1720004080/RS/22012034594574 — DRENEG CHENAL BHUJARAM JAT KE KHET SE RAJESH KE KHET TAK</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>33624</v>
+        <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>43642</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034447569 — भूमिगत डाइक जूना पानी वाले नाले पे कोथमीर</t>
+          <t>1720004080/RS/22012034625843 — सामुदायिक स्वछता परिसर कोथमीर</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>30000</v>
+        <v>44000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>21048</v>
+        <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>43642</v>
-[...3 lines deleted...]
-      </c>
+        <v>44392</v>
+      </c>
+      <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034447577 — भूमिगत डाइक जूना पानी वाले नाले पे कोथमीर 1</t>
+          <t>1720004080/WC/22012034447404 — भूमिगत डाइक जूना पानी वाले नाले पे कोथमीर</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>25056</v>
+        <v>33624</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>43642</v>
       </c>
       <c r="K407" s="3" t="n">
-        <v>43922</v>
+        <v>44025</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034447729 — भूमिगत डाइक जूना पानी वाले नाले पे कोथमीर 2</t>
+          <t>1720004080/WC/22012034447569 — भूमिगत डाइक जूना पानी वाले नाले पे कोथमीर</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>29232</v>
+        <v>21048</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>43656</v>
+        <v>43642</v>
       </c>
       <c r="K408" s="3" t="n">
         <v>43742</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034447739 — भूमिगत डाइक जूना पानी वाले नाले पे कोथमीर 3</t>
+          <t>1720004080/WC/22012034447577 — भूमिगत डाइक जूना पानी वाले नाले पे कोथमीर 1</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>31320</v>
+        <v>25056</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>43656</v>
+        <v>43642</v>
       </c>
       <c r="K409" s="3" t="n">
-        <v>43742</v>
+        <v>43922</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034447744 — भूमिगत डाइक  पुलिया वाले नाले पे कोथमीर</t>
+          <t>1720004080/WC/22012034447729 — भूमिगत डाइक जूना पानी वाले नाले पे कोथमीर 2</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>29232</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>43656</v>
       </c>
       <c r="K410" s="3" t="n">
         <v>43742</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034447748 — भूमिगत डाइक  पुलिया वाले नाले पे कोथमीर 1</t>
+          <t>1720004080/WC/22012034447739 — भूमिगत डाइक जूना पानी वाले नाले पे कोथमीर 3</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>0</v>
+        <v>31320</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K411" s="3"/>
+        <v>43656</v>
+      </c>
+      <c r="K411" s="3" t="n">
+        <v>43742</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034447752 — भूमिगत डाइक  पुलिया वाले नाले पे कोथमीर 2</t>
+          <t>1720004080/WC/22012034447744 — भूमिगत डाइक  पुलिया वाले नाले पे कोथमीर</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>25344</v>
+        <v>29232</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>43670</v>
+        <v>43656</v>
       </c>
       <c r="K412" s="3" t="n">
         <v>43742</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034447755 — भूमिगत डाइक पिपलानी रोड वाले नाले पे कोथमीर</t>
+          <t>1720004080/WC/22012034447748 — भूमिगत डाइक  पुलिया वाले नाले पे कोथमीर 1</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>23232</v>
+        <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>43670</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034447784 — भूमिगत डाइक पिपलानी रोड वाले नाले पे कोथमीर 1</t>
+          <t>1720004080/WC/22012034447752 — भूमिगत डाइक  पुलिया वाले नाले पे कोथमीर 2</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>30000</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>25344</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>43670</v>
       </c>
       <c r="K414" s="3" t="n">
-        <v>44094</v>
+        <v>43742</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034542480 — bhumigat daik puliya vali khali 01</t>
+          <t>1720004080/WC/22012034447755 — भूमिगत डाइक पिपलानी रोड वाले नाले पे कोथमीर</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>38252.3</v>
+        <v>30000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>36480</v>
+        <v>23232</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>43978</v>
+        <v>43670</v>
       </c>
       <c r="K415" s="3" t="n">
-        <v>44061</v>
+        <v>43742</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034542483 — bhumigat daik puliya vale nale pe  02</t>
+          <t>1720004080/WC/22012034447784 — भूमिगत डाइक पिपलानी रोड वाले नाले पे कोथमीर 1</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>38252.3</v>
+        <v>30000</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>36480</v>
+        <v>25344</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>43978</v>
+        <v>43670</v>
       </c>
       <c r="K416" s="3" t="n">
-        <v>44061</v>
+        <v>44094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034542484 — bhumigat daik puliya vale nale pe 03</t>
+          <t>1720004080/WC/22012034542480 — bhumigat daik puliya vali khali 01</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>38252.3</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>36480</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>43978</v>
       </c>
       <c r="K417" s="3" t="n">
         <v>44061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034548638 — bhumigat daik juna pani vale nale pe kothmir 04</t>
+          <t>1720004080/WC/22012034542483 — bhumigat daik puliya vale nale pe  02</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>38252.3</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>36480</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>43978</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>44094</v>
+        <v>44061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034548642 — bhumigat daik juna pani vale nale pe kothmir 05</t>
+          <t>1720004080/WC/22012034542484 — bhumigat daik puliya vale nale pe 03</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>38252.3</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>0</v>
+        <v>36480</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>43922</v>
-[...1 lines deleted...]
-      <c r="K419" s="3"/>
+        <v>43978</v>
+      </c>
+      <c r="K419" s="3" t="n">
+        <v>44061</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034548643 — bhumigat daik juna pani vale nale pe kothmir 06</t>
+          <t>1720004080/WC/22012034548638 — bhumigat daik juna pani vale nale pe kothmir 04</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>38252.3</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>36480</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>43978</v>
       </c>
       <c r="K420" s="3" t="n">
-        <v>44061</v>
+        <v>44094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034548644 — bhumigat daik juna pani vale nale pe kothmir 07</t>
+          <t>1720004080/WC/22012034548642 — bhumigat daik juna pani vale nale pe kothmir 05</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>38252.3</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>36480</v>
+        <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>43978</v>
-[...3 lines deleted...]
-      </c>
+        <v>43922</v>
+      </c>
+      <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034548645 — bhumigat daik juna pani vale nale pe kothmir 08</t>
+          <t>1720004080/WC/22012034548643 — bhumigat daik juna pani vale nale pe kothmir 06</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>38252.3</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>36480</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>43978</v>
       </c>
       <c r="K422" s="3" t="n">
         <v>44061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034548646 — bhumigat daik juna pani vale nale pe kothmir 09</t>
+          <t>1720004080/WC/22012034548644 — bhumigat daik juna pani vale nale pe kothmir 07</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
         <v>38252.3</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>36480</v>
       </c>
       <c r="J423" s="3" t="n">
         <v>43978</v>
       </c>
       <c r="K423" s="3" t="n">
-        <v>44094</v>
+        <v>44061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034548647 — bhumigat daik juna pani vale nale pe kothmir 10</t>
+          <t>1720004080/WC/22012034548645 — bhumigat daik juna pani vale nale pe kothmir 08</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>38252.3</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>36480</v>
       </c>
       <c r="J424" s="3" t="n">
         <v>43978</v>
       </c>
       <c r="K424" s="3" t="n">
         <v>44061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034623474 — STAPDAM JUNA PANI VALE NALE PE SANTOSH KE KHET PAAS</t>
+          <t>1720004080/WC/22012034548646 — bhumigat daik juna pani vale nale pe kothmir 09</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>1417063.43</v>
+        <v>38252.3</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>1149316.5</v>
+        <v>36480</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>44271</v>
+        <v>43978</v>
       </c>
       <c r="K425" s="3" t="n">
-        <v>45121</v>
+        <v>44094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034623505 — NALA SUDRADIKARAN JUNA PANI VALA NALA</t>
+          <t>1720004080/WC/22012034548647 — bhumigat daik juna pani vale nale pe kothmir 10</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>785972</v>
+        <v>38252.3</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>630338</v>
+        <v>36480</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>44294</v>
+        <v>43978</v>
       </c>
       <c r="K426" s="3" t="n">
-        <v>44563</v>
+        <v>44061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034623506 — NALA SUDRADIKARAN KANKAD KHALI ANAND NAGAR KOTHMIR</t>
+          <t>1720004080/WC/22012034623474 — STAPDAM JUNA PANI VALE NALE PE SANTOSH KE KHET PAAS</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>714520</v>
+        <v>1417063.43</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>628022</v>
+        <v>1149316.5</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>44294</v>
+        <v>44271</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>44474</v>
+        <v>45121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034624607 — WATER DRAINEGE PARETI NADI SE ANAND NAGAR TAK KOTHMIR</t>
+          <t>1720004080/WC/22012034623505 — NALA SUDRADIKARAN JUNA PANI VALA NALA</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>535890</v>
+        <v>785972</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>482886</v>
+        <v>630338</v>
       </c>
       <c r="J428" s="3" t="n">
         <v>44294</v>
       </c>
       <c r="K428" s="3" t="n">
-        <v>44474</v>
+        <v>44563</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034777884 — Navin puliya sah stapdem nirman karya gram panchayat kothmir me pareti nadi shantidham ke paas</t>
+          <t>1720004080/WC/22012034623506 — NALA SUDRADIKARAN KANKAD KHALI ANAND NAGAR KOTHMIR</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>1492133.63</v>
+        <v>714520</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>1476221</v>
+        <v>628022</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>44444</v>
+        <v>44294</v>
       </c>
       <c r="K429" s="3" t="n">
-        <v>46140</v>
+        <v>44474</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034863852 — DRENEG CHENAL KILODA MARG KOTHMIR</t>
+          <t>1720004080/WC/22012034624607 — WATER DRAINEGE PARETI NADI SE ANAND NAGAR TAK KOTHMIR</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>529416</v>
+        <v>535890</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>451986</v>
+        <v>482886</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>44516</v>
+        <v>44294</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>44752</v>
+        <v>44474</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034863856 — DRENEG CHENAL SINDHKHAL MARG KOTHMIR</t>
+          <t>1720004080/WC/22012034777884 — Navin puliya sah stapdem nirman karya gram panchayat kothmir me pareti nadi shantidham ke paas</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>529416</v>
+        <v>1492133.63</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>435330</v>
+        <v>1476221</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>44516</v>
+        <v>44444</v>
       </c>
       <c r="K431" s="3" t="n">
-        <v>44774</v>
+        <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034863860 — DRENEG CHENAL GVALIPAYA MARG KOTHMIR</t>
+          <t>1720004080/WC/22012034863852 — DRENEG CHENAL KILODA MARG KOTHMIR</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
         <v>529416</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>395955</v>
+        <v>451986</v>
       </c>
       <c r="J432" s="3" t="n">
         <v>44516</v>
       </c>
       <c r="K432" s="3" t="n">
-        <v>46119</v>
+        <v>44752</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034939649 — talab nirman (amrit sarovar) dinesh ke khet pas kothmir</t>
+          <t>1720004080/WC/22012034863856 — DRENEG CHENAL SINDHKHAL MARG KOTHMIR</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>927453.24</v>
+        <v>529416</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>0</v>
+        <v>435330</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K433" s="3"/>
+        <v>44516</v>
+      </c>
+      <c r="K433" s="3" t="n">
+        <v>44774</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034965791 — water drainage chhenal mohan ke khet se gambhir ke khet tak kothmir</t>
+          <t>1720004080/WC/22012034863860 — DRENEG CHENAL GVALIPAYA MARG KOTHMIR</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>512193.86</v>
+        <v>529416</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>141168</v>
+        <v>395955</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>44695</v>
-[...1 lines deleted...]
-      <c r="K434" s="3"/>
+        <v>44516</v>
+      </c>
+      <c r="K434" s="3" t="n">
+        <v>46119</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034965795 — nala vistarikaran kamlesh ke khet se harisahnkar ke khet tak kothmir</t>
+          <t>1720004080/WC/22012034939649 — talab nirman (amrit sarovar) dinesh ke khet pas kothmir</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>749444.86</v>
+        <v>927453.24</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>18768</v>
+        <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>44695</v>
+        <v>44652</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034965798 — nala vistarikaran mahesh ke khet se hariram ke khet tak kothmir</t>
+          <t>1720004080/WC/22012034965791 — water drainage chhenal mohan ke khet se gambhir ke khet tak kothmir</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>749444.86</v>
+        <v>512193.86</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>336804</v>
+        <v>141168</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>44699</v>
-[...3 lines deleted...]
-      </c>
+        <v>44695</v>
+      </c>
+      <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034965799 — water drainage chhenal dinesh ke khet se bondar ke khet tak kothmir</t>
+          <t>1720004080/WC/22012034965795 — nala vistarikaran kamlesh ke khet se harisahnkar ke khet tak kothmir</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>512193.86</v>
+        <v>749444.86</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>250104</v>
+        <v>18768</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>44695</v>
       </c>
-      <c r="K437" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012034971470 — nala vistarikaran gram kothmir pareti vala</t>
+          <t>1720004080/WC/22012034965798 — nala vistarikaran mahesh ke khet se hariram ke khet tak kothmir</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>930556.7</v>
+        <v>749444.86</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>414936</v>
+        <v>336804</v>
       </c>
       <c r="J438" s="3" t="n">
         <v>44699</v>
       </c>
       <c r="K438" s="3" t="n">
         <v>46143</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012035035103 — nala vistarikaran kailash ke khet se om ke khet tak kothmir</t>
+          <t>1720004080/WC/22012034965799 — water drainage chhenal dinesh ke khet se bondar ke khet tak kothmir</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>486930.86</v>
+        <v>512193.86</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>663</v>
+        <v>250104</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>45206</v>
-[...1 lines deleted...]
-      <c r="K439" s="3"/>
+        <v>44695</v>
+      </c>
+      <c r="K439" s="3" t="n">
+        <v>46119</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012035035104 — nala vistarikaran prem ke khet se mahesh ke khet tak kothmir</t>
+          <t>1720004080/WC/22012034971470 — nala vistarikaran gram kothmir pareti vala</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>491332.66</v>
+        <v>930556.7</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>90348.45</v>
+        <v>414936</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>45206</v>
-[...1 lines deleted...]
-      <c r="K440" s="3"/>
+        <v>44699</v>
+      </c>
+      <c r="K440" s="3" t="n">
+        <v>46143</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012035130124 — percolation tamk omprakash ke khet pas kothmir</t>
+          <t>1720004080/WC/22012035035103 — nala vistarikaran kailash ke khet se om ke khet tak kothmir</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>849184.04</v>
+        <v>486930.86</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>442</v>
+        <v>663</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>45205</v>
+        <v>45206</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012035136290 — Parcolation Taink Nirman omprakash ke khet ke pas kothmir</t>
+          <t>1720004080/WC/22012035035104 — nala vistarikaran prem ke khet se mahesh ke khet tak kothmir</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>0</v>
+        <v>491332.66</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>0</v>
+        <v>90348.45</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>45201</v>
+        <v>45206</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/22012035136292 — Parcolation Taink Nirman omprakash ke khet ke pas kothmir</t>
+          <t>1720004080/WC/22012035130124 — percolation tamk omprakash ke khet pas kothmir</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>0</v>
+        <v>849184.04</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>0</v>
+        <v>442</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>45201</v>
+        <v>45205</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/473 — चेक डेम निर्माण जुनापानी नाला  कोथमीर</t>
+          <t>1720004080/WC/22012035136290 — Parcolation Taink Nirman omprakash ke khet ke pas kothmir</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>310000</v>
+        <v>0</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>280865</v>
+        <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>40332</v>
-[...3 lines deleted...]
-      </c>
+        <v>45201</v>
+      </c>
+      <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/475 — खेत तलाब गबरू / रमा कोथमीर</t>
+          <t>1720004080/WC/22012035136292 — Parcolation Taink Nirman omprakash ke khet ke pas kothmir</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>110000</v>
+        <v>0</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>119600</v>
+        <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>40348</v>
-[...3 lines deleted...]
-      </c>
+        <v>45201</v>
+      </c>
+      <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/9993670160 — STOPDAM PRETI NADI PAR AJNASH ROAD</t>
+          <t>1720004080/WC/473 — चेक डेम निर्माण जुनापानी नाला  कोथमीर</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>0</v>
+        <v>310000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>0</v>
+        <v>280865</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K446" s="3"/>
+        <v>40332</v>
+      </c>
+      <c r="K446" s="3" t="n">
+        <v>41365</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/9993670161 — CHECKDAM SINDHKHAL PE KISHANKE KHET PAAS</t>
+          <t>1720004080/WC/475 — खेत तलाब गबरू / रमा कोथमीर</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>0</v>
+        <v>110000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>0</v>
+        <v>119600</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K447" s="3"/>
+        <v>40348</v>
+      </c>
+      <c r="K447" s="3" t="n">
+        <v>40392</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Stop Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/9993670164 — CHEKDAM GAJANAD KE KHET PAAS NALE ME</t>
+          <t>1720004080/WC/9993670160 — STOPDAM PRETI NADI PAR AJNASH ROAD</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>42461</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/कुप निर्माण कार्य अनारसिह पिता फुलसि — कुप निर्माण कार्य अनारसिह पिता फुलसिह कोथमीर</t>
+          <t>1720004080/WC/9993670161 — CHECKDAM SINDHKHAL PE KISHANKE KHET PAAS</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>154000</v>
+        <v>0</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>10230</v>
+        <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>39925</v>
+        <v>42461</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/कुप निर्माण कार्य कैलाश पिता बोंदर क — कुप निर्माण कार्य कैलाश पिता बोंदर कोथमीर</t>
+          <t>1720004080/WC/9993670164 — CHEKDAM GAJANAD KE KHET PAAS NALE ME</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>154000</v>
+        <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>205402</v>
+        <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>39861</v>
-[...3 lines deleted...]
-      </c>
+        <v>42461</v>
+      </c>
+      <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/कुप निर्माण कार्य गणेश पिता गबु कोथम — कुप निर्माण कार्य गणेश पिता गबु कोथमीर</t>
+          <t>1720004080/WC/कुप निर्माण कार्य अनारसिह पिता फुलसि — कुप निर्माण कार्य अनारसिह पिता फुलसिह कोथमीर</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>154000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>364</v>
+        <v>10230</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>39861</v>
-[...3 lines deleted...]
-      </c>
+        <v>39925</v>
+      </c>
+      <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/कुप निर्माण कार्य छगन पित शैतान कोथम — कुप निर्माण कार्य छगन पित शैतान कोथमीर</t>
+          <t>1720004080/WC/कुप निर्माण कार्य कैलाश पिता बोंदर क — कुप निर्माण कार्य कैलाश पिता बोंदर कोथमीर</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>154000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>101004</v>
+        <v>205402</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>39873</v>
+        <v>39861</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>40133</v>
+        <v>41085</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/कुप निर्माण कार्य बंशी पिता गबु कोथम — कुप निर्माण कार्य बंशी पिता गबु कोथमीर</t>
+          <t>1720004080/WC/कुप निर्माण कार्य गणेश पिता गबु कोथम — कुप निर्माण कार्य गणेश पिता गबु कोथमीर</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>154000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>104510.22</v>
+        <v>364</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>39861</v>
       </c>
       <c r="K453" s="3" t="n">
-        <v>42041</v>
+        <v>39903</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/कुप निर्माण कार्य भागवती पति बाबुलाल — कुप निर्माण कार्य भागवती पति बाबुलाल कोथमीर</t>
+          <t>1720004080/WC/कुप निर्माण कार्य छगन पित शैतान कोथम — कुप निर्माण कार्य छगन पित शैतान कोथमीर</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>154000</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>223706</v>
+        <v>101004</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>39862</v>
+        <v>39873</v>
       </c>
       <c r="K454" s="3" t="n">
-        <v>40456</v>
+        <v>40133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/कुप निर्माण कार्य में कंटुर र्टेंच क — कुप निर्माण कार्य में कंटुर र्टेंच कोथमीर</t>
+          <t>1720004080/WC/कुप निर्माण कार्य बंशी पिता गबु कोथम — कुप निर्माण कार्य बंशी पिता गबु कोथमीर</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>60000</v>
+        <v>154000</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>8935</v>
+        <v>104510.22</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>39582</v>
+        <v>39861</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>39601</v>
+        <v>42041</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/कुप निर्माण कार्य रमेश पिता जगराम को — कुप निर्माण कार्य रमेश पिता जगराम कोथमीर</t>
+          <t>1720004080/WC/कुप निर्माण कार्य भागवती पति बाबुलाल — कुप निर्माण कार्य भागवती पति बाबुलाल कोथमीर</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>237000</v>
+        <v>154000</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>144536.42</v>
+        <v>223706</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>39861</v>
+        <v>39862</v>
       </c>
       <c r="K456" s="3" t="n">
-        <v>41788</v>
+        <v>40456</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/कुप निर्माण कार्य राधंश्‍याम पिता हि — कुप निर्माण कार्य राधंश्‍याम पिता हिरालाल कोथमीर</t>
+          <t>1720004080/WC/कुप निर्माण कार्य में कंटुर र्टेंच क — कुप निर्माण कार्य में कंटुर र्टेंच कोथमीर</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>237000</v>
+        <v>60000</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>209121.2</v>
+        <v>8935</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>39861</v>
+        <v>39582</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>41845</v>
+        <v>39601</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/कुप निर्माण कार्य रामलाल पिता बंशीधर — कुप निर्माण कार्य रामलाल पिता बंशीधर कोथमीर</t>
+          <t>1720004080/WC/कुप निर्माण कार्य रमेश पिता जगराम को — कुप निर्माण कार्य रमेश पिता जगराम कोथमीर</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>154000</v>
+        <v>237000</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>300471.92</v>
+        <v>144536.42</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>39864</v>
+        <v>39861</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>41365</v>
+        <v>41788</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/मेढ बंधान कार्य तुलसीराम पिता शैतान — मेढ बंधान कार्य तुलसीराम पिता शैतान कोथमीर</t>
+          <t>1720004080/WC/कुप निर्माण कार्य राधंश्‍याम पिता हि — कुप निर्माण कार्य राधंश्‍याम पिता हिरालाल कोथमीर</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>10000</v>
+        <v>237000</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>1911</v>
+        <v>209121.2</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>39861</v>
       </c>
       <c r="K459" s="3" t="n">
-        <v>39903</v>
+        <v>41845</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WC/स्‍टापडेम गहरीकरण कवलासा मार्ग नदी प — स्‍टापडेम गहरीकरण कवलासा मार्ग नदी पर कोथमीर</t>
+          <t>1720004080/WC/कुप निर्माण कार्य रामलाल पिता बंशीधर — कुप निर्माण कार्य रामलाल पिता बंशीधर कोथमीर</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>499000</v>
+        <v>154000</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>496370</v>
+        <v>300471.92</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>39861</v>
+        <v>39864</v>
       </c>
       <c r="K460" s="3" t="n">
-        <v>39962</v>
+        <v>41365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WH/19961467 — TALAB JIRNOTHAR KOTHMIR</t>
+          <t>1720004080/WC/मेढ बंधान कार्य तुलसीराम पिता शैतान — मेढ बंधान कार्य तुलसीराम पिता शैतान कोथमीर</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>54000</v>
+        <v>10000</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>19092</v>
+        <v>1911</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>42882</v>
+        <v>39861</v>
       </c>
       <c r="K461" s="3" t="n">
-        <v>42997</v>
+        <v>39903</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WH/कुपनिर्माण अमरसिंह गब्‍बू कोथमीर — कुपनिर्माण अमरसिंह गब्‍बू कोथमीर</t>
+          <t>1720004080/WC/स्‍टापडेम गहरीकरण कवलासा मार्ग नदी प — स्‍टापडेम गहरीकरण कवलासा मार्ग नदी पर कोथमीर</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>60000</v>
+        <v>499000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>75938</v>
+        <v>496370</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>39433</v>
+        <v>39861</v>
       </c>
       <c r="K462" s="3" t="n">
-        <v>39819</v>
+        <v>39962</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WH/कुपनिर्माण गुलाब राजाराम कोथमीर — कुपनिर्माण गुलाब राजाराम कोथमीर</t>
+          <t>1720004080/WH/19961467 — TALAB JIRNOTHAR KOTHMIR</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>60000</v>
+        <v>54000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>80414</v>
+        <v>19092</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>39456</v>
+        <v>42882</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>40015</v>
+        <v>42997</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WH/कुप र्नि‍माण कार्य उकार-गब्‍बु कोथमि — कुप र्नि‍माण कार्य उकार-गब्‍बु कोथमि‍र</t>
+          <t>1720004080/WH/कुपनिर्माण अमरसिंह गब्‍बू कोथमीर — कुपनिर्माण अमरसिंह गब्‍बू कोथमीर</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>74000</v>
+        <v>60000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>91881</v>
+        <v>75938</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>39433</v>
       </c>
       <c r="K464" s="3" t="n">
         <v>39819</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WH/कुप र्नि‍माण कार्य भागीरथ-हजारी कोथम — कुप र्नि‍माण कार्य भागीरथ-हजारी कोथमि‍र</t>
+          <t>1720004080/WH/कुपनिर्माण गुलाब राजाराम कोथमीर — कुपनिर्माण गुलाब राजाराम कोथमीर</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>95000</v>
+        <v>60000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>0</v>
+        <v>80414</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>39536</v>
-[...1 lines deleted...]
-      <c r="K465" s="3"/>
+        <v>39456</v>
+      </c>
+      <c r="K465" s="3" t="n">
+        <v>40015</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WH/कुप र्नि‍माण कार्य मोती-हजारी कोथमि‍ — कुप र्नि‍माण कार्य मोती-हजारी कोथमि‍र</t>
+          <t>1720004080/WH/कुप र्नि‍माण कार्य उकार-गब्‍बु कोथमि — कुप र्नि‍माण कार्य उकार-गब्‍बु कोथमि‍र</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>95000</v>
+        <v>74000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>0</v>
+        <v>91881</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>39537</v>
-[...1 lines deleted...]
-      <c r="K466" s="3"/>
+        <v>39433</v>
+      </c>
+      <c r="K466" s="3" t="n">
+        <v>39819</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WH/कुप र्नि‍माण कार्य रामोतार-रूग्‍गा क — कुप र्नि‍माण कार्य रामोतार-रूग्‍गा कोथमि‍र</t>
+          <t>1720004080/WH/कुप र्नि‍माण कार्य भागीरथ-हजारी कोथम — कुप र्नि‍माण कार्य भागीरथ-हजारी कोथमि‍र</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>74000</v>
+        <v>95000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>86090</v>
+        <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>39470</v>
-[...3 lines deleted...]
-      </c>
+        <v>39536</v>
+      </c>
+      <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1720004080/WH/कूपनिर्माण अनारसिंह फूलसिंह कोथमीर — कूपनिर्माण अनारसिंह फूलसिंह कोथमीर</t>
+          <t>1720004080/WH/कुप र्नि‍माण कार्य मोती-हजारी कोथमि‍ — कुप र्नि‍माण कार्य मोती-हजारी कोथमि‍र</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>60000</v>
+        <v>95000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>60764</v>
+        <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>39440</v>
-[...3 lines deleted...]
-      </c>
+        <v>39537</v>
+      </c>
+      <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D469" s="1" t="inlineStr">
+        <is>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+        </is>
+      </c>
+      <c r="E469" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F469" s="1" t="inlineStr">
+        <is>
+          <t>1720004080/WH/कुप र्नि‍माण कार्य रामोतार-रूग्‍गा क — कुप र्नि‍माण कार्य रामोतार-रूग्‍गा कोथमि‍र</t>
+        </is>
+      </c>
+      <c r="G469" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H469" s="2" t="n">
+        <v>74000</v>
+      </c>
+      <c r="I469" s="2" t="n">
+        <v>86090</v>
+      </c>
+      <c r="J469" s="3" t="n">
+        <v>39470</v>
+      </c>
+      <c r="K469" s="3" t="n">
+        <v>40216</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
+      <c r="A470" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B470" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C470" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D470" s="1" t="inlineStr">
+        <is>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+        </is>
+      </c>
+      <c r="E470" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F470" s="1" t="inlineStr">
+        <is>
+          <t>1720004080/WH/कूपनिर्माण अनारसिंह फूलसिंह कोथमीर — कूपनिर्माण अनारसिंह फूलसिंह कोथमीर</t>
+        </is>
+      </c>
+      <c r="G470" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H470" s="2" t="n">
+        <v>60000</v>
+      </c>
+      <c r="I470" s="2" t="n">
+        <v>60764</v>
+      </c>
+      <c r="J470" s="3" t="n">
+        <v>39440</v>
+      </c>
+      <c r="K470" s="3" t="n">
+        <v>39903</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
+      <c r="A471" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B471" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C471" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D469" s="1" t="inlineStr">
+      <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
-      <c r="E469" s="1" t="inlineStr">
+      <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F469" s="1" t="inlineStr">
+      <c r="F471" s="1" t="inlineStr">
         <is>
           <t>1720004080/WH/तालाब र्नि‍माण कार्य कि‍लोदा मार्ग प — पोखर र्नि‍माण कार्य कि‍लोदा मार्ग पर कोथमीर</t>
         </is>
       </c>
-      <c r="G469" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H469" s="2" t="n">
+      <c r="G471" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H471" s="2" t="n">
         <v>251000</v>
       </c>
-      <c r="I469" s="2" t="n">
+      <c r="I471" s="2" t="n">
         <v>30121</v>
       </c>
-      <c r="J469" s="3" t="n">
+      <c r="J471" s="3" t="n">
         <v>39527</v>
       </c>
-      <c r="K469" s="3" t="n">
+      <c r="K471" s="3" t="n">
         <v>40053</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>