--- v0 (2026-09-04)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K315"/>
+  <dimension ref="A1:K316"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 15:10:57</t>
+          <t>Exported on: 2026-10-27 06:18:02</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DEWAS</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -2403,51 +2403,51 @@
       <c r="J55" s="3" t="n">
         <v>42918</v>
       </c>
       <c r="K55" s="3" t="n">
         <v>44068</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1720004083/IF/22012034367820 — Plantation  Agri sunita bai mukesh ke khet ki med par gp chaplasa</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>187600</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>87676</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>42956</v>
@@ -7712,51 +7712,51 @@
       <c r="J164" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K164" s="3" t="n">
         <v>46042</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1720004083/IF/IAY/5152138 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118341749</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45825</v>
@@ -7859,73 +7859,73 @@
       <c r="J167" s="3" t="n">
         <v>45825</v>
       </c>
       <c r="K167" s="3" t="n">
         <v>46093</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1720004083/IF/IAY/5158706 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106496796</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I168" s="2" t="n">
-        <v>7308</v>
+        <v>9408</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -8151,51 +8151,51 @@
       <c r="J173" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K173" s="3" t="n">
         <v>46044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1720004083/IF/IAY/5169928 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118296193</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I174" s="2" t="n">
         <v>15921</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45773</v>
@@ -9521,51 +9521,51 @@
       <c r="J201" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K201" s="3" t="n">
         <v>46042</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1720004083/IF/IAY/5221633 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122067011</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45833</v>
@@ -9862,73 +9862,73 @@
       <c r="J208" s="3" t="n">
         <v>45774</v>
       </c>
       <c r="K208" s="3" t="n">
         <v>45933</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1720004083/IF/IAY/5232930 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122064625</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>8169</v>
+        <v>16569</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45849</v>
       </c>
       <c r="K209" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -10497,51 +10497,51 @@
       <c r="J221" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K221" s="3" t="n">
         <v>46061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1720004083/IF/IAY/5775299 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116550514</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>46057</v>
@@ -13975,1115 +13975,1162 @@
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>46223</v>
       </c>
       <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1720004083/WC/कुपनिमार्ण गोकुल - रामदास चपलासा — कुपनिमार्ण गोकुल - रामदास चपलासा</t>
+          <t>1720004083/WC/VB/YD/22012035335763 — Construction of Recharge Pits for 1</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>60000</v>
+        <v>0</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>54557</v>
+        <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>39405</v>
-[...3 lines deleted...]
-      </c>
+        <v>46249</v>
+      </c>
+      <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1720004083/WC/कुपनिर्माण कार्य मदरूप - नन्‍नू चपला — कुपनिर्माण कार्य मदरूप - नन्‍नू चपलासा</t>
+          <t>1720004083/WC/कुपनिमार्ण गोकुल - रामदास चपलासा — कुपनिमार्ण गोकुल - रामदास चपलासा</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>82367</v>
+        <v>54557</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>39405</v>
       </c>
       <c r="K295" s="3" t="n">
-        <v>39787</v>
+        <v>39797</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1720004083/WC/कुप निर्माण कार्य मागु पिता गुलाब चप — कुप निर्माण कार्य मागु पिता गुलाब चपलासा</t>
+          <t>1720004083/WC/कुपनिर्माण कार्य मदरूप - नन्‍नू चपला — कुपनिर्माण कार्य मदरूप - नन्‍नू चपलासा</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>110000</v>
+        <v>60000</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>114406</v>
+        <v>82367</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>39840</v>
+        <v>39405</v>
       </c>
       <c r="K296" s="3" t="n">
-        <v>40331</v>
+        <v>39787</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1720004083/WC/कुप निर्माण कार्य मोहन पिता बाबु चपल — कुप निर्माण कार्य मोहन पिता बाबु चपलासा</t>
+          <t>1720004083/WC/कुप निर्माण कार्य मागु पिता गुलाब चप — कुप निर्माण कार्य मागु पिता गुलाब चपलासा</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>110000</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>148140</v>
+        <v>114406</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>39841</v>
+        <v>39840</v>
       </c>
       <c r="K297" s="3" t="n">
-        <v>40202</v>
+        <v>40331</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1720004083/WC/कूपनिमार्ण कार्य राधेश्‍याम-चपलासा — नविन कूपनिमार्ण कार्य राधेश्‍याम- शैतान चपलासा</t>
+          <t>1720004083/WC/कुप निर्माण कार्य मोहन पिता बाबु चपल — कुप निर्माण कार्य मोहन पिता बाबु चपलासा</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>60000</v>
+        <v>110000</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>90398</v>
+        <v>148140</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>39419</v>
+        <v>39841</v>
       </c>
       <c r="K298" s="3" t="n">
-        <v>40158</v>
+        <v>40202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1720004083/WH/19961248 — Stop dam ripeyring gp chaplasa</t>
+          <t>1720004083/WC/कूपनिमार्ण कार्य राधेश्‍याम-चपलासा — नविन कूपनिमार्ण कार्य राधेश्‍याम- शैतान चपलासा</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>1900000000</v>
+        <v>60000</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>5220</v>
+        <v>90398</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>42880</v>
+        <v>39419</v>
       </c>
       <c r="K299" s="3" t="n">
-        <v>43756</v>
+        <v>40158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1720004083/WH/कुपनिर्माण कार्य इंदरबाई-इंदरसिह चपल — कुपनिर्माण कार्य इंदरबाई-इंदरसिह चपलासा</t>
+          <t>1720004083/WH/19961248 — Stop dam ripeyring gp chaplasa</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>60000</v>
+        <v>1900000000</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>77424</v>
+        <v>5220</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>39447</v>
+        <v>42880</v>
       </c>
       <c r="K300" s="3" t="n">
-        <v>39787</v>
+        <v>43756</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1720004083/WH/कुपनिर्माण कार्य उमराव-हाका चपलासा — कुपनिर्माण कार्य उमराव-हाका चपलासा</t>
+          <t>1720004083/WH/कुपनिर्माण कार्य इंदरबाई-इंदरसिह चपल — कुपनिर्माण कार्य इंदरबाई-इंदरसिह चपलासा</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>13760</v>
+        <v>77424</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>39447</v>
       </c>
-      <c r="K301" s="3"/>
+      <c r="K301" s="3" t="n">
+        <v>39787</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1720004083/WH/कुप निर्माण कार्य सकुनबाई पति मोहनपु — कुप निर्माण कार्य सकुनबाई पति मोहनपुरी चपलासा</t>
+          <t>1720004083/WH/कुपनिर्माण कार्य उमराव-हाका चपलासा — कुपनिर्माण कार्य उमराव-हाका चपलासा</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>74000</v>
+        <v>60000</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>86809</v>
+        <v>13760</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>39518</v>
-[...3 lines deleted...]
-      </c>
+        <v>39447</v>
+      </c>
+      <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1720004083/WH/कुपनिर्माण प्रहलाद पिता बाबुलाल चपला — कुपनिर्माण प्रहलाद पिता बाबुलाल चपलासा</t>
+          <t>1720004083/WH/कुप निर्माण कार्य सकुनबाई पति मोहनपु — कुप निर्माण कार्य सकुनबाई पति मोहनपुरी चपलासा</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>74000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>88197</v>
+        <v>86809</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>39468</v>
+        <v>39518</v>
       </c>
       <c r="K303" s="3" t="n">
         <v>39994</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1720004083/WH/कुपनिर्माण मीरा पति हिरा चपलासा — कुपनिर्माण मीरा पति हिरा चपलासा</t>
+          <t>1720004083/WH/कुपनिर्माण प्रहलाद पिता बाबुलाल चपला — कुपनिर्माण प्रहलाद पिता बाबुलाल चपलासा</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>74000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>96661</v>
+        <v>88197</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>39475</v>
+        <v>39468</v>
       </c>
       <c r="K304" s="3" t="n">
         <v>39994</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1720004/DP/82 — कुप निर्माण क्रंमाक 148 चपलासा 8th RDF परि.पानीगांव</t>
+          <t>1720004083/WH/कुपनिर्माण मीरा पति हिरा चपलासा — कुपनिर्माण मीरा पति हिरा चपलासा</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>95000</v>
+        <v>74000</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>6552</v>
+        <v>96661</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>39904</v>
+        <v>39475</v>
       </c>
       <c r="K305" s="3" t="n">
-        <v>41965</v>
+        <v>39994</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1720004/DPकुप निर्माण क्रंमाक 148 चपलासा 4th RDF प — कुप निर्माण क्रंमाक 148 चपलासा 4th RDF परि.पानीगांव</t>
+          <t>1720004/DP/82 — कुप निर्माण क्रंमाक 148 चपलासा 8th RDF परि.पानीगांव</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>58000</v>
+        <v>95000</v>
       </c>
       <c r="I306" s="2" t="n">
-        <v>21666</v>
+        <v>6552</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>39630</v>
+        <v>39904</v>
       </c>
       <c r="K306" s="3" t="n">
         <v>41965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1720004/DPकुप निर्माण क्रंमाक 148 चपलासा, 5th RDF — कुप निर्माण क्रंमाक 148 चपलासा, 5th RDF परि.पानीगांव</t>
+          <t>1720004/DPकुप निर्माण क्रंमाक 148 चपलासा 4th RDF प — कुप निर्माण क्रंमाक 148 चपलासा 4th RDF परि.पानीगांव</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>59000</v>
+        <v>58000</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>28218</v>
+        <v>21666</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>39630</v>
       </c>
       <c r="K307" s="3" t="n">
         <v>41965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1720004/DPकुप निर्माण क्रंमाक 148 चपलासा 7th RDF प — कुप निर्माण क्रंमाक 148 चपलासा 7th RDF परि.पानीगांव</t>
+          <t>1720004/DPकुप निर्माण क्रंमाक 148 चपलासा, 5th RDF — कुप निर्माण क्रंमाक 148 चपलासा, 5th RDF परि.पानीगांव</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>54000</v>
+        <v>59000</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>26034</v>
+        <v>28218</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>39630</v>
       </c>
       <c r="K308" s="3" t="n">
         <v>41965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1720004/WC/431 — स्‍टाप डेम चपलासा ग्रा यां सेवा</t>
+          <t>1720004/DPकुप निर्माण क्रंमाक 148 चपलासा 7th RDF प — कुप निर्माण क्रंमाक 148 चपलासा 7th RDF परि.पानीगांव</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>2907800</v>
+        <v>54000</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>2479694.48</v>
+        <v>26034</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>40318</v>
+        <v>39630</v>
       </c>
       <c r="K309" s="3" t="n">
-        <v>42817</v>
+        <v>41965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1720004/कुप निर्माण क्रंमाक 148 चपलासा 3rd RDF परि — कुप निर्माण क्रंमाक 148 चपलासा 3rd RDF परि.पानीगांव</t>
+          <t>1720004/WC/431 — स्‍टाप डेम चपलासा ग्रा यां सेवा</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>55500</v>
+        <v>2907800</v>
       </c>
       <c r="I310" s="2" t="n">
-        <v>10200</v>
+        <v>2479694.48</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>39630</v>
+        <v>40318</v>
       </c>
       <c r="K310" s="3" t="n">
-        <v>41965</v>
+        <v>42817</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1720004/कुप निर्माण क्रंमाक 148 चपलासा 6th RDF परि — कुप निर्माण क्रंमाक 148 चपलासा 6th RDF परि.पानीगांव</t>
+          <t>1720004/कुप निर्माण क्रंमाक 148 चपलासा 3rd RDF परि — कुप निर्माण क्रंमाक 148 चपलासा 3rd RDF परि.पानीगांव</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
-        <v>54000</v>
+        <v>55500</v>
       </c>
       <c r="I311" s="2" t="n">
-        <v>31494</v>
+        <v>10200</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>39630</v>
       </c>
       <c r="K311" s="3" t="n">
         <v>41965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1720/DP/9926693783 — साझा अर्जुन रोपण चपलासा</t>
+          <t>1720004/कुप निर्माण क्रंमाक 148 चपलासा 6th RDF परि — कुप निर्माण क्रंमाक 148 चपलासा 6th RDF परि.पानीगांव</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
-        <v>1934000</v>
+        <v>54000</v>
       </c>
       <c r="I312" s="2" t="n">
-        <v>514150</v>
+        <v>31494</v>
       </c>
       <c r="J312" s="3" t="n">
-        <v>41113</v>
+        <v>39630</v>
       </c>
       <c r="K312" s="3" t="n">
-        <v>42620</v>
+        <v>41965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1720/DP/9926694500 — Saja Arjun Ropad Vanya Yojna Chaplasa</t>
+          <t>1720/DP/9926693783 — साझा अर्जुन रोपण चपलासा</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>3218000</v>
+        <v>1934000</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>1650114</v>
+        <v>514150</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>41103</v>
+        <v>41113</v>
       </c>
       <c r="K313" s="3" t="n">
         <v>42620</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>कुपनिर्मोण कार्य उमराव-धन्‍ना चपलासा — कुपनिर्मोण कार्य उमराव-धन्‍ना चपलासा</t>
+          <t>1720/DP/9926694500 — Saja Arjun Ropad Vanya Yojna Chaplasa</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>60000</v>
+        <v>3218000</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>28277</v>
+        <v>1650114</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>39440</v>
+        <v>41103</v>
       </c>
       <c r="K314" s="3" t="n">
-        <v>39994</v>
+        <v>42620</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C315" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D315" s="1" t="inlineStr">
+        <is>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+        </is>
+      </c>
+      <c r="E315" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F315" s="1" t="inlineStr">
+        <is>
+          <t>कुपनिर्मोण कार्य उमराव-धन्‍ना चपलासा — कुपनिर्मोण कार्य उमराव-धन्‍ना चपलासा</t>
+        </is>
+      </c>
+      <c r="G315" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H315" s="2" t="n">
+        <v>60000</v>
+      </c>
+      <c r="I315" s="2" t="n">
+        <v>28277</v>
+      </c>
+      <c r="J315" s="3" t="n">
+        <v>39440</v>
+      </c>
+      <c r="K315" s="3" t="n">
+        <v>39994</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
+      <c r="A316" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B316" s="1" t="inlineStr">
+        <is>
           <t>2010-2011</t>
         </is>
       </c>
-      <c r="C315" s="1" t="inlineStr">
+      <c r="C316" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D315" s="1" t="inlineStr">
+      <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
-      <c r="E315" s="1" t="inlineStr">
+      <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F315" s="1" t="inlineStr">
+      <c r="F316" s="1" t="inlineStr">
         <is>
           <t>ग्रेवलमार्ग चपलासा से रतवाय चपलासा — ग्रेवलमार्ग चपलासा से रतवाय चपलासा</t>
         </is>
       </c>
-      <c r="G315" s="1" t="inlineStr">
+      <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
-      <c r="H315" s="2" t="n">
+      <c r="H316" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I315" s="2" t="n">
+      <c r="I316" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J315" s="3" t="n">
+      <c r="J316" s="3" t="n">
         <v>40633</v>
       </c>
-      <c r="K315" s="3"/>
+      <c r="K316" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>