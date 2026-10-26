--- v0 (2026-09-06)
+++ v1 (2026-10-26)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K396"/>
+  <dimension ref="A1:K397"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 07:55:58</t>
+          <t>Exported on: 2026-10-26 22:10:16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DEWAS</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -710,51 +710,51 @@
       <c r="J20" s="3" t="n">
         <v>43489</v>
       </c>
       <c r="K20" s="3" t="n">
         <v>44996</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1720004084/DP/22012034599567 — VASHUDHA VANDAN -AMRIT VATIKA GP PALASI</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>22625</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45157</v>
@@ -3643,51 +3643,51 @@
       <c r="J81" s="3" t="n">
         <v>44116</v>
       </c>
       <c r="K81" s="3" t="n">
         <v>46084</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/22012034612261 — Kapildhara nirman Savitribai pati late Champalal Palasi</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>242453.87</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>35366</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>44153</v>
@@ -4074,51 +4074,51 @@
       <c r="J90" s="3" t="n">
         <v>45339</v>
       </c>
       <c r="K90" s="3" t="n">
         <v>45796</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/22012035217390 — kapil dhara nirman ramvilas kallu banjari palasi</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>269031.31</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>201050.97</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45361</v>
@@ -4168,145 +4168,145 @@
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45363</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/22012035221937 — kapil dhara nirman radhakishan shivram banjari palasi</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>269031.31</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>202089.08</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45363</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/22012035318863 — KAPIL DHARA NIRMAN SHAKIR SHKHCHAND BANJARI PALASI</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>332901.55</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>222376.52</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/22012035346797 — KAPIL DHARA NIRMAN JAGDISH NATHURAM BANJARI PALASI</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>332901.55</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>203353.63</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45784</v>
@@ -4358,51 +4358,51 @@
       <c r="J96" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K96" s="3" t="n">
         <v>46174</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/22012035396483 — KAPIL DHARA NIRMAN RAMOTAR BABULAL  PALASI</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>332851.86</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>20630.48</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45784</v>
@@ -5616,51 +5616,51 @@
       <c r="J122" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K122" s="3" t="n">
         <v>46120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/22012035473220 — DUGWELL RECHARGE PIT ramesh ratanlal palasi</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45748</v>
@@ -6006,51 +6006,51 @@
       <c r="J130" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K130" s="3" t="n">
         <v>46120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/22012035473457 — DUGWELL RECHARGE PIT govind badri palasi</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>45748</v>
@@ -6249,51 +6249,51 @@
       <c r="J135" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K135" s="3" t="n">
         <v>46175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/22012035524226 — KAPIL DHARA NIRMAN GOVIND PADAMSINGH PALASI</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>332901.55</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>222108.1</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>45813</v>
@@ -9151,51 +9151,51 @@
       <c r="J195" s="3" t="n">
         <v>44724</v>
       </c>
       <c r="K195" s="3" t="n">
         <v>44862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/3735762 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116436079</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>18138</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>45503</v>
@@ -9541,145 +9541,145 @@
       <c r="J203" s="3" t="n">
         <v>44724</v>
       </c>
       <c r="K203" s="3" t="n">
         <v>44812</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/3900591 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149591933</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>19809</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45503</v>
       </c>
       <c r="K204" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/3913168 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150974699</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I205" s="2" t="n">
         <v>17010</v>
       </c>
       <c r="J205" s="3" t="n">
         <v>45503</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/3913174 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150977050</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I206" s="2" t="n">
         <v>16038</v>
       </c>
       <c r="J206" s="3" t="n">
         <v>45517</v>
@@ -10613,51 +10613,51 @@
       <c r="J225" s="3" t="n">
         <v>42780</v>
       </c>
       <c r="K225" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/4548367 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106732953</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>45624</v>
@@ -10758,51 +10758,51 @@
       <c r="J228" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K228" s="3" t="n">
         <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/4603493 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122757479</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I229" s="2" t="n">
         <v>14364</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>45624</v>
@@ -10854,98 +10854,98 @@
       <c r="J230" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K230" s="3" t="n">
         <v>45817</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/4707496 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122846585</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>20394</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45692</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/4737834 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106220361</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>20664</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45624</v>
@@ -10997,147 +10997,147 @@
       <c r="J233" s="3" t="n">
         <v>42780</v>
       </c>
       <c r="K233" s="3" t="n">
         <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/4747260 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114777749</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>20916</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>45624</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/4755918 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117593848</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>20619</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K235" s="3" t="n">
         <v>46236</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/4758862 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119309938</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I236" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J236" s="3" t="n">
         <v>45720</v>
@@ -11189,51 +11189,51 @@
       <c r="J237" s="3" t="n">
         <v>42780</v>
       </c>
       <c r="K237" s="3" t="n">
         <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/4848528 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114082028</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I238" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>45624</v>
@@ -11334,51 +11334,51 @@
       <c r="J240" s="3" t="n">
         <v>42684</v>
       </c>
       <c r="K240" s="3" t="n">
         <v>42788</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/5250222 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106229226</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45844</v>
@@ -11577,51 +11577,51 @@
       <c r="J245" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K245" s="3" t="n">
         <v>46136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/5264856 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125130662</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>14355</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45844</v>
@@ -11673,51 +11673,51 @@
       <c r="J247" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K247" s="3" t="n">
         <v>45926</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/5270135 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105167354</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45844</v>
@@ -11867,145 +11867,145 @@
       <c r="J251" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K251" s="3" t="n">
         <v>45785</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/5292273 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114082000</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/5301176 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103950911</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>522</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45861</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/5307409 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105167711</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45844</v>
@@ -12155,51 +12155,51 @@
       <c r="J257" s="3" t="n">
         <v>45864</v>
       </c>
       <c r="K257" s="3" t="n">
         <v>46080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/5322453 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149484884</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45844</v>
@@ -12253,51 +12253,51 @@
       <c r="J259" s="3" t="n">
         <v>45758</v>
       </c>
       <c r="K259" s="3" t="n">
         <v>45785</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/5330602 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117882488</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45861</v>
@@ -12447,51 +12447,51 @@
       <c r="J263" s="3" t="n">
         <v>45843</v>
       </c>
       <c r="K263" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/5356438 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114796395</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45881</v>
@@ -12739,98 +12739,98 @@
       <c r="J269" s="3" t="n">
         <v>45844</v>
       </c>
       <c r="K269" s="3" t="n">
         <v>46012</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/5363997 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114793028</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/5365496 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105167417</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I271" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J271" s="3" t="n">
         <v>45881</v>
@@ -12884,145 +12884,145 @@
       <c r="J272" s="3" t="n">
         <v>45864</v>
       </c>
       <c r="K272" s="3" t="n">
         <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/5368092 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113770764</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>45844</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/5369528 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113902807</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>18531</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/5374743 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106843306</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>21879</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45844</v>
@@ -13221,51 +13221,51 @@
       <c r="J279" s="3" t="n">
         <v>45864</v>
       </c>
       <c r="K279" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/5384139 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114125838</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>45881</v>
@@ -13319,51 +13319,51 @@
       <c r="J281" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K281" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/5392475 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114123839</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>45881</v>
@@ -13417,51 +13417,51 @@
       <c r="J283" s="3" t="n">
         <v>45922</v>
       </c>
       <c r="K283" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/5396607 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106082169</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I284" s="2" t="n">
         <v>19836</v>
       </c>
       <c r="J284" s="3" t="n">
         <v>45861</v>
@@ -13513,51 +13513,51 @@
       <c r="J285" s="3" t="n">
         <v>45864</v>
       </c>
       <c r="K285" s="3" t="n">
         <v>46056</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/5407441 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114092456</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>7569</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45881</v>
@@ -13756,145 +13756,145 @@
       <c r="J290" s="3" t="n">
         <v>42769</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/5569709 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113645114</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I291" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J291" s="3" t="n">
         <v>45844</v>
       </c>
       <c r="K291" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/5569794 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105167564</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>14877</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>45861</v>
       </c>
       <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/5683532 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119078062</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>45881</v>
@@ -13946,51 +13946,51 @@
       <c r="J294" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K294" s="3" t="n">
         <v>46136</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/5775459 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113636085</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45727</v>
@@ -14189,51 +14189,51 @@
       <c r="J299" s="3" t="n">
         <v>42873</v>
       </c>
       <c r="K299" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
           <t>1720004084/IF/IAY/94312 — Construction of IAY House -IAY REG. NO. MP-20-004-084-002/18</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>45503</v>
@@ -16037,51 +16037,51 @@
       <c r="J337" s="3" t="n">
         <v>44269</v>
       </c>
       <c r="K337" s="3" t="n">
         <v>44529</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1720004084/RC/22012034576873 — sudur sadak /khet sadak gram palasi se shamshan ghat tak palasi</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>1194505.53</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>401467.88</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>44384</v>
@@ -18596,327 +18596,374 @@
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Suspended</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>499000</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>75528</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>40535</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pit for Community</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1720004084/WH/कुप निर्माण कार्य रूगनाथ-नन्‍नु बंजा — कुप निर्माण कार्य रूगनाथ-नन्‍नु बंजारी पलासी</t>
+          <t>1720004084/WC/VB/YD/22012035335775 — Construction of Recharge Pits for 1</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>60000</v>
+        <v>0</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>101116.9</v>
+        <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>39447</v>
-[...3 lines deleted...]
-      </c>
+        <v>46249</v>
+      </c>
+      <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1720004/WC/9993621610 — चंद्रकेशर बॉध की मु नहर के चेन क्र 393 से 418 का सुधार कार्य wrd</t>
+          <t>1720004084/WH/कुप निर्माण कार्य रूगनाथ-नन्‍नु बंजा — कुप निर्माण कार्य रूगनाथ-नन्‍नु बंजारी पलासी</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>356000</v>
+        <v>60000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>54336</v>
+        <v>101116.9</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>40547</v>
-[...1 lines deleted...]
-      <c r="K392" s="3"/>
+        <v>39447</v>
+      </c>
+      <c r="K392" s="3" t="n">
+        <v>39991</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1720004/WC/9993621612 — चंद्रकेशर बॉध की बॉयी मु नहर के चेन क्र 323 से 358 का सुधार कार्य wrd</t>
+          <t>1720004/WC/9993621610 — चंद्रकेशर बॉध की मु नहर के चेन क्र 393 से 418 का सुधार कार्य wrd</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>499000</v>
+        <v>356000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>220812</v>
+        <v>54336</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>40500</v>
-[...3 lines deleted...]
-      </c>
+        <v>40547</v>
+      </c>
+      <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1720/DP/9926689094 — R.D.F. IX Astha mulak Work</t>
+          <t>1720004/WC/9993621612 — चंद्रकेशर बॉध की बॉयी मु नहर के चेन क्र 323 से 358 का सुधार कार्य wrd</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>0</v>
+        <v>499000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>0</v>
+        <v>220812</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>40308</v>
-[...1 lines deleted...]
-      <c r="K394" s="3"/>
+        <v>40500</v>
+      </c>
+      <c r="K394" s="3" t="n">
+        <v>40996</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Land Development / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1720/RC/22012034153765 — MMGSY Gewal Rood Palasi To Banjari Block Kannod 2</t>
+          <t>1720/DP/9926689094 — R.D.F. IX Astha mulak Work</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>40944</v>
+        <v>40308</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>KANNOD</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C396" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D396" s="1" t="inlineStr">
+        <is>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+        </is>
+      </c>
+      <c r="E396" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F396" s="1" t="inlineStr">
+        <is>
+          <t>1720/RC/22012034153765 — MMGSY Gewal Rood Palasi To Banjari Block Kannod 2</t>
+        </is>
+      </c>
+      <c r="G396" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H396" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I396" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J396" s="3" t="n">
+        <v>40944</v>
+      </c>
+      <c r="K396" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
+      <c r="A397" s="1" t="inlineStr">
+        <is>
+          <t>KANNOD</t>
+        </is>
+      </c>
+      <c r="B397" s="1" t="inlineStr">
+        <is>
           <t>2012-2013</t>
         </is>
       </c>
-      <c r="C396" s="1" t="inlineStr">
+      <c r="C397" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D396" s="1" t="inlineStr">
+      <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
-      <c r="E396" s="1" t="inlineStr">
+      <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F396" s="1" t="inlineStr">
+      <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1720/RC/22012034154295 — MMGSY- Grewal Rood Palasi To Banjari Block kannod</t>
         </is>
       </c>
-      <c r="G396" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H396" s="2" t="n">
+      <c r="G397" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H397" s="2" t="n">
         <v>4900000</v>
       </c>
-      <c r="I396" s="2" t="n">
+      <c r="I397" s="2" t="n">
         <v>533428</v>
       </c>
-      <c r="J396" s="3" t="n">
+      <c r="J397" s="3" t="n">
         <v>41000</v>
       </c>
-      <c r="K396" s="3" t="n">
+      <c r="K397" s="3" t="n">
         <v>41763</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>