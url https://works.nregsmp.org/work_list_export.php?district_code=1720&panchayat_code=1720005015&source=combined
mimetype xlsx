--- v0 (2026-09-06)
+++ v1 (2026-10-28)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K669"/>
+  <dimension ref="A1:K676"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 09:37:36</t>
+          <t>Exported on: 2026-10-28 11:27:52</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DEWAS</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1139,51 +1139,51 @@
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45155</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1720005015/AV/22012034661037 — ANGANWADI BHAVAN NIRMAN KARY NO 02 TAPPASUKALYA GP TAPPASUKALYA</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>172604.6</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45603</v>
@@ -6669,98 +6669,98 @@
       <c r="J143" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K143" s="3" t="n">
         <v>46197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/22012035322811 — HITESI KAPILDHARA KOOP NIRMAN KARY SAPNA VISVASHSINGH MAHUDIYA GP TAPPSUKALYA</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I144" s="2" t="n">
-        <v>228012.63</v>
+        <v>235512.63</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/22012035322812 — HITESI KAPILDHARA KOOP NIRMAN KARY SURAJSINGH BHAGIRATH MAHUDIYA GP TAPPSUKALYA</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>214179.63</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45772</v>
@@ -6812,239 +6812,239 @@
       <c r="J146" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K146" s="3" t="n">
         <v>46183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/22012035334313 — JGSA DUGWELL RECHARGE PARMANAND ONKAR GRAM BHRAHMPURI GP TAPPASUKALYA</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/22012035334321 — JGSA DUGWELL RECHARGE INDAR SHANKARLAL GRAM BHRAHMPURI GP TAPPASUKALYA</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/22012035334327 — JGSA DUGWELL RECHARGE BHURIBAI MANSINGH GRAM BHRAHMPURI GP TAPPASUKALYA</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/22012035334332 — JGSA DUGWELL RECHARGE SITARAM BAPU JI  GRAM BHRAHMPURI GP TAPPASUKALYA</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/22012035334335 — JGSA DUGWELL RECHARGE RAYSINGH SAJAN GRAM BHRAHMPURI GP TAPPASUKALYA</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45759</v>
@@ -7537,51 +7537,51 @@
       <c r="J161" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K161" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/22012035425907 — JGSA DUGWELL RECHARGE SUNDARBAI TAKATSINGH GRAM TAPPASUKALYA GP TAPPASUKALYA</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I162" s="2" t="n">
         <v>9657.42</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>45781</v>
@@ -7680,98 +7680,98 @@
         <v>261</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/22012035447365 — JGSA KHET TALAB NIRMAN MUKESH DARIYAV GRAM TAPPASUKALYA GP TAPPASUKALYA</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>199969.9</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/22012035483805 — JGSA KHET TALAB NIRMAN RADHESHYAM PATIDAR MOHANLAL TAPPASUKALYA GP TAPPASUKALYA</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45798</v>
@@ -8127,192 +8127,192 @@
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/22012035593782 — Eb Bagiya Maa Ke Naam Urmilabai Kumersingh Gram Brahmpuri Gp Tappasuklya</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I174" s="2" t="n">
-        <v>130668.3</v>
+        <v>159768.3</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>45907</v>
       </c>
       <c r="K174" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/22012035618381 — Ek bagiya ma ke naam sonambai sunil gram bhrahmpuri Gp Tappasukalya</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I175" s="2" t="n">
-        <v>96186</v>
+        <v>128586</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>45918</v>
       </c>
       <c r="K175" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/22012035618403 — Ek bagiya ma ke naam baskanya bai dulichand gram bhrahmpuri Gp Tappasukalya</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I176" s="2" t="n">
-        <v>98442.06</v>
+        <v>116742.06</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>45918</v>
       </c>
       <c r="K176" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/22012035618419 — Ek bagiya ma ke naam Jasrathbai Parmanand gram bhrahmpuri Gp Tappasukalya</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>263510.03</v>
       </c>
       <c r="I177" s="2" t="n">
-        <v>129282.3</v>
+        <v>161682.3</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>45918</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -10592,98 +10592,98 @@
       <c r="J224" s="3" t="n">
         <v>42985</v>
       </c>
       <c r="K224" s="3" t="n">
         <v>43344</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/128803 — Construction of IAY House -IAY REG. NO. MP-20-005-015-008/04</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>42404</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/128804 — Construction of IAY House -IAY REG. NO. MP-20-005-015-008/11</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>42404</v>
@@ -10735,51 +10735,51 @@
       <c r="J227" s="3" t="n">
         <v>43286</v>
       </c>
       <c r="K227" s="3" t="n">
         <v>43973</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/1583795 — Construction of IAY House -IAY REG. NO. MP2341649</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
         <v>43188</v>
@@ -16515,51 +16515,51 @@
       <c r="J345" s="3" t="n">
         <v>45562</v>
       </c>
       <c r="K345" s="3" t="n">
         <v>46101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/4535076 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102342846</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>45562</v>
@@ -16907,149 +16907,149 @@
       <c r="J353" s="3" t="n">
         <v>45590</v>
       </c>
       <c r="K353" s="3" t="n">
         <v>46101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/4542550 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105899493</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>7533</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45625</v>
       </c>
       <c r="K354" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/4545111 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105721577</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>14904</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45664</v>
       </c>
       <c r="K355" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/4545114 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105722785</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>19323</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>45702</v>
@@ -17103,51 +17103,51 @@
       <c r="J357" s="3" t="n">
         <v>45664</v>
       </c>
       <c r="K357" s="3" t="n">
         <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/4545136 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105725358</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>20655</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>45562</v>
@@ -17250,51 +17250,51 @@
       <c r="J360" s="3" t="n">
         <v>45625</v>
       </c>
       <c r="K360" s="3" t="n">
         <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/4546535 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106958454</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>18954</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>45562</v>
@@ -18328,296 +18328,296 @@
       <c r="J382" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K382" s="3" t="n">
         <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5135120 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102343041</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K383" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5135122 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102343379</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K384" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5135124 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102347592</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K385" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5135125 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102347658</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K386" s="3" t="n">
         <v>46226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5135314 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125321951</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K387" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5135436 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105805508</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>45800</v>
@@ -18671,245 +18671,245 @@
       <c r="J389" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K389" s="3" t="n">
         <v>46087</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5135636 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125336779</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>45862</v>
       </c>
       <c r="K390" s="3" t="n">
         <v>46226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5135739 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103961865</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>45707</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5135741 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104040596</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K392" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5135742 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104046697</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K393" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5136650 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105900420</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>45800</v>
@@ -18963,51 +18963,51 @@
       <c r="J395" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K395" s="3" t="n">
         <v>46152</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5136816 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105571779</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>45800</v>
@@ -19061,100 +19061,100 @@
       <c r="J397" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K397" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5137735 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104942354</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K398" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5137848 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104032282</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>45750</v>
@@ -19208,51 +19208,51 @@
       <c r="J400" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K400" s="3" t="n">
         <v>46028</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5138398 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104936907</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45800</v>
@@ -19306,149 +19306,149 @@
       <c r="J402" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K402" s="3" t="n">
         <v>46037</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5138643 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125325569</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K403" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5138846 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103961271</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K404" s="3" t="n">
         <v>46226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5139111 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105569276</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>45800</v>
@@ -19502,98 +19502,98 @@
       <c r="J406" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K406" s="3" t="n">
         <v>46173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5139893 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106958971</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>11691</v>
+        <v>22491</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5139894 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106959355</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>45800</v>
@@ -19647,100 +19647,100 @@
       <c r="J409" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K409" s="3" t="n">
         <v>46029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5140939 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104933147</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>45862</v>
       </c>
       <c r="K410" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5140940 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104933382</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>45829</v>
@@ -19843,51 +19843,51 @@
       <c r="J413" s="3" t="n">
         <v>42873</v>
       </c>
       <c r="K413" s="3" t="n">
         <v>43187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5141480 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126203315</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>45800</v>
@@ -19941,296 +19941,296 @@
       <c r="J415" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K415" s="3" t="n">
         <v>46071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5141632 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105715913</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K416" s="3" t="n">
         <v>46226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5141900 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105729108</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K417" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5142034 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125324983</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K418" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5142112 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105793645</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K419" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5142147 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105720650</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K420" s="3" t="n">
         <v>46226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5142148 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105726336</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>45800</v>
@@ -20872,51 +20872,51 @@
       <c r="J434" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K434" s="3" t="n">
         <v>46101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5143992 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102113450</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>45800</v>
@@ -21313,51 +21313,51 @@
       <c r="J443" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K443" s="3" t="n">
         <v>46101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5163103 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102343002</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>45800</v>
@@ -21705,51 +21705,51 @@
       <c r="J451" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K451" s="3" t="n">
         <v>46101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5213002 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102107874</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>45800</v>
@@ -21950,51 +21950,51 @@
       <c r="J456" s="3" t="n">
         <v>45866</v>
       </c>
       <c r="K456" s="3" t="n">
         <v>46101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5537957 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105569120</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>45866</v>
@@ -22146,100 +22146,100 @@
       <c r="J460" s="3" t="n">
         <v>45862</v>
       </c>
       <c r="K460" s="3" t="n">
         <v>46101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5671750 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102337489</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>45866</v>
       </c>
       <c r="K461" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5671757 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105800716</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>15399</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>45866</v>
@@ -22342,51 +22342,51 @@
       <c r="J464" s="3" t="n">
         <v>45860</v>
       </c>
       <c r="K464" s="3" t="n">
         <v>46101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5700446 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105566319</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>45866</v>
@@ -22489,147 +22489,147 @@
       <c r="J467" s="3" t="n">
         <v>45930</v>
       </c>
       <c r="K467" s="3" t="n">
         <v>46101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/5813424 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104942556</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>45930</v>
       </c>
       <c r="K468" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/6117488 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105900030</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>46070</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
           <t>1720005015/IF/IAY/6228656 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125337969</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>46070</v>
@@ -22671,9601 +22671,9930 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>42873</v>
       </c>
       <c r="K471" s="3" t="n">
         <v>43187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1720005015/IF/IAY/646805 — Construction of IAY House -IAY REG. NO. MP1763886</t>
+          <t>1720005015/IF/IAY/6383242 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105795101</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>15064</v>
+        <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>42880</v>
-[...3 lines deleted...]
-      </c>
+        <v>46248</v>
+      </c>
+      <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1720005015/IF/IAY/94394 — Construction of IAY House -IAY REG. NO. MP-20-005-015-008/16</t>
+          <t>1720005015/IF/IAY/646805 — Construction of IAY House -IAY REG. NO. MP1763886</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>27000</v>
+        <v>15030</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>0</v>
+        <v>15064</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>42315</v>
-[...1 lines deleted...]
-      <c r="K473" s="3"/>
+        <v>42880</v>
+      </c>
+      <c r="K473" s="3" t="n">
+        <v>43343</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1720005015/IF/VB/22012035663460 — PASU SHED NIRMAN KARY KUSUMBAI RAMESH TAPPASUKALYA GP TAPPASUKALYASU</t>
+          <t>1720005015/IF/IAY/94394 — Construction of IAY House -IAY REG. NO. MP-20-005-015-008/16</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>134613.74</v>
+        <v>27000</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>46204</v>
+        <v>42315</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1720005015/IF/VB/22012035663462 — PASU SHED NIRMAN KARY PAYALBAI RAJENDRA HARJIPURA GP TAPPASUKALYA</t>
+          <t>1720005015/IF/VB/22012035663460 — PASU SHED NIRMAN KARY KUSUMBAI RAMESH TAPPASUKALYA GP TAPPASUKALYASU</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>134613.74</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>46204</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1720005015/IF/VB/22012035663464 — PASU SHED NIRMAN KARY KAMALABAI LAXMANSINGH HARJIPURA GP TAPPASUKALYA</t>
+          <t>1720005015/IF/VB/22012035663462 — PASU SHED NIRMAN KARY PAYALBAI RAJENDRA HARJIPURA GP TAPPASUKALYA</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>134613.74</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>46204</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1720005015/IF/VB/22012035663747 — HITESI KAPIL DHARA KUP NIRMAN KARY MANGILAL MOTI HARJIPURA GP TAPPASUKLYA</t>
+          <t>1720005015/IF/VB/22012035663464 — PASU SHED NIRMAN KARY KAMALABAI LAXMANSINGH HARJIPURA GP TAPPASUKALYA</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>0</v>
+        <v>134613.74</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>46236</v>
+        <v>46204</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1720005015/IF/VB/22012035664259 — PASU SHED NIRMAN KARY LALITABAI VIKARMSINGH MAHUDIYA GP TAPPASUKLYA</t>
+          <t>1720005015/IF/VB/22012035663747 — HITESI KAPIL DHARA KUP NIRMAN KARY MANGILAL MOTI HARJIPURA GP TAPPASUKLYA</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>46240</v>
+        <v>46236</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Individuals / Construction of Gabion Check Dam for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1720005015/IF/VB/22012035664262 — GABION CHECK DAM ANITABAI KE KHET KE PASS HARJIPURA GP TAPPASUKLYA</t>
+          <t>1720005015/IF/VB/22012035664259 — PASU SHED NIRMAN KARY LALITABAI VIKARMSINGH MAHUDIYA GP TAPPASUKLYA</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>46240</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Gabion Anicut for Individuals / Construction of Gabion Check Dam for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1720005015/IF/कपील धार निर्माण / रामचन्‍द्र पिता द — कपील धार निर्माण / रामचन्‍द्र पिता देवीसिह ग्राम पंचायत टप्‍पासुकल्‍या</t>
+          <t>1720005015/IF/VB/22012035664262 — GABION CHECK DAM ANITABAI KE KHET KE PASS HARJIPURA GP TAPPASUKLYA</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>140000</v>
+        <v>0</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>174847</v>
+        <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>39861</v>
-[...3 lines deleted...]
-      </c>
+        <v>46240</v>
+      </c>
+      <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1720005015/IF/कपील धारा निर्माण / अमरसिह पिता घीसा — कपील धारा निर्माण / अमरसिह पिता घीसाजी ग्राम पंचायत टप्‍पासुकल्‍या</t>
+          <t>1720005015/IF/VB/22012035666260 — Construction of Cattle Shelter For Lalita Bai Vikramsingh Mahudiya GP Tappasukalya</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>193000</v>
+        <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>217970</v>
+        <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>39873</v>
-[...3 lines deleted...]
-      </c>
+        <v>46322</v>
+      </c>
+      <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1720005015/IF/कपील धारा निर्माण / ओंकार पिता भेराज — कपील धारा निर्माण / ओंकार पिता भेराजी ग्राम पंचायत टप्‍पासुकल्‍या</t>
+          <t>1720005015/IF/VB/YD/22012035665147 — Construction of Irrigation Open Well  Mangilal Moti Gram Harjipura Gp Tappasukalya</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>193000</v>
+        <v>348789.33</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>191493</v>
+        <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>39872</v>
-[...3 lines deleted...]
-      </c>
+        <v>46280</v>
+      </c>
+      <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1720005015/IF/कपील धारा निर्माण / कुमेर‍िसिह पिता — कपील धारा निर्माण / कुमेर‍िसिह पिता भागीरथ ग्राम पंचायत टप्‍पासुकल्‍या</t>
+          <t>1720005015/IF/कपील धार निर्माण / रामचन्‍द्र पिता द — कपील धार निर्माण / रामचन्‍द्र पिता देवीसिह ग्राम पंचायत टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>140000</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>184488</v>
+        <v>174847</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>39872</v>
+        <v>39861</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>40308</v>
+        <v>41064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1720005015/IF/कपील धारा निर्माण / दशरथ पिता रंगलाल — कपील धारा निर्माण / दशरथ पिता रंगलाल ग्राम पंचायत टप्‍पासुकल्‍या</t>
+          <t>1720005015/IF/कपील धारा निर्माण / अमरसिह पिता घीसा — कपील धारा निर्माण / अमरसिह पिता घीसाजी ग्राम पंचायत टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>110000</v>
+        <v>193000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>157858</v>
+        <v>217970</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>39855</v>
+        <v>39873</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>41082</v>
+        <v>40386</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1720005015/IF/कपील धारा निर्माण / नारायण पिता रताज — कपील धारा निर्माण / नारायण पिता रताजी ग्राम पंचायत टप्‍पासुकल्‍या</t>
+          <t>1720005015/IF/कपील धारा निर्माण / ओंकार पिता भेराज — कपील धारा निर्माण / ओंकार पिता भेराजी ग्राम पंचायत टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>193000</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>240399</v>
+        <v>191493</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>39871</v>
+        <v>39872</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>41216</v>
+        <v>41218</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1720005015/IF/कपील धारा निर्माण / पूरणगीर पिता गंग — कपील धारा निर्माण / पूरणगीर पिता गंगूगीर ग्राम पंचायत टप्‍पासुकल्‍या</t>
+          <t>1720005015/IF/कपील धारा निर्माण / कुमेर‍िसिह पिता — कपील धारा निर्माण / कुमेर‍िसिह पिता भागीरथ ग्राम पंचायत टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>140000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>129530</v>
+        <v>184488</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>39873</v>
+        <v>39872</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>45407</v>
+        <v>40308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1720005015/IF/कपील धारा निर्माण / प्रेमसिह पिता भा — कपील धारा निर्माण / प्रेमसिह पिता भागीरथ ग्राम पंचायत टप्‍पासुकल्‍या</t>
+          <t>1720005015/IF/कपील धारा निर्माण / दशरथ पिता रंगलाल — कपील धारा निर्माण / दशरथ पिता रंगलाल ग्राम पंचायत टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>193000</v>
+        <v>110000</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>276508</v>
+        <v>157858</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>39873</v>
+        <v>39855</v>
       </c>
       <c r="K487" s="3" t="n">
         <v>41082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1720005015/IF/कपील धारा निर्माण / बिसन पिता गोपाल — कपील धारा निर्माण / बिसन पिता गोपाल ग्राम पंचायत टप्‍पासुकल्‍या</t>
+          <t>1720005015/IF/कपील धारा निर्माण / नारायण पिता रताज — कपील धारा निर्माण / नारायण पिता रताजी ग्राम पंचायत टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>140000</v>
+        <v>193000</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>203008</v>
+        <v>240399</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>39865</v>
+        <v>39871</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>41082</v>
+        <v>41216</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1720005015/IF/कपील धारा निर्माण / मनीबाई पति मांगी — कपील धारा निर्माण / मनीबाई पति मांगीलाल ग्राम पंचायत टप्‍पासुकल्‍या</t>
+          <t>1720005015/IF/कपील धारा निर्माण / पूरणगीर पिता गंग — कपील धारा निर्माण / पूरणगीर पिता गंगूगीर ग्राम पंचायत टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>193000</v>
+        <v>140000</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>252392</v>
+        <v>129530</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>39870</v>
+        <v>39873</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>40370</v>
+        <v>45407</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1720005015/IF/कपील धारा निर्माण / मनोहर पिता सिध्‍ — कपील धारा निर्माण / मनोहर पिता सिध्‍दगीर ग्राम पंचायत टप्‍पासुकल्‍या</t>
+          <t>1720005015/IF/कपील धारा निर्माण / प्रेमसिह पिता भा — कपील धारा निर्माण / प्रेमसिह पिता भागीरथ ग्राम पंचायत टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>140000</v>
+        <v>193000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>132118</v>
+        <v>276508</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>39870</v>
+        <v>39873</v>
       </c>
       <c r="K490" s="3" t="n">
         <v>41082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1720005015/IF/कपील धारा निर्माण / मोहन पिता काशीरा — कपील धारा निर्माण / मोहन पिता काशीराम ग्राम पंचायत टप्‍पासुकल्‍या</t>
+          <t>1720005015/IF/कपील धारा निर्माण / बिसन पिता गोपाल — कपील धारा निर्माण / बिसन पिता गोपाल ग्राम पंचायत टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>193000</v>
+        <v>140000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>284808</v>
+        <v>203008</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>39873</v>
+        <v>39865</v>
       </c>
       <c r="K491" s="3" t="n">
         <v>41082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1720005015/IF/कपील धारा निर्माण / रमेश पिता अनारसि — कपील धारा निर्माण / रमेश पिता अनारसिह ग्राम पंचायत टप्‍पासुकल्‍या</t>
+          <t>1720005015/IF/कपील धारा निर्माण / मनीबाई पति मांगी — कपील धारा निर्माण / मनीबाई पति मांगीलाल ग्राम पंचायत टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>193000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>205412</v>
+        <v>252392</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>39861</v>
+        <v>39870</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>41082</v>
+        <v>40370</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1720005015/IF/कपील धारा निर्माण / रामकुंवरबाई पति — कपील धारा निर्माण / रामकुंवरबाई पति रामाजी ग्राम पंचायत टप्‍पासुकल्‍या</t>
+          <t>1720005015/IF/कपील धारा निर्माण / मनोहर पिता सिध्‍ — कपील धारा निर्माण / मनोहर पिता सिध्‍दगीर ग्राम पंचायत टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>110000</v>
+        <v>140000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>261764</v>
+        <v>132118</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>39861</v>
+        <v>39870</v>
       </c>
       <c r="K493" s="3" t="n">
         <v>41082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1720005015/IF/कपील धारा निर्माण / रामसिह पिता प्रह — कपील धारा निर्माण / रामसिह पिता प्रहलादसिह ग्राम पंचायत टप्‍पासुकल्‍या</t>
+          <t>1720005015/IF/कपील धारा निर्माण / मोहन पिता काशीरा — कपील धारा निर्माण / मोहन पिता काशीराम ग्राम पंचायत टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>193000</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>180751</v>
+        <v>284808</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>39871</v>
+        <v>39873</v>
       </c>
       <c r="K494" s="3" t="n">
         <v>41082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1720005015/IF/कपील धारा निर्माण / श्रीकीशन पिता का — कपील धारा निर्माण / श्रीकीशन पिता कालूजी ग्राम पंचायत टप्‍पासुकल्‍या</t>
+          <t>1720005015/IF/कपील धारा निर्माण / रमेश पिता अनारसि — कपील धारा निर्माण / रमेश पिता अनारसिह ग्राम पंचायत टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>140000</v>
+        <v>193000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>252325</v>
+        <v>205412</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>39872</v>
+        <v>39861</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>40237</v>
+        <v>41082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1720005015/IF/कपील धारा निर्माण / सुमेरसिह पिता के — कपील धारा निर्माण / सुमेरसिह पिता केशरसिह ग्राम पंचायत टप्‍पासुकल्‍या</t>
+          <t>1720005015/IF/कपील धारा निर्माण / रामकुंवरबाई पति — कपील धारा निर्माण / रामकुंवरबाई पति रामाजी ग्राम पंचायत टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>140000</v>
+        <v>110000</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>258296</v>
+        <v>261764</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>39869</v>
+        <v>39861</v>
       </c>
       <c r="K496" s="3" t="n">
-        <v>40384</v>
+        <v>41082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1720005015/LD/2110 — मेढबंधान/ कुमेर भागीरथ ग्राम पंचायत टप्‍पासुकल्‍या</t>
+          <t>1720005015/IF/कपील धारा निर्माण / रामसिह पिता प्रह — कपील धारा निर्माण / रामसिह पिता प्रहलादसिह ग्राम पंचायत टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>19000</v>
+        <v>193000</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>19032</v>
+        <v>180751</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>40711</v>
+        <v>39871</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>41064</v>
+        <v>41082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1720005015/LD/22012034237131 — ग्रामीण क्रिडांगन हाई स्‍कूल परिसर टप्‍पासुकल्‍या</t>
+          <t>1720005015/IF/कपील धारा निर्माण / श्रीकीशन पिता का — कपील धारा निर्माण / श्रीकीशन पिता कालूजी ग्राम पंचायत टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>457261</v>
+        <v>140000</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>450687.98</v>
+        <v>252325</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>42327</v>
+        <v>39872</v>
       </c>
       <c r="K498" s="3" t="n">
-        <v>43964</v>
+        <v>40237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1720005015/LD/22012034312937 — शमशान शेड निर्माण टप्पासुकलिया</t>
+          <t>1720005015/IF/कपील धारा निर्माण / सुमेरसिह पिता के — कपील धारा निर्माण / सुमेरसिह पिता केशरसिह ग्राम पंचायत टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>180000</v>
+        <v>140000</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>177696</v>
+        <v>258296</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>42880</v>
+        <v>39869</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>43722</v>
+        <v>40384</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1720005015/LD/22012034314474 — शमशानशेडनिर्माणग्रामब्रह्मपुरीग्रामपंचायतटप्पासुकलिया</t>
+          <t>1720005015/LD/2110 — मेढबंधान/ कुमेर भागीरथ ग्राम पंचायत टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>180000</v>
+        <v>19000</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>178346.18</v>
+        <v>19032</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>42880</v>
+        <v>40711</v>
       </c>
       <c r="K500" s="3" t="n">
-        <v>43761</v>
+        <v>41064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Construction of Play field for Community / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1720005015/LD/22012034314482 — शमशानशेडनिर्माणग्रामहरजीपुराग्रामपंचायतटप्पासुकलिया</t>
+          <t>1720005015/LD/22012034237131 — ग्रामीण क्रिडांगन हाई स्‍कूल परिसर टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>180000</v>
+        <v>457261</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>178446.18</v>
+        <v>450687.98</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>42880</v>
+        <v>42327</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>43722</v>
+        <v>43964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1720005015/LD/22012034314483 — शमशानशेडनिर्माणग्राममहुडियाग्रामपंचायतटप्पासुकलिया</t>
+          <t>1720005015/LD/22012034312937 — शमशान शेड निर्माण टप्पासुकलिया</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>179390.18</v>
+        <v>177696</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>42880</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>43761</v>
+        <v>43722</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Bench Terracing / Construction of Level Bench Terrace for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1720005015/LD/22012034358356 — शोचालय निर्माण बस स्टेंड मेन रोड पर टप्पा सुकल्या</t>
+          <t>1720005015/LD/22012034314474 — शमशानशेडनिर्माणग्रामब्रह्मपुरीग्रामपंचायतटप्पासुकलिया</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>0</v>
+        <v>180000</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>0</v>
+        <v>178346.18</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K503" s="3"/>
+        <v>42880</v>
+      </c>
+      <c r="K503" s="3" t="n">
+        <v>43761</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Pebble graded Bund for Community / Construction of Pebble graded Bund for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1720005015/LD/22012034524393 — paver block nirmaan near by E panchayat kaktch</t>
+          <t>1720005015/LD/22012034314482 — शमशानशेडनिर्माणग्रामहरजीपुराग्रामपंचायतटप्पासुकलिया</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>14000</v>
+        <v>180000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>0</v>
+        <v>178446.18</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K504" s="3"/>
+        <v>42880</v>
+      </c>
+      <c r="K504" s="3" t="n">
+        <v>43722</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Grass Land Development</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1720005015/LD/22012034533112 — चारागाह निर्माण गोशाला के पास ग्रा.पं.टप्पा सुकल्या</t>
+          <t>1720005015/LD/22012034314483 — शमशानशेडनिर्माणग्राममहुडियाग्रामपंचायतटप्पासुकलिया</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>792213.45</v>
+        <v>180000</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>341276</v>
+        <v>179390.18</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>44176</v>
+        <v>42880</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>44835</v>
+        <v>43761</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Bench Terracing / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1720005015/LD/22012034574880 — माँ की बगिया शासकीय प्राथमिक विधालय टप्पा सुकल्या</t>
+          <t>1720005015/LD/22012034358356 — शोचालय निर्माण बस स्टेंड मेन रोड पर टप्पा सुकल्या</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>12675.4</v>
+        <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>3606</v>
+        <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>44596</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Construction of Pebble graded Bund for Community / Construction of Pebble graded Bund for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1720005015/LD/22012034574881 — माँ की बगिया शासकीय हाई स्कूल टप्पासुकल्या</t>
+          <t>1720005015/LD/22012034524393 — paver block nirmaan near by E panchayat kaktch</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>12675.4</v>
+        <v>14000</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>3655.8</v>
+        <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>44596</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Dev of Silvipasture Grassslands for Community / Development of Silvipasture Grassslands for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Grass Land Development</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1720005015/LD/22012034574882 — माँ की बगिया शासकीय हाई स्कूल टप्पासुकल्या</t>
+          <t>1720005015/LD/22012034533112 — चारागाह निर्माण गोशाला के पास ग्रा.पं.टप्पा सुकल्या</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>12675.4</v>
+        <v>792213.45</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>0</v>
+        <v>341276</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>44526</v>
-[...1 lines deleted...]
-      <c r="K508" s="3"/>
+        <v>44176</v>
+      </c>
+      <c r="K508" s="3" t="n">
+        <v>44835</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1720005015/LD/3799398969 — मेढ बंधान परमानन्‍द ओंकार टप्‍पासुकल्‍या</t>
+          <t>1720005015/LD/22012034574880 — माँ की बगिया शासकीय प्राथमिक विधालय टप्पा सुकल्या</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>20000</v>
+        <v>12675.4</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>16644</v>
+        <v>3606</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>41475</v>
+        <v>44596</v>
       </c>
       <c r="K509" s="3" t="n">
-        <v>41500</v>
+        <v>45163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1720005015/LD/3799403360 — शांति धाम टप्‍पा</t>
+          <t>1720005015/LD/22012034574881 — माँ की बगिया शासकीय हाई स्कूल टप्पासुकल्या</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>154000</v>
+        <v>12675.4</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>50897.81</v>
+        <v>3655.8</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>41543</v>
+        <v>44596</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>42417</v>
+        <v>45163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1720005015/LD/3799403361 — ग्रामीण क्रीडागंन मा वि टप्‍पा</t>
+          <t>1720005015/LD/22012034574882 — माँ की बगिया शासकीय हाई स्कूल टप्पासुकल्या</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>27498</v>
+        <v>12675.4</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>20352.08</v>
+        <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>41543</v>
-[...3 lines deleted...]
-      </c>
+        <v>44526</v>
+      </c>
+      <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1720005015/LD/3799403363 — ग्रामीण क्रीडागंन  प्रा वि टपपा</t>
+          <t>1720005015/LD/3799398969 — मेढ बंधान परमानन्‍द ओंकार टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>41469</v>
+        <v>20000</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>22396</v>
+        <v>16644</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>41545</v>
+        <v>41475</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>41876</v>
+        <v>41500</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1720005015/LD/3799403364 — मेड बंधान कुमेर ओकार टप्‍पा</t>
+          <t>1720005015/LD/3799403360 — शांति धाम टप्‍पा</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>20000</v>
+        <v>154000</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>9208</v>
+        <v>50897.81</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>41550</v>
+        <v>41543</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>41982</v>
+        <v>42417</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1720005015/LD/3799408201 — मेढ बंधान सीताराम बापू टप्‍पा</t>
+          <t>1720005015/LD/3799403361 — ग्रामीण क्रीडागंन मा वि टप्‍पा</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>20000</v>
+        <v>27498</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>16498</v>
+        <v>20352.08</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>41550</v>
+        <v>41543</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>41675</v>
+        <v>42208</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1720005015/LD/3799408205 — मेढ बंधान अम्‍बाराम देवाजी टप्‍पा</t>
+          <t>1720005015/LD/3799403363 — ग्रामीण क्रीडागंन  प्रा वि टपपा</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>20000</v>
+        <v>41469</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>1460</v>
+        <v>22396</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>41550</v>
+        <v>41545</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>41675</v>
+        <v>41876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1720005015/LD/3799408206 — मेढ बंधान बलवंत ओंकार टप्‍पा</t>
+          <t>1720005015/LD/3799403364 — मेड बंधान कुमेर ओकार टप्‍पा</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>14746</v>
+        <v>9208</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>41550</v>
       </c>
       <c r="K516" s="3" t="n">
-        <v>41675</v>
+        <v>41982</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1720005015/LD/3799408207 — मेढ बंधान मनीबाई मांगीलाल टप्‍पा</t>
+          <t>1720005015/LD/3799408201 — मेढ बंधान सीताराम बापू टप्‍पा</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>730</v>
+        <v>16498</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>41550</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>41557</v>
+        <v>41675</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1720005015/LD/3799408253 — मेढ बंधान सजन देवाजी टप्‍पा</t>
+          <t>1720005015/LD/3799408205 — मेढ बंधान अम्‍बाराम देवाजी टप्‍पा</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>0</v>
+        <v>1460</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K518" s="3"/>
+        <v>41550</v>
+      </c>
+      <c r="K518" s="3" t="n">
+        <v>41675</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1720005015/LD/3799408305 — मेढ बंधान विश्रााम मोतीलाल टप्‍पा</t>
+          <t>1720005015/LD/3799408206 — मेढ बंधान बलवंत ओंकार टप्‍पा</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>0</v>
+        <v>14746</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K519" s="3"/>
+        <v>41550</v>
+      </c>
+      <c r="K519" s="3" t="n">
+        <v>41675</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1720005015/LD/3799408308 — शांति धाम महुडिया टप्‍पा</t>
+          <t>1720005015/LD/3799408207 — मेढ बंधान मनीबाई मांगीलाल टप्‍पा</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>100000</v>
+        <v>20000</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>730</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>41550</v>
       </c>
       <c r="K520" s="3" t="n">
-        <v>41902</v>
+        <v>41557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1720005015/LD/3799408314 — ग्रामीण क्रीडागंन सेटेलाइट स्‍कूल हरजीपुरा टप्‍पा</t>
+          <t>1720005015/LD/3799408253 — मेढ बंधान सजन देवाजी टप्‍पा</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>20000</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>9490</v>
+        <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>41550</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1720005015/LD/86 — मेढबंधान/ ओंकार भेराजी ग्राम पंचायत टप्‍पासुकल्‍या</t>
+          <t>1720005015/LD/3799408305 — मेढ बंधान विश्रााम मोतीलाल टप्‍पा</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>19000</v>
+        <v>20000</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>14226</v>
+        <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>39968</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/219 — आंतरिक पथ/ माता मंदिर से माधव के घर तक टप्‍पासुकल्‍या</t>
+          <t>1720005015/LD/3799408308 — शांति धाम महुडिया टप्‍पा</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>148000</v>
+        <v>100000</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>49020</v>
+        <v>730</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>40986</v>
+        <v>41550</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>41042</v>
+        <v>41902</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034169437 — आतंरिक पथ निर्माण पंडित के घर से खाल की ओर</t>
+          <t>1720005015/LD/3799408314 — ग्रामीण क्रीडागंन सेटेलाइट स्‍कूल हरजीपुरा टप्‍पा</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>147900</v>
+        <v>20000</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>85994</v>
+        <v>9490</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>41431</v>
+        <v>41550</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>41789</v>
+        <v>41876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034180890 — आंतरिक पथ फरजन शाह के मकान से रमेश के मकान टप्‍पा</t>
+          <t>1720005015/LD/86 — मेढबंधान/ ओंकार भेराजी ग्राम पंचायत टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>173125</v>
+        <v>19000</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>168240</v>
+        <v>14226</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>41543</v>
+        <v>39968</v>
       </c>
       <c r="K525" s="3" t="n">
-        <v>41789</v>
+        <v>41064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034180893 — आंतरिक पथ अंबामाता से मुन्‍नालाल के घर तक टप्‍पा</t>
+          <t>1720005015/RC/219 — आंतरिक पथ/ माता मंदिर से माधव के घर तक टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>43700</v>
+        <v>148000</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>40154</v>
+        <v>49020</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>41529</v>
+        <v>40986</v>
       </c>
       <c r="K526" s="3" t="n">
-        <v>41789</v>
+        <v>41042</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034201464 — सुदूर ग्राम संपर्क व खेत सडक मार्ग मुख्यमंत्री सडक से भेरुपुरा ट्प्पासुक्ल्या</t>
+          <t>1720005015/RC/22012034169437 — आतंरिक पथ निर्माण पंडित के घर से खाल की ओर</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>746000</v>
+        <v>147900</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>224373</v>
+        <v>85994</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>41669</v>
+        <v>41431</v>
       </c>
       <c r="K527" s="3" t="n">
-        <v>42719</v>
+        <v>41789</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034203688 — आतंरिक पथ निर्माण गुलाब राठोड के घर से केशरिया कुवर कि और टप्पासुक्ल्या</t>
+          <t>1720005015/RC/22012034180890 — आंतरिक पथ फरजन शाह के मकान से रमेश के मकान टप्‍पा</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>88669</v>
+        <v>173125</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>45384</v>
+        <v>168240</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>41690</v>
+        <v>41543</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>43130</v>
+        <v>41789</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034207551 — सुदूर ग्राम संपर्क व खेत सडक मार्ग भेरूपुरा से रंगला तक टप्‍पासुकल्‍या</t>
+          <t>1720005015/RC/22012034180893 — आंतरिक पथ अंबामाता से मुन्‍नालाल के घर तक टप्‍पा</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>1060000</v>
+        <v>43700</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>0</v>
+        <v>40154</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>41630</v>
-[...1 lines deleted...]
-      <c r="K529" s="3"/>
+        <v>41529</v>
+      </c>
+      <c r="K529" s="3" t="n">
+        <v>41789</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034212443 — आंतरिक पथ मोहन शर्मा के घर से सीतलामाता तक टप्‍पसु</t>
+          <t>1720005015/RC/22012034201464 — सुदूर ग्राम संपर्क व खेत सडक मार्ग मुख्यमंत्री सडक से भेरुपुरा ट्प्पासुक्ल्या</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>99233</v>
+        <v>746000</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>11866</v>
+        <v>224373</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>41704</v>
+        <v>41669</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>42112</v>
+        <v>42719</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034212456 — आंतरिक पथ गंगाराम टेलर के मकान से मोहन गालविय के घर तक टप्‍पासुकल्‍या</t>
+          <t>1720005015/RC/22012034203688 — आतंरिक पथ निर्माण गुलाब राठोड के घर से केशरिया कुवर कि और टप्पासुक्ल्या</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>0</v>
+        <v>88669</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>0</v>
+        <v>45384</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K531" s="3"/>
+        <v>41690</v>
+      </c>
+      <c r="K531" s="3" t="n">
+        <v>43130</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034212461 — आंतरिक पथ गंगाराम टेलर के मकान से मोहन गालविय के घ</t>
+          <t>1720005015/RC/22012034207551 — सुदूर ग्राम संपर्क व खेत सडक मार्ग भेरूपुरा से रंगला तक टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>78392</v>
+        <v>1060000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>42974</v>
+        <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>41703</v>
-[...3 lines deleted...]
-      </c>
+        <v>41630</v>
+      </c>
+      <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034292965 — आंतरिक पथ सी0सी0 रोड निर्माण बबलू दरबार के घर से पंचायत भवन तक टप्‍पासुकल्‍या</t>
+          <t>1720005015/RC/22012034212443 — आंतरिक पथ मोहन शर्मा के घर से सीतलामाता तक टप्‍पसु</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>96028</v>
+        <v>99233</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>80870</v>
+        <v>11866</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>42502</v>
+        <v>41704</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>43478</v>
+        <v>42112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034305454 — c. c. road ambamata chok se hari ke ghar tak</t>
+          <t>1720005015/RC/22012034212456 — आंतरिक पथ गंगाराम टेलर के मकान से मोहन गालविय के घर तक टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>42395</v>
+        <v>41665</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034305459 — c. c. road bas stand se daftar chraha</t>
+          <t>1720005015/RC/22012034212461 — आंतरिक पथ गंगाराम टेलर के मकान से मोहन गालविय के घ</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>0</v>
+        <v>78392</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>0</v>
+        <v>42974</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K535" s="3"/>
+        <v>41703</v>
+      </c>
+      <c r="K535" s="3" t="n">
+        <v>42417</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034333152 — सी.सी.रोड एवं नाली निर्माण भारत सर के घर से सीतला माता चौक महुडिया टप्पासुकल्या</t>
+          <t>1720005015/RC/22012034292965 — आंतरिक पथ सी0सी0 रोड निर्माण बबलू दरबार के घर से पंचायत भवन तक टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>244850</v>
+        <v>96028</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>0</v>
+        <v>80870</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K536" s="3"/>
+        <v>42502</v>
+      </c>
+      <c r="K536" s="3" t="n">
+        <v>43478</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034334654 — सी.सी.रोड व नाली निर्माण सुखदेवपूरी के घर से दीपक मोस्त्री के घर तक टप्पासुकल्या</t>
+          <t>1720005015/RC/22012034305454 — c. c. road ambamata chok se hari ke ghar tak</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>49140</v>
+        <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>31304</v>
+        <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>42978</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034334655 — सी.सी.रोड एवं नाली निर्माण शीतला माता चौक से मनफूल के घर तक महुडिया टप्पासुकल्या</t>
+          <t>1720005015/RC/22012034305459 — c. c. road bas stand se daftar chraha</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>118147</v>
+        <v>0</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>124520</v>
+        <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>42880</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034334657 — सी.सी.रोड एवं नाली निर्माण राम मंदिर से हनुमान मंदिर तक टप्पासुकल्या</t>
+          <t>1720005015/RC/22012034333152 — सी.सी.रोड एवं नाली निर्माण भारत सर के घर से सीतला माता चौक महुडिया टप्पासुकल्या</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>25222</v>
+        <v>244850</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>42830</v>
+        <v>42761</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034339187 — सुदूर ग्राम सम्पर्क सडक बोंदा बा के घर से प्रधानमंत्री सड़क तक भेरूपुरा टप्पासुकलिया</t>
+          <t>1720005015/RC/22012034334654 — सी.सी.रोड व नाली निर्माण सुखदेवपूरी के घर से दीपक मोस्त्री के घर तक टप्पासुकल्या</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>1217441</v>
+        <v>49140</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>1068768.03</v>
+        <v>31304</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>42880</v>
+        <v>42978</v>
       </c>
       <c r="K540" s="3" t="n">
-        <v>44075</v>
+        <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034349622 — सी.सी.रोड एवं नाली निर्माण ऋशि दरबार के घर से अम्बाराम के घर तक टप्पासुकल्या</t>
+          <t>1720005015/RC/22012034334655 — सी.सी.रोड एवं नाली निर्माण शीतला माता चौक से मनफूल के घर तक महुडिया टप्पासुकल्या</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>34807.5</v>
+        <v>118147</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>172</v>
+        <v>124520</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>42964</v>
+        <v>42880</v>
       </c>
       <c r="K541" s="3" t="n">
-        <v>43378</v>
+        <v>43724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034349625 — सी.सी.रोड एवं नाली निर्माण राजेन्द्र के घर से शीतला माता मंदिर तक महुडिया</t>
+          <t>1720005015/RC/22012034334657 — सी.सी.रोड एवं नाली निर्माण राम मंदिर से हनुमान मंदिर तक टप्पासुकल्या</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>160500</v>
+        <v>25222</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>172</v>
+        <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>42964</v>
-[...3 lines deleted...]
-      </c>
+        <v>42830</v>
+      </c>
+      <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034525627 — Sudoor sadak tappa se richdiya tak</t>
+          <t>1720005015/RC/22012034339187 — सुदूर ग्राम सम्पर्क सडक बोंदा बा के घर से प्रधानमंत्री सड़क तक भेरूपुरा टप्पासुकलिया</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>0</v>
+        <v>1217441</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>0</v>
+        <v>1068768.03</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K543" s="3"/>
+        <v>42880</v>
+      </c>
+      <c r="K543" s="3" t="n">
+        <v>44075</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034537624 — सीमेंट कंक्रीट मार्ग निर्माण दरियाव के घर से हनुमान ओटला की और ग्राम भेरूपुरा ग्रा.पं.टप्पा सुकल्या</t>
+          <t>1720005015/RC/22012034349622 — सी.सी.रोड एवं नाली निर्माण ऋशि दरबार के घर से अम्बाराम के घर तक टप्पासुकल्या</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>0</v>
+        <v>34807.5</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>0</v>
+        <v>172</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K544" s="3"/>
+        <v>42964</v>
+      </c>
+      <c r="K544" s="3" t="n">
+        <v>43378</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034538911 — CC ROAD NIRMAN CHAMPALAL KE GHAR SE AMBEMATA MANDIR TAK TAPPASUKALIYA GP TAPPASUKALIYA</t>
+          <t>1720005015/RC/22012034349625 — सी.सी.रोड एवं नाली निर्माण राजेन्द्र के घर से शीतला माता मंदिर तक महुडिया</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>81150</v>
+        <v>160500</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>82080</v>
+        <v>172</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>44091</v>
+        <v>42964</v>
       </c>
       <c r="K545" s="3" t="n">
-        <v>44180</v>
+        <v>43378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034539292 — CC ROAD NIRMAN DARIYAV KE GHAR SE HANUMAN JI KE OTALE KI OR BHARMPURI (BHERUPURA) GP TAPPASUKALIYA</t>
+          <t>1720005015/RC/22012034525627 — Sudoor sadak tappa se richdiya tak</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>137904</v>
+        <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>139368</v>
+        <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>44091</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034541184 — सुदूर सड़क/ खेत सड़क मनीष सुतार के खेत से मेहरबाननगर तक भाग-1 टप्पासुकलिया ग्राम पंचायत टप्पासुकलिया</t>
+          <t>1720005015/RC/22012034537624 — सीमेंट कंक्रीट मार्ग निर्माण दरियाव के घर से हनुमान ओटला की और ग्राम भेरूपुरा ग्रा.पं.टप्पा सुकल्या</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>1490238.4</v>
+        <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>1417026.08</v>
+        <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>44099</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034541221 — सुदूर सड़क/ खेत सड़क मनीष सुतार के खेत से मेहरबाननगर तक भाग-2 टप्पासुकलिया ग्राम पंचायत टप्पासुकलिया</t>
+          <t>1720005015/RC/22012034538911 — CC ROAD NIRMAN CHAMPALAL KE GHAR SE AMBEMATA MANDIR TAK TAPPASUKALIYA GP TAPPASUKALIYA</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>0</v>
+        <v>81150</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>0</v>
+        <v>82080</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K548" s="3"/>
+        <v>44091</v>
+      </c>
+      <c r="K548" s="3" t="n">
+        <v>44180</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034541374 — सुदूर सड़क/ खेत सड़क मनीष सुतार के खेत से मेहरबाननगर तक भाग-2 टप्पासुकलिया ग्राम पंचायत टप्पासुकलिया</t>
+          <t>1720005015/RC/22012034539292 — CC ROAD NIRMAN DARIYAV KE GHAR SE HANUMAN JI KE OTALE KI OR BHARMPURI (BHERUPURA) GP TAPPASUKALIYA</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>1265737.21</v>
+        <v>137904</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>1133380.53</v>
+        <v>139368</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>44102</v>
+        <v>44091</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>45580</v>
+        <v>44642</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034562682 — CC NALI NIRMAN KARY ASHISH PURI KE GHAR SE RAMRATAN KE GHAR TAK TAPPASUKALIYA GP TAPPASUKALIYA</t>
+          <t>1720005015/RC/22012034541184 — सुदूर सड़क/ खेत सड़क मनीष सुतार के खेत से मेहरबाननगर तक भाग-1 टप्पासुकलिया ग्राम पंचायत टप्पासुकलिया</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>47430</v>
+        <v>1490238.4</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>50952</v>
+        <v>1417026.08</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>44287</v>
+        <v>44099</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>44642</v>
+        <v>45580</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034562684 — CC ROAD NIRMAN KARY MATA MANDIR SE HARI KE GHAR KI OR MAHUDIYA GP TAPPASUKLIYA</t>
+          <t>1720005015/RC/22012034541221 — सुदूर सड़क/ खेत सड़क मनीष सुतार के खेत से मेहरबाननगर तक भाग-2 टप्पासुकलिया ग्राम पंचायत टप्पासुकलिया</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>21390</v>
+        <v>0</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>44264</v>
+        <v>43935</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034582510 — CC ROAD NIRMAN KARY MATA MANDIR SE RAM MANDIR TAK TAPPASHUKALYA GP TAPPASHUKALYA</t>
+          <t>1720005015/RC/22012034541374 — सुदूर सड़क/ खेत सड़क मनीष सुतार के खेत से मेहरबाननगर तक भाग-2 टप्पासुकलिया ग्राम पंचायत टप्पासुकलिया</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>42000</v>
+        <v>1265737.21</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>6948</v>
+        <v>1133380.53</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>44456</v>
+        <v>44102</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>44663</v>
+        <v>45580</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034586642 — CC ROAD NIRMAN KARY RATAN KE GHAR SE HARI KE GHAR TAK MAHUDIYA GP TAPPASUKLYA</t>
+          <t>1720005015/RC/22012034562682 — CC NALI NIRMAN KARY ASHISH PURI KE GHAR SE RAMRATAN KE GHAR TAK TAPPASUKALIYA GP TAPPASUKALIYA</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>25500</v>
+        <v>47430</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>28950</v>
+        <v>50952</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>44478</v>
+        <v>44287</v>
       </c>
       <c r="K553" s="3" t="n">
-        <v>44560</v>
+        <v>44642</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034586646 — CC ROAD NIRMAN KARY VIKARAM KE GHAR SE LAKHAN KE GHAR TAK MAHUDIYA GP TAPPASUKLYA</t>
+          <t>1720005015/RC/22012034562684 — CC ROAD NIRMAN KARY MATA MANDIR SE HARI KE GHAR KI OR MAHUDIYA GP TAPPASUKLIYA</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>64450</v>
+        <v>21390</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>5790</v>
+        <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>44478</v>
+        <v>44264</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034651368 — सीमेंट कांक्रीट रोड निर्माण मनोहर के घर से जसपाल के घर की और ग्राम.पंचायत टप्पासुकल्या</t>
+          <t>1720005015/RC/22012034582510 — CC ROAD NIRMAN KARY MATA MANDIR SE RAM MANDIR TAK TAPPASHUKALYA GP TAPPASHUKALYA</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>0</v>
+        <v>42000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>0</v>
+        <v>6948</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>45155</v>
-[...1 lines deleted...]
-      <c r="K555" s="3"/>
+        <v>44456</v>
+      </c>
+      <c r="K555" s="3" t="n">
+        <v>44663</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/22012034651369 — सीमेंट कांक्रीट रोड निर्माण सहकारी सोसायटी प्रांगण टप्पासुकल्या ग्राम.पंचायत टप्पासुकल्या</t>
+          <t>1720005015/RC/22012034586642 — CC ROAD NIRMAN KARY RATAN KE GHAR SE HARI KE GHAR TAK MAHUDIYA GP TAPPASUKLYA</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>0</v>
+        <v>25500</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>0</v>
+        <v>28950</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>45155</v>
-[...1 lines deleted...]
-      <c r="K556" s="3"/>
+        <v>44478</v>
+      </c>
+      <c r="K556" s="3" t="n">
+        <v>44560</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/363 — आंतरिक पथ/ गंगाराम के घर से राममंदिर तक टप्‍पासुकल्‍या</t>
+          <t>1720005015/RC/22012034586646 — CC ROAD NIRMAN KARY VIKARAM KE GHAR SE LAKHAN KE GHAR TAK MAHUDIYA GP TAPPASUKLYA</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>225000</v>
+        <v>64450</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>184294</v>
+        <v>5790</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>41276</v>
-[...3 lines deleted...]
-      </c>
+        <v>44478</v>
+      </c>
+      <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/384 — आंतरिक पथ/ मनीष के घर से अंबामाता तक टप्‍पासुकल्‍या</t>
+          <t>1720005015/RC/22012034651368 — सीमेंट कांक्रीट रोड निर्माण मनोहर के घर से जसपाल के घर की और ग्राम.पंचायत टप्पासुकल्या</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>61000</v>
+        <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>63016</v>
+        <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>41289</v>
-[...3 lines deleted...]
-      </c>
+        <v>45155</v>
+      </c>
+      <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RC/ग्रेवल मार्ग नि‍मार्ण टप्‍पा से हरजी — ग्रेवल मार्ग नि‍मार्ण टप्‍पा से हरजीपुरा तक</t>
+          <t>1720005015/RC/22012034651369 — सीमेंट कांक्रीट रोड निर्माण सहकारी सोसायटी प्रांगण टप्पासुकल्या ग्राम.पंचायत टप्पासुकल्या</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>498000</v>
+        <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>312408.4</v>
+        <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>39448</v>
-[...3 lines deleted...]
-      </c>
+        <v>45155</v>
+      </c>
+      <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RS/22012034579953 — MODEL ESTIMATE FOR COMMUNITY SANITISATION CENTRE(CSC) SOSHAYATI KE PASS TAPPASUKALYA GP TAPPASUKALYA</t>
+          <t>1720005015/RC/363 — आंतरिक पथ/ गंगाराम के घर से राममंदिर तक टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>44000</v>
+        <v>225000</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>42846</v>
+        <v>184294</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>44481</v>
+        <v>41276</v>
       </c>
       <c r="K560" s="3" t="n">
-        <v>44663</v>
+        <v>42119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RS/22012034589103 — PSLWM  सोखता गड्डा निर्माण शा.प्रा.विधालय प्रांगण हेंडपंप के पास ग्रा.पं.टप्पा सुकल्या</t>
+          <t>1720005015/RC/384 — आंतरिक पथ/ मनीष के घर से अंबामाता तक टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>20618.47</v>
+        <v>61000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>12738</v>
+        <v>63016</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>44492</v>
+        <v>41289</v>
       </c>
       <c r="K561" s="3" t="n">
-        <v>44923</v>
+        <v>41338</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RS/22012034589113 — PSLWM  सोखता गड्डा निर्माण सुनील के घर के पास ग्राम हरजीपुरा ग्रा.पं.टप्पा सुकल्या</t>
+          <t>1720005015/RC/VB/YD/22012034854667 — Construction of Cement Concrete Road  Bhagchand Ke Ghar Se Banesingh Ke Ghar Ki Or Gram Harjipura</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>20618.47</v>
+        <v>0</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>13758</v>
+        <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>44492</v>
-[...3 lines deleted...]
-      </c>
+        <v>46280</v>
+      </c>
+      <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RS/22012034589121 — PSLWM नाडेप निर्माण लक्ष्मणसिंह के घर के पास ग्राम हरजीपुरा ग्रा.पं.टप्पा सुकल्या</t>
+          <t>1720005015/RC/ग्रेवल मार्ग नि‍मार्ण टप्‍पा से हरजी — ग्रेवल मार्ग नि‍मार्ण टप्‍पा से हरजीपुरा तक</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>0</v>
+        <v>498000</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>0</v>
+        <v>312408.4</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K563" s="3"/>
+        <v>39448</v>
+      </c>
+      <c r="K563" s="3" t="n">
+        <v>41640</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RS/22012034589127 — PSLWM नाडेप निर्माण गोरेलाल के घर के पास ग्राम हरजीपुरा ग्रा.पं.टप्पा सुकल्या</t>
+          <t>1720005015/RS/22012034579953 — MODEL ESTIMATE FOR COMMUNITY SANITISATION CENTRE(CSC) SOSHAYATI KE PASS TAPPASUKALYA GP TAPPASUKALYA</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>0</v>
+        <v>44000</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>0</v>
+        <v>42846</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K564" s="3"/>
+        <v>44481</v>
+      </c>
+      <c r="K564" s="3" t="n">
+        <v>44663</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RS/22012034595966 — PSLWM  सोखता गड्डा निर्माण ग्राम साप्टी  ग्रा.पं.टप्पा सुकल्या</t>
+          <t>1720005015/RS/22012034589103 — PSLWM  सोखता गड्डा निर्माण शा.प्रा.विधालय प्रांगण हेंडपंप के पास ग्रा.पं.टप्पा सुकल्या</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>0</v>
+        <v>20618.47</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>0</v>
+        <v>12738</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K565" s="3"/>
+        <v>44492</v>
+      </c>
+      <c r="K565" s="3" t="n">
+        <v>44923</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RS/22012034595967 — PSLWM  सोखता गड्डा निर्माण ग्राम ब्रह्मपुरी ग्रा.पं.टप्पा सुकल्या</t>
+          <t>1720005015/RS/22012034589113 — PSLWM  सोखता गड्डा निर्माण सुनील के घर के पास ग्राम हरजीपुरा ग्रा.पं.टप्पा सुकल्या</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>0</v>
+        <v>20618.47</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>0</v>
+        <v>13758</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K566" s="3"/>
+        <v>44492</v>
+      </c>
+      <c r="K566" s="3" t="n">
+        <v>44861</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RS/22012034596024 — PSLWM  सोखता गड्डा निर्माण स्कूल के पास ग्राम हरजीपुरा ग्रा.पं.टप्पा सुकल्या</t>
+          <t>1720005015/RS/22012034589121 — PSLWM नाडेप निर्माण लक्ष्मणसिंह के घर के पास ग्राम हरजीपुरा ग्रा.पं.टप्पा सुकल्या</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>23142.29</v>
+        <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>13896</v>
+        <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>44498</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K567" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Vermi Compost structure for Community / Construction of Vermi Compost structure for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RS/22012034597746 — सामुदायिक शोक पीट निर्माण लक्ष्मण सिंह के घर के पास ग्राम हरजीपुरा</t>
+          <t>1720005015/RS/22012034589127 — PSLWM नाडेप निर्माण गोरेलाल के घर के पास ग्राम हरजीपुरा ग्रा.पं.टप्पा सुकल्या</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>44471</v>
+        <v>44423</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1720005015/RS/22012034597749 — सामुदायिक शोक पीट निर्माण गोरेलाल के घर के पास ग्राम हरजीपुरा</t>
+          <t>1720005015/RS/22012034595966 — PSLWM  सोखता गड्डा निर्माण ग्राम साप्टी  ग्रा.पं.टप्पा सुकल्या</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
-          <t>Anicut / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034320466 — निर्मल नीर निर्माण महुडिया टप्पासुकल्या</t>
+          <t>1720005015/RS/22012034595967 — PSLWM  सोखता गड्डा निर्माण ग्राम ब्रह्मपुरी ग्रा.पं.टप्पा सुकल्या</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>394000</v>
+        <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>42761</v>
+        <v>44471</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034321061 — निर्मल नीर निर्माण महूडिया टप्पासुकल्या</t>
+          <t>1720005015/RS/22012034596024 — PSLWM  सोखता गड्डा निर्माण स्कूल के पास ग्राम हरजीपुरा ग्रा.पं.टप्पा सुकल्या</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>393645</v>
+        <v>23142.29</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>393027.62</v>
+        <v>13896</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>42922</v>
+        <v>44498</v>
       </c>
       <c r="K571" s="3" t="n">
-        <v>43728</v>
+        <v>44841</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034430157 — farm pound</t>
+          <t>1720005015/RS/22012034597746 — सामुदायिक शोक पीट निर्माण लक्ष्मण सिंह के घर के पास ग्राम हरजीपुरा</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>43375</v>
+        <v>44471</v>
       </c>
       <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034430158 — farm pond</t>
+          <t>1720005015/RS/22012034597749 — सामुदायिक शोक पीट निर्माण गोरेलाल के घर के पास ग्राम हरजीपुरा</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>93000</v>
+        <v>0</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>43375</v>
+        <v>44471</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Anicut / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034560927 — check dam nirmaan brahmpuri nale par</t>
+          <t>1720005015/WC/22012034320466 — निर्मल नीर निर्माण महुडिया टप्पासुकल्या</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>750409.96</v>
+        <v>394000</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>720104.12</v>
+        <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>44022</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034560928 — stop dam nirmaan mahudiya naale par</t>
+          <t>1720005015/WC/22012034321061 — निर्मल नीर निर्माण महूडिया टप्पासुकल्या</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>1316302.95</v>
+        <v>393645</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>1298234.72</v>
+        <v>393027.62</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>44040</v>
+        <v>42922</v>
       </c>
       <c r="K575" s="3" t="n">
-        <v>46129</v>
+        <v>43728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034564304 — चेक डेम निर्माण लालजीराम के खेत के पास</t>
+          <t>1720005015/WC/22012034430157 — farm pound</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>43997</v>
+        <v>43375</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034564309 — चेक डेम निर्माण कमल शर्मा के खेत के पास</t>
+          <t>1720005015/WC/22012034430158 — farm pond</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>0</v>
+        <v>93000</v>
       </c>
       <c r="I577" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>43997</v>
+        <v>43375</v>
       </c>
       <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034564311 — चेक डेम निर्माण प्रजापाल सिंह के खेत के पास</t>
+          <t>1720005015/WC/22012034560927 — check dam nirmaan brahmpuri nale par</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>0</v>
+        <v>750409.96</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>0</v>
+        <v>720104.12</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>43997</v>
-[...1 lines deleted...]
-      <c r="K578" s="3"/>
+        <v>44022</v>
+      </c>
+      <c r="K578" s="3" t="n">
+        <v>44568</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034564411 — चेक डेम निर्माण राजेंद्र मालवीय के खेत के पास</t>
+          <t>1720005015/WC/22012034560928 — stop dam nirmaan mahudiya naale par</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>0</v>
+        <v>1316302.95</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>0</v>
+        <v>1298234.72</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>43997</v>
-[...1 lines deleted...]
-      <c r="K579" s="3"/>
+        <v>44040</v>
+      </c>
+      <c r="K579" s="3" t="n">
+        <v>46129</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034564416 — चेक डेम निर्माण महुडिया शमशान के पास</t>
+          <t>1720005015/WC/22012034564304 — चेक डेम निर्माण लालजीराम के खेत के पास</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>43997</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034600354 — Stop dem nirman karya ram ghat tappa nale par gram panchayat tappa sukliya</t>
+          <t>1720005015/WC/22012034564309 — चेक डेम निर्माण कमल शर्मा के खेत के पास</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>1145701.87</v>
+        <v>0</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>1099598</v>
+        <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>44183</v>
-[...3 lines deleted...]
-      </c>
+        <v>43997</v>
+      </c>
+      <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034607354 — चेक डेम निर्माण डोंगरी नाला धर्मेन्द्र सिंह के खेत के पास</t>
+          <t>1720005015/WC/22012034564311 — चेक डेम निर्माण प्रजापाल सिंह के खेत के पास</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>534991.02</v>
+        <v>0</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>486624.42</v>
+        <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>44336</v>
-[...3 lines deleted...]
-      </c>
+        <v>43997</v>
+      </c>
+      <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034607359 — चेक डेम निर्माण सोबालसिंह के खेत के पास</t>
+          <t>1720005015/WC/22012034564411 — चेक डेम निर्माण राजेंद्र मालवीय के खेत के पास</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>481802.16</v>
+        <v>0</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>469483.36</v>
+        <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>44253</v>
-[...3 lines deleted...]
-      </c>
+        <v>43997</v>
+      </c>
+      <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034707059 — CTR चेक डेम निर्माण लालजीराम के खेत के पास ब्रह्मपुरी ग्रा.पं.टप्पा सुकल्या</t>
+          <t>1720005015/WC/22012034564416 — चेक डेम निर्माण महुडिया शमशान के पास</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>794465.68</v>
+        <v>0</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>742745.44</v>
+        <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>44385</v>
-[...3 lines deleted...]
-      </c>
+        <v>43997</v>
+      </c>
+      <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034707068 — CTR चेक डेम निर्माण चिंटू दरबार के खेत के पास ग्रा.पं.टप्पा सुकल्या</t>
+          <t>1720005015/WC/22012034600354 — Stop dem nirman karya ram ghat tappa nale par gram panchayat tappa sukliya</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>779385.53</v>
+        <v>1145701.87</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>775505.44</v>
+        <v>1099598</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>44350</v>
+        <v>44183</v>
       </c>
       <c r="K585" s="3" t="n">
-        <v>44671</v>
+        <v>44568</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034707075 — CTR चेक डेम निर्माण प्रदीप सेठ के खेत के पास ग्रा.पं.टप्पा सुकल्या</t>
+          <t>1720005015/WC/22012034607354 — चेक डेम निर्माण डोंगरी नाला धर्मेन्द्र सिंह के खेत के पास</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>783749.07</v>
+        <v>534991.02</v>
       </c>
       <c r="I586" s="2" t="n">
-        <v>772225.62</v>
+        <v>486624.42</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>44350</v>
+        <v>44336</v>
       </c>
       <c r="K586" s="3" t="n">
-        <v>44846</v>
+        <v>45367</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034707781 — CTR  गेबियन राम स्वरुप के ख़त के पास ग्राम पंचायत टप्पा सुकलिया</t>
+          <t>1720005015/WC/22012034607359 — चेक डेम निर्माण सोबालसिंह के खेत के पास</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>131395.84</v>
+        <v>481802.16</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>0</v>
+        <v>469483.36</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>44330</v>
-[...1 lines deleted...]
-      <c r="K587" s="3"/>
+        <v>44253</v>
+      </c>
+      <c r="K587" s="3" t="n">
+        <v>44846</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034707790 — CTR  गेबियन राम स्वरुप के ख़त के पास ग्राम पंचायत टप्पा सुकलिया</t>
+          <t>1720005015/WC/22012034707059 — CTR चेक डेम निर्माण लालजीराम के खेत के पास ब्रह्मपुरी ग्रा.पं.टप्पा सुकल्या</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>133159.73</v>
+        <v>794465.68</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>93462</v>
+        <v>742745.44</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>44343</v>
+        <v>44385</v>
       </c>
       <c r="K588" s="3" t="n">
-        <v>44846</v>
+        <v>44743</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034707803 — CTR गेबियन राजेंद्र सिंह के खेत के पास ग्राम पंचायत टप्पा सुकल्या</t>
+          <t>1720005015/WC/22012034707068 — CTR चेक डेम निर्माण चिंटू दरबार के खेत के पास ग्रा.पं.टप्पा सुकल्या</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>142754.88</v>
+        <v>779385.53</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>2645</v>
+        <v>775505.44</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>44512</v>
-[...1 lines deleted...]
-      <c r="K589" s="3"/>
+        <v>44350</v>
+      </c>
+      <c r="K589" s="3" t="n">
+        <v>44671</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034707819 — CTR गेबियन रामसिंह के खेत के पास ग्राम पंचायत टप्पा सुकल्या</t>
+          <t>1720005015/WC/22012034707075 — CTR चेक डेम निर्माण प्रदीप सेठ के खेत के पास ग्रा.पं.टप्पा सुकल्या</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>129243.74</v>
+        <v>783749.07</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>95652</v>
+        <v>772225.62</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>44343</v>
+        <v>44350</v>
       </c>
       <c r="K590" s="3" t="n">
         <v>44846</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034707847 — CTR गेबियन प्रह्लाद मालवीय  के खेत के पास ग्राम पंचायत टप्पा सुकल्या</t>
+          <t>1720005015/WC/22012034707781 — CTR  गेबियन राम स्वरुप के ख़त के पास ग्राम पंचायत टप्पा सुकलिया</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>142754.88</v>
+        <v>131395.84</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>44330</v>
       </c>
       <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034707873 — CTR गेबियन रमेश के खेत के पास ग्राम पंचायत टप्पा सुकल्या</t>
+          <t>1720005015/WC/22012034707790 — CTR  गेबियन राम स्वरुप के ख़त के पास ग्राम पंचायत टप्पा सुकलिया</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>142593.71</v>
+        <v>133159.73</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>101150</v>
+        <v>93462</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>44343</v>
       </c>
       <c r="K592" s="3" t="n">
-        <v>44568</v>
+        <v>44846</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034707880 — CTR गेबियन धीरज सिंह के खेत के पास ग्राम पंचायत टप्पा सुकल्या</t>
+          <t>1720005015/WC/22012034707803 — CTR गेबियन राजेंद्र सिंह के खेत के पास ग्राम पंचायत टप्पा सुकल्या</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>150050.61</v>
+        <v>142754.88</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>110266</v>
+        <v>2645</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>44343</v>
-[...3 lines deleted...]
-      </c>
+        <v>44512</v>
+      </c>
+      <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034707889 — CTR गेबियन तेजसिंह के खेत के पास ग्राम पंचायत टप्पा सुकल्या</t>
+          <t>1720005015/WC/22012034707819 — CTR गेबियन रामसिंह के खेत के पास ग्राम पंचायत टप्पा सुकल्या</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>133693.73</v>
+        <v>129243.74</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>104282</v>
+        <v>95652</v>
       </c>
       <c r="J594" s="3" t="n">
         <v>44343</v>
       </c>
       <c r="K594" s="3" t="n">
-        <v>44663</v>
+        <v>44846</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034707896 — CTR गेबियन नारायण मालवीय के खेत के पास ग्राम पंचायत टप्पा सुकल्या</t>
+          <t>1720005015/WC/22012034707847 — CTR गेबियन प्रह्लाद मालवीय  के खेत के पास ग्राम पंचायत टप्पा सुकल्या</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>138143.72</v>
+        <v>142754.88</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>101658</v>
+        <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>44343</v>
-[...3 lines deleted...]
-      </c>
+        <v>44330</v>
+      </c>
+      <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034707908 — CTR गेबियन राधेश्याम के खेत के पास ग्राम पंचायत टप्पा सुकल्या</t>
+          <t>1720005015/WC/22012034707873 — CTR गेबियन रमेश के खेत के पास ग्राम पंचायत टप्पा सुकल्या</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>128709.74</v>
+        <v>142593.71</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>0</v>
+        <v>101150</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>44330</v>
-[...1 lines deleted...]
-      <c r="K596" s="3"/>
+        <v>44343</v>
+      </c>
+      <c r="K596" s="3" t="n">
+        <v>44568</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034712502 — Construction stop dam cum puliya nirmaan</t>
+          <t>1720005015/WC/22012034707880 — CTR गेबियन धीरज सिंह के खेत के पास ग्राम पंचायत टप्पा सुकल्या</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>0</v>
+        <v>150050.61</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>0</v>
+        <v>110266</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>44325</v>
-[...1 lines deleted...]
-      <c r="K597" s="3"/>
+        <v>44343</v>
+      </c>
+      <c r="K597" s="3" t="n">
+        <v>44568</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034715521 — CTR गेबियन संतोष के खेत के पास ग्राम पंचायत</t>
+          <t>1720005015/WC/22012034707889 — CTR गेबियन तेजसिंह के खेत के पास ग्राम पंचायत टप्पा सुकल्या</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>0</v>
+        <v>133693.73</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>0</v>
+        <v>104282</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>44330</v>
-[...1 lines deleted...]
-      <c r="K598" s="3"/>
+        <v>44343</v>
+      </c>
+      <c r="K598" s="3" t="n">
+        <v>44663</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034715545 — CTR गेबियन हरी के खेत के पास ग्राम पंचायत टप्पा सुकल्या</t>
+          <t>1720005015/WC/22012034707896 — CTR गेबियन नारायण मालवीय के खेत के पास ग्राम पंचायत टप्पा सुकल्या</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>150787.17</v>
+        <v>138143.72</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>124829.28</v>
+        <v>101658</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>44420</v>
+        <v>44343</v>
       </c>
       <c r="K599" s="3" t="n">
-        <v>44846</v>
+        <v>44568</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034717706 — CTR लूस बोल्डर चेक डेम निर्माण हेमराज के खेत के पास ग्रा.पं.टप्पा सुकल्या</t>
+          <t>1720005015/WC/22012034707908 — CTR गेबियन राधेश्याम के खेत के पास ग्राम पंचायत टप्पा सुकल्या</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>24518.06</v>
+        <v>128709.74</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>18846</v>
+        <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>44350</v>
-[...3 lines deleted...]
-      </c>
+        <v>44330</v>
+      </c>
+      <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034717711 — CTR लूस बोल्डर चेक डेम निर्माण इशाक खा के खेत के पास ग्रा.पं.टप्पा सुकल्या</t>
+          <t>1720005015/WC/22012034712502 — Construction stop dam cum puliya nirmaan</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>24518.06</v>
+        <v>0</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>18846</v>
+        <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>44350</v>
-[...3 lines deleted...]
-      </c>
+        <v>44325</v>
+      </c>
+      <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034717715 — CTR लूस बोल्डर चेक डेम  निर्माण केसरसिंह के खेत के पास ग्रा.पं.टप्पा सुकल्या</t>
+          <t>1720005015/WC/22012034715521 — CTR गेबियन संतोष के खेत के पास ग्राम पंचायत</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>24518.06</v>
+        <v>0</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>18846</v>
+        <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>44350</v>
-[...3 lines deleted...]
-      </c>
+        <v>44330</v>
+      </c>
+      <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034717719 — CTR गेबियन लक्ष्मीनारायण के खेत के पास ग्रा.पं.टप्पा सुकल्या</t>
+          <t>1720005015/WC/22012034715545 — CTR गेबियन हरी के खेत के पास ग्राम पंचायत टप्पा सुकल्या</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>148628</v>
+        <v>150787.17</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>117879.88</v>
+        <v>124829.28</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>44481</v>
+        <v>44420</v>
       </c>
       <c r="K603" s="3" t="n">
-        <v>45339</v>
+        <v>44846</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034717721 — CTR गेबियन बाबूलाल के खेत के पास ग्रा.पं.टप्पा सुकल्या</t>
+          <t>1720005015/WC/22012034717706 — CTR लूस बोल्डर चेक डेम निर्माण हेमराज के खेत के पास ग्रा.पं.टप्पा सुकल्या</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>149452.17</v>
+        <v>24518.06</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>121526.38</v>
+        <v>18846</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>44481</v>
+        <v>44350</v>
       </c>
       <c r="K604" s="3" t="n">
-        <v>45339</v>
+        <v>44537</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034756553 — CTR STOP DAM CUM PULIYA NIRMAAN MEHARBAAN NAGAR NADI PAR</t>
+          <t>1720005015/WC/22012034717711 — CTR लूस बोल्डर चेक डेम निर्माण इशाक खा के खेत के पास ग्रा.पं.टप्पा सुकल्या</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>1476624.82</v>
+        <v>24518.06</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>1353674.68</v>
+        <v>18846</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>44378</v>
+        <v>44350</v>
       </c>
       <c r="K605" s="3" t="n">
-        <v>44742</v>
+        <v>44537</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034818315 — CTR CHECK DAM NIRMAN KARY KUMERSINGH PATEL KE KHET KE PASS MAHUDIYA GP TAPPASUKALYA</t>
+          <t>1720005015/WC/22012034717715 — CTR लूस बोल्डर चेक डेम  निर्माण केसरसिंह के खेत के पास ग्रा.पं.टप्पा सुकल्या</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>544457.14</v>
+        <v>24518.06</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>471846.52</v>
+        <v>18846</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>44488</v>
+        <v>44350</v>
       </c>
       <c r="K606" s="3" t="n">
-        <v>45400</v>
+        <v>44537</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034818318 — CTR CHECK DAM NIRMAN KARY SANJAY PATIDAR KE KHET KE PASS HARJIPURA GP TAPPASUKALYA</t>
+          <t>1720005015/WC/22012034717719 — CTR गेबियन लक्ष्मीनारायण के खेत के पास ग्रा.पं.टप्पा सुकल्या</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>548221.02</v>
+        <v>148628</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>0</v>
+        <v>117879.88</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>44301</v>
-[...1 lines deleted...]
-      <c r="K607" s="3"/>
+        <v>44481</v>
+      </c>
+      <c r="K607" s="3" t="n">
+        <v>45339</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034818322 — CTR CHECK DAM NIRMAN KARY RAYSINGH DARBAR KE KHET KE PASS BAHAMPURI GP TAPPASUKALYA</t>
+          <t>1720005015/WC/22012034717721 — CTR गेबियन बाबूलाल के खेत के पास ग्रा.पं.टप्पा सुकल्या</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>572780.78</v>
+        <v>149452.17</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>0</v>
+        <v>121526.38</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>44301</v>
-[...1 lines deleted...]
-      <c r="K608" s="3"/>
+        <v>44481</v>
+      </c>
+      <c r="K608" s="3" t="n">
+        <v>45339</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012034955855 — Parcolation Tank Nirman Karya GOSHALA KE PASS GRAM PANCHAYAT TAPPA SUKLIYA</t>
+          <t>1720005015/WC/22012034756553 — CTR STOP DAM CUM PULIYA NIRMAAN MEHARBAAN NAGAR NADI PAR</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
-        <v>0</v>
+        <v>1476624.82</v>
       </c>
       <c r="I609" s="2" t="n">
-        <v>0</v>
+        <v>1353674.68</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K609" s="3"/>
+        <v>44378</v>
+      </c>
+      <c r="K609" s="3" t="n">
+        <v>44742</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
-          <t>Construction of  Spur</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012035042216 — नाला विस्तारीकरण कार्य भिलुखेडी मार्ग से हनुमान मंदिर तक टप्पासुकल्या ग्रा.पं.टप्पासुकल्या</t>
+          <t>1720005015/WC/22012034818315 — CTR CHECK DAM NIRMAN KARY KUMERSINGH PATEL KE KHET KE PASS MAHUDIYA GP TAPPASUKALYA</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>993198.08</v>
+        <v>544457.14</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>816417</v>
+        <v>471846.52</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>45086</v>
+        <v>44488</v>
       </c>
       <c r="K610" s="3" t="n">
-        <v>45580</v>
+        <v>45400</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Construction of  Spur</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012035042220 — नाला विस्तारीकरण कार्य राम मंदिर से जगपालसिंह के खेत तक टप्पासुकल्या ग्रा.पं.टप्पासुकल्या</t>
+          <t>1720005015/WC/22012034818318 — CTR CHECK DAM NIRMAN KARY SANJAY PATIDAR KE KHET KE PASS HARJIPURA GP TAPPASUKALYA</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>0</v>
+        <v>548221.02</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>44944</v>
+        <v>44301</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Construction of  Spur</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012035042222 — नाला विस्तारीकरण कार्य राम मंदिर से जगपालसिंह के खेत तक टप्पासुकल्या ग्रा.पं.टप्पासुकल्या</t>
+          <t>1720005015/WC/22012034818322 — CTR CHECK DAM NIRMAN KARY RAYSINGH DARBAR KE KHET KE PASS BAHAMPURI GP TAPPASUKALYA</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>0</v>
+        <v>572780.78</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>44944</v>
+        <v>44301</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012035057541 — NALA VISTARIKARAN KARY HARENDRASINGH KE KHET SE MOHABATSINGH KE KHET TAK TAPPASUKLYA GP TAPPASUKLYA</t>
+          <t>1720005015/WC/22012034955855 — Parcolation Tank Nirman Karya GOSHALA KE PASS GRAM PANCHAYAT TAPPA SUKLIYA</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>982780.82</v>
+        <v>0</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>807582</v>
+        <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>45123</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012035057543 — NALA VISTARIKARAN KARY BHILUKHEDI MARG SE HANUMAN MANDIR TAK TAPPASUKLYA GP TAPPASUKLYA</t>
+          <t>1720005015/WC/22012035042216 — नाला विस्तारीकरण कार्य भिलुखेडी मार्ग से हनुमान मंदिर तक टप्पासुकल्या ग्रा.पं.टप्पासुकल्या</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>0</v>
+        <v>993198.08</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>0</v>
+        <v>816417</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K614" s="3"/>
+        <v>45086</v>
+      </c>
+      <c r="K614" s="3" t="n">
+        <v>45580</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012035057546 — NALA VISTARIKARAN KARY RAM MANDIR SE JAGPALSINGH KE KHET TAK TAPPASUKLYA GP TAPPASUKLYA</t>
+          <t>1720005015/WC/22012035042220 — नाला विस्तारीकरण कार्य राम मंदिर से जगपालसिंह के खेत तक टप्पासुकल्या ग्रा.पं.टप्पासुकल्या</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>979443.17</v>
+        <v>0</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>715949</v>
+        <v>0</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>45114</v>
-[...3 lines deleted...]
-      </c>
+        <v>44944</v>
+      </c>
+      <c r="K615" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Construction of Earthen Spur for Community / Construction of Earthen Spur for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of  Spur</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012035087811 — गैबियन निर्माण विश्रामसिंह के खेत के पास हरजीपुरा ग्रा.पं.टप्पासुकल्या</t>
+          <t>1720005015/WC/22012035042222 — नाला विस्तारीकरण कार्य राम मंदिर से जगपालसिंह के खेत तक टप्पासुकल्या ग्रा.पं.टप्पासुकल्या</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>228832.69</v>
+        <v>0</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>199918.5</v>
+        <v>0</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>45206</v>
-[...3 lines deleted...]
-      </c>
+        <v>44944</v>
+      </c>
+      <c r="K616" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012035087812 — गैबियन निर्माण अर्जुनसिंह पटेल के खेत के पास ग्रा.पं.टप्पासुकल्या</t>
+          <t>1720005015/WC/22012035057541 — NALA VISTARIKARAN KARY HARENDRASINGH KE KHET SE MOHABATSINGH KE KHET TAK TAPPASUKLYA GP TAPPASUKLYA</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>0</v>
+        <v>982780.82</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>0</v>
+        <v>807582</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>45087</v>
-[...1 lines deleted...]
-      <c r="K617" s="3"/>
+        <v>45123</v>
+      </c>
+      <c r="K617" s="3" t="n">
+        <v>45637</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012035087816 — गैबियन निर्माण भारतसिंह पटेल के खेत के पास ग्रा.पं.टप्पासुकल्या</t>
+          <t>1720005015/WC/22012035057543 — NALA VISTARIKARAN KARY BHILUKHEDI MARG SE HANUMAN MANDIR TAK TAPPASUKLYA GP TAPPASUKLYA</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>45087</v>
+        <v>45017</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012035088451 — गैबियन निर्माण जगपालसिंह के खेत के पास ग्रा.पं.टप्पासुकल्या</t>
+          <t>1720005015/WC/22012035057546 — NALA VISTARIKARAN KARY RAM MANDIR SE JAGPALSINGH KE KHET TAK TAPPASUKLYA GP TAPPASUKLYA</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>0</v>
+        <v>979443.17</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>0</v>
+        <v>715949</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>45087</v>
-[...1 lines deleted...]
-      <c r="K619" s="3"/>
+        <v>45114</v>
+      </c>
+      <c r="K619" s="3" t="n">
+        <v>45580</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012035122773 — परकोलेसन टैंक निर्माण जोगी नाला ब्रहमपुरी ग्रा.पं.टप्पासुकल्या</t>
+          <t>1720005015/WC/22012035087811 — गैबियन निर्माण विश्रामसिंह के खेत के पास हरजीपुरा ग्रा.पं.टप्पासुकल्या</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>581488.62</v>
+        <v>228832.69</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>560069.24</v>
+        <v>199918.5</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>45201</v>
+        <v>45206</v>
       </c>
       <c r="K620" s="3" t="n">
-        <v>46141</v>
+        <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012035122798 — परकोलेसन टैंक निर्माण (मेहरबान नगर) हरजीपुरा ग्रा.पं.टप्पासुकल्या</t>
+          <t>1720005015/WC/22012035087812 — गैबियन निर्माण अर्जुनसिंह पटेल के खेत के पास ग्रा.पं.टप्पासुकल्या</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>581488.62</v>
+        <v>0</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>68068</v>
+        <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>45201</v>
-[...3 lines deleted...]
-      </c>
+        <v>45087</v>
+      </c>
+      <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012035122830 — गेबियन निर्माण अर्जुन के खेत के पास ग्रा.पं.टप्पासुकल्या</t>
+          <t>1720005015/WC/22012035087816 — गैबियन निर्माण भारतसिंह पटेल के खेत के पास ग्रा.पं.टप्पासुकल्या</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>230172.01</v>
+        <v>0</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>217382.5</v>
+        <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>45208</v>
-[...3 lines deleted...]
-      </c>
+        <v>45087</v>
+      </c>
+      <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012035122843 — गेबियन निर्माण विश्राम के खेत के पास हरजीपूरा ग्रा.पं.टप्पासुकल्या</t>
+          <t>1720005015/WC/22012035088451 — गैबियन निर्माण जगपालसिंह के खेत के पास ग्रा.पं.टप्पासुकल्या</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I623" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>45153</v>
+        <v>45087</v>
       </c>
       <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012035122864 — गेबियन निर्माण अम्बाराम के खेत के पास ब्रहमपुरी ग्रा.पं.टप्पासुकल्या</t>
+          <t>1720005015/WC/22012035122773 — परकोलेसन टैंक निर्माण जोगी नाला ब्रहमपुरी ग्रा.पं.टप्पासुकल्या</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>228977.87</v>
+        <v>581488.62</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>210940.5</v>
+        <v>560069.24</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>45206</v>
+        <v>45201</v>
       </c>
       <c r="K624" s="3" t="n">
-        <v>45740</v>
+        <v>46141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012035122893 — ड्रेनल चैनल निर्माण मुख्य सड़क मार्ग से गोशाला की और टप्पासुकल्या</t>
+          <t>1720005015/WC/22012035122798 — परकोलेसन टैंक निर्माण (मेहरबान नगर) हरजीपुरा ग्रा.पं.टप्पासुकल्या</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>469751.77</v>
+        <v>581488.62</v>
       </c>
       <c r="I625" s="2" t="n">
-        <v>135915</v>
+        <v>68068</v>
       </c>
       <c r="J625" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K625" s="3" t="n">
         <v>46198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012035291833 — JGSA DUGWELL RECHARGE NIRMAL NEER GOSHALA KE PAS TAPPASUKALYA GP TAPPASUKALYA</t>
+          <t>1720005015/WC/22012035122830 — गेबियन निर्माण अर्जुन के खेत के पास ग्रा.पं.टप्पासुकल्या</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>25899.46</v>
+        <v>230172.01</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>9918.42</v>
+        <v>217382.5</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>45781</v>
+        <v>45208</v>
       </c>
       <c r="K626" s="3" t="n">
         <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012035291840 — JGSA DUGWELL RECHARGE NIRMAL NEER SHANTIDHAM KE PAS TAPPASUKALYA GP TAPPASUKALYA</t>
+          <t>1720005015/WC/22012035122843 — गेबियन निर्माण विश्राम के खेत के पास हरजीपूरा ग्रा.पं.टप्पासुकल्या</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>9918.29</v>
+        <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>45781</v>
-[...3 lines deleted...]
-      </c>
+        <v>45153</v>
+      </c>
+      <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012035291848 — JGSA DUGWELL RECHARGE NIRMAL NIR MANSINGH KE GHAR KE PAS GRAM BHRAHMPURI GP TAPPASUKALYA</t>
+          <t>1720005015/WC/22012035122864 — गेबियन निर्माण अम्बाराम के खेत के पास ब्रहमपुरी ग्रा.पं.टप्पासुकल्या</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>25899.46</v>
+        <v>228977.87</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>22446</v>
+        <v>210940.5</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>45781</v>
+        <v>45206</v>
       </c>
       <c r="K628" s="3" t="n">
-        <v>46129</v>
+        <v>45740</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012035291856 — JGSA DUGWELL RECHARGE NIRMAL NIR BHERUPURA RANGLA BHRAHMPURI GP TAPPASUKALYA</t>
+          <t>1720005015/WC/22012035122893 — ड्रेनल चैनल निर्माण मुख्य सड़क मार्ग से गोशाला की और टप्पासुकल्या</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>25899.46</v>
+        <v>469751.77</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>24012</v>
+        <v>135915</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>45781</v>
+        <v>45201</v>
       </c>
       <c r="K629" s="3" t="n">
-        <v>46129</v>
+        <v>46198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/22012035310358 — सीसीटी निर्माण कार्य  ब्रह्मपुरी भेरूपुरा रोड पर ग्राम पंचायत टप्पासुकल्या</t>
+          <t>1720005015/WC/22012035291833 — JGSA DUGWELL RECHARGE NIRMAL NEER GOSHALA KE PAS TAPPASUKALYA GP TAPPASUKALYA</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>220920.75</v>
+        <v>25899.46</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>52461</v>
+        <v>9918.42</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>45839</v>
-[...1 lines deleted...]
-      <c r="K630" s="3"/>
+        <v>45781</v>
+      </c>
+      <c r="K630" s="3" t="n">
+        <v>46139</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/2401 — तालाब निर्माण/ खोमटी ग्राम पंचायत टप्‍पासुकल्‍या</t>
+          <t>1720005015/WC/22012035291840 — JGSA DUGWELL RECHARGE NIRMAL NEER SHANTIDHAM KE PAS TAPPASUKALYA GP TAPPASUKALYA</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>444000</v>
+        <v>25899.46</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>11712</v>
+        <v>9918.29</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>40711</v>
+        <v>45781</v>
       </c>
       <c r="K631" s="3" t="n">
-        <v>40724</v>
+        <v>46139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/2402 — तालाब निर्माण/ एकपन्‍या ग्राम पंचायत टप्‍पासुकल्‍या</t>
+          <t>1720005015/WC/22012035291848 — JGSA DUGWELL RECHARGE NIRMAL NIR MANSINGH KE GHAR KE PAS GRAM BHRAHMPURI GP TAPPASUKALYA</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>444000</v>
+        <v>25899.46</v>
       </c>
       <c r="I632" s="2" t="n">
-        <v>10980</v>
+        <v>22446</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>40709</v>
+        <v>45781</v>
       </c>
       <c r="K632" s="3" t="n">
-        <v>40724</v>
+        <v>46129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/VB/22012035330800 — GABION CHECK DAM NIRMAN KARY MAHU NADI KE NALE PAR TAPPSUKLYA GP TAPPSUKLYA</t>
+          <t>1720005015/WC/22012035291856 — JGSA DUGWELL RECHARGE NIRMAL NIR BHERUPURA RANGLA BHRAHMPURI GP TAPPASUKALYA</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
-        <v>104934.74</v>
+        <v>25899.46</v>
       </c>
       <c r="I633" s="2" t="n">
-        <v>1800</v>
+        <v>24012</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>46243</v>
-[...1 lines deleted...]
-      <c r="K633" s="3"/>
+        <v>45781</v>
+      </c>
+      <c r="K633" s="3" t="n">
+        <v>46129</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/VB/22012035330996 — GABION CHECK DAM NIRMAN KARY BAHADURSINGH KE KHET KE PASS HARJIPURA GP TAPPSUKLYA</t>
+          <t>1720005015/WC/22012035310358 — सीसीटी निर्माण कार्य  ब्रह्मपुरी भेरूपुरा रोड पर ग्राम पंचायत टप्पासुकल्या</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
-        <v>113738.98</v>
+        <v>220920.75</v>
       </c>
       <c r="I634" s="2" t="n">
-        <v>2100</v>
+        <v>52461</v>
       </c>
       <c r="J634" s="3" t="n">
-        <v>46243</v>
+        <v>45839</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/VB/22012035331238 — GABION CHECK DAM NIRMAN KARY MAHU NADI KE NALE PAR TAPPSUKLYA GP TAPPSUKLYA</t>
+          <t>1720005015/WC/2401 — तालाब निर्माण/ खोमटी ग्राम पंचायत टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
-        <v>0</v>
+        <v>444000</v>
       </c>
       <c r="I635" s="2" t="n">
-        <v>0</v>
+        <v>11712</v>
       </c>
       <c r="J635" s="3" t="n">
-        <v>46237</v>
-[...1 lines deleted...]
-      <c r="K635" s="3"/>
+        <v>40711</v>
+      </c>
+      <c r="K635" s="3" t="n">
+        <v>40724</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/VB/22012035332526 — GABION CHECK DAM ANITABAI KE KHET KE PASS HARJIPURA GP TAPPASUKLYA</t>
+          <t>1720005015/WC/2402 — तालाब निर्माण/ एकपन्‍या ग्राम पंचायत टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
-        <v>0</v>
+        <v>444000</v>
       </c>
       <c r="I636" s="2" t="n">
-        <v>0</v>
+        <v>10980</v>
       </c>
       <c r="J636" s="3" t="n">
-        <v>46240</v>
-[...1 lines deleted...]
-      <c r="K636" s="3"/>
+        <v>40709</v>
+      </c>
+      <c r="K636" s="3" t="n">
+        <v>40724</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/VB/22012035332527 — GABION CHECK DAM BRAJLAL KE KHET KE PASS TAPPASUKLYA GP TAPPASUKLYA</t>
+          <t>1720005015/WC/VB/22012035330800 — GABION CHECK DAM NIRMAN KARY MAHU NADI KE NALE PAR TAPPSUKLYA GP TAPPSUKLYA</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
-        <v>0</v>
+        <v>104934.74</v>
       </c>
       <c r="I637" s="2" t="n">
-        <v>0</v>
+        <v>1800</v>
       </c>
       <c r="J637" s="3" t="n">
-        <v>46240</v>
+        <v>46243</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/VB/22012035333414 — GABION CHECK DAM MEHARBAN NAGAR NALE PAR TAPPASUKLYA GP TAPPASUKLYA</t>
+          <t>1720005015/WC/VB/22012035330996 — GABION CHECK DAM NIRMAN KARY BAHADURSINGH KE KHET KE PASS HARJIPURA GP TAPPSUKLYA</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
-        <v>0</v>
+        <v>113738.98</v>
       </c>
       <c r="I638" s="2" t="n">
-        <v>0</v>
+        <v>20100</v>
       </c>
       <c r="J638" s="3" t="n">
-        <v>46244</v>
+        <v>46243</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/नवीन कुप निमार्ण/ टप्‍पासुकलीया अर्ज — नवीन कुप निमार्ण/ टप्‍पासुकलीया अर्जुन जगन्‍नाथ</t>
+          <t>1720005015/WC/VB/22012035331238 — GABION CHECK DAM NIRMAN KARY MAHU NADI KE NALE PAR TAPPSUKLYA GP TAPPSUKLYA</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
-        <v>60000</v>
+        <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
-        <v>39420</v>
+        <v>46237</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/नवीन कुप निमार्ण/ टप्‍पासुकल्‍या विक — नवीन कुप निमार्ण/ टप्‍पासुकल्‍या विक्रमसिह मोतीसिह</t>
+          <t>1720005015/WC/VB/22012035332526 — GABION CHECK DAM ANITABAI KE KHET KE PASS HARJIPURA GP TAPPASUKLYA</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
-        <v>34000</v>
+        <v>118086.89</v>
       </c>
       <c r="I640" s="2" t="n">
-        <v>3400</v>
+        <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
-        <v>39418</v>
+        <v>46240</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/नवीन कुप निर्माण / अशोक पिता घनश्‍या — नवीन कुप निर्माण / अशोक पिता घनश्‍याम ग्राम पंचायत टप्‍पासुकल्‍या</t>
+          <t>1720005015/WC/VB/22012035332527 — GABION CHECK DAM BRAJLAL KE KHET KE PASS TAPPASUKLYA GP TAPPASUKLYA</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
-        <v>60000</v>
+        <v>102065.15</v>
       </c>
       <c r="I641" s="2" t="n">
-        <v>223698</v>
+        <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
-        <v>39662</v>
-[...3 lines deleted...]
-      </c>
+        <v>46240</v>
+      </c>
+      <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/नवीन कुप निर्माण / गब्‍बू पिता चेनाज — नवीन कुप निर्माण / गब्‍बू पिता चेनाजी ग्राम पंचायत टप्‍पासुकल्‍या</t>
+          <t>1720005015/WC/VB/22012035333414 — GABION CHECK DAM MEHARBAN NAGAR NALE PAR TAPPASUKLYA GP TAPPASUKLYA</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
-        <v>110000</v>
+        <v>159481.47</v>
       </c>
       <c r="I642" s="2" t="n">
-        <v>61937</v>
+        <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
-        <v>39552</v>
-[...3 lines deleted...]
-      </c>
+        <v>46244</v>
+      </c>
+      <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/नवीन कुप निर्माण / जीवनसिह पिता रतनस — नवीन कुप निर्माण / जीवनसिह पिता रतनसिह ग्राम पंचायत टप्‍पपसुकल्‍या</t>
+          <t>1720005015/WC/VB/YD/22012035335234 — Constr of Masonry/CC Anicut for Yogendra Singh ke khet ke pass Gp Tappasuklya</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
-        <v>110000</v>
+        <v>158519.45</v>
       </c>
       <c r="I643" s="2" t="n">
-        <v>23663</v>
+        <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
-        <v>39630</v>
-[...3 lines deleted...]
-      </c>
+        <v>46244</v>
+      </c>
+      <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/नवीन कुप निर्माण / भागचंद्र पिता मोत — नवीन कुप निर्माण / भागचंद्र पिता मोती ग्राम पंचायत टप्‍पासुकल्‍या</t>
+          <t>1720005015/WC/VB/YD/22012035335235 — Constr of Boulder Anicut Check Dam Mahu Nadi ke par Gp Tappasuklya</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
-        <v>110000</v>
+        <v>0</v>
       </c>
       <c r="I644" s="2" t="n">
-        <v>64016</v>
+        <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
-        <v>39588</v>
-[...3 lines deleted...]
-      </c>
+        <v>46244</v>
+      </c>
+      <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/नवीन कुप निर्माण / मांगीलाल पिता हेम — नवीन कुप निर्माण / मांगीलाल पिता हेमाजी ग्राम पंचायत टप्‍पासुकल्‍या</t>
+          <t>1720005015/WC/VB/YD/22012035336942 — Construction of Mini Percolation Tank For Pintu Ke Khet Pass Gp Tappasukalya</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
-        <v>110000</v>
+        <v>642971.41</v>
       </c>
       <c r="I645" s="2" t="n">
-        <v>39765</v>
+        <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
-        <v>39588</v>
-[...3 lines deleted...]
-      </c>
+        <v>46309</v>
+      </c>
+      <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/नवीन कुप निर्माण/शिवकुमार ग्राम टप्‍ — नवीन कुप निर्माण/शिवकुमार ग्राम टप्‍पासुकल्‍या</t>
+          <t>1720005015/WC/नवीन कुप निमार्ण/ टप्‍पासुकलीया अर्ज — नवीन कुप निमार्ण/ टप्‍पासुकलीया अर्जुन जगन्‍नाथ</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
-        <v>39280</v>
+        <v>39420</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/नवीन कुप निर्माण / सेजूबाई पति दरिया — नवीन कुप निर्माण / सेजूबाई पति दरियाव ग्राम पंचायत टप्‍पासुकल्‍या</t>
+          <t>1720005015/WC/नवीन कुप निमार्ण/ टप्‍पासुकल्‍या विक — नवीन कुप निमार्ण/ टप्‍पासुकल्‍या विक्रमसिह मोतीसिह</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
-        <v>110000</v>
+        <v>34000</v>
       </c>
       <c r="I647" s="2" t="n">
-        <v>71320</v>
+        <v>3400</v>
       </c>
       <c r="J647" s="3" t="n">
-        <v>39630</v>
-[...3 lines deleted...]
-      </c>
+        <v>39418</v>
+      </c>
+      <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/निर्मल नीर /  टप्‍पासुकल्‍या ग्राम प — निर्मल नीर /  टप्‍पासुकल्‍या ग्राम पंचायत टप्‍पासुकल्‍या</t>
+          <t>1720005015/WC/नवीन कुप निर्माण / अशोक पिता घनश्‍या — नवीन कुप निर्माण / अशोक पिता घनश्‍याम ग्राम पंचायत टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
-        <v>223000</v>
+        <v>60000</v>
       </c>
       <c r="I648" s="2" t="n">
-        <v>131773</v>
+        <v>223698</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>39847</v>
+        <v>39662</v>
       </c>
       <c r="K648" s="3" t="n">
-        <v>41592</v>
+        <v>40385</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/निर्मल नीर /  हरजीपुरा ग्राम पंचायत — निर्मल नीर /  हरजीपुरा ग्राम पंचायत टप्‍पासुकल्‍या</t>
+          <t>1720005015/WC/नवीन कुप निर्माण / गब्‍बू पिता चेनाज — नवीन कुप निर्माण / गब्‍बू पिता चेनाजी ग्राम पंचायत टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
-        <v>223000</v>
+        <v>110000</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>41346</v>
+        <v>61937</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>39847</v>
+        <v>39552</v>
       </c>
       <c r="K649" s="3" t="n">
-        <v>40308</v>
+        <v>41029</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/निर्मली नीर / महुडिया ग्राम पंचायत ट — निर्मली नीर / महुडिया ग्राम पंचायत टप्‍पासुकल्‍या</t>
+          <t>1720005015/WC/नवीन कुप निर्माण / जीवनसिह पिता रतनस — नवीन कुप निर्माण / जीवनसिह पिता रतनसिह ग्राम पंचायत टप्‍पपसुकल्‍या</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
-        <v>223000</v>
+        <v>110000</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>271185</v>
+        <v>23663</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>39833</v>
+        <v>39630</v>
       </c>
       <c r="K650" s="3" t="n">
-        <v>40824</v>
+        <v>41026</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WC/बोल्‍डर चैकडेम / टप्‍पा नाले पर ग्रा — बोल्‍डर चैकडेम / टप्‍पा नाले पर ग्राम पंचायत टप्‍पासुकल्‍या</t>
+          <t>1720005015/WC/नवीन कुप निर्माण / भागचंद्र पिता मोत — नवीन कुप निर्माण / भागचंद्र पिता मोती ग्राम पंचायत टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
-        <v>35000</v>
+        <v>110000</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>20244</v>
+        <v>64016</v>
       </c>
       <c r="J651" s="3" t="n">
-        <v>39873</v>
+        <v>39588</v>
       </c>
       <c r="K651" s="3" t="n">
         <v>41082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WH/22012034458449 — चेकडेम जीर्णोद्धार एवं गाद निकालना ब्रह्मपुरी नाले पर टप्पासुकल्या</t>
+          <t>1720005015/WC/नवीन कुप निर्माण / मांगीलाल पिता हेम — नवीन कुप निर्माण / मांगीलाल पिता हेमाजी ग्राम पंचायत टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
-        <v>49965.39</v>
+        <v>110000</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>46178.3</v>
+        <v>39765</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>44596</v>
+        <v>39588</v>
       </c>
       <c r="K652" s="3" t="n">
-        <v>44910</v>
+        <v>40724</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WH/22012034458450 — चेकडेम जीर्णोद्धार एवं गाद निकालना रामघाट नाले पर टप्पासुकल्या</t>
+          <t>1720005015/WC/नवीन कुप निर्माण/शिवकुमार ग्राम टप्‍ — नवीन कुप निर्माण/शिवकुमार ग्राम टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
-        <v>49965.39</v>
+        <v>60000</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>50347.1</v>
+        <v>0</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>44596</v>
-[...3 lines deleted...]
-      </c>
+        <v>39280</v>
+      </c>
+      <c r="K653" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WH/नवीन कुप नि‍मार्ण अजुन जगन्‍नाथ ग्रा — नवीन कुप नि‍मार्ण अजुन जगन्‍नाथ ग्राम टप्‍पासुकल्‍या</t>
+          <t>1720005015/WC/नवीन कुप निर्माण / सेजूबाई पति दरिया — नवीन कुप निर्माण / सेजूबाई पति दरियाव ग्राम पंचायत टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
-        <v>60000</v>
+        <v>110000</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>0</v>
+        <v>71320</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>39444</v>
-[...1 lines deleted...]
-      <c r="K654" s="3"/>
+        <v>39630</v>
+      </c>
+      <c r="K654" s="3" t="n">
+        <v>41082</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WH/नवीन कुप नि‍मार्ण चन्‍दर लालू जी ग्र — नवीन कुप नि‍मार्ण चन्‍दर लालू जी ग्राम टप्‍पासुकल्‍य</t>
+          <t>1720005015/WC/निर्मल नीर /  टप्‍पासुकल्‍या ग्राम प — निर्मल नीर /  टप्‍पासुकल्‍या ग्राम पंचायत टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
-        <v>60000</v>
+        <v>223000</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>104276</v>
+        <v>131773</v>
       </c>
       <c r="J655" s="3" t="n">
-        <v>39475</v>
+        <v>39847</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>40384</v>
+        <v>41592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WH/नवीन कुप नि‍मार्ण धुल जी काना जी — नवीन कुप नि‍मार्ण धुल जी काना जी</t>
+          <t>1720005015/WC/निर्मल नीर /  हरजीपुरा ग्राम पंचायत — निर्मल नीर /  हरजीपुरा ग्राम पंचायत टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
-        <v>60000</v>
+        <v>223000</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>116845.4</v>
+        <v>41346</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>39406</v>
+        <v>39847</v>
       </c>
       <c r="K656" s="3" t="n">
-        <v>40405</v>
+        <v>40308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WH/नवीन कुप नि‍मार्ण रूपसि‍ह कि‍शनलाल ग — नवीन कुप नि‍मार्ण रूपसि‍ह कि‍शनलाल ग्राम टप्‍पा</t>
+          <t>1720005015/WC/निर्मली नीर / महुडिया ग्राम पंचायत ट — निर्मली नीर / महुडिया ग्राम पंचायत टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
-        <v>60000</v>
+        <v>223000</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>102056</v>
+        <v>271185</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>39443</v>
+        <v>39833</v>
       </c>
       <c r="K657" s="3" t="n">
-        <v>40384</v>
+        <v>40824</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WH/नवीन कुप नि‍मार्ण लालसि‍ह प्रहलादसि‍ — नवीन कुप नि‍मार्ण लालसि‍ह प्रहलादसि‍ह</t>
+          <t>1720005015/WC/बोल्‍डर चैकडेम / टप्‍पा नाले पर ग्रा — बोल्‍डर चैकडेम / टप्‍पा नाले पर ग्राम पंचायत टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
-        <v>60000</v>
+        <v>35000</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>85353</v>
+        <v>20244</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>39444</v>
+        <v>39873</v>
       </c>
       <c r="K658" s="3" t="n">
         <v>41082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WH/नवीन कुप नि‍मार्ण वि‍क्रमसि‍ह मोतीसि — नवीन कुप नि‍मार्ण वि‍क्रमसि‍ह मोतीसि‍ह</t>
+          <t>1720005015/WH/22012034458449 — चेकडेम जीर्णोद्धार एवं गाद निकालना ब्रह्मपुरी नाले पर टप्पासुकल्या</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
-        <v>60000</v>
+        <v>49965.39</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>105237.4</v>
+        <v>46178.3</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>39442</v>
-[...1 lines deleted...]
-      <c r="K659" s="3"/>
+        <v>44596</v>
+      </c>
+      <c r="K659" s="3" t="n">
+        <v>44910</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WH/नवीन कुप नि‍मार्ण शांताबाई शंकर ग्रा — नवीन कुप नि‍मार्ण शांताबाई शंकर ग्राम ब्रहमपुरी</t>
+          <t>1720005015/WH/22012034458450 — चेकडेम जीर्णोद्धार एवं गाद निकालना रामघाट नाले पर टप्पासुकल्या</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
-        <v>60000</v>
+        <v>49965.39</v>
       </c>
       <c r="I660" s="2" t="n">
-        <v>60085.4</v>
+        <v>50347.1</v>
       </c>
       <c r="J660" s="3" t="n">
-        <v>39455</v>
-[...1 lines deleted...]
-      <c r="K660" s="3"/>
+        <v>44596</v>
+      </c>
+      <c r="K660" s="3" t="n">
+        <v>44910</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1720005015/WH/नवीन कुप नि‍मार्ण शि‍वकुमार ग्राम टप — नवीन कुप नि‍मार्ण शि‍वकुमार ग्राम टप्‍पासुकल्‍या</t>
+          <t>1720005015/WH/नवीन कुप नि‍मार्ण अजुन जगन्‍नाथ ग्रा — नवीन कुप नि‍मार्ण अजुन जगन्‍नाथ ग्राम टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I661" s="2" t="n">
-        <v>38621.4</v>
+        <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
-        <v>39455</v>
+        <v>39444</v>
       </c>
       <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1720005/DP/73 — RDF 7 उमरिया रेंज हाटपीपल्‍या पूर्व</t>
+          <t>1720005015/WH/नवीन कुप नि‍मार्ण चन्‍दर लालू जी ग्र — नवीन कुप नि‍मार्ण चन्‍दर लालू जी ग्राम टप्‍पासुकल्‍य</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
-        <v>54000</v>
+        <v>60000</v>
       </c>
       <c r="I662" s="2" t="n">
-        <v>9802</v>
+        <v>104276</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>39722</v>
+        <v>39475</v>
       </c>
       <c r="K662" s="3" t="n">
-        <v>41789</v>
+        <v>40384</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1720005/DP/77 — RDF 5  उमरिया रेंज हाटपीपल्‍या पूर्व</t>
+          <t>1720005015/WH/नवीन कुप नि‍मार्ण धुल जी काना जी — नवीन कुप नि‍मार्ण धुल जी काना जी</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>54000</v>
+        <v>60000</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>2184</v>
+        <v>116845.4</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>39965</v>
+        <v>39406</v>
       </c>
       <c r="K663" s="3" t="n">
-        <v>41789</v>
+        <v>40405</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1720005/RC/22012034610566 — CMGSY Periodical Maintenance Grawel Marg Tapasukaliya se Bramhapuri</t>
+          <t>1720005015/WH/नवीन कुप नि‍मार्ण रूपसि‍ह कि‍शनलाल ग — नवीन कुप नि‍मार्ण रूपसि‍ह कि‍शनलाल ग्राम टप्‍पा</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>0</v>
+        <v>60000</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>0</v>
+        <v>102056</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>44546</v>
-[...1 lines deleted...]
-      <c r="K664" s="3"/>
+        <v>39443</v>
+      </c>
+      <c r="K664" s="3" t="n">
+        <v>40384</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1720005/RC/22012034610567 — CMGSY Periodical Maintenance Grawel Marg Tapasukaliya se Bramhapuri</t>
+          <t>1720005015/WH/नवीन कुप नि‍मार्ण लालसि‍ह प्रहलादसि‍ — नवीन कुप नि‍मार्ण लालसि‍ह प्रहलादसि‍ह</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>927000</v>
+        <v>60000</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>882048.1</v>
+        <v>85353</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>44690</v>
+        <v>39444</v>
       </c>
       <c r="K665" s="3" t="n">
-        <v>45393</v>
+        <v>41082</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1720005/RC/22012034611754 — CMGSY Periodical Maintenance Grawel Marg devgad tappa road se safti</t>
+          <t>1720005015/WH/नवीन कुप नि‍मार्ण वि‍क्रमसि‍ह मोतीसि — नवीन कुप नि‍मार्ण वि‍क्रमसि‍ह मोतीसि‍ह</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>528000</v>
+        <v>60000</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>517211.67</v>
+        <v>105237.4</v>
       </c>
       <c r="J666" s="3" t="n">
-        <v>44687</v>
-[...3 lines deleted...]
-      </c>
+        <v>39442</v>
+      </c>
+      <c r="K666" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1720/RC/8087187 — Tappa Sukhliya Se kaneriya MMGSY</t>
+          <t>1720005015/WH/नवीन कुप नि‍मार्ण शांताबाई शंकर ग्रा — नवीन कुप नि‍मार्ण शांताबाई शंकर ग्राम ब्रहमपुरी</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>4227000</v>
+        <v>60000</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>4184348</v>
+        <v>60085.4</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>40425</v>
-[...3 lines deleted...]
-      </c>
+        <v>39455</v>
+      </c>
+      <c r="K667" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1720/RC/8087190 — tappasukalia bhulukhedi to ramgarh</t>
+          <t>1720005015/WH/नवीन कुप नि‍मार्ण शि‍वकुमार ग्राम टप — नवीन कुप नि‍मार्ण शि‍वकुमार ग्राम टप्‍पासुकल्‍या</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>12257000</v>
+        <v>60000</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>4945972</v>
+        <v>38621.4</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>40439</v>
-[...3 lines deleted...]
-      </c>
+        <v>39455</v>
+      </c>
+      <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C669" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D669" s="1" t="inlineStr">
+        <is>
+          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E669" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F669" s="1" t="inlineStr">
+        <is>
+          <t>1720005/DP/73 — RDF 7 उमरिया रेंज हाटपीपल्‍या पूर्व</t>
+        </is>
+      </c>
+      <c r="G669" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H669" s="2" t="n">
+        <v>54000</v>
+      </c>
+      <c r="I669" s="2" t="n">
+        <v>9802</v>
+      </c>
+      <c r="J669" s="3" t="n">
+        <v>39722</v>
+      </c>
+      <c r="K669" s="3" t="n">
+        <v>41789</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
+      <c r="A670" s="1" t="inlineStr">
+        <is>
+          <t>BAGLI</t>
+        </is>
+      </c>
+      <c r="B670" s="1" t="inlineStr">
+        <is>
+          <t>2009-2010</t>
+        </is>
+      </c>
+      <c r="C670" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D670" s="1" t="inlineStr">
+        <is>
+          <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
+        </is>
+      </c>
+      <c r="E670" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F670" s="1" t="inlineStr">
+        <is>
+          <t>1720005/DP/77 — RDF 5  उमरिया रेंज हाटपीपल्‍या पूर्व</t>
+        </is>
+      </c>
+      <c r="G670" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H670" s="2" t="n">
+        <v>54000</v>
+      </c>
+      <c r="I670" s="2" t="n">
+        <v>2184</v>
+      </c>
+      <c r="J670" s="3" t="n">
+        <v>39965</v>
+      </c>
+      <c r="K670" s="3" t="n">
+        <v>41789</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
+      <c r="A671" s="1" t="inlineStr">
+        <is>
+          <t>BAGLI</t>
+        </is>
+      </c>
+      <c r="B671" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C671" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D671" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+        </is>
+      </c>
+      <c r="E671" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Road</t>
+        </is>
+      </c>
+      <c r="F671" s="1" t="inlineStr">
+        <is>
+          <t>1720005/RC/22012034610566 — CMGSY Periodical Maintenance Grawel Marg Tapasukaliya se Bramhapuri</t>
+        </is>
+      </c>
+      <c r="G671" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H671" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I671" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J671" s="3" t="n">
+        <v>44546</v>
+      </c>
+      <c r="K671" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
+      <c r="A672" s="1" t="inlineStr">
+        <is>
+          <t>BAGLI</t>
+        </is>
+      </c>
+      <c r="B672" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C672" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D672" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+        </is>
+      </c>
+      <c r="E672" s="1" t="inlineStr">
+        <is>
+          <t>Repair &amp; maint of Road</t>
+        </is>
+      </c>
+      <c r="F672" s="1" t="inlineStr">
+        <is>
+          <t>1720005/RC/22012034610567 — CMGSY Periodical Maintenance Grawel Marg Tapasukaliya se Bramhapuri</t>
+        </is>
+      </c>
+      <c r="G672" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H672" s="2" t="n">
+        <v>927000</v>
+      </c>
+      <c r="I672" s="2" t="n">
+        <v>882048.1</v>
+      </c>
+      <c r="J672" s="3" t="n">
+        <v>44690</v>
+      </c>
+      <c r="K672" s="3" t="n">
+        <v>45393</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
+      <c r="A673" s="1" t="inlineStr">
+        <is>
+          <t>BAGLI</t>
+        </is>
+      </c>
+      <c r="B673" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C673" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D673" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+        </is>
+      </c>
+      <c r="E673" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F673" s="1" t="inlineStr">
+        <is>
+          <t>1720005/RC/22012034611754 — CMGSY Periodical Maintenance Grawel Marg devgad tappa road se safti</t>
+        </is>
+      </c>
+      <c r="G673" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H673" s="2" t="n">
+        <v>528000</v>
+      </c>
+      <c r="I673" s="2" t="n">
+        <v>517211.67</v>
+      </c>
+      <c r="J673" s="3" t="n">
+        <v>44687</v>
+      </c>
+      <c r="K673" s="3" t="n">
+        <v>45407</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
+      <c r="A674" s="1" t="inlineStr">
+        <is>
+          <t>BAGLI</t>
+        </is>
+      </c>
+      <c r="B674" s="1" t="inlineStr">
+        <is>
           <t>2010-2011</t>
         </is>
       </c>
-      <c r="C669" s="1" t="inlineStr">
+      <c r="C674" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
-      <c r="D669" s="1" t="inlineStr">
+      <c r="D674" s="1" t="inlineStr">
         <is>
           <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
-      <c r="E669" s="1" t="inlineStr">
+      <c r="E674" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
-      <c r="F669" s="1" t="inlineStr">
+      <c r="F674" s="1" t="inlineStr">
+        <is>
+          <t>1720/RC/8087187 — Tappa Sukhliya Se kaneriya MMGSY</t>
+        </is>
+      </c>
+      <c r="G674" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H674" s="2" t="n">
+        <v>4227000</v>
+      </c>
+      <c r="I674" s="2" t="n">
+        <v>4184348</v>
+      </c>
+      <c r="J674" s="3" t="n">
+        <v>40425</v>
+      </c>
+      <c r="K674" s="3" t="n">
+        <v>41730</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
+      <c r="A675" s="1" t="inlineStr">
+        <is>
+          <t>BAGLI</t>
+        </is>
+      </c>
+      <c r="B675" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C675" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D675" s="1" t="inlineStr">
+        <is>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+        </is>
+      </c>
+      <c r="E675" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F675" s="1" t="inlineStr">
+        <is>
+          <t>1720/RC/8087190 — tappasukalia bhulukhedi to ramgarh</t>
+        </is>
+      </c>
+      <c r="G675" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H675" s="2" t="n">
+        <v>12257000</v>
+      </c>
+      <c r="I675" s="2" t="n">
+        <v>4945972</v>
+      </c>
+      <c r="J675" s="3" t="n">
+        <v>40439</v>
+      </c>
+      <c r="K675" s="3" t="n">
+        <v>41797</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
+      <c r="A676" s="1" t="inlineStr">
+        <is>
+          <t>BAGLI</t>
+        </is>
+      </c>
+      <c r="B676" s="1" t="inlineStr">
+        <is>
+          <t>2010-2011</t>
+        </is>
+      </c>
+      <c r="C676" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D676" s="1" t="inlineStr">
+        <is>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+        </is>
+      </c>
+      <c r="E676" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F676" s="1" t="inlineStr">
         <is>
           <t>1720/RC/8087192 — tappasukalia to bharmpuri MMGSY</t>
         </is>
       </c>
-      <c r="G669" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H669" s="2" t="n">
+      <c r="G676" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H676" s="2" t="n">
         <v>12797000</v>
       </c>
-      <c r="I669" s="2" t="n">
+      <c r="I676" s="2" t="n">
         <v>3758002</v>
       </c>
-      <c r="J669" s="3" t="n">
+      <c r="J676" s="3" t="n">
         <v>40498</v>
       </c>
-      <c r="K669" s="3" t="n">
+      <c r="K676" s="3" t="n">
         <v>41791</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>