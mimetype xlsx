--- v1 (2026-10-28)
+++ v2 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K676"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-28 11:27:52</t>
+          <t>Exported on: 2026-10-28 11:58:46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DEWAS</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">