--- v0 (2026-09-06)
+++ v1 (2026-10-24)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K505"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 10:20:52</t>
+          <t>Exported on: 2026-10-24 10:21:22</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DEWAS</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -12046,98 +12046,98 @@
       <c r="J254" s="3" t="n">
         <v>44702</v>
       </c>
       <c r="K254" s="3" t="n">
         <v>44884</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
           <t>1720005035/IF/IAY/3929701 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103667154</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I255" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
         <v>44686</v>
       </c>
       <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1720005035/IF/IAY/4207456 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106267438</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>44715</v>
@@ -12385,51 +12385,51 @@
       <c r="J261" s="3" t="n">
         <v>45092</v>
       </c>
       <c r="K261" s="3" t="n">
         <v>45173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1720005035/IF/IAY/4394674 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104958986</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>44735</v>
@@ -13753,51 +13753,51 @@
       <c r="J289" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1720005035/IF/IAY/5162784 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103637822</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45731</v>
@@ -14094,73 +14094,73 @@
       <c r="J296" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K296" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1720005035/IF/IAY/5185897 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102385007</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>16989</v>
+        <v>22989</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K297" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -14190,73 +14190,73 @@
       <c r="J298" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K298" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1720005035/IF/IAY/5191263 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102385069</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>15150</v>
+        <v>21450</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -14286,51 +14286,51 @@
       <c r="J300" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K300" s="3" t="n">
         <v>46052</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
           <t>1720005035/IF/IAY/5194648 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119794645</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I301" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J301" s="3" t="n">
         <v>45881</v>
@@ -14678,73 +14678,73 @@
       <c r="J308" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K308" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1720005035/IF/IAY/5242683 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145208985</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>4461</v>
+        <v>17061</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -14774,51 +14774,51 @@
       <c r="J310" s="3" t="n">
         <v>42776</v>
       </c>
       <c r="K310" s="3" t="n">
         <v>43133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
           <t>1720005035/IF/IAY/5665308 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103633014</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>45881</v>
@@ -15117,51 +15117,51 @@
       <c r="J317" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K317" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1720005035/IF/IAY/5743503 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102383584</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>45893</v>
@@ -15360,78 +15360,80 @@
       <c r="J322" s="3" t="n">
         <v>45893</v>
       </c>
       <c r="K322" s="3" t="n">
         <v>46051</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1720005035/IF/IAY/5744254 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102385084</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
-        <v>19950</v>
+        <v>22050</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>45899</v>
       </c>
-      <c r="K323" s="3"/>
+      <c r="K323" s="3" t="n">
+        <v>46271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -15554,100 +15556,100 @@
       <c r="J326" s="3" t="n">
         <v>45888</v>
       </c>
       <c r="K326" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1720005035/IF/IAY/5748676 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102096792</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>22458</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K327" s="3" t="n">
         <v>46234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1720005035/IF/IAY/5748795 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102659586</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45731</v>
@@ -15748,78 +15750,80 @@
       <c r="J330" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K330" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1720005035/IF/IAY/5749390 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102452547</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45893</v>
       </c>
-      <c r="K331" s="3"/>
+      <c r="K331" s="3" t="n">
+        <v>46318</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -15942,51 +15946,51 @@
       <c r="J334" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K334" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1720005035/IF/IAY/5838001 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102659814</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>45960</v>
@@ -16138,51 +16142,51 @@
       <c r="J338" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K338" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1720005035/IF/IAY/5838227 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102660589</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>9918</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>45960</v>
@@ -16430,73 +16434,73 @@
       <c r="J344" s="3" t="n">
         <v>45960</v>
       </c>
       <c r="K344" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1720005035/IF/IAY/5838481 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104970016</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
-        <v>20121</v>
+        <v>22221</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>46053</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -16771,286 +16775,286 @@
       <c r="J351" s="3" t="n">
         <v>42881</v>
       </c>
       <c r="K351" s="3" t="n">
         <v>43133</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1720005035/IF/IAY/85171 — Construction of IAY House -IAY REG. NO. MP-20-005-035-003/48</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>42381</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1720005035/IF/IAY/85174 — Construction of IAY House -IAY REG. NO. MP-20-005-035-003/058</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>42381</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1720005035/IF/IAY/85177 — Construction of IAY House -IAY REG. NO. MP-20-005-035-003/26</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>42381</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1720005035/IF/IAY/85178 — Construction of IAY House -IAY REG. NO. MP-20-005-035-003/27</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>42381</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1720005035/IF/IAY/85180 — Construction of IAY House -IAY REG. NO. MP-20-005-035-001/12</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>42381</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1720005035/IF/IAY/85183 — Construction of IAY House -IAY REG. NO. MP-20-005-035-003/05</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>42381</v>