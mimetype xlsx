--- v0 (2026-09-12)
+++ v1 (2026-09-13)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K40"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-12 00:30:48</t>
+          <t>Exported on: 2026-09-13 11:50:17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DEWAS</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1064,130 +1064,130 @@
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1720005047/IF/IAY/6068452 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105917672</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
-        <v>46077</v>
+        <v>46277</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1720005047/IF/IAY/6068570 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106016564</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>9000</v>
+        <v>12600</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>46221</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -1476,51 +1476,51 @@
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1720005047/IF/IAY/6108328 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105508384</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I37" s="2" t="n">
-        <v>10800</v>
+        <v>12600</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>46170</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -1570,51 +1570,51 @@
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1720005047/IF/IAY/6110784 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105049041</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I39" s="2" t="n">
-        <v>6600</v>
+        <v>8400</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>46235</v>
       </c>
       <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>