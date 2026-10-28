--- v0 (2026-09-10)
+++ v1 (2026-10-28)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K547"/>
+  <dimension ref="A1:K549"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-10 03:15:10</t>
+          <t>Exported on: 2026-10-28 04:17:23</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DEWAS</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -3410,51 +3410,51 @@
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>43074</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Individuals</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1720005100/IF/22012034400542 — कपिल धारा निर्माण GYARSIYA GOTIYA PIPLIYALOHAD</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>90630</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>43966</v>
@@ -6212,51 +6212,51 @@
         <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1720005100/IF/22012035394679 — JGSA 2025 DUG WELL RECHARGE STRUCTURE RAYSINGH MAWADIPURA GP PIPLYALOHAD</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45769</v>
@@ -6649,98 +6649,98 @@
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1720005100/IF/22012035431750 — JGSA DUGWELL RECHARGE PIT KAILASH S/O MADIYA GP PIPLYALADOR</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K144" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1720005100/IF/22012035431927 — JGSA DUGWELL RECHARGE PIT MUNNA S/O JHAPADIYA GP PIPLYALADOR</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45761</v>
@@ -6884,98 +6884,98 @@
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1720005100/IF/22012035445727 — JGSA kheat talab radhesyam  aajab singh piplalador</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45795</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1720005100/IF/22012035445861 — JGSA kheat talab  aamarsingh chitu piplalador gp piplyalador</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45795</v>
@@ -7074,51 +7074,51 @@
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1720005100/IF/22012035564627 — HITESI KAPILDHARA KOOP NIRMAN KARYMADANSINGH NATHU MAWADIPURA GP PIPLYALOHAD</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45812</v>
@@ -15217,51 +15217,51 @@
       <c r="J319" s="3" t="n">
         <v>45615</v>
       </c>
       <c r="K319" s="3" t="n">
         <v>46154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1720005100/IF/IAY/4555416 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114003945</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>19557</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45740</v>
@@ -15607,73 +15607,73 @@
       <c r="J327" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K327" s="3" t="n">
         <v>46154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1720005100/IF/IAY/4684579 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100622605</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
-        <v>12510</v>
+        <v>19110</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -15752,73 +15752,73 @@
       <c r="J330" s="3" t="n">
         <v>45701</v>
       </c>
       <c r="K330" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1720005100/IF/IAY/4862215 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102918724</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
-        <v>16893</v>
+        <v>22893</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45661</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -15848,120 +15848,120 @@
       <c r="J332" s="3" t="n">
         <v>45876</v>
       </c>
       <c r="K332" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1720005100/IF/IAY/5147893 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106209983</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I333" s="2" t="n">
-        <v>20358</v>
+        <v>23958</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>45910</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1720005100/IF/IAY/5155894 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114003479</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I334" s="2" t="n">
-        <v>4176</v>
+        <v>8976</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -16579,120 +16579,120 @@
       <c r="J347" s="3" t="n">
         <v>45890</v>
       </c>
       <c r="K347" s="3" t="n">
         <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1720005100/IF/IAY/5227368 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106111170</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
-        <v>19575</v>
+        <v>23775</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1720005100/IF/IAY/5230494 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114001110</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I349" s="2" t="n">
-        <v>16965</v>
+        <v>22965</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>46012</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -16869,73 +16869,73 @@
       <c r="J353" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="K353" s="3" t="n">
         <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1720005100/IF/IAY/5568279 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102920004</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
-        <v>19575</v>
+        <v>24075</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -17014,51 +17014,51 @@
       <c r="J356" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K356" s="3" t="n">
         <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1720005100/IF/IAY/5664539 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100965779</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45911</v>
@@ -17112,127 +17112,129 @@
       <c r="J358" s="3" t="n">
         <v>45882</v>
       </c>
       <c r="K358" s="3" t="n">
         <v>46023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1720005100/IF/IAY/5671986 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106112156</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45918</v>
       </c>
       <c r="K359" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1720005100/IF/IAY/5672141 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106111288</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>18792</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45868</v>
       </c>
-      <c r="K360" s="3"/>
+      <c r="K360" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -17355,127 +17357,129 @@
       <c r="J363" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K363" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1720005100/IF/IAY/5805429 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106210344</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>45934</v>
       </c>
       <c r="K364" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1720005100/IF/IAY/5805602 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102671991</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>21336</v>
+        <v>23436</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>45939</v>
       </c>
-      <c r="K365" s="3"/>
+      <c r="K365" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -17500,51 +17504,51 @@
       <c r="J366" s="3" t="n">
         <v>45934</v>
       </c>
       <c r="K366" s="3" t="n">
         <v>46107</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1720005100/IF/IAY/5805846 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102669964</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>45974</v>
@@ -17794,167 +17798,167 @@
       <c r="J372" s="3" t="n">
         <v>45944</v>
       </c>
       <c r="K372" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1720005100/IF/IAY/5838083 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106210250</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>4176</v>
+        <v>13776</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>46136</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1720005100/IF/IAY/5838156 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102671531</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>24114</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>46043</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1720005100/IF/IAY/5838385 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114004004</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>4176</v>
+        <v>8976</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -17984,78 +17988,80 @@
       <c r="J376" s="3" t="n">
         <v>45946</v>
       </c>
       <c r="K376" s="3" t="n">
         <v>46138</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1720005100/IF/IAY/5879092 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114001490</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>22104</v>
+        <v>24204</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>46060</v>
       </c>
-      <c r="K377" s="3"/>
+      <c r="K377" s="3" t="n">
+        <v>46302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -18080,8124 +18086,8220 @@
       <c r="J378" s="3" t="n">
         <v>42874</v>
       </c>
       <c r="K378" s="3" t="n">
         <v>43187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1720005100/IF/IAY/6115750 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106209560</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>21328</v>
+        <v>23428</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>46129</v>
       </c>
       <c r="K379" s="3" t="n">
-        <v>46271</v>
+        <v>46302</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1720005100/IF/IAY/6116420 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102919144</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>46129</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1720005100/IF/IAY/6229431 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114666998</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>19200</v>
+        <v>23400</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>46170</v>
       </c>
-      <c r="K381" s="3"/>
+      <c r="K381" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1720005100/IF/IAY/653065 — Construction of IAY House -IAY REG. NO. MP1334629</t>
+          <t>1720005100/IF/IAY/6246280 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100962095</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>15308</v>
+        <v>9600</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>42881</v>
-[...3 lines deleted...]
-      </c>
+        <v>46301</v>
+      </c>
+      <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1720005100/IF/IAY/809340 — Construction of IAY House -IAY REG. NO. MP1346219</t>
+          <t>1720005100/IF/IAY/6250031 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114003842</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>42874</v>
-[...3 lines deleted...]
-      </c>
+        <v>46302</v>
+      </c>
+      <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1720005100/IF/IAY/871920 — Construction of IAY House -IAY REG. NO. MP1759682</t>
+          <t>1720005100/IF/IAY/653065 — Construction of IAY House -IAY REG. NO. MP1334629</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>15136</v>
+        <v>15308</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>42881</v>
       </c>
       <c r="K384" s="3" t="n">
-        <v>43187</v>
+        <v>43248</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1720005100/IF/IAY/873620 — Construction of IAY House -IAY REG. NO. MP1780808</t>
+          <t>1720005100/IF/IAY/809340 — Construction of IAY House -IAY REG. NO. MP1346219</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>14620</v>
+        <v>15480</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>42881</v>
+        <v>42874</v>
       </c>
       <c r="K385" s="3" t="n">
-        <v>43261</v>
+        <v>43187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1720005100/IF/IAY/876991 — Construction of IAY House -IAY REG. NO. MP1822763</t>
+          <t>1720005100/IF/IAY/871920 — Construction of IAY House -IAY REG. NO. MP1759682</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>16512</v>
+        <v>15136</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>42881</v>
       </c>
       <c r="K386" s="3" t="n">
-        <v>43248</v>
+        <v>43187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1720005100/IF/IAY/94202 — Construction of IAY House -IAY REG. NO. MP-20-005-100-001/6</t>
+          <t>1720005100/IF/IAY/873620 — Construction of IAY House -IAY REG. NO. MP1780808</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>27000</v>
+        <v>15480</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>0</v>
+        <v>14620</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>42278</v>
-[...1 lines deleted...]
-      <c r="K387" s="3"/>
+        <v>42881</v>
+      </c>
+      <c r="K387" s="3" t="n">
+        <v>43261</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1720005100/IF/IAY/94203 — Construction of IAY House -IAY REG. NO. MP-20-005-100-002/11</t>
+          <t>1720005100/IF/IAY/876991 — Construction of IAY House -IAY REG. NO. MP1822763</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>27000</v>
+        <v>15480</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>0</v>
+        <v>16512</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>42278</v>
-[...1 lines deleted...]
-      <c r="K388" s="3"/>
+        <v>42881</v>
+      </c>
+      <c r="K388" s="3" t="n">
+        <v>43248</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1720005100/IF/IAY/94204 — Construction of IAY House -IAY REG. NO. MP-20-005-100-002/15</t>
+          <t>1720005100/IF/IAY/94202 — Construction of IAY House -IAY REG. NO. MP-20-005-100-001/6</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>42278</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1720005100/IF/IAY/94205 — Construction of IAY House -IAY REG. NO. MP-20-005-100-002/23</t>
+          <t>1720005100/IF/IAY/94203 — Construction of IAY House -IAY REG. NO. MP-20-005-100-002/11</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>42278</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1720005100/IF/IAY/94206 — Construction of IAY House -IAY REG. NO. MP-20-005-100-002/24</t>
+          <t>1720005100/IF/IAY/94204 — Construction of IAY House -IAY REG. NO. MP-20-005-100-002/15</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>42278</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1720005100/IF/कपील धारा/ केशरबाई लालसिह ग्राम पंचा — कपील धारा/ केशरबाई लालसिह ग्राम पंचायत पीपल्‍यालौहाड</t>
+          <t>1720005100/IF/IAY/94205 — Construction of IAY House -IAY REG. NO. MP-20-005-100-002/23</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>140000</v>
+        <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>146801</v>
+        <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>39869</v>
-[...3 lines deleted...]
-      </c>
+        <v>42278</v>
+      </c>
+      <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1720005100/IF/कपील धारा निर्माण/ कमल पिता मेहताब ग — कपील धारा निर्माण/ कमल पिता मेहताब ग्राम पंचायत पिपल्‍यालौहाड</t>
+          <t>1720005100/IF/IAY/94206 — Construction of IAY House -IAY REG. NO. MP-20-005-100-002/24</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>140000</v>
+        <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>84924</v>
+        <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>39859</v>
-[...3 lines deleted...]
-      </c>
+        <v>42278</v>
+      </c>
+      <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1720005100/IF/कपील धारा निर्माण / कोदर पिता उमराव — कपील धारा निर्माण / कोदर पिता उमराव ग्राम पंचायत प</t>
+          <t>1720005100/IF/कपील धारा/ केशरबाई लालसिह ग्राम पंचा — कपील धारा/ केशरबाई लालसिह ग्राम पंचायत पीपल्‍यालौहाड</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>307440</v>
+        <v>140000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>15400</v>
+        <v>146801</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>39834</v>
+        <v>39869</v>
       </c>
       <c r="K394" s="3" t="n">
-        <v>42048</v>
+        <v>40972</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1720005100/IF/कपील धारा निर्माण/ प्‍यारेलाल नीर्भय — कपील धारा निर्माण/ प्‍यारेलाल नीर्भयसिह ग्राम पंचा</t>
+          <t>1720005100/IF/कपील धारा निर्माण/ कमल पिता मेहताब ग — कपील धारा निर्माण/ कमल पिता मेहताब ग्राम पंचायत पिपल्‍यालौहाड</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>307440</v>
+        <v>140000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>147990.92</v>
+        <v>84924</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>39855</v>
+        <v>39859</v>
       </c>
       <c r="K395" s="3" t="n">
-        <v>42478</v>
+        <v>40988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1720005100/IF/कपील धारा निर्माण/ रेमसिह पिता हरिसि — कपील धारा निर्माण/ रेमसिह पिता हरिसिह ग्राम पंचायत पिपल्‍यालौहाड</t>
+          <t>1720005100/IF/कपील धारा निर्माण / कोदर पिता उमराव — कपील धारा निर्माण / कोदर पिता उमराव ग्राम पंचायत प</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>140000</v>
+        <v>307440</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>74720</v>
+        <v>15400</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>39855</v>
+        <v>39834</v>
       </c>
       <c r="K396" s="3" t="n">
-        <v>39994</v>
+        <v>42048</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1720005100/IF/कपील धारा निर्माण / सालकराम पिता चेन — कपील धारा निर्माण / सालकराम पिता चेनसिह ग्राम पंचायत पिपल्‍यालौहाड</t>
+          <t>1720005100/IF/कपील धारा निर्माण/ प्‍यारेलाल नीर्भय — कपील धारा निर्माण/ प्‍यारेलाल नीर्भयसिह ग्राम पंचा</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>140000</v>
+        <v>307440</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>93001</v>
+        <v>147990.92</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>39855</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>39974</v>
+        <v>42478</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1720005100/IF/कपील धारा/ बिहारी शम्‍भू ग्राम पंचाय — कपील धारा/ बिहारी शम्‍भू ग्राम पंचायत पीपल्‍यालौहाड</t>
+          <t>1720005100/IF/कपील धारा निर्माण/ रेमसिह पिता हरिसि — कपील धारा निर्माण/ रेमसिह पिता हरिसिह ग्राम पंचायत पिपल्‍यालौहाड</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>140000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>69094</v>
+        <v>74720</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>39887</v>
+        <v>39855</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>40983</v>
+        <v>39994</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1720005100/IF/कपील धारा/ रेमला सिकदार ग्राम पंचायत — कपील धारा/ रेमला सिकदार ग्राम पंचायत पीपल्‍यालौहाड</t>
+          <t>1720005100/IF/कपील धारा निर्माण / सालकराम पिता चेन — कपील धारा निर्माण / सालकराम पिता चेनसिह ग्राम पंचायत पिपल्‍यालौहाड</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>140000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>81899</v>
+        <v>93001</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>39869</v>
+        <v>39855</v>
       </c>
       <c r="K399" s="3" t="n">
-        <v>40971</v>
+        <v>39974</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1720005100/LD/22012034314486 — शाांतिधाम  निर्माण मवडीपुरा पिपल्यालोहाड</t>
+          <t>1720005100/IF/कपील धारा/ बिहारी शम्‍भू ग्राम पंचाय — कपील धारा/ बिहारी शम्‍भू ग्राम पंचायत पीपल्‍यालौहाड</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>180000</v>
+        <v>140000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>178083</v>
+        <v>69094</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>42881</v>
+        <v>39887</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>44061</v>
+        <v>40983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Constr of Aganwadi</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1720005100/LD/22012034314487 — शातिधाम निर्माण अंजनखुट पिपल्यालोहाड़</t>
+          <t>1720005100/IF/कपील धारा/ रेमला सिकदार ग्राम पंचायत — कपील धारा/ रेमला सिकदार ग्राम पंचायत पीपल्‍यालौहाड</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>180000</v>
+        <v>140000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>178971.9</v>
+        <v>81899</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>42881</v>
+        <v>39869</v>
       </c>
       <c r="K401" s="3" t="n">
-        <v>44061</v>
+        <v>40971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1720005100/LD/22012034314488 — ग्रामीणकिड़ागण अजंनखुट</t>
+          <t>1720005100/LD/22012034314486 — शाांतिधाम  निर्माण मवडीपुरा पिपल्यालोहाड</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>84720</v>
+        <v>180000</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>1204</v>
+        <v>178083</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>42881</v>
       </c>
       <c r="K402" s="3" t="n">
-        <v>44063</v>
+        <v>44061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1720005100/LD/22012034314524 — ग्रमीण किड़ागण मवडीपुरा पिपल्ययालौहाड़</t>
+          <t>1720005100/LD/22012034314487 — शातिधाम निर्माण अंजनखुट पिपल्यालोहाड़</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>84720</v>
+        <v>180000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>344</v>
+        <v>178971.9</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>42881</v>
       </c>
       <c r="K403" s="3" t="n">
-        <v>44063</v>
+        <v>44061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1720005100/LD/37 — मेढबंधान/ शांताबाई मांगीलाल ग्राम पंचायत पिपल्‍यालौहार</t>
+          <t>1720005100/LD/22012034314488 — ग्रामीणकिड़ागण अजंनखुट</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>19000</v>
+        <v>84720</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>0</v>
+        <v>1204</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>39863</v>
-[...1 lines deleted...]
-      <c r="K404" s="3"/>
+        <v>42881</v>
+      </c>
+      <c r="K404" s="3" t="n">
+        <v>44063</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1720005100/LD/3799398919 — मेढ बंधान काशीराम हरिसिंह पिपल्‍यालोहाड</t>
+          <t>1720005100/LD/22012034314524 — ग्रमीण किड़ागण मवडीपुरा पिपल्ययालौहाड़</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>18074</v>
+        <v>84720</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>7008</v>
+        <v>344</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>41466</v>
+        <v>42881</v>
       </c>
       <c r="K405" s="3" t="n">
-        <v>41852</v>
+        <v>44063</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1720005100/LD/3799398962 — मेढबंधान निर्माण देवी सिंह ग्‍यारसीलाल पिपल्‍यालोहाड</t>
+          <t>1720005100/LD/37 — मेढबंधान/ शांताबाई मांगीलाल ग्राम पंचायत पिपल्‍यालौहार</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>18074</v>
+        <v>19000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>16352</v>
+        <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>41509</v>
-[...3 lines deleted...]
-      </c>
+        <v>39863</v>
+      </c>
+      <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1720005100/LD/3799398963 — मेढ बंधान प्‍यारेलाल ि‍नभर्य  सिंह</t>
+          <t>1720005100/LD/3799398919 — मेढ बंधान काशीराम हरिसिंह पिपल्‍यालोहाड</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>18074</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>0</v>
+        <v>7008</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>41481</v>
-[...1 lines deleted...]
-      <c r="K407" s="3"/>
+        <v>41466</v>
+      </c>
+      <c r="K407" s="3" t="n">
+        <v>41852</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1720005100/LD/3799402179 — मेढ बंधान निहाल गोपाल पिपल्‍यालोहाड</t>
+          <t>1720005100/LD/3799398962 — मेढबंधान निर्माण देवी सिंह ग्‍यारसीलाल पिपल्‍यालोहाड</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>18074</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>12556</v>
+        <v>16352</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>41509</v>
       </c>
       <c r="K408" s="3" t="n">
-        <v>41852</v>
+        <v>41592</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1720005100/LD/3799402180 — मेढ बंधान सालगराम चैनसिंह पिपल्‍यालोहाड</t>
+          <t>1720005100/LD/3799398963 — मेढ बंधान प्‍यारेलाल ि‍नभर्य  सिंह</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>18074</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>17520</v>
+        <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>41509</v>
-[...3 lines deleted...]
-      </c>
+        <v>41481</v>
+      </c>
+      <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1720005100/LD/3799402181 — मेढ बंधान कमल छीतु पिप्‍ल्‍यालोहाड</t>
+          <t>1720005100/LD/3799402179 — मेढ बंधान निहाल गोपाल पिपल्‍यालोहाड</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>18074</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>146</v>
+        <v>12556</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>41509</v>
       </c>
       <c r="K410" s="3" t="n">
-        <v>41742</v>
+        <v>41852</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1720005100/LD/3799402192 — मेड बंधान देवीसिंह गयारसीलाल पिपल्‍या लोीाड</t>
+          <t>1720005100/LD/3799402180 — मेढ बंधान सालगराम चैनसिंह पिपल्‍यालोहाड</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>18074</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>0</v>
+        <v>17520</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K411" s="3"/>
+        <v>41509</v>
+      </c>
+      <c r="K411" s="3" t="n">
+        <v>41852</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1720005100/LD/3799402250 — शांति धाम राजगढ पिपल्‍यालोहाड</t>
+          <t>1720005100/LD/3799402181 — मेढ बंधान कमल छीतु पिप्‍ल्‍यालोहाड</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>219553</v>
+        <v>18074</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>876</v>
+        <v>146</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>41677</v>
+        <v>41509</v>
       </c>
       <c r="K412" s="3" t="n">
-        <v>42048</v>
+        <v>41742</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1720005100/LD/3799404336 — ग्रामीण क्रीडागन पिपल्‍यालोहाड</t>
+          <t>1720005100/LD/3799402192 — मेड बंधान देवीसिंह गयारसीलाल पिपल्‍या लोीाड</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>128000</v>
+        <v>18074</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>50704</v>
+        <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>41677</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1720005100/LD/3799424041 — मेड बन्धान निर्माण नवल गोठीया अंजनखुट् पिपल्यालोहाड</t>
+          <t>1720005100/LD/3799402250 — शांति धाम राजगढ पिपल्‍यालोहाड</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>0</v>
+        <v>219553</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>0</v>
+        <v>876</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>41501</v>
-[...1 lines deleted...]
-      <c r="K414" s="3"/>
+        <v>41677</v>
+      </c>
+      <c r="K414" s="3" t="n">
+        <v>42048</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1720005100/LD/3799426121 — ग्रामीण क्रिडांगन राजगड् पिपल्यालोहाड्</t>
+          <t>1720005100/LD/3799404336 — ग्रामीण क्रीडागन पिपल्‍यालोहाड</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>128179</v>
+        <v>128000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>17209.54</v>
+        <v>50704</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>41691</v>
+        <v>41677</v>
       </c>
       <c r="K415" s="3" t="n">
-        <v>41753</v>
+        <v>42257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1720005100/LD/3799426122 — शांतीधाम निर्माण राजगड् पिपल्यालोहाड्</t>
+          <t>1720005100/LD/3799424041 — मेड बन्धान निर्माण नवल गोठीया अंजनखुट् पिपल्यालोहाड</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>210000</v>
+        <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>34483</v>
+        <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>41691</v>
-[...3 lines deleted...]
-      </c>
+        <v>41501</v>
+      </c>
+      <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1720005100/LD/47 — मेढबंधान/ हरलाल मनोहर ग्राम पंचायत पीपल्‍यालौहाड</t>
+          <t>1720005100/LD/3799426121 — ग्रामीण क्रिडांगन राजगड् पिपल्यालोहाड्</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>29000</v>
+        <v>128179</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>3822</v>
+        <v>17209.54</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>39872</v>
+        <v>41691</v>
       </c>
       <c r="K417" s="3" t="n">
-        <v>39877</v>
+        <v>41753</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1720005100/LD/48 — मेढबंधान/ देवीसिह बोंदर ग्राम पंचायत पीपल्‍यालौहाड</t>
+          <t>1720005100/LD/3799426122 — शांतीधाम निर्माण राजगड् पिपल्यालोहाड्</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>14000</v>
+        <v>210000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>1001</v>
+        <v>34483</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>39865</v>
+        <v>41691</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>39871</v>
+        <v>42257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RC/22012034177464 — आतंरिक पथ निर्माण कंचनबाई के घर से दिलीप के घर तक पिपल्‍यालोहाड</t>
+          <t>1720005100/LD/47 — मेढबंधान/ हरलाल मनोहर ग्राम पंचायत पीपल्‍यालौहाड</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>110000</v>
+        <v>29000</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>108274</v>
+        <v>3822</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>41495</v>
+        <v>39872</v>
       </c>
       <c r="K419" s="3" t="n">
-        <v>41852</v>
+        <v>39877</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RC/22012034187737 — आंतरिक पथ उमेन के घर से अनार के घर तक पिपल्‍यालोहा</t>
+          <t>1720005100/LD/48 — मेढबंधान/ देवीसिह बोंदर ग्राम पंचायत पीपल्‍यालौहाड</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>102223</v>
+        <v>14000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>65418</v>
+        <v>1001</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>41607</v>
+        <v>39865</v>
       </c>
       <c r="K420" s="3" t="n">
-        <v>41620</v>
+        <v>39871</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RC/22012034290014 — आंतरिक पथ सी0सी0 रोड निर्माण मेन रोड से हनुमान मंदिर तक पिपल्‍यालोहाड</t>
+          <t>1720005100/RC/22012034177464 — आतंरिक पथ निर्माण कंचनबाई के घर से दिलीप के घर तक पिपल्‍यालोहाड</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>98943</v>
+        <v>110000</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>0</v>
+        <v>108274</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K421" s="3"/>
+        <v>41495</v>
+      </c>
+      <c r="K421" s="3" t="n">
+        <v>41852</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RC/22012034305467 — सी.सी.रोड मेन रोड से सरवन के घर तक</t>
+          <t>1720005100/RC/22012034187737 — आंतरिक पथ उमेन के घर से अनार के घर तक पिपल्‍यालोहा</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>0</v>
+        <v>102223</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>0</v>
+        <v>65418</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K422" s="3"/>
+        <v>41607</v>
+      </c>
+      <c r="K422" s="3" t="n">
+        <v>41620</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RC/22012034305472 — सी.सी.रोड मेन रोड से मेशरसिहं के घर तक</t>
+          <t>1720005100/RC/22012034290014 — आंतरिक पथ सी0सी0 रोड निर्माण मेन रोड से हनुमान मंदिर तक पिपल्‍यालोहाड</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>0</v>
+        <v>98943</v>
       </c>
       <c r="I423" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>42395</v>
+        <v>42279</v>
       </c>
       <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RC/22012034332255 — आंतरिक पथ सी. सी. रोड बुडसिहं के घर से धनसिहं के घर तक पिपल्यालोहाड़</t>
+          <t>1720005100/RC/22012034305467 — सी.सी.रोड मेन रोड से सरवन के घर तक</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>46600</v>
+        <v>0</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>38824</v>
+        <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>42826</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RC/22012034528270 — CC ROAD NIRMAN MAN ROAD SE DEVISINGH KE GHAR TAK MAUDIPURA GP PIPLIYALOHAD</t>
+          <t>1720005100/RC/22012034305472 — सी.सी.रोड मेन रोड से मेशरसिहं के घर तक</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>22500</v>
+        <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>32300</v>
+        <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>44050</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RC/22012034529164 — CC ROAD NIRMAN MAN ROAD SE DEVISINGH KE GHAR TAK MAVDIPURA GP PIPLIYALOHAR</t>
+          <t>1720005100/RC/22012034332255 — आंतरिक पथ सी. सी. रोड बुडसिहं के घर से धनसिहं के घर तक पिपल्यालोहाड़</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>22511</v>
+        <v>46600</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>0</v>
+        <v>38824</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K426" s="3"/>
+        <v>42826</v>
+      </c>
+      <c r="K426" s="3" t="n">
+        <v>43275</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RC/22012034561680 — सुदूर सड़क/खेत सड़क उन्नयन कार्य प्राथमिक शाला भवन मवड़ीपुरा से ग्यारसी के खेत तक ग्रा0पंचा0पीपल्यालोहड</t>
+          <t>1720005100/RC/22012034528270 — CC ROAD NIRMAN MAN ROAD SE DEVISINGH KE GHAR TAK MAUDIPURA GP PIPLIYALOHAD</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>1498434.06</v>
+        <v>22500</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>1306571.2</v>
+        <v>32300</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>44267</v>
+        <v>44050</v>
       </c>
       <c r="K427" s="3" t="n">
-        <v>45657</v>
+        <v>44217</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RC/22012034579925 — CC ROAD NIRMAN KARY MEN ROAD SE GAJJU KE MAKAN TAK PIPALYALOHAR GPPIPALYALOHAR</t>
+          <t>1720005100/RC/22012034529164 — CC ROAD NIRMAN MAN ROAD SE DEVISINGH KE GHAR TAK MAVDIPURA GP PIPLIYALOHAR</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>27000</v>
+        <v>22511</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>30494</v>
+        <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>44435</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RC/291 — आंतरिक पथ/ बलराम के घर से भावसिंह के घर तक ग्राम पंचायत पिपल्‍यालोहाड</t>
+          <t>1720005100/RC/22012034561680 — सुदूर सड़क/खेत सड़क उन्नयन कार्य प्राथमिक शाला भवन मवड़ीपुरा से ग्यारसी के खेत तक ग्रा0पंचा0पीपल्यालोहड</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>148000</v>
+        <v>1498434.06</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>30720</v>
+        <v>1306571.2</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>41021</v>
+        <v>44267</v>
       </c>
       <c r="K429" s="3" t="n">
-        <v>41120</v>
+        <v>45657</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RC/367 — आंतरिक पथ/ मुख्‍य मार्ग से बुडसिह के घर तक पिपल्‍यालौहाड</t>
+          <t>1720005100/RC/22012034579925 — CC ROAD NIRMAN KARY MEN ROAD SE GAJJU KE MAKAN TAK PIPALYALOHAR GPPIPALYALOHAR</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>225000</v>
+        <v>27000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>48551</v>
+        <v>30494</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>41249</v>
+        <v>44435</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>41332</v>
+        <v>44477</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RC/ग्रेवल मार्ग निमार्ण/ पीपलयालोहाड घि — ग्रेवल मार्ग निमार्ण/ पीपलयालोहाड घिसा के घर से नाथू के खेत तक</t>
+          <t>1720005100/RC/291 — आंतरिक पथ/ बलराम के घर से भावसिंह के घर तक ग्राम पंचायत पिपल्‍यालोहाड</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>306000</v>
+        <v>148000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>13160</v>
+        <v>30720</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>39428</v>
-[...1 lines deleted...]
-      <c r="K431" s="3"/>
+        <v>41021</v>
+      </c>
+      <c r="K431" s="3" t="n">
+        <v>41120</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RC/ग्रेवल मार्ग / भीलट बाबा से लोहाड नद — ग्रेवल मार्ग / भीलट बाबा से लोहाड नदी तक मवडीपुरा पीपल्‍यालोहार</t>
+          <t>1720005100/RC/367 — आंतरिक पथ/ मुख्‍य मार्ग से बुडसिह के घर तक पिपल्‍यालौहाड</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>496000</v>
+        <v>225000</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>0</v>
+        <v>48551</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>39442</v>
-[...1 lines deleted...]
-      <c r="K432" s="3"/>
+        <v>41249</v>
+      </c>
+      <c r="K432" s="3" t="n">
+        <v>41332</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244440 — Sochalay Nirman Chatarsingh Torsingh Pipliyalohad</t>
+          <t>1720005100/RC/ग्रेवल मार्ग निमार्ण/ पीपलयालोहाड घि — ग्रेवल मार्ग निमार्ण/ पीपलयालोहाड घिसा के घर से नाथू के खेत तक</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>5400</v>
+        <v>306000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>5336</v>
+        <v>13160</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>41907</v>
-[...3 lines deleted...]
-      </c>
+        <v>39428</v>
+      </c>
+      <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244450 — Shochalay Nirman Atmatam Gangaram Pipliyalohad</t>
+          <t>1720005100/RC/ग्रेवल मार्ग / भीलट बाबा से लोहाड नद — ग्रेवल मार्ग / भीलट बाबा से लोहाड नदी तक मवडीपुरा पीपल्‍यालोहार</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>5400</v>
+        <v>496000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>5336</v>
+        <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>41907</v>
-[...3 lines deleted...]
-      </c>
+        <v>39442</v>
+      </c>
+      <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244460 — Shochalay Nirman Jasoda bai Nawal singh Pipliyaloh</t>
+          <t>1720005100/RS/22012034244440 — Sochalay Nirman Chatarsingh Torsingh Pipliyalohad</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>5336</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>41879</v>
+        <v>41907</v>
       </c>
       <c r="K435" s="3" t="n">
         <v>42073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244463 — Sochalay Nirman Kashiram Harisingh Pipliyalohad</t>
+          <t>1720005100/RS/22012034244450 — Shochalay Nirman Atmatam Gangaram Pipliyalohad</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>0</v>
+        <v>5336</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>41791</v>
-[...1 lines deleted...]
-      <c r="K436" s="3"/>
+        <v>41907</v>
+      </c>
+      <c r="K436" s="3" t="n">
+        <v>42073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244467 — Sochalay Nirman Asharam Gangaram Pipliyalohad</t>
+          <t>1720005100/RS/22012034244460 — Shochalay Nirman Jasoda bai Nawal singh Pipliyaloh</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I437" s="2" t="n">
         <v>5336</v>
       </c>
       <c r="J437" s="3" t="n">
         <v>41879</v>
       </c>
       <c r="K437" s="3" t="n">
         <v>42073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244469 — Sochalay Nirman Dhumsingh Bondar Pipliyalohad</t>
+          <t>1720005100/RS/22012034244463 — Sochalay Nirman Kashiram Harisingh Pipliyalohad</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>5336</v>
+        <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>41907</v>
-[...3 lines deleted...]
-      </c>
+        <v>41791</v>
+      </c>
+      <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244471 — Sochalay Nirman Sukhlal Dariyav Mawadipura Pipliya</t>
+          <t>1720005100/RS/22012034244467 — Sochalay Nirman Asharam Gangaram Pipliyalohad</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>0</v>
+        <v>5336</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>41780</v>
-[...1 lines deleted...]
-      <c r="K439" s="3"/>
+        <v>41879</v>
+      </c>
+      <c r="K439" s="3" t="n">
+        <v>42073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244474 — Sochalay Nirman Kishor Tipa Pipliyalohad</t>
+          <t>1720005100/RS/22012034244469 — Sochalay Nirman Dhumsingh Bondar Pipliyalohad</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>0</v>
+        <v>5336</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>41780</v>
-[...1 lines deleted...]
-      <c r="K440" s="3"/>
+        <v>41907</v>
+      </c>
+      <c r="K440" s="3" t="n">
+        <v>42073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244476 — Sochalay Nirman Kamal Anwar Mawadipura Pipliyaloha</t>
+          <t>1720005100/RS/22012034244471 — Sochalay Nirman Sukhlal Dariyav Mawadipura Pipliya</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244481 — Sochalay Nirman Banarsi bai Amarsingh Pipliyalohad</t>
+          <t>1720005100/RS/22012034244474 — Sochalay Nirman Kishor Tipa Pipliyalohad</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244483 — Sochalay Nirman Nandram Soma ji Pipliyalohad</t>
+          <t>1720005100/RS/22012034244476 — Sochalay Nirman Kamal Anwar Mawadipura Pipliyaloha</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>5336</v>
+        <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>41907</v>
-[...3 lines deleted...]
-      </c>
+        <v>41780</v>
+      </c>
+      <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244486 — Sochalay Nirman Kailash Ramdas Pipliyalohad</t>
+          <t>1720005100/RS/22012034244481 — Sochalay Nirman Banarsi bai Amarsingh Pipliyalohad</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244491 — Sochalay Nirman Shikdar Dhiriya Pipliyalohad</t>
+          <t>1720005100/RS/22012034244483 — Sochalay Nirman Nandram Soma ji Pipliyalohad</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>0</v>
+        <v>5336</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>41780</v>
-[...1 lines deleted...]
-      <c r="K445" s="3"/>
+        <v>41907</v>
+      </c>
+      <c r="K445" s="3" t="n">
+        <v>42073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244494 — Sochalay Nirman Remsingh Shikdar Mawadipura Pipliy</t>
+          <t>1720005100/RS/22012034244486 — Sochalay Nirman Kailash Ramdas Pipliyalohad</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I446" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244497 — Sochalay Nirman Mangubai Premsingh Pipliyalohad</t>
+          <t>1720005100/RS/22012034244491 — Sochalay Nirman Shikdar Dhiriya Pipliyalohad</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244498 — Sochalau Nirman Bhawarsingh Torsingh Pipliyalohad</t>
+          <t>1720005100/RS/22012034244494 — Sochalay Nirman Remsingh Shikdar Mawadipura Pipliy</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244499 — Sochalay Nirman Jagdish Rukhadiya Mawadipura Pipli</t>
+          <t>1720005100/RS/22012034244497 — Sochalay Nirman Mangubai Premsingh Pipliyalohad</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>5336</v>
+        <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>41907</v>
-[...3 lines deleted...]
-      </c>
+        <v>41780</v>
+      </c>
+      <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244680 — Sochalay Nirman Ghisiya Sikdar Pipliyalohad</t>
+          <t>1720005100/RS/22012034244498 — Sochalau Nirman Bhawarsingh Torsingh Pipliyalohad</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244694 — Sochalay Nirman Arjun bihari Mawadipura Pipliyaloh</t>
+          <t>1720005100/RS/22012034244499 — Sochalay Nirman Jagdish Rukhadiya Mawadipura Pipli</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I451" s="2" t="n">
         <v>5336</v>
       </c>
       <c r="J451" s="3" t="n">
         <v>41907</v>
       </c>
       <c r="K451" s="3" t="n">
         <v>42073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244697 — Sochalay Nirman Bhuwan Dariyav Mawadipura Pipliyal</t>
+          <t>1720005100/RS/22012034244680 — Sochalay Nirman Ghisiya Sikdar Pipliyalohad</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>5336</v>
+        <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>41907</v>
-[...3 lines deleted...]
-      </c>
+        <v>41780</v>
+      </c>
+      <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244702 — Sochalay Nirman  Banarsibai Kodar ji Mawadipura Pi</t>
+          <t>1720005100/RS/22012034244694 — Sochalay Nirman Arjun bihari Mawadipura Pipliyaloh</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>5336</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>41907</v>
       </c>
       <c r="K453" s="3" t="n">
         <v>42073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244728 — Sochalay Nirman Basntilal Nathu Anjankhut Pipliyal</t>
+          <t>1720005100/RS/22012034244697 — Sochalay Nirman Bhuwan Dariyav Mawadipura Pipliyal</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>0</v>
+        <v>5336</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>41780</v>
-[...1 lines deleted...]
-      <c r="K454" s="3"/>
+        <v>41907</v>
+      </c>
+      <c r="K454" s="3" t="n">
+        <v>42073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244736 — Sochalay Nirman Dharasingh Kamalsingh Pipliyalohad</t>
+          <t>1720005100/RS/22012034244702 — Sochalay Nirman  Banarsibai Kodar ji Mawadipura Pi</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>0</v>
+        <v>5336</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>41780</v>
-[...1 lines deleted...]
-      <c r="K455" s="3"/>
+        <v>41907</v>
+      </c>
+      <c r="K455" s="3" t="n">
+        <v>42073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244742 — Sochalay Nirman  Rupsingh Dhumsingh Pipliyalohad</t>
+          <t>1720005100/RS/22012034244728 — Sochalay Nirman Basntilal Nathu Anjankhut Pipliyal</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244745 — Sochalay Nirman Radheshyam Soma Pipliyalohad</t>
+          <t>1720005100/RS/22012034244736 — Sochalay Nirman Dharasingh Kamalsingh Pipliyalohad</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244746 — Sochalay Nirman Madiya Macriya Pipliyalohad</t>
+          <t>1720005100/RS/22012034244742 — Sochalay Nirman  Rupsingh Dhumsingh Pipliyalohad</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244951 — Sochalay Nirman Piyarelal Nirbhesingh Pipliyalohad</t>
+          <t>1720005100/RS/22012034244745 — Sochalay Nirman Radheshyam Soma Pipliyalohad</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244955 — Sochalay Nirman  Mansingh Bhailal Pipliyalohad</t>
+          <t>1720005100/RS/22012034244746 — Sochalay Nirman Madiya Macriya Pipliyalohad</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244966 — Sochalay Nirman Bali bai Mangilal Mawadipura Pipli</t>
+          <t>1720005100/RS/22012034244951 — Sochalay Nirman Piyarelal Nirbhesingh Pipliyalohad</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244968 — Sochalay Nirman Ratan Sajan Pipliyalohad</t>
+          <t>1720005100/RS/22012034244955 — Sochalay Nirman  Mansingh Bhailal Pipliyalohad</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244974 — Sochalay Nirman  Dolat Bihari Pipliyalohad</t>
+          <t>1720005100/RS/22012034244966 — Sochalay Nirman Bali bai Mangilal Mawadipura Pipli</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>5336</v>
+        <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>41907</v>
-[...3 lines deleted...]
-      </c>
+        <v>41780</v>
+      </c>
+      <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244976 — Sochalay Nirman  Ramesh Gulab Pipliyalohad</t>
+          <t>1720005100/RS/22012034244968 — Sochalay Nirman Ratan Sajan Pipliyalohad</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244977 — Sochalay Nirman  Rupsingh Metab Pipliyalohad</t>
+          <t>1720005100/RS/22012034244974 — Sochalay Nirman  Dolat Bihari Pipliyalohad</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>5336</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>41879</v>
+        <v>41907</v>
       </c>
       <c r="K465" s="3" t="n">
         <v>42073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244978 — Sochalay Nirman  Raisingh Nharsingh  Pipliyalohad</t>
+          <t>1720005100/RS/22012034244976 — Sochalay Nirman  Ramesh Gulab Pipliyalohad</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244981 — Sochalay Nirman Govind Ghudiya Mawadipura Pipliyal</t>
+          <t>1720005100/RS/22012034244977 — Sochalay Nirman  Rupsingh Metab Pipliyalohad</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>0</v>
+        <v>5336</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>41780</v>
-[...1 lines deleted...]
-      <c r="K467" s="3"/>
+        <v>41879</v>
+      </c>
+      <c r="K467" s="3" t="n">
+        <v>42073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034244983 — Sochalay Nirman Fhoolsingh Godiya Mawadipura Pipli</t>
+          <t>1720005100/RS/22012034244978 — Sochalay Nirman  Raisingh Nharsingh  Pipliyalohad</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034245026 — Sochalay Nirman  Radheshyam Ajab Pipliyalohad</t>
+          <t>1720005100/RS/22012034244981 — Sochalay Nirman Govind Ghudiya Mawadipura Pipliyal</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>5336</v>
+        <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>41879</v>
-[...3 lines deleted...]
-      </c>
+        <v>41780</v>
+      </c>
+      <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034245027 — Sochalay Nirman  Devisingh Giyarsiya  Mawadipura P</t>
+          <t>1720005100/RS/22012034244983 — Sochalay Nirman Fhoolsingh Godiya Mawadipura Pipli</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034245028 — Sochalay Nirman Ramsingh Godhiya  Mawadipura Pipli</t>
+          <t>1720005100/RS/22012034245026 — Sochalay Nirman  Radheshyam Ajab Pipliyalohad</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>0</v>
+        <v>5336</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>41780</v>
-[...1 lines deleted...]
-      <c r="K471" s="3"/>
+        <v>41879</v>
+      </c>
+      <c r="K471" s="3" t="n">
+        <v>42073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034245029 — Sochalay Nirman Sugan bai Tulshiram Mawadipura Pip</t>
+          <t>1720005100/RS/22012034245027 — Sochalay Nirman  Devisingh Giyarsiya  Mawadipura P</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034245030 — Sochalay Nirman  Ramesh Kannu Mawadipura Pipliyalo</t>
+          <t>1720005100/RS/22012034245028 — Sochalay Nirman Ramsingh Godhiya  Mawadipura Pipli</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>5336</v>
+        <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>41907</v>
-[...3 lines deleted...]
-      </c>
+        <v>41780</v>
+      </c>
+      <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034245031 — Sochalay Nirman  Durabai Giyansingh Mawadipura Pip</t>
+          <t>1720005100/RS/22012034245029 — Sochalay Nirman Sugan bai Tulshiram Mawadipura Pip</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034245032 — Sochalay Nirman Idiya  Guman Anjankhunt Pipliyaloh</t>
+          <t>1720005100/RS/22012034245030 — Sochalay Nirman  Ramesh Kannu Mawadipura Pipliyalo</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>0</v>
+        <v>5336</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>41780</v>
-[...1 lines deleted...]
-      <c r="K475" s="3"/>
+        <v>41907</v>
+      </c>
+      <c r="K475" s="3" t="n">
+        <v>42073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034245034 — Sochalay Nirman Indarsingh Rukhadiya Mawadipura  P</t>
+          <t>1720005100/RS/22012034245031 — Sochalay Nirman  Durabai Giyansingh Mawadipura Pip</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>5336</v>
+        <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>41907</v>
-[...3 lines deleted...]
-      </c>
+        <v>41780</v>
+      </c>
+      <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034245035 — Sochalay Nirman Krasna bai Nanuram Mawadipura Pipl</t>
+          <t>1720005100/RS/22012034245032 — Sochalay Nirman Idiya  Guman Anjankhunt Pipliyaloh</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>5336</v>
+        <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>41879</v>
-[...3 lines deleted...]
-      </c>
+        <v>41780</v>
+      </c>
+      <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034245037 — Sochalay Nirman Sundar Chandra Mawadipura Pipliyal</t>
+          <t>1720005100/RS/22012034245034 — Sochalay Nirman Indarsingh Rukhadiya Mawadipura  P</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>0</v>
+        <v>5336</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>41780</v>
-[...1 lines deleted...]
-      <c r="K478" s="3"/>
+        <v>41907</v>
+      </c>
+      <c r="K478" s="3" t="n">
+        <v>42073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034245038 — Sochalay Nirman  Anarsingh Lalsingh Mawadipura Pip</t>
+          <t>1720005100/RS/22012034245035 — Sochalay Nirman Krasna bai Nanuram Mawadipura Pipl</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>5336</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>41907</v>
+        <v>41879</v>
       </c>
       <c r="K479" s="3" t="n">
         <v>42073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034245041 — Sochalay Nirman  Sajan Maniya Mawadipura Pipliyalo</t>
+          <t>1720005100/RS/22012034245037 — Sochalay Nirman Sundar Chandra Mawadipura Pipliyal</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034245042 — Sochalay Nirman  Giyarsiya Gotiya Mawadipura Pipli</t>
+          <t>1720005100/RS/22012034245038 — Sochalay Nirman  Anarsingh Lalsingh Mawadipura Pip</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>0</v>
+        <v>5336</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>41780</v>
-[...1 lines deleted...]
-      <c r="K481" s="3"/>
+        <v>41907</v>
+      </c>
+      <c r="K481" s="3" t="n">
+        <v>42073</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034245172 — Sochalay Nirman  Pappu Rugha ji  Pipliyalohad</t>
+          <t>1720005100/RS/22012034245041 — Sochalay Nirman  Sajan Maniya Mawadipura Pipliyalo</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034245175 — Sochalay Nirman  Laxman Ramsingh Dawadipura Pipliy</t>
+          <t>1720005100/RS/22012034245042 — Sochalay Nirman  Giyarsiya Gotiya Mawadipura Pipli</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034245177 — Sochalay Nirman  Bansilal Mohan Mawadipura Pipliya</t>
+          <t>1720005100/RS/22012034245172 — Sochalay Nirman  Pappu Rugha ji  Pipliyalohad</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034245179 — Sochalay Nirman  Navalsingh Babu Mawadipura Pipliy</t>
+          <t>1720005100/RS/22012034245175 — Sochalay Nirman  Laxman Ramsingh Dawadipura Pipliy</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034245181 — Sochalay Nirman Naval singh Godhiya Mawadipura Pip</t>
+          <t>1720005100/RS/22012034245177 — Sochalay Nirman  Bansilal Mohan Mawadipura Pipliya</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034245183 — Sochalay Nirman  Fhulsingh Dariyav Mawadipura Pipl</t>
+          <t>1720005100/RS/22012034245179 — Sochalay Nirman  Navalsingh Babu Mawadipura Pipliy</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034245185 — Sochalay Nirman  Thawarsingh Ballu  Mawadipura Pip</t>
+          <t>1720005100/RS/22012034245181 — Sochalay Nirman Naval singh Godhiya Mawadipura Pip</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034245186 — Sochalay Nirman Ambaram Mirjapur Pipliyalohad</t>
+          <t>1720005100/RS/22012034245183 — Sochalay Nirman  Fhulsingh Dariyav Mawadipura Pipl</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034245189 — Sochalay Nirman  Gulab Nathu Mawadipura Pipliyaloh</t>
+          <t>1720005100/RS/22012034245185 — Sochalay Nirman  Thawarsingh Ballu  Mawadipura Pip</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034245519 — Sochalay Nirman  Munna Jhapdiya  Pipliyalohad</t>
+          <t>1720005100/RS/22012034245186 — Sochalay Nirman Ambaram Mirjapur Pipliyalohad</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034257408 — Sochalay Nirman Bhura Aansingh Piplialohar</t>
+          <t>1720005100/RS/22012034245189 — Sochalay Nirman  Gulab Nathu Mawadipura Pipliyaloh</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1720005100/RS/22012034257409 — Sochalay Nirman  Sumanlal Pannalal Pipliyalohar</t>
+          <t>1720005100/RS/22012034245519 — Sochalay Nirman  Munna Jhapdiya  Pipliyalohad</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>41780</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1720005100/SK/813 — Bharat Nirman Rajeev Gandhi Sewa Kendra,PIPLYALADOR</t>
+          <t>1720005100/RS/22012034257408 — Sochalay Nirman Bhura Aansingh Piplialohar</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>1285000</v>
+        <v>5400</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>922611.92</v>
+        <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>41544</v>
-[...3 lines deleted...]
-      </c>
+        <v>41780</v>
+      </c>
+      <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/2161 — निर्मल नीर/ अनारसिह के घर के पास मवडीपुरा ग्राम पंचायत पीपल्‍यालौहाड</t>
+          <t>1720005100/RS/22012034257409 — Sochalay Nirman  Sumanlal Pannalal Pipliyalohar</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>290000</v>
+        <v>5400</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>322437</v>
+        <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>39863</v>
-[...3 lines deleted...]
-      </c>
+        <v>41780</v>
+      </c>
+      <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Bharat Nirman Sewa Kendra</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>New Construction / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012034477432 — Sokta gadda panchayat bhawan ke paas pipliyalohad</t>
+          <t>1720005100/SK/813 — Bharat Nirman Rajeev Gandhi Sewa Kendra,PIPLYALADOR</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>0</v>
+        <v>1285000</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>0</v>
+        <v>922611.92</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K496" s="3"/>
+        <v>41544</v>
+      </c>
+      <c r="K496" s="3" t="n">
+        <v>43554</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012034556855 — BOLDER CHECK DAM NIRMAN DEVISINGH KE KHET KE PASS NO.01 MAWDIPURA GP PIPLYALOHAD</t>
+          <t>1720005100/WC/2161 — निर्मल नीर/ अनारसिह के घर के पास मवडीपुरा ग्राम पंचायत पीपल्‍यालौहाड</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>25693.26</v>
+        <v>290000</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>16530</v>
+        <v>322437</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>43992</v>
+        <v>39863</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>44693</v>
+        <v>40380</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012034556858 — BOLDER CHECK DAM NIRMAN NAVLSINGH KE KHET KE PASS NO.02 MAWDIPURA GP PIPLYALOHAD</t>
+          <t>1720005100/WC/22012034477432 — Sokta gadda panchayat bhawan ke paas pipliyalohad</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>20554.61</v>
+        <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>12540</v>
+        <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>43992</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012034556861 — BOLDER CHECK DAM NIRMAN NATHU GUMAN KE KHET KE PASS NO.03 MAWDIPURA GP PIPLYALOHAD</t>
+          <t>1720005100/WC/22012034556855 — BOLDER CHECK DAM NIRMAN DEVISINGH KE KHET KE PASS NO.01 MAWDIPURA GP PIPLYALOHAD</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>23123.93</v>
+        <v>25693.26</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>16530</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>43992</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>44702</v>
+        <v>44693</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012034556863 — BOLDER CHECK DAM NIRMAN RAMSINGH KARANSINGH KE KHET KE PASS NO.04 MAWDIPURA GP PIPLYALOHAD</t>
+          <t>1720005100/WC/22012034556858 — BOLDER CHECK DAM NIRMAN NAVLSINGH KE KHET KE PASS NO.02 MAWDIPURA GP PIPLYALOHAD</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>25693.26</v>
+        <v>20554.61</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>12540</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>44077</v>
+        <v>43992</v>
       </c>
       <c r="K500" s="3" t="n">
         <v>44693</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012034556866 — BOLDER CHECK DAM NIRMAN REMSINGH SIKDAR KE KHET KE PASS NO.05 MAWDIPURA GP PIPLYALOHAD</t>
+          <t>1720005100/WC/22012034556861 — BOLDER CHECK DAM NIRMAN NATHU GUMAN KE KHET KE PASS NO.03 MAWDIPURA GP PIPLYALOHAD</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>25693.26</v>
+        <v>23123.93</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>15010</v>
+        <v>16530</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>44077</v>
+        <v>43992</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>44693</v>
+        <v>44702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012034556872 — BOLDER CHECK DAM NIRMAN TULSIRAM MANGAL KE KHET KE PASS NO.06 MAWDIPURA GP PIPLYALOHAD</t>
+          <t>1720005100/WC/22012034556863 — BOLDER CHECK DAM NIRMAN RAMSINGH KARANSINGH KE KHET KE PASS NO.04 MAWDIPURA GP PIPLYALOHAD</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>28262.59</v>
+        <v>25693.26</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>22040</v>
+        <v>12540</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>43992</v>
+        <v>44077</v>
       </c>
       <c r="K502" s="3" t="n">
-        <v>44702</v>
+        <v>44693</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012034556874 — BOLDER CHECK DAM NIRMAN RAMSINGH GHODIYA KE KHET KE PASS NO.07 MAWDIPURA GP PIPLYALOHAD</t>
+          <t>1720005100/WC/22012034556866 — BOLDER CHECK DAM NIRMAN REMSINGH SIKDAR KE KHET KE PASS NO.05 MAWDIPURA GP PIPLYALOHAD</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>30831.91</v>
+        <v>25693.26</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>22902</v>
+        <v>15010</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>43992</v>
+        <v>44077</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>44735</v>
+        <v>44693</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012034569361 — कंटूल ट्रैंच निर्माण कच्छ क्रमांक 661,662 बीट उदयनगर ग्राम पंचायत पिपलियालोहाड़</t>
+          <t>1720005100/WC/22012034556872 — BOLDER CHECK DAM NIRMAN TULSIRAM MANGAL KE KHET KE PASS NO.06 MAWDIPURA GP PIPLYALOHAD</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>206925.18</v>
+        <v>28262.59</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>172426</v>
+        <v>22040</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>44057</v>
+        <v>43992</v>
       </c>
       <c r="K504" s="3" t="n">
-        <v>44624</v>
+        <v>44702</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012034569362 — बोल्डर चेक डैम  निर्माण  कच्छ क्रमांक 661,662 बीट उदयनगर ग्राम पंचायत पिपलियालोहाड़</t>
+          <t>1720005100/WC/22012034556874 — BOLDER CHECK DAM NIRMAN RAMSINGH GHODIYA KE KHET KE PASS NO.07 MAWDIPURA GP PIPLYALOHAD</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>342268.97</v>
+        <v>30831.91</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>262385.12</v>
+        <v>22902</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>44057</v>
+        <v>43992</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>44658</v>
+        <v>44735</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012034606030 — कंटूल ट्रैंच निर्माण कच्छ क्रमांक 661,662 बीट उदयनगर भाग-२ ग्राम पंचायत पिपलियालोहाड़</t>
+          <t>1720005100/WC/22012034569361 — कंटूल ट्रैंच निर्माण कच्छ क्रमांक 661,662 बीट उदयनगर ग्राम पंचायत पिपलियालोहाड़</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>410584.92</v>
+        <v>206925.18</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>356960</v>
+        <v>172426</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>44232</v>
+        <v>44057</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>44520</v>
+        <v>44624</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012034630815 — कंटूल ट्रैंच निर्माण भाग-3 कच्छ क्रमांक 661,662 बीट उदयनगर ग्राम पंचायत पिपलियालोहाड़</t>
+          <t>1720005100/WC/22012034569362 — बोल्डर चेक डैम  निर्माण  कच्छ क्रमांक 661,662 बीट उदयनगर ग्राम पंचायत पिपलियालोहाड़</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>210175.28</v>
+        <v>342268.97</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>211335</v>
+        <v>262385.12</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>44470</v>
+        <v>44057</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>44571</v>
+        <v>44658</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012034630824 — बोल्डर चेक डैम निर्माण  भाग-२ कच्छ क्रमांक 661,662 बीट उदयनगर ग्राम पंचायत पिपलियालोहाड़</t>
+          <t>1720005100/WC/22012034606030 — कंटूल ट्रैंच निर्माण कच्छ क्रमांक 661,662 बीट उदयनगर भाग-२ ग्राम पंचायत पिपलियालोहाड़</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>674102.74</v>
+        <v>410584.92</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>323124.94</v>
+        <v>356960</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>44561</v>
+        <v>44232</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>46146</v>
+        <v>44520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012034748995 — CTR Roof Water Harvesting Panchayat bhavan pipliyallohad</t>
+          <t>1720005100/WC/22012034630815 — कंटूल ट्रैंच निर्माण भाग-3 कच्छ क्रमांक 661,662 बीट उदयनगर ग्राम पंचायत पिपलियालोहाड़</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>48534.77</v>
+        <v>210175.28</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>0</v>
+        <v>211335</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K509" s="3"/>
+        <v>44470</v>
+      </c>
+      <c r="K509" s="3" t="n">
+        <v>44571</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012034749059 — CTR Mad Bandhan  Lalsingh Anvar Mavdipura</t>
+          <t>1720005100/WC/22012034630824 — बोल्डर चेक डैम निर्माण  भाग-२ कच्छ क्रमांक 661,662 बीट उदयनगर ग्राम पंचायत पिपलियालोहाड़</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>0</v>
+        <v>674102.74</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>0</v>
+        <v>323124.94</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K510" s="3"/>
+        <v>44561</v>
+      </c>
+      <c r="K510" s="3" t="n">
+        <v>46146</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012034750748 — CTR ROOF WATER HARVESTING Govt. Primary school pipliyalohad</t>
+          <t>1720005100/WC/22012034748995 — CTR Roof Water Harvesting Panchayat bhavan pipliyallohad</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>48534.77</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012034750773 — CRT ROOF WATER HARVESTING AANGANVADI BHAVAN MAVDIPURA</t>
+          <t>1720005100/WC/22012034749059 — CTR Mad Bandhan  Lalsingh Anvar Mavdipura</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>48534.77</v>
+        <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012034750784 — CTR roof water Harvesting govt primary school Mavdipura</t>
+          <t>1720005100/WC/22012034750748 — CTR ROOF WATER HARVESTING Govt. Primary school pipliyalohad</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>48534.77</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012034750793 — CTR roof water harvesting govt primary school Anjankhut</t>
+          <t>1720005100/WC/22012034750773 — CRT ROOF WATER HARVESTING AANGANVADI BHAVAN MAVDIPURA</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>48534.77</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012034750803 — CTR roof water harvesting Kichan shet pipliyalohad</t>
+          <t>1720005100/WC/22012034750784 — CTR roof water Harvesting govt primary school Mavdipura</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>48534.77</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012034750806 — CTR roof water harvesting Kichan shet Anjankhut</t>
+          <t>1720005100/WC/22012034750793 — CTR roof water harvesting govt primary school Anjankhut</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>48534.77</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012034750817 — CTR roof water harvesting Govt Samudaay Bhavan pipliyalohad</t>
+          <t>1720005100/WC/22012034750803 — CTR roof water harvesting Kichan shet pipliyalohad</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>48534.77</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012034750835 — CTR roof water harvesting Bisan hajari Mavdipura</t>
+          <t>1720005100/WC/22012034750806 — CTR roof water harvesting Kichan shet Anjankhut</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>0</v>
+        <v>48534.77</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012034792355 — CTR /SLMW SOKA KA Gadda 05 SARVJANIK</t>
+          <t>1720005100/WC/22012034750817 — CTR roof water harvesting Govt Samudaay Bhavan pipliyalohad</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>91916.92</v>
+        <v>48534.77</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>44348</v>
+        <v>44300</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012034891556 — कंटूल ट्रैंच निर्माण भाग-4 कच्छ क्रमांक 661,662 बीट उदयनगर ग्राम पंचायत पिपलियालोहाड़</t>
+          <t>1720005100/WC/22012034750835 — CTR roof water harvesting Bisan hajari Mavdipura</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>196460.75</v>
+        <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>170088</v>
+        <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>44617</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012034893941 — SLWM Sokha ka gadda individual No. 10 Bhag  01</t>
+          <t>1720005100/WC/22012034792355 — CTR /SLMW SOKA KA Gadda 05 SARVJANIK</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>0</v>
+        <v>91916.92</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>44572</v>
+        <v>44348</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012034893942 — SLWM Sokha ka gadda individual No. 10 Bhag  01</t>
+          <t>1720005100/WC/22012034891556 — कंटूल ट्रैंच निर्माण भाग-4 कच्छ क्रमांक 661,662 बीट उदयनगर ग्राम पंचायत पिपलियालोहाड़</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>0</v>
+        <v>196460.75</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>0</v>
+        <v>170088</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>44572</v>
-[...1 lines deleted...]
-      <c r="K522" s="3"/>
+        <v>44617</v>
+      </c>
+      <c r="K522" s="3" t="n">
+        <v>44707</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012034893943 — SLMW SOKHA KA GADDA INDIVIDUAL NO. 09 MAVDIPURA BHAG 02</t>
+          <t>1720005100/WC/22012034893941 — SLWM Sokha ka gadda individual No. 10 Bhag  01</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>44572</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012035137294 — BOLADR CHECK DAM NIRMAN KARY LAKHAN KE KHET KE PASS NO.01 PIPLYALOHAR GP PIPLYALOHAR</t>
+          <t>1720005100/WC/22012034893942 — SLWM Sokha ka gadda individual No. 10 Bhag  01</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>622276.46</v>
+        <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>45153</v>
+        <v>44572</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012035137303 — BOLADR CHECK DAM NIRMAN KARY LAKHAN KE KHET KE PASS NO.02 PIPLYALOHAR GP PIPLYALOHAR</t>
+          <t>1720005100/WC/22012034893943 — SLMW SOKHA KA GADDA INDIVIDUAL NO. 09 MAVDIPURA BHAG 02</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>45153</v>
+        <v>44572</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012035137308 — BOLADR CHECK DAM NIRMAN KARY LAKHAN KE KHET KE PASS NO.03 PIPLYALOHAR GP PIPLYALOHAR</t>
+          <t>1720005100/WC/22012035137294 — BOLADR CHECK DAM NIRMAN KARY LAKHAN KE KHET KE PASS NO.01 PIPLYALOHAR GP PIPLYALOHAR</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>0</v>
+        <v>622276.46</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012035137325 — BOLADR CHECK DAM NIRMAN KARY LAKHAN KE KHET KE PASS NO.04 PIPLYALOHAR GP PIPLYALOHAR</t>
+          <t>1720005100/WC/22012035137303 — BOLADR CHECK DAM NIRMAN KARY LAKHAN KE KHET KE PASS NO.02 PIPLYALOHAR GP PIPLYALOHAR</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012035137328 — BOLADR CHECK DAM NIRMAN KARY LAKHAN KE KHET KE PASS NO.05 PIPLYALOHAR GP PIPLYALOHAR</t>
+          <t>1720005100/WC/22012035137308 — BOLADR CHECK DAM NIRMAN KARY LAKHAN KE KHET KE PASS NO.03 PIPLYALOHAR GP PIPLYALOHAR</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012035137349 — कंटूल ट्रैंच निर्माण कच्छ क्रमांक 684 बीट पटाडीपाला भाग-1 ग्राम पंचायत पिपलियालोहाड़</t>
+          <t>1720005100/WC/22012035137325 — BOLADR CHECK DAM NIRMAN KARY LAKHAN KE KHET KE PASS NO.04 PIPLYALOHAR GP PIPLYALOHAR</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>998533.06</v>
+        <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012035137356 — कंटूल ट्रैंच निर्माण कच्छ क्रमांक 684 बीट पटाडीपाला भाग-2 ग्राम पंचायत पिपलियालोहाड़</t>
+          <t>1720005100/WC/22012035137328 — BOLADR CHECK DAM NIRMAN KARY LAKHAN KE KHET KE PASS NO.05 PIPLYALOHAR GP PIPLYALOHAR</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>714075.44</v>
+        <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012035137363 — NALA VISTARIKARAN KARY MADIYA KE KHET KE PASS MAWDIPURA GP PIPLYALOHAR</t>
+          <t>1720005100/WC/22012035137349 — कंटूल ट्रैंच निर्माण कच्छ क्रमांक 684 बीट पटाडीपाला भाग-1 ग्राम पंचायत पिपलियालोहाड़</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>578698.1</v>
+        <v>998533.06</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012035137367 — NALA VISTARIKARAN KARY NIHALSINGH KE KHET KE PASS PIPLYALOHAR GP PIPLYALOHAR</t>
+          <t>1720005100/WC/22012035137356 — कंटूल ट्रैंच निर्माण कच्छ क्रमांक 684 बीट पटाडीपाला भाग-2 ग्राम पंचायत पिपलियालोहाड़</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>578698.1</v>
+        <v>714075.44</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>57012</v>
+        <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>45299</v>
+        <v>45153</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012035137372 — NALA VISTARIKARAN KARY LAKHAN KE KHET KE PASS PIPLYALOHAR GP PIPLYALOHAR</t>
+          <t>1720005100/WC/22012035137363 — NALA VISTARIKARAN KARY MADIYA KE KHET KE PASS MAWDIPURA GP PIPLYALOHAR</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>578698.1</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012035280399 — JGSA 2025 Dug Well Recharge Strucrure Neermal Neer Mandir Ke Pass Piplyalohad GP Piplyalohad</t>
+          <t>1720005100/WC/22012035137367 — NALA VISTARIKARAN KARY NIHALSINGH KE KHET KE PASS PIPLYALOHAR GP PIPLYALOHAR</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>25899.46</v>
+        <v>578698.1</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>0</v>
+        <v>57012</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>45769</v>
+        <v>45299</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012035286804 — JGSA  dugwell   papu bhusiya ke ghar kesamne ka  shamuhik kuwa  piplallador gp piplalador</t>
+          <t>1720005100/WC/22012035137372 — NALA VISTARIKARAN KARY LAKHAN KE KHET KE PASS PIPLYALOHAR GP PIPLYALOHAR</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>25899.46</v>
+        <v>578698.1</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>2346</v>
+        <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>45793</v>
-[...3 lines deleted...]
-      </c>
+        <v>45153</v>
+      </c>
+      <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/22012035286805 — JGSA  dugwell   hanuman mandir  ke pass ka kuwa piplyaladorgp piplyalador</t>
+          <t>1720005100/WC/22012035280399 — JGSA 2025 Dug Well Recharge Strucrure Neermal Neer Mandir Ke Pass Piplyalohad GP Piplyalohad</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>45748</v>
+        <v>45769</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/9993671161 — गेबियन स्ट्रेक्चर निर्माण</t>
+          <t>1720005100/WC/22012035286804 — JGSA  dugwell   papu bhusiya ke ghar kesamne ka  shamuhik kuwa  piplallador gp piplalador</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>0</v>
+        <v>25899.46</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>0</v>
+        <v>2346</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K537" s="3"/>
+        <v>45793</v>
+      </c>
+      <c r="K537" s="3" t="n">
+        <v>46134</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Constr of Sand filter-Borewell recharge for Comm / Construction of Sand filter for borewell recharge for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/9993671180 — गेबियन स्ट्रेक्चर निर्माण</t>
+          <t>1720005100/WC/22012035286805 — JGSA  dugwell   hanuman mandir  ke pass ka kuwa piplyaladorgp piplyalador</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>0</v>
+        <v>25899.46</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>42395</v>
+        <v>45748</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/नवीन कुप निमार्ण/अंजनखुट मेहताब गुमा — नवीन कुप निमार्ण/अंजनखुट मेहताब गुमान</t>
+          <t>1720005100/WC/9993671161 — गेबियन स्ट्रेक्चर निर्माण</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>307440</v>
+        <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>93521</v>
+        <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>39245</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Well / Construction of Irrigation Open Well for Individuals</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Well</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/नवीन कुप नि‍मार्ण कमल छि‍तु ग्राम पि — नवीन कुप नि‍मार्ण कमल छि‍तु ग्राम पि‍पल्‍यालोहाड</t>
+          <t>1720005100/WC/9993671180 — गेबियन स्ट्रेक्चर निर्माण</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>60000</v>
+        <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>206480</v>
+        <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>39449</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/नवीन कुप नि‍मार्ण गोवि‍न्‍द जलाल ग्र — नवीन कुप नि‍मार्ण गोवि‍न्‍द जलाल ग्राम पि‍पल्‍यालोहार</t>
+          <t>1720005100/WC/नवीन कुप निमार्ण/अंजनखुट मेहताब गुमा — नवीन कुप निमार्ण/अंजनखुट मेहताब गुमान</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>60000</v>
+        <v>307440</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>68520</v>
+        <v>93521</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>39448</v>
-[...1 lines deleted...]
-      <c r="K541" s="3"/>
+        <v>39245</v>
+      </c>
+      <c r="K541" s="3" t="n">
+        <v>42845</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/नवीन कुप नि‍मार्ण देवीसि‍ह ग्‍यारसील — नवीन कुप नि‍मार्ण देवीसि‍ह ग्‍यारसीलाल ग्राम पि‍पल</t>
+          <t>1720005100/WC/नवीन कुप नि‍मार्ण कमल छि‍तु ग्राम पि — नवीन कुप नि‍मार्ण कमल छि‍तु ग्राम पि‍पल्‍यालोहाड</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>307440</v>
+        <v>60000</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>78069.14</v>
+        <v>206480</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>39484</v>
+        <v>39449</v>
       </c>
       <c r="K542" s="3" t="n">
-        <v>42112</v>
+        <v>40993</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/नवीन कुप नि‍मार्ण देवीसि‍ह बोदंर ग्र — नवीन कुप नि‍मार्ण देवीसि‍ह बोदंर ग्राम पि‍पल्‍यालोहाड</t>
+          <t>1720005100/WC/नवीन कुप नि‍मार्ण गोवि‍न्‍द जलाल ग्र — नवीन कुप नि‍मार्ण गोवि‍न्‍द जलाल ग्राम पि‍पल्‍यालोहार</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>60000</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>41659</v>
+        <v>68520</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>39455</v>
+        <v>39448</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/नवीन कुप निमार्ण/ पीपल्‍यालोहाड गुला — नवीन कुप निमार्ण/ पीपल्‍यालोहाड गुला‍ब हजारी</t>
+          <t>1720005100/WC/नवीन कुप नि‍मार्ण देवीसि‍ह ग्‍यारसील — नवीन कुप नि‍मार्ण देवीसि‍ह ग्‍यारसीलाल ग्राम पि‍पल</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>307440</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>0</v>
+        <v>78069.14</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>39404</v>
-[...1 lines deleted...]
-      <c r="K544" s="3"/>
+        <v>39484</v>
+      </c>
+      <c r="K544" s="3" t="n">
+        <v>42112</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Rural Drinking Water</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1720005100/WC/निर्मल नीर/ हजारी के घर के पास ग्राम — निर्मल नीर/ हजारी के घर के पास ग्राम पंचायत पिपल्‍यालौहाड</t>
+          <t>1720005100/WC/नवीन कुप नि‍मार्ण देवीसि‍ह बोदंर ग्र — नवीन कुप नि‍मार्ण देवीसि‍ह बोदंर ग्राम पि‍पल्‍यालोहाड</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>271000</v>
+        <v>60000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>219449</v>
+        <v>41659</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>39865</v>
-[...3 lines deleted...]
-      </c>
+        <v>39455</v>
+      </c>
+      <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Well / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1720005/DPउर्जावन पिपल्‍यालोहार भाग 2 ग्राम पिपल्‍ — उर्जावन पिपल्‍यालोहार भाग 2 ग्राम पिपल्‍यालोहार</t>
+          <t>1720005100/WC/नवीन कुप निमार्ण/ पीपल्‍यालोहाड गुला — नवीन कुप निमार्ण/ पीपल्‍यालोहाड गुला‍ब हजारी</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>343000</v>
+        <v>307440</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>75684</v>
+        <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>39508</v>
-[...3 lines deleted...]
-      </c>
+        <v>39404</v>
+      </c>
+      <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
+          <t>2008-2009</t>
+        </is>
+      </c>
+      <c r="C547" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Rural Drinking Water</t>
+        </is>
+      </c>
+      <c r="D547" s="1" t="inlineStr">
+        <is>
+          <t>DUGWELLS / Construction of Irrigation Open Well for Community</t>
+        </is>
+      </c>
+      <c r="E547" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Well</t>
+        </is>
+      </c>
+      <c r="F547" s="1" t="inlineStr">
+        <is>
+          <t>1720005100/WC/निर्मल नीर/ हजारी के घर के पास ग्राम — निर्मल नीर/ हजारी के घर के पास ग्राम पंचायत पिपल्‍यालौहाड</t>
+        </is>
+      </c>
+      <c r="G547" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H547" s="2" t="n">
+        <v>271000</v>
+      </c>
+      <c r="I547" s="2" t="n">
+        <v>219449</v>
+      </c>
+      <c r="J547" s="3" t="n">
+        <v>39865</v>
+      </c>
+      <c r="K547" s="3" t="n">
+        <v>43271</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
+      <c r="A548" s="1" t="inlineStr">
+        <is>
+          <t>BAGLI</t>
+        </is>
+      </c>
+      <c r="B548" s="1" t="inlineStr">
+        <is>
+          <t>2007-2008</t>
+        </is>
+      </c>
+      <c r="C548" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D548" s="1" t="inlineStr">
+        <is>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+        </is>
+      </c>
+      <c r="E548" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F548" s="1" t="inlineStr">
+        <is>
+          <t>1720005/DPउर्जावन पिपल्‍यालोहार भाग 2 ग्राम पिपल्‍ — उर्जावन पिपल्‍यालोहार भाग 2 ग्राम पिपल्‍यालोहार</t>
+        </is>
+      </c>
+      <c r="G548" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H548" s="2" t="n">
+        <v>343000</v>
+      </c>
+      <c r="I548" s="2" t="n">
+        <v>75684</v>
+      </c>
+      <c r="J548" s="3" t="n">
+        <v>39508</v>
+      </c>
+      <c r="K548" s="3" t="n">
+        <v>39992</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
+      <c r="A549" s="1" t="inlineStr">
+        <is>
+          <t>BAGLI</t>
+        </is>
+      </c>
+      <c r="B549" s="1" t="inlineStr">
+        <is>
           <t>2011-2012</t>
         </is>
       </c>
-      <c r="C547" s="1" t="inlineStr">
+      <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
-      <c r="D547" s="1" t="inlineStr">
+      <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Forest Protection / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
-      <c r="E547" s="1" t="inlineStr">
+      <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
-      <c r="F547" s="1" t="inlineStr">
+      <c r="F549" s="1" t="inlineStr">
         <is>
           <t>1720/DP/9926691147 — IWC III TO VII PIPLIYALOHAR RANGE_UDAYNAGAR</t>
         </is>
       </c>
-      <c r="G547" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H547" s="2" t="n">
+      <c r="G549" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H549" s="2" t="n">
         <v>73000</v>
       </c>
-      <c r="I547" s="2" t="n">
+      <c r="I549" s="2" t="n">
         <v>54326</v>
       </c>
-      <c r="J547" s="3" t="n">
+      <c r="J549" s="3" t="n">
         <v>40758</v>
       </c>
-      <c r="K547" s="3" t="n">
+      <c r="K549" s="3" t="n">
         <v>41059</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>