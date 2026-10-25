--- v0 (2026-09-04)
+++ v1 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K418"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 08:22:32</t>
+          <t>Exported on: 2026-10-25 07:58:26</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DEWAS</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1002,51 +1002,51 @@
       <c r="J26" s="3" t="n">
         <v>44534</v>
       </c>
       <c r="K26" s="3" t="n">
         <v>45378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1720005120/DP/22012034544216 — nutrition garden aganbadi bhavan chariya</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>12833.02</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>1974</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>44595</v>
@@ -1237,51 +1237,51 @@
         <v>884</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45164</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1720005120/DP/22012034608548 — C N G KA KARYA  CHARIYA</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>639757.46</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>174245.13</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45284</v>
@@ -1472,51 +1472,51 @@
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45487</v>
       </c>
       <c r="K36" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1720005120/DP/22012034628367 — वृक्षारोपण कार्य  हर धर्मशाला के पास चारिया</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>462320.68</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>242865.56</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45592</v>
@@ -4131,382 +4131,384 @@
       <c r="J91" s="3" t="n">
         <v>44534</v>
       </c>
       <c r="K91" s="3" t="n">
         <v>45372</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1720005120/IF/22012035307920 — पशु शेड निर्माण धापूबाई भीम सिंह</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1720005120/IF/22012035308086 — पशु शेड निर्माण गंगा बाई</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1720005120/IF/22012035308090 — पशु शेड निर्माण शिवानी धर्मेंद्र</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1720005120/IF/22012035308093 — पशु शेड निर्माण रचना पति सतीश</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1720005120/IF/22012035328081 — पशु शेड निर्माण रेशम बाई दयाराम चारिया</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>147535.73</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>118343</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45785</v>
       </c>
-      <c r="K96" s="3"/>
+      <c r="K96" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1720005120/IF/22012035328165 — पशु शेड निर्माण गंगाबाई रामसिंह चारिया</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I97" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1720005120/IF/22012035328234 — पशु शेड निर्माण धापू बाई भीमसिंह चारिया</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>139285.93</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>114475</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K98" s="3" t="n">
         <v>46235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1720005120/IF/22012035328251 — पशु शेड निर्माण शिवानी धर्मेद्र चारिया</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>147535.73</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>112224</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45828</v>
@@ -4556,78 +4558,80 @@
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>46081</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1720005120/IF/22012035330885 — पशु शेड निर्माण गंगा बाई चारिया</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>150865.62</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>117256</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45785</v>
       </c>
-      <c r="K101" s="3"/>
+      <c r="K101" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
@@ -5305,51 +5309,51 @@
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1720005120/IF/22012035593254 — एक बगिया मां के नाम गंगा बाई रामसिंग चारिया MP-20-005-003/97</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>264171.47</v>
       </c>
       <c r="I116" s="2" t="n">
-        <v>126850.3</v>
+        <v>146350.3</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45919</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -18475,51 +18479,51 @@
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>45153</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Gabion Spur for Community</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1720005120/WC/22012035122565 — ग्रेबियन स्ट्रेचर शांतिलाल के खेत के पास ग्राम शिवपुर ग्राम पंचायत चारिया</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>126443.13</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>6851</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>45367</v>
@@ -18663,98 +18667,98 @@
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>45487</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
+          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Shelterbelt Plantation for Community</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1720005120/WC/22012035222281 — वृक्षारोपण कार्य आंगनबाड़ी के पास चारिया</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
+          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Shelterbelt Plantation for Community</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1720005120/WC/22012035222294 — वृक्षारोपण कार्य आंगनबाड़ी के पास चारिया</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>462320.68</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>189778.15</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>45592</v>