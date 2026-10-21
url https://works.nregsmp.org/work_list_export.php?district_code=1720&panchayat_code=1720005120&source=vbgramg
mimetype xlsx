--- v0 (2026-09-02)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K32"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 20:37:30</t>
+          <t>Exported on: 2026-10-21 20:58:54</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DEWAS</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1720005120/DP/22012034544216 — nutrition garden aganbadi bhavan chariya</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>12833.02</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44595</v>
@@ -367,51 +367,51 @@
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>44879</v>
       </c>
       <c r="K13" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
+          <t>Boundary Line Plantation-Horticulture -Community / Line Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1720005120/DP/22012034608548 — C N G KA KARYA  CHARIYA</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>639757.46</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>45284</v>
@@ -602,664 +602,668 @@
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45487</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1720005120/DP/22012034628367 — वृक्षारोपण कार्य  हर धर्मशाला के पास चारिया</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>462320.68</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45592</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1720005120/IF/22012035307920 — पशु शेड निर्माण धापूबाई भीम सिंह</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1720005120/IF/22012035308086 — पशु शेड निर्माण गंगा बाई</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1720005120/IF/22012035308090 — पशु शेड निर्माण शिवानी धर्मेंद्र</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
           <t>1720005120/IF/22012035308093 — पशु शेड निर्माण रचना पति सतीश</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I23" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45719</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1720005120/IF/22012035328081 — पशु शेड निर्माण रेशम बाई दयाराम चारिया</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>147535.73</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45785</v>
       </c>
-      <c r="K24" s="3"/>
+      <c r="K24" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1720005120/IF/22012035328165 — पशु शेड निर्माण गंगाबाई रामसिंह चारिया</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1720005120/IF/22012035328234 — पशु शेड निर्माण धापू बाई भीमसिंह चारिया</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>139285.93</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K26" s="3" t="n">
         <v>46235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1720005120/IF/22012035328251 — पशु शेड निर्माण शिवानी धर्मेद्र चारिया</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>147535.73</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45828</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1720005120/IF/22012035330885 — पशु शेड निर्माण गंगा बाई चारिया</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>150865.62</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45785</v>
       </c>
-      <c r="K28" s="3"/>
+      <c r="K28" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1720005120/IF/22012035593254 — एक बगिया मां के नाम गंगा बाई रामसिंग चारिया MP-20-005-003/97</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>264171.47</v>
       </c>
       <c r="I29" s="2" t="n">
-        <v>6300</v>
+        <v>25800</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45919</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Gabion Spur for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1720005120/WC/22012035122565 — ग्रेबियन स्ट्रेचर शांतिलाल के खेत के पास ग्राम शिवपुर ग्राम पंचायत चारिया</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>126443.13</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
+          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Shelterbelt Plantation for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1720005120/WC/22012035222281 — वृक्षारोपण कार्य आंगनबाड़ी के पास चारिया</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>BAGLI</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Along the coast Line Plantation of Coastal Shelter Belt Trees for Community</t>
+          <t>Coast Line Plntation-Coastal Shelter Belt-Comm / Shelterbelt Plantation for Community</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1720005120/WC/22012035222294 — वृक्षारोपण कार्य आंगनबाड़ी के पास चारिया</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>462320.68</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>3300</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45592</v>