--- v0 (2026-09-11)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K504"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-11 16:18:15</t>
+          <t>Exported on: 2026-10-28 02:28:35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DEWAS</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -4205,98 +4205,98 @@
         <v>1827</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K93" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1720006038/IF/22012035548377 — खेत तालाब निर्माण प्रह्लाद पिता पंचम ग्राम बरवई</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1720006038/IF/22012035564233 — खेत तालाब निर्माण मुंशी पिता हीरालाल ग्राम बरवई</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45761</v>
@@ -4321,98 +4321,98 @@
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1720006038/IF/22012035591425 — Ek Bagiya Maa ke Naam Lalita Bai MP-20-006-038-001/251-b 404/1/1</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>266577.25</v>
       </c>
       <c r="I96" s="2" t="n">
-        <v>56417</v>
+        <v>64217</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45906</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
           <t>1720006038/IF/22012035591451 — Ek Bagiya Maa ke Naam Kala bai  MP-20-006-038-001/251-D 404/1/5</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
         <v>269386.03</v>
       </c>
       <c r="I97" s="2" t="n">
-        <v>31656</v>
+        <v>43056</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45906</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -15169,176 +15169,178 @@
       <c r="J317" s="3" t="n">
         <v>45321</v>
       </c>
       <c r="K317" s="3" t="n">
         <v>45534</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1720006038/IF/IAY/4577183 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118041434</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>21978</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>45615</v>
       </c>
       <c r="K318" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1720006038/IF/IAY/4578037 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118094281</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>21978</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45614</v>
       </c>
       <c r="K319" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1720006038/IF/IAY/4582512 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118863080</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>21888</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45600</v>
       </c>
-      <c r="K320" s="3"/>
+      <c r="K320" s="3" t="n">
+        <v>46310</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -15412,78 +15414,80 @@
       <c r="J322" s="3" t="n">
         <v>45625</v>
       </c>
       <c r="K322" s="3" t="n">
         <v>46076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1720006038/IF/IAY/4771074 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124804012</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>22608</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>45628</v>
       </c>
-      <c r="K323" s="3"/>
+      <c r="K323" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -15508,51 +15512,51 @@
       <c r="J324" s="3" t="n">
         <v>45625</v>
       </c>
       <c r="K324" s="3" t="n">
         <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1720006038/IF/IAY/4771102 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124810441</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>21888</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>45625</v>
@@ -15606,51 +15610,51 @@
       <c r="J326" s="3" t="n">
         <v>45679</v>
       </c>
       <c r="K326" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1720006038/IF/IAY/4862386 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116258808</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>18009</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45754</v>
@@ -15802,51 +15806,51 @@
       <c r="J330" s="3" t="n">
         <v>45754</v>
       </c>
       <c r="K330" s="3" t="n">
         <v>46036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1720006038/IF/IAY/4865907 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127359504</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45754</v>
@@ -15866,64 +15870,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1720006038/IF/IAY/4873183 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127356519</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45849</v>
       </c>
       <c r="K332" s="3" t="n">
-        <v>46012</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
@@ -16047,51 +16051,51 @@
       <c r="J335" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K335" s="3" t="n">
         <v>46036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1720006038/IF/IAY/5120898 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116416109</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>20619</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45792</v>
@@ -16258,64 +16262,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1720006038/IF/IAY/5178165 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118825175</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>46018</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>46194</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
@@ -16537,126 +16541,128 @@
       <c r="J345" s="3" t="n">
         <v>45942</v>
       </c>
       <c r="K345" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1720006038/IF/IAY/5203539 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119384400</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>45924</v>
       </c>
-      <c r="K346" s="3"/>
+      <c r="K346" s="3" t="n">
+        <v>46310</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1720006038/IF/IAY/5205804 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127353863</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>46009</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
@@ -16780,51 +16786,51 @@
       <c r="J350" s="3" t="n">
         <v>45892</v>
       </c>
       <c r="K350" s="3" t="n">
         <v>46036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1720006038/IF/IAY/5215393 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127363907</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45872</v>
@@ -16891,64 +16897,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1720006038/IF/IAY/5227838 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124809187</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>45838</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>46194</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
@@ -17219,51 +17225,51 @@
       <c r="J359" s="3" t="n">
         <v>45821</v>
       </c>
       <c r="K359" s="3" t="n">
         <v>46122</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1720006038/IF/IAY/5692415 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119575054</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>3393</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>46144</v>
@@ -17315,51 +17321,51 @@
       <c r="J361" s="3" t="n">
         <v>45908</v>
       </c>
       <c r="K361" s="3" t="n">
         <v>46053</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1720006038/IF/IAY/5772469 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118818304</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>16704</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45902</v>
@@ -17379,154 +17385,154 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1720006038/IF/IAY/5773404 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122838252</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>46028</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1720006038/IF/IAY/5773674 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123402143</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1720006038/IF/IAY/5773872 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119690465</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
-        <v>6786</v>
+        <v>17886</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>46140</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -17654,51 +17660,51 @@
       <c r="J368" s="3" t="n">
         <v>46049</v>
       </c>
       <c r="K368" s="3" t="n">
         <v>46094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1720006038/IF/IAY/5841886 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124803463</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>45741</v>
@@ -17750,98 +17756,100 @@
       <c r="J370" s="3" t="n">
         <v>45943</v>
       </c>
       <c r="K370" s="3" t="n">
         <v>46036</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1720006038/IF/IAY/5874313 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122847516</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>4959</v>
+        <v>25959</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>46144</v>
       </c>
-      <c r="K371" s="3"/>
+      <c r="K371" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1720006038/IF/IAY/6158483 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118807369</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>46070</v>
@@ -23029,239 +23037,239 @@
       <c r="J479" s="3" t="n">
         <v>44594</v>
       </c>
       <c r="K479" s="3" t="n">
         <v>44743</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dyke for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
           <t>1720006038/WC/22012035243694 — डाइक निर्माण शा.नाला पर संतोष-नर्मदाप्रसाद के खेत के पास ग्राम बरवई</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dyke for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
           <t>1720006038/WC/22012035243697 — डाइक निर्माण शा.नाला पर महेश-जगन्नाथ के खेत के पास ग्राम बरवई</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dyke for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
           <t>1720006038/WC/22012035243701 — डाइक निर्माण शा.नाला पर रामोतार-मदन के खेत के पास ग्राम बरवई</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dyke for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
           <t>1720006038/WC/22012035243703 — डाइक निर्माण शा.नाला पर हरिप्रसाद-रामगोपाल के खेत के पास ग्राम बरवई</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dyke for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
           <t>1720006038/WC/22012035243708 — डाइक निर्माण शा.नाला पर अनिल-रामलाल के खेत के पास ग्राम बरवई</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>45567</v>