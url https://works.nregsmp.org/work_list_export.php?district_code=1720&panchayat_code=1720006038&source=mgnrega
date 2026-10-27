--- v0 (2026-09-09)
+++ v1 (2026-10-27)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K504"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 09:48:05</t>
+          <t>Exported on: 2026-10-27 05:47:49</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DEWAS</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -15856,64 +15856,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1720006038/IF/IAY/4873183 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127356519</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45849</v>
       </c>
       <c r="K332" s="3" t="n">
-        <v>46012</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
@@ -16246,64 +16246,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1720006038/IF/IAY/5178165 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118825175</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I340" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>46018</v>
       </c>
       <c r="K340" s="3" t="n">
-        <v>46194</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
@@ -16587,64 +16587,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1720006038/IF/IAY/5205804 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127353863</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K347" s="3" t="n">
-        <v>46009</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
@@ -16879,64 +16879,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1720006038/IF/IAY/5227838 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124809187</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>45838</v>
       </c>
       <c r="K353" s="3" t="n">
-        <v>46194</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
@@ -17365,64 +17365,64 @@
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1720006038/IF/IAY/5773404 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122838252</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K363" s="3" t="n">
-        <v>46028</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>KHATEGAON</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>