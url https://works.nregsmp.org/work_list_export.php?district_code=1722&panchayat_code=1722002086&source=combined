--- v0 (2026-09-05)
+++ v1 (2026-10-28)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K547"/>
+  <dimension ref="A1:K560"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 11:20:47</t>
+          <t>Exported on: 2026-10-28 00:59:04</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -320,51 +320,51 @@
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44418</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1722002086/AV/22012034620953 — ANGANWADI BHAWAN NIRMAN tanda kheda</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>451367.6</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45165</v>
@@ -555,51 +555,51 @@
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45143</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1722002086/DP/22012034598887 — Vashuda vandan bhawani mandir parisar semalkhedi</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>33349</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>45155</v>
@@ -2301,51 +2301,51 @@
       <c r="J53" s="3" t="n">
         <v>45157</v>
       </c>
       <c r="K53" s="3" t="n">
         <v>45541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/22012035135156 — Kapil dhara kup nirman Girdhari Budha</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>250603.32</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>99083.55</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45473</v>
@@ -2395,51 +2395,51 @@
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45108</v>
       </c>
       <c r="K55" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/22012035135165 — Kapil dhara kup nirman Kanha Narsingh</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>250603.32</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>88082.65</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45473</v>
@@ -2489,474 +2489,474 @@
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45108</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/22012035466658 — Kapil dhara kup nirman Vikram Shankar</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45765</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/22012035466802 — Kapil dhara kup nirman Kailash Kaniram</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/22012035466874 — Kapil dhara kup nirman Kamlabai Radheshyam</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/22012035471475 — dugwell recharge ramesh babu</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>18991.98</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/22012035471485 — dugwell recharge gopal devaji</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/22012035471487 — dugwell recharge gopal devaji</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>14885.56</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/22012035471493 — khet talaab mohan nanuram</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>18481.9</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45805</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/22012035471503 — khet talaab subash nanuram</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/22012035471508 — khet talaab subash nanuram</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/22012035471509 — khet talaab subash nanuram</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45780</v>
@@ -9133,239 +9133,239 @@
       <c r="J193" s="3" t="n">
         <v>44791</v>
       </c>
       <c r="K193" s="3" t="n">
         <v>44932</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/44824 — Construction of IAY House -IAY REG. NO. MP-22-002-086-001/16</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>42308</v>
       </c>
       <c r="K194" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/44825 — Construction of IAY House -IAY REG. NO. MP-22-002-086-002/023</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>42308</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/44826 — Construction of IAY House -IAY REG. NO. MP-22-002-086-002/22</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>42308</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/44827 — Construction of IAY House -IAY REG. NO. MP-22-002-086-002/5</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I197" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>42308</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/44835 — Construction of IAY House -IAY REG. NO. MP-22-002-086-001/10</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>42308</v>
@@ -9760,51 +9760,51 @@
       <c r="J206" s="3" t="n">
         <v>45750</v>
       </c>
       <c r="K206" s="3" t="n">
         <v>46120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/4686600 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105771998</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I207" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J207" s="3" t="n">
         <v>45750</v>
@@ -9954,98 +9954,100 @@
       <c r="J210" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="K210" s="3" t="n">
         <v>46120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/4687600 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106281658</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>12054</v>
+        <v>24654</v>
       </c>
       <c r="J211" s="3" t="n">
         <v>45750</v>
       </c>
-      <c r="K211" s="3"/>
+      <c r="K211" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/4687619 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106292166</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I212" s="2" t="n">
         <v>22239</v>
       </c>
       <c r="J212" s="3" t="n">
         <v>45693</v>
@@ -10197,51 +10199,51 @@
       <c r="J215" s="3" t="n">
         <v>45693</v>
       </c>
       <c r="K215" s="3" t="n">
         <v>46120</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/4687794 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105877032</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>9972</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45693</v>
@@ -10489,51 +10491,51 @@
       <c r="J221" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="K221" s="3" t="n">
         <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/4691795 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106191856</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>20916</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45678</v>
@@ -11322,78 +11324,80 @@
       <c r="J238" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K238" s="3" t="n">
         <v>46004</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5166573 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126401311</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>23253</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45780</v>
       </c>
-      <c r="K239" s="3"/>
+      <c r="K239" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -11761,51 +11765,51 @@
       <c r="J247" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K247" s="3" t="n">
         <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5199711 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106495357</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45780</v>
@@ -11957,145 +11961,147 @@
       <c r="J251" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K251" s="3" t="n">
         <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5218864 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126127055</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>22185</v>
+        <v>22785</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5223409 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106281453</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>22470</v>
+        <v>23970</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45813</v>
       </c>
-      <c r="K253" s="3"/>
+      <c r="K253" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5232573 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105496297</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45813</v>
@@ -12198,51 +12204,51 @@
       <c r="J256" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K256" s="3" t="n">
         <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5236662 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113868684</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>19053</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45813</v>
@@ -12394,51 +12400,51 @@
       <c r="J260" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K260" s="3" t="n">
         <v>46166</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5345042 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105756982</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45828</v>
@@ -12541,78 +12547,80 @@
       <c r="J263" s="3" t="n">
         <v>45828</v>
       </c>
       <c r="K263" s="3" t="n">
         <v>46121</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5345970 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106476256</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>21402</v>
+        <v>23202</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>45828</v>
       </c>
-      <c r="K264" s="3"/>
+      <c r="K264" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -12931,51 +12939,51 @@
       <c r="J271" s="3" t="n">
         <v>45828</v>
       </c>
       <c r="K271" s="3" t="n">
         <v>46175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5350448 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106040577</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45828</v>
@@ -13223,51 +13231,51 @@
       <c r="J277" s="3" t="n">
         <v>45828</v>
       </c>
       <c r="K277" s="3" t="n">
         <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5355593 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106280889</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45828</v>
@@ -13417,100 +13425,100 @@
       <c r="J281" s="3" t="n">
         <v>45828</v>
       </c>
       <c r="K281" s="3" t="n">
         <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5498682 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106195146</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>19836</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>45828</v>
       </c>
       <c r="K282" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5498699 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106499050</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>19836</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>45780</v>
@@ -14005,51 +14013,51 @@
       <c r="J293" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5535917 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105841272</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45828</v>
@@ -14199,51 +14207,51 @@
       <c r="J297" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K297" s="3" t="n">
         <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5537301 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106194261</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45828</v>
@@ -14395,51 +14403,51 @@
       <c r="J301" s="3" t="n">
         <v>45813</v>
       </c>
       <c r="K301" s="3" t="n">
         <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5539416 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125775407</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I302" s="2" t="n">
         <v>22814</v>
       </c>
       <c r="J302" s="3" t="n">
         <v>45780</v>
@@ -14491,51 +14499,51 @@
       <c r="J303" s="3" t="n">
         <v>45828</v>
       </c>
       <c r="K303" s="3" t="n">
         <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5541001 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106300395</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>17748</v>
       </c>
       <c r="J304" s="3" t="n">
         <v>45828</v>
@@ -14638,51 +14646,51 @@
       <c r="J306" s="3" t="n">
         <v>45828</v>
       </c>
       <c r="K306" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5579736 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106281225</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
         <v>17748</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45828</v>
@@ -14734,79 +14742,79 @@
       <c r="J308" s="3" t="n">
         <v>45780</v>
       </c>
       <c r="K308" s="3" t="n">
         <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5580260 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113906165</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>23391</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>45828</v>
       </c>
       <c r="K309" s="3" t="n">
-        <v>46243</v>
+        <v>46291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
@@ -14881,270 +14889,276 @@
       <c r="J311" s="3" t="n">
         <v>45858</v>
       </c>
       <c r="K311" s="3" t="n">
         <v>46175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5701806 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106037922</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>23016</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>45858</v>
       </c>
       <c r="K312" s="3" t="n">
-        <v>46229</v>
+        <v>46280</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5702012 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106226845</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I313" s="2" t="n">
         <v>18816</v>
       </c>
       <c r="J313" s="3" t="n">
         <v>45858</v>
       </c>
       <c r="K313" s="3" t="n">
-        <v>46250</v>
+        <v>46280</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5702101 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105578078</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>23016</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45858</v>
       </c>
-      <c r="K314" s="3"/>
+      <c r="K314" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5702140 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107049731</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I315" s="2" t="n">
         <v>23016</v>
       </c>
       <c r="J315" s="3" t="n">
         <v>45858</v>
       </c>
-      <c r="K315" s="3"/>
+      <c r="K315" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5702142 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105846700</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>19362</v>
+        <v>23562</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45858</v>
       </c>
-      <c r="K316" s="3"/>
+      <c r="K316" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -15218,79 +15232,79 @@
       <c r="J318" s="3" t="n">
         <v>45858</v>
       </c>
       <c r="K318" s="3" t="n">
         <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5702280 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106189223</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>23016</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45858</v>
       </c>
       <c r="K319" s="3" t="n">
-        <v>46243</v>
+        <v>46273</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
@@ -15316,78 +15330,80 @@
       <c r="J320" s="3" t="n">
         <v>45858</v>
       </c>
       <c r="K320" s="3" t="n">
         <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5702408 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106252541</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
-        <v>20880</v>
+        <v>23380</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45858</v>
       </c>
-      <c r="K321" s="3"/>
+      <c r="K321" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -15510,126 +15526,126 @@
       <c r="J324" s="3" t="n">
         <v>45858</v>
       </c>
       <c r="K324" s="3" t="n">
         <v>46058</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5702800 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106850081</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>11508</v>
+        <v>19908</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>45858</v>
       </c>
       <c r="K325" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5702957 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106222137</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I326" s="2" t="n">
         <v>15162</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45858</v>
       </c>
       <c r="K326" s="3" t="n">
-        <v>46229</v>
+        <v>46280</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
@@ -15802,126 +15818,126 @@
       <c r="J330" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K330" s="3" t="n">
         <v>46124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5712467 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106214287</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5712471 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106216003</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>18816</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K332" s="3" t="n">
-        <v>46243</v>
+        <v>46280</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
@@ -16045,196 +16061,198 @@
       <c r="J335" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K335" s="3" t="n">
         <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5712837 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126395685</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K336" s="3" t="n">
         <v>46240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5712894 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126393494</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>23402</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K337" s="3" t="n">
-        <v>46257</v>
+        <v>46291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5712923 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106857148</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>23424</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45961</v>
       </c>
-      <c r="K338" s="3"/>
+      <c r="K338" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5712954 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114964980</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>22470</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>45961</v>
@@ -16335,79 +16353,79 @@
       <c r="J341" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K341" s="3" t="n">
         <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5769865 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125912714</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>17748</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K342" s="3" t="n">
-        <v>46257</v>
+        <v>46280</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
@@ -16433,427 +16451,431 @@
       <c r="J343" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K343" s="3" t="n">
         <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5833421 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126220998</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I344" s="2" t="n">
-        <v>3654</v>
+        <v>23454</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5833531 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113630771</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5833830 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106223842</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5833971 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105850138</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I347" s="2" t="n">
-        <v>3654</v>
+        <v>16254</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>45961</v>
       </c>
-      <c r="K347" s="3"/>
+      <c r="K347" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5834121 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105774169</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5834122 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105778304</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5834172 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106528138</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I350" s="2" t="n">
-        <v>19908</v>
+        <v>25908</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>45961</v>
       </c>
-      <c r="K350" s="3"/>
+      <c r="K350" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5834442 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113911609</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5834584 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106230693</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>45961</v>
@@ -16905,449 +16927,453 @@
       <c r="J353" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K353" s="3" t="n">
         <v>46140</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5834976 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105760781</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5834989 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105769049</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5835344 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113879266</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5835348 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106525174</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I357" s="2" t="n">
-        <v>7854</v>
+        <v>16254</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5835379 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105761914</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>45961</v>
       </c>
-      <c r="K358" s="3"/>
+      <c r="K358" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5835592 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106460681</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5835675 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106238847</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>2610</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45961</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5835871 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126403285</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I361" s="2" t="n">
-        <v>7854</v>
+        <v>19854</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>45961</v>
       </c>
-      <c r="K361" s="3"/>
+      <c r="K361" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5836047 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105788222</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
-        <v>3654</v>
+        <v>7854</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45980</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -17377,8871 +17403,9502 @@
       <c r="J363" s="3" t="n">
         <v>45980</v>
       </c>
       <c r="K363" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5836733 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126220168</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>15162</v>
+        <v>25362</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>46059</v>
       </c>
-      <c r="K364" s="3"/>
+      <c r="K364" s="3" t="n">
+        <v>46296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5836969 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107062122</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5863759 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105841045</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/5864164 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106077689</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>46059</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/6112091 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106079612</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
-        <v>14118</v>
+        <v>30918</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>46163</v>
       </c>
-      <c r="K368" s="3"/>
+      <c r="K368" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/6112143 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125903036</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>9918</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>46163</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/6112154 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126117999</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>20916</v>
+        <v>29316</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>46176</v>
       </c>
-      <c r="K370" s="3"/>
+      <c r="K370" s="3" t="n">
+        <v>46296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/6114076 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113882754</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
-        <v>20916</v>
+        <v>29316</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>46176</v>
       </c>
-      <c r="K371" s="3"/>
+      <c r="K371" s="3" t="n">
+        <v>46296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/6114170 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126413181</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
-        <v>20916</v>
+        <v>29316</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>46176</v>
       </c>
-      <c r="K372" s="3"/>
+      <c r="K372" s="3" t="n">
+        <v>46296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/6114175 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126129591</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
-        <v>20916</v>
+        <v>29316</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>46176</v>
       </c>
-      <c r="K373" s="3"/>
+      <c r="K373" s="3" t="n">
+        <v>46296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/6114177 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126790502</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
-        <v>13608</v>
+        <v>22008</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>46176</v>
       </c>
-      <c r="K374" s="3"/>
+      <c r="K374" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/6114182 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106022621</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>4200</v>
+        <v>15900</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>46176</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/6114391 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106225444</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
-        <v>20916</v>
+        <v>29316</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>46176</v>
       </c>
-      <c r="K376" s="3"/>
+      <c r="K376" s="3" t="n">
+        <v>46296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/6114640 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103956250</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
-        <v>20916</v>
+        <v>29316</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>46176</v>
       </c>
-      <c r="K377" s="3"/>
+      <c r="K377" s="3" t="n">
+        <v>46296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1722002086/IF/IAY/6117845 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125907279</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I378" s="2" t="n">
-        <v>20916</v>
+        <v>29316</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>46176</v>
       </c>
-      <c r="K378" s="3"/>
+      <c r="K378" s="3" t="n">
+        <v>46296</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1722002086/IF/IAY/849980 — Construction of IAY House -IAY REG. NO. MP1490856</t>
+          <t>1722002086/IF/IAY/6320340 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117870430</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
-        <v>15136</v>
+        <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
-        <v>42864</v>
-[...3 lines deleted...]
-      </c>
+        <v>46170</v>
+      </c>
+      <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1722002086/IF/IAY/866367 — Construction of IAY House -IAY REG. NO. MP1686330</t>
+          <t>1722002086/IF/IAY/6380303 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126134488</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
-        <v>14792</v>
+        <v>8400</v>
       </c>
       <c r="J380" s="3" t="n">
-        <v>42864</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1722002086/IF/IAY/868582 — Construction of IAY House -IAY REG. NO. MP1716100</t>
+          <t>1722002086/IF/IAY/6380306 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106284982</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
-        <v>15308</v>
+        <v>4200</v>
       </c>
       <c r="J381" s="3" t="n">
-        <v>42864</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1722002086/IF/IAY/879708 — Construction of IAY House -IAY REG. NO. MP1858769</t>
+          <t>1722002086/IF/IAY/6380476 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106090862</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>15824</v>
+        <v>4200</v>
       </c>
       <c r="J382" s="3" t="n">
-        <v>42864</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1722002086/IF/IAY/881768 — Construction of IAY House -IAY REG. NO. MP1887193</t>
+          <t>1722002086/IF/IAY/6380683 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105769446</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>15308</v>
+        <v>4200</v>
       </c>
       <c r="J383" s="3" t="n">
-        <v>42864</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1722002086/IF/IAY/888168 — Construction of IAY House -IAY REG. NO. MP1974674</t>
+          <t>1722002086/IF/IAY/6380740 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105865293</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
-        <v>15136</v>
+        <v>8400</v>
       </c>
       <c r="J384" s="3" t="n">
-        <v>42864</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1722002086/IF/IAY/969696 — Construction of IAY House -IAY REG. NO. MP3542224</t>
+          <t>1722002086/IF/IAY/6380952 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125845773</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
-        <v>14964</v>
+        <v>8400</v>
       </c>
       <c r="J385" s="3" t="n">
-        <v>42864</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1722002086/IF/IAY/971700 — Construction of IAY House -IAY REG. NO. MP3596412</t>
+          <t>1722002086/IF/IAY/6380963 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125904669</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
-        <v>15136</v>
+        <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
-        <v>42864</v>
-[...3 lines deleted...]
-      </c>
+        <v>46136</v>
+      </c>
+      <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1722002086/IF/IAY/972296 — Construction of IAY House -IAY REG. NO. MP3611821</t>
+          <t>1722002086/IF/IAY/6381641 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106241619</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>15136</v>
+        <v>8400</v>
       </c>
       <c r="J387" s="3" t="n">
-        <v>42864</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1722002086/IF/IAY/972596 — Construction of IAY House -IAY REG. NO. MP3619698</t>
+          <t>1722002086/IF/IAY/6381684 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107052856</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
-        <v>15480</v>
+        <v>27000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>15540</v>
+        <v>8400</v>
       </c>
       <c r="J388" s="3" t="n">
-        <v>42864</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1722002086/LD/22012034310651 — shantidham nirman kary semal khedi kalan</t>
+          <t>1722002086/IF/IAY/6381699 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106070050</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
-        <v>179912.46</v>
+        <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
-        <v>43102</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1722002086/LD/22012034310653 — shanti dham nirman kary TANDAKHEDA DASAI</t>
+          <t>1722002086/IF/IAY/6381859 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105857802</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>179603.5</v>
+        <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
-        <v>42843</v>
-[...3 lines deleted...]
-      </c>
+        <v>46136</v>
+      </c>
+      <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1722002086/LD/643 — Tandakheda Dasi khel meandan  nai basti</t>
+          <t>1722002086/IF/IAY/6385468 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106058413</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
-        <v>497000</v>
+        <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
-        <v>337920</v>
+        <v>4200</v>
       </c>
       <c r="J391" s="3" t="n">
-        <v>41281</v>
-[...3 lines deleted...]
-      </c>
+        <v>46305</v>
+      </c>
+      <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1722002086/RC/1002 — टा खेडा दसई मुरम रोड रामा के घर से शमशान धाट तक</t>
+          <t>1722002086/IF/IAY/849980 — Construction of IAY House -IAY REG. NO. MP1490856</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>500000</v>
+        <v>15480</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>299388</v>
+        <v>15136</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>40922</v>
+        <v>42864</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>41363</v>
+        <v>43130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1722002086/RC/1003 — टा खेडा दसई मुरम रोड खेडीवाले नाले से चोरधाटी तक</t>
+          <t>1722002086/IF/IAY/866367 — Construction of IAY House -IAY REG. NO. MP1686330</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>500000</v>
+        <v>15480</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>290116</v>
+        <v>14792</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>40943</v>
+        <v>42864</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>41363</v>
+        <v>43157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1722002086/RC/1050 — टाण्‍डाखेडा दसई मुरममार्ग कोठडाकला मार्ग से छोबली मवडी</t>
+          <t>1722002086/IF/IAY/868582 — Construction of IAY House -IAY REG. NO. MP1716100</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
-        <v>500000</v>
+        <v>15480</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>499999.36</v>
+        <v>15308</v>
       </c>
       <c r="J394" s="3" t="n">
-        <v>41000</v>
+        <v>42864</v>
       </c>
       <c r="K394" s="3" t="n">
-        <v>41363</v>
+        <v>43127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1722002086/RC/1084 — Tanda kheada dasi  cc road nirman  Teajaji mandir se jagdish ke gar tak</t>
+          <t>1722002086/IF/IAY/879708 — Construction of IAY House -IAY REG. NO. MP1858769</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
-        <v>500000</v>
+        <v>15480</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>120976</v>
+        <v>15824</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>41153</v>
+        <v>42864</v>
       </c>
       <c r="K395" s="3" t="n">
-        <v>41363</v>
+        <v>43130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1722002086/RC/1147 — Tanda.dasai Mooram Marg Shamshan Ghat se Timriya Nala</t>
+          <t>1722002086/IF/IAY/881768 — Construction of IAY House -IAY REG. NO. MP1887193</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
-        <v>500000</v>
+        <v>15480</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>498416</v>
+        <v>15308</v>
       </c>
       <c r="J396" s="3" t="n">
-        <v>41215</v>
+        <v>42864</v>
       </c>
       <c r="K396" s="3" t="n">
-        <v>41363</v>
+        <v>43130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1722002086/RC/22012034175621 — Tandakheda Dasai cc road(Haresingh k ghar se munna</t>
+          <t>1722002086/IF/IAY/888168 — Construction of IAY House -IAY REG. NO. MP1974674</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
-        <v>229000</v>
+        <v>15480</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>225909.45</v>
+        <v>15136</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>41534</v>
+        <v>42864</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>41726</v>
+        <v>43130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1722002086/RC/22012034191477 — CC ROAD haresingh ke ghar se munna ke v bheru ke ghar se kalu tak</t>
+          <t>1722002086/IF/IAY/969696 — Construction of IAY House -IAY REG. NO. MP3542224</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>229000</v>
+        <v>15480</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>0</v>
+        <v>14964</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>41692</v>
-[...1 lines deleted...]
-      <c r="K398" s="3"/>
+        <v>42864</v>
+      </c>
+      <c r="K398" s="3" t="n">
+        <v>43157</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1722002086/RC/22012034217736 — ग्रेवल मार्ग प्रधानमंत्री सड़क टांडाखेडादसई से कोठड़</t>
+          <t>1722002086/IF/IAY/971700 — Construction of IAY House -IAY REG. NO. MP3596412</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>1000000</v>
+        <v>15480</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>1000613.6</v>
+        <v>15136</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>41779</v>
+        <v>42864</v>
       </c>
       <c r="K399" s="3" t="n">
-        <v>42648</v>
+        <v>43130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1722002086/RC/22012034221104 — ग्रेवल मार्ग खेत सड़क पंचपरमेश्वर सीमेंट कांक्रीट र</t>
+          <t>1722002086/IF/IAY/972296 — Construction of IAY House -IAY REG. NO. MP3611821</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>411000</v>
+        <v>15480</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>415996.24</v>
+        <v>15136</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>41800</v>
+        <v>42864</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>42406</v>
+        <v>43127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1722002086/RC/22012034285780 — ग्रेवल मार्ग प्रेमचंद के घर से रामकिशन पाटीदार के खेत  तक</t>
+          <t>1722002086/IF/IAY/972596 — Construction of IAY House -IAY REG. NO. MP3619698</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>1494000</v>
+        <v>15480</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>1493796.3</v>
+        <v>15540</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>42276</v>
+        <v>42864</v>
       </c>
       <c r="K401" s="3" t="n">
-        <v>42502</v>
+        <v>43262</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1722002086/RC/22012034293461 — पंचपरमेसवर सी सी रोड मांगु पूना के घर से विजय जामसिंग के घर तक</t>
+          <t>1722002086/LD/22012034310651 — shantidham nirman kary semal khedi kalan</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
-        <v>200000</v>
+        <v>180000</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>199998.65</v>
+        <v>179912.46</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>42402</v>
+        <v>43102</v>
       </c>
       <c r="K402" s="3" t="n">
-        <v>42574</v>
+        <v>44270</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1722002086/RC/22012034299755 — ग्रेवल मार्ग रामकिशन नंदराम  पाटीदार के खेत से मांगोद दसई रोड तक</t>
+          <t>1722002086/LD/22012034310653 — shanti dham nirman kary TANDAKHEDA DASAI</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>1494000</v>
+        <v>180000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>1488676.81</v>
+        <v>179603.5</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>42423</v>
+        <v>42843</v>
       </c>
       <c r="K403" s="3" t="n">
-        <v>43702</v>
+        <v>43130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1722002086/RC/22012034300959 — सुदूर सड़क  संपर्क मार्ग मांगीलाल के खेत से खेड़ी तक</t>
+          <t>1722002086/LD/643 — Tandakheda Dasi khel meandan  nai basti</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>1437000</v>
+        <v>497000</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>1437850.21</v>
+        <v>337920</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>42794</v>
+        <v>41281</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>43337</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1722002086/RC/22012034300960 — greval marg 2</t>
+          <t>1722002086/RC/1002 — टा खेडा दसई मुरम रोड रामा के घर से शमशान धाट तक</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>0</v>
+        <v>299388</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K405" s="3"/>
+        <v>40922</v>
+      </c>
+      <c r="K405" s="3" t="n">
+        <v>41363</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1722002086/RC/22012034300961 — सुदूर सडक निर्माण कार्य खेडी से छोटी अत्यापन तक</t>
+          <t>1722002086/RC/1003 — टा खेडा दसई मुरम रोड खेडीवाले नाले से चोरधाटी तक</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>1200000</v>
+        <v>500000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>1262893.1</v>
+        <v>290116</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>42801</v>
+        <v>40943</v>
       </c>
       <c r="K406" s="3" t="n">
-        <v>43130</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1722002086/RC/22012034516100 — cc rod BHAGIRATH KANIRAM KE GHAR SE BHERU NANURAM KE GHAR TAK</t>
+          <t>1722002086/RC/1050 — टाण्‍डाखेडा दसई मुरममार्ग कोठडाकला मार्ग से छोबली मवडी</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
-        <v>280000</v>
+        <v>500000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>271977.5</v>
+        <v>499999.36</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>43982</v>
+        <v>41000</v>
       </c>
       <c r="K407" s="3" t="n">
-        <v>44237</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1722002086/RC/22012034518992 — sudur sadak RADHESHYAM KE GHAR SE PARMANAND PATIDAR KE GHAR TAK</t>
+          <t>1722002086/RC/1084 — Tanda kheada dasi  cc road nirman  Teajaji mandir se jagdish ke gar tak</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>0</v>
+        <v>120976</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>43857</v>
-[...1 lines deleted...]
-      <c r="K408" s="3"/>
+        <v>41153</v>
+      </c>
+      <c r="K408" s="3" t="n">
+        <v>41363</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1722002086/RC/22012034518993 — sudur sadak BABU KE GHAR SE KASHIRAM PATIDAR KE GHAR TAK</t>
+          <t>1722002086/RC/1147 — Tanda.dasai Mooram Marg Shamshan Ghat se Timriya Nala</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
-        <v>0</v>
+        <v>500000</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>0</v>
+        <v>498416</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>43857</v>
-[...1 lines deleted...]
-      <c r="K409" s="3"/>
+        <v>41215</v>
+      </c>
+      <c r="K409" s="3" t="n">
+        <v>41363</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1722002086/RC/22012034523279 — muroom rod CHAKLYA MOHALLA SE SHANTI DHAM</t>
+          <t>1722002086/RC/22012034175621 — Tandakheda Dasai cc road(Haresingh k ghar se munna</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>1170023.12</v>
+        <v>229000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>1158356.89</v>
+        <v>225909.45</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>44102</v>
-[...1 lines deleted...]
-      <c r="K410" s="3"/>
+        <v>41534</v>
+      </c>
+      <c r="K410" s="3" t="n">
+        <v>41726</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1722002086/RC/22012034526728 — PULIYA CUM R.M.S. holiya talai marg</t>
+          <t>1722002086/RC/22012034191477 — CC ROAD haresingh ke ghar se munna ke v bheru ke ghar se kalu tak</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>1472952.85</v>
+        <v>229000</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>43946</v>
+        <v>41692</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1722002086/RC/22012034526729 — PULIYA CUM R.M.S. junapani raste par</t>
+          <t>1722002086/RC/22012034217736 — ग्रेवल मार्ग प्रधानमंत्री सड़क टांडाखेडादसई से कोठड़</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>0</v>
+        <v>1000000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>0</v>
+        <v>1000613.6</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>43946</v>
-[...1 lines deleted...]
-      <c r="K412" s="3"/>
+        <v>41779</v>
+      </c>
+      <c r="K412" s="3" t="n">
+        <v>42648</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1722002086/RC/22012034531880 — PULIYA CUM R.M.S. goya falya semlkhedi</t>
+          <t>1722002086/RC/22012034221104 — ग्रेवल मार्ग खेत सड़क पंचपरमेश्वर सीमेंट कांक्रीट र</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>0</v>
+        <v>411000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>0</v>
+        <v>415996.24</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>44004</v>
-[...1 lines deleted...]
-      <c r="K413" s="3"/>
+        <v>41800</v>
+      </c>
+      <c r="K413" s="3" t="n">
+        <v>42406</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1722002086/RC/22012034551401 — sudur sadak TIMRIYA KHALI SE BHIMA AMBARAM KE KHET TAK</t>
+          <t>1722002086/RC/22012034285780 — ग्रेवल मार्ग प्रेमचंद के घर से रामकिशन पाटीदार के खेत  तक</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>0</v>
+        <v>1494000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>0</v>
+        <v>1493796.3</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>43932</v>
-[...1 lines deleted...]
-      <c r="K414" s="3"/>
+        <v>42276</v>
+      </c>
+      <c r="K414" s="3" t="n">
+        <v>42502</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1722002086/RC/22012034551402 — sudur sadak BABULAL KE KHET SE PATROL PUMP TAK</t>
+          <t>1722002086/RC/22012034293461 — पंचपरमेसवर सी सी रोड मांगु पूना के घर से विजय जामसिंग के घर तक</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>0</v>
+        <v>200000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>0</v>
+        <v>199998.65</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>43932</v>
-[...1 lines deleted...]
-      <c r="K415" s="3"/>
+        <v>42402</v>
+      </c>
+      <c r="K415" s="3" t="n">
+        <v>42574</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1722002086/RC/22012034551403 — sudur sadak SCHOOL FALIYA SE PARMANAND PATIDAR KE KHET TAK</t>
+          <t>1722002086/RC/22012034299755 — ग्रेवल मार्ग रामकिशन नंदराम  पाटीदार के खेत से मांगोद दसई रोड तक</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>0</v>
+        <v>1494000</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>0</v>
+        <v>1488676.81</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>43932</v>
-[...1 lines deleted...]
-      <c r="K416" s="3"/>
+        <v>42423</v>
+      </c>
+      <c r="K416" s="3" t="n">
+        <v>43702</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1722002086/RC/22012034559086 — puliya nirman kary LALU BHAGAT KE KHET KE PASS</t>
+          <t>1722002086/RC/22012034300959 — सुदूर सड़क  संपर्क मार्ग मांगीलाल के खेत से खेड़ी तक</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>280000</v>
+        <v>1437000</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>279488</v>
+        <v>1437850.21</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>44268</v>
+        <v>42794</v>
       </c>
       <c r="K417" s="3" t="n">
-        <v>44747</v>
+        <v>43337</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1722002086/RC/883 — टांडाखेडा मुरम रोड नि‍. मोटा जाला से चाकल्‍या फल्‍या</t>
+          <t>1722002086/RC/22012034300960 — greval marg 2</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>40634</v>
+        <v>42461</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1722002086/RC/884 — टाण्‍डाखेडा मुरम मार्ग नि‍. मोटा जाला से चाकल्‍या फाल्‍या</t>
+          <t>1722002086/RC/22012034300961 — सुदूर सडक निर्माण कार्य खेडी से छोटी अत्यापन तक</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>496000</v>
+        <v>1200000</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>486258</v>
+        <v>1262893.1</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>40638</v>
+        <v>42801</v>
       </c>
       <c r="K419" s="3" t="n">
-        <v>41363</v>
+        <v>43130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034293276 — जीर्णोद्धार कार्य निस्तार तालाब खेड़ी नाला</t>
+          <t>1722002086/RC/22012034516100 — cc rod BHAGIRATH KANIRAM KE GHAR SE BHERU NANURAM KE GHAR TAK</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>249000</v>
+        <v>280000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>0</v>
+        <v>271977.5</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>42505</v>
-[...1 lines deleted...]
-      <c r="K420" s="3"/>
+        <v>43982</v>
+      </c>
+      <c r="K420" s="3" t="n">
+        <v>44237</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034293688 — निस्तार तालाब सोहन मुना के खेत के पास</t>
+          <t>1722002086/RC/22012034518992 — sudur sadak RADHESHYAM KE GHAR SE PARMANAND PATIDAR KE GHAR TAK</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>1500000</v>
+        <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>1499527.04</v>
+        <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>42497</v>
-[...3 lines deleted...]
-      </c>
+        <v>43857</v>
+      </c>
+      <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034328610 — Risan talab Jambughat wala nala</t>
+          <t>1722002086/RC/22012034518993 — sudur sadak BABU KE GHAR SE KASHIRAM PATIDAR KE GHAR TAK</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>1481000</v>
+        <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>1482412.39</v>
+        <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>42920</v>
-[...3 lines deleted...]
-      </c>
+        <v>43857</v>
+      </c>
+      <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034328612 — Risan talab puriya kalu ke khait ke pass</t>
+          <t>1722002086/RC/22012034523279 — muroom rod CHAKLYA MOHALLA SE SHANTI DHAM</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>1484000</v>
+        <v>1170023.12</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>1484141.36</v>
+        <v>1158356.89</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>42901</v>
-[...3 lines deleted...]
-      </c>
+        <v>44102</v>
+      </c>
+      <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034328617 — Risan talab rameshwar ke khait ke pass</t>
+          <t>1722002086/RC/22012034526728 — PULIYA CUM R.M.S. holiya talai marg</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>1486000</v>
+        <v>1472952.85</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>1476828.01</v>
+        <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>42899</v>
-[...3 lines deleted...]
-      </c>
+        <v>43946</v>
+      </c>
+      <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034396414 — bhu sanklan pound tanda kheda dasai</t>
+          <t>1722002086/RC/22012034526729 — PULIYA CUM R.M.S. junapani raste par</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>522000</v>
+        <v>0</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>519996.29</v>
+        <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>43368</v>
-[...3 lines deleted...]
-      </c>
+        <v>43946</v>
+      </c>
+      <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034426297 — NISTAR TALAB MANGILAL KE KHET KE PASS</t>
+          <t>1722002086/RC/22012034531880 — PULIYA CUM R.M.S. goya falya semlkhedi</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>1494000</v>
+        <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>1455801.53</v>
+        <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>43516</v>
-[...3 lines deleted...]
-      </c>
+        <v>44004</v>
+      </c>
+      <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034426311 — NISTAR TALAB NIRMAN AAMBA WALA NALA</t>
+          <t>1722002086/RC/22012034551401 — sudur sadak TIMRIYA KHALI SE BHIMA AMBARAM KE KHET TAK</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>1499000</v>
+        <v>0</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>1479157.31</v>
+        <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>43470</v>
-[...3 lines deleted...]
-      </c>
+        <v>43932</v>
+      </c>
+      <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034430180 — nistar talab ambawala nala</t>
+          <t>1722002086/RC/22012034551402 — sudur sadak BABULAL KE KHET SE PATROL PUMP TAK</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>1499000</v>
+        <v>0</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>1496701.52</v>
+        <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>43532</v>
-[...3 lines deleted...]
-      </c>
+        <v>43932</v>
+      </c>
+      <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034430181 — nistar talab dharad wala nala</t>
+          <t>1722002086/RC/22012034551403 — sudur sadak SCHOOL FALIYA SE PARMANAND PATIDAR KE KHET TAK</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>1499000</v>
+        <v>0</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>1519060.37</v>
+        <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>43482</v>
-[...3 lines deleted...]
-      </c>
+        <v>43932</v>
+      </c>
+      <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation of Forestry-Community / Along the coast Block Plantation of Forestry Trees for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034434084 — Nister Talab Neem wala nala 19-20</t>
+          <t>1722002086/RC/22012034559086 — puliya nirman kary LALU BHAGAT KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>0</v>
+        <v>280000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>0</v>
+        <v>279488</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K430" s="3"/>
+        <v>44268</v>
+      </c>
+      <c r="K430" s="3" t="n">
+        <v>44747</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034434085 — Nister Talab Bayda wala nala</t>
+          <t>1722002086/RC/883 — टांडाखेडा मुरम रोड नि‍. मोटा जाला से चाकल्‍या फल्‍या</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>43556</v>
+        <v>40634</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034444202 — nistar talab GHATI KE PASS WALA NALA</t>
+          <t>1722002086/RC/884 — टाण्‍डाखेडा मुरम मार्ग नि‍. मोटा जाला से चाकल्‍या फाल्‍या</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>1471000</v>
+        <v>496000</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>1470687.7</v>
+        <v>486258</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>43529</v>
+        <v>40638</v>
       </c>
       <c r="K432" s="3" t="n">
-        <v>44068</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034444217 — nistar talab HANUMAN JI WALA NALA</t>
+          <t>1722002086/WC/22012034293276 — जीर्णोद्धार कार्य निस्तार तालाब खेड़ी नाला</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>1491000</v>
+        <v>249000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>1478411.08</v>
+        <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>43527</v>
-[...3 lines deleted...]
-      </c>
+        <v>42505</v>
+      </c>
+      <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034444230 — risan talab KHAJUR WALA NALA</t>
+          <t>1722002086/WC/22012034293688 — निस्तार तालाब सोहन मुना के खेत के पास</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>968000</v>
+        <v>1500000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>967783.86</v>
+        <v>1499527.04</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>43527</v>
+        <v>42497</v>
       </c>
       <c r="K434" s="3" t="n">
-        <v>44084</v>
+        <v>42830</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034446838 — risan talab DAKDIYA WALA NALA</t>
+          <t>1722002086/WC/22012034328610 — Risan talab Jambughat wala nala</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>965000</v>
+        <v>1481000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>0</v>
+        <v>1482412.39</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K435" s="3"/>
+        <v>42920</v>
+      </c>
+      <c r="K435" s="3" t="n">
+        <v>43354</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034446843 — risan talab BANDI KHALI KE PASS</t>
+          <t>1722002086/WC/22012034328612 — Risan talab puriya kalu ke khait ke pass</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>991000</v>
+        <v>1484000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>0</v>
+        <v>1484141.36</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K436" s="3"/>
+        <v>42901</v>
+      </c>
+      <c r="K436" s="3" t="n">
+        <v>43340</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034477110 — फिल्ड बंडिंग कार्य धापू मंजी</t>
+          <t>1722002086/WC/22012034328617 — Risan talab rameshwar ke khait ke pass</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>127329.9</v>
+        <v>1486000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>109440</v>
+        <v>1476828.01</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>43995</v>
+        <v>42899</v>
       </c>
       <c r="K437" s="3" t="n">
-        <v>44140</v>
+        <v>43640</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034477114 — फिल्ड बंडिंग कार्य कैलाश कनीराम</t>
+          <t>1722002086/WC/22012034396414 — bhu sanklan pound tanda kheda dasai</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>90132.62</v>
+        <v>522000</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>88089</v>
+        <v>519996.29</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>43952</v>
+        <v>43368</v>
       </c>
       <c r="K438" s="3" t="n">
-        <v>44377</v>
+        <v>43640</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034477116 — फिल्ड बंडिंग कार्य रामीबाई नंदू</t>
+          <t>1722002086/WC/22012034426297 — NISTAR TALAB MANGILAL KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>90132.62</v>
+        <v>1494000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>83529</v>
+        <v>1455801.53</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>43959</v>
+        <v>43516</v>
       </c>
       <c r="K439" s="3" t="n">
-        <v>44373</v>
+        <v>43922</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034477118 — फिल्ड बंडिंग कार्य रामा अबजी</t>
+          <t>1722002086/WC/22012034426311 — NISTAR TALAB NIRMAN AAMBA WALA NALA</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>0</v>
+        <v>1499000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>0</v>
+        <v>1479157.31</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>43661</v>
-[...1 lines deleted...]
-      <c r="K440" s="3"/>
+        <v>43470</v>
+      </c>
+      <c r="K440" s="3" t="n">
+        <v>43922</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034477133 — फिल्ड बंडिंग कार्य हीरालाल नंदा</t>
+          <t>1722002086/WC/22012034430180 — nistar talab ambawala nala</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>87084.62</v>
+        <v>1499000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>0</v>
+        <v>1496701.52</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>43661</v>
-[...1 lines deleted...]
-      <c r="K441" s="3"/>
+        <v>43532</v>
+      </c>
+      <c r="K441" s="3" t="n">
+        <v>43922</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034477673 — फिल्ड बंडिंग कार्य रामा धारजी</t>
+          <t>1722002086/WC/22012034430181 — nistar talab dharad wala nala</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>87084.62</v>
+        <v>1499000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>0</v>
+        <v>1519060.37</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>43661</v>
-[...1 lines deleted...]
-      <c r="K442" s="3"/>
+        <v>43482</v>
+      </c>
+      <c r="K442" s="3" t="n">
+        <v>43922</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Coastal Block Plantation of Forestry-Community / Along the coast Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034477675 — फिल्ड बंडिंग कार्य भूरीबाई मांगीलाल</t>
+          <t>1722002086/WC/22012034434084 — Nister Talab Neem wala nala 19-20</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>43661</v>
+        <v>43556</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034477679 — फिल्ड बंडिंग कार्य नानूराम दयाराम</t>
+          <t>1722002086/WC/22012034434085 — Nister Talab Bayda wala nala</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>87084.62</v>
+        <v>0</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>74773.5</v>
+        <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>44053</v>
-[...3 lines deleted...]
-      </c>
+        <v>43556</v>
+      </c>
+      <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034477680 — फिल्ड बंडिंग कार्य पार्वती नरसिंह</t>
+          <t>1722002086/WC/22012034444202 — nistar talab GHATI KE PASS WALA NALA</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>87084.62</v>
+        <v>1471000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>0</v>
+        <v>1470687.7</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>43661</v>
-[...1 lines deleted...]
-      <c r="K445" s="3"/>
+        <v>43529</v>
+      </c>
+      <c r="K445" s="3" t="n">
+        <v>44068</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034477681 — फिल्ड बंडिंग कार्य दित्या नानूराम</t>
+          <t>1722002086/WC/22012034444217 — nistar talab HANUMAN JI WALA NALA</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>87084.62</v>
+        <v>1491000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>0</v>
+        <v>1478411.08</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>43661</v>
-[...1 lines deleted...]
-      <c r="K446" s="3"/>
+        <v>43527</v>
+      </c>
+      <c r="K446" s="3" t="n">
+        <v>43922</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034477693 — मैड़ बंधान हैण्डपम्प से आम्बा तक</t>
+          <t>1722002086/WC/22012034444230 — risan talab KHAJUR WALA NALA</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>0</v>
+        <v>968000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>0</v>
+        <v>967783.87</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>43661</v>
-[...1 lines deleted...]
-      <c r="K447" s="3"/>
+        <v>43527</v>
+      </c>
+      <c r="K447" s="3" t="n">
+        <v>44084</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034543432 — FIELD BUNDING KAARY KHETI TALAB KE PASS</t>
+          <t>1722002086/WC/22012034446838 — risan talab DAKDIYA WALA NALA</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>0</v>
+        <v>965000</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>43692</v>
+        <v>43491</v>
       </c>
       <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034543433 — FIELD BUNDING KAARY JAMBOO GHAT WALA NALA</t>
+          <t>1722002086/WC/22012034446843 — risan talab BANDI KHALI KE PASS</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>0</v>
+        <v>991000</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>43692</v>
+        <v>43491</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034546476 — BOULDER CHECK DAM GUDDA KE KHET KE PASS</t>
+          <t>1722002086/WC/22012034477110 — फिल्ड बंडिंग कार्य धापू मंजी</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>13325.45</v>
+        <v>127329.9</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>0</v>
+        <v>109440</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>43941</v>
-[...1 lines deleted...]
-      <c r="K450" s="3"/>
+        <v>43995</v>
+      </c>
+      <c r="K450" s="3" t="n">
+        <v>44140</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034546477 — BOULDER CHECK DAM DINESH KE KHET KE PASS</t>
+          <t>1722002086/WC/22012034477114 — फिल्ड बंडिंग कार्य कैलाश कनीराम</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>19988.15</v>
+        <v>90132.62</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>0</v>
+        <v>88089</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>43941</v>
-[...1 lines deleted...]
-      <c r="K451" s="3"/>
+        <v>43952</v>
+      </c>
+      <c r="K451" s="3" t="n">
+        <v>44377</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034546479 — BOULDER CHECK DAM MOHAN KE KHET KE PASS</t>
+          <t>1722002086/WC/22012034477116 — फिल्ड बंडिंग कार्य रामीबाई नंदू</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>0</v>
+        <v>90132.62</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>0</v>
+        <v>83529</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>43941</v>
-[...1 lines deleted...]
-      <c r="K452" s="3"/>
+        <v>43959</v>
+      </c>
+      <c r="K452" s="3" t="n">
+        <v>44373</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034546480 — BOULDER CHECK DAM KHEDI ROAD KE PASS</t>
+          <t>1722002086/WC/22012034477118 — फिल्ड बंडिंग कार्य रामा अबजी</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>43941</v>
+        <v>43661</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034546481 — BOULDER CHECK DAM KHEDI TALAB KE PASS WALA NALA</t>
+          <t>1722002086/WC/22012034477133 — फिल्ड बंडिंग कार्य हीरालाल नंदा</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>0</v>
+        <v>87084.62</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>43941</v>
+        <v>43661</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034546482 — FIELD BUNDING KAARY RAMESH BABU</t>
+          <t>1722002086/WC/22012034477673 — फिल्ड बंडिंग कार्य रामा धारजी</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>96646.4</v>
+        <v>87084.62</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>92899</v>
+        <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>43978</v>
-[...3 lines deleted...]
-      </c>
+        <v>43661</v>
+      </c>
+      <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034546483 — BOULDER CHECK DAM DELDI DOSE WALA NALA</t>
+          <t>1722002086/WC/22012034477675 — फिल्ड बंडिंग कार्य भूरीबाई मांगीलाल</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>43941</v>
+        <v>43661</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034546488 — FIELD BUNDING KAARY MOHAN NANURAM</t>
+          <t>1722002086/WC/22012034477679 — फिल्ड बंडिंग कार्य नानूराम दयाराम</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>96646.4</v>
+        <v>87084.62</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>82449</v>
+        <v>74773.5</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>43977</v>
+        <v>44053</v>
       </c>
       <c r="K457" s="3" t="n">
         <v>44375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034546489 — FIELD BUNDING KAARY DEVKANYA BAI BABU</t>
+          <t>1722002086/WC/22012034477680 — फिल्ड बंडिंग कार्य पार्वती नरसिंह</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>97648.77</v>
+        <v>87084.62</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>85995</v>
+        <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>43977</v>
-[...3 lines deleted...]
-      </c>
+        <v>43661</v>
+      </c>
+      <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034546491 — NALA TRENCHING KAARY SEMALKHEDI</t>
+          <t>1722002086/WC/22012034477681 — फिल्ड बंडिंग कार्य दित्या नानूराम</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>174109.6</v>
+        <v>87084.62</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>156560</v>
+        <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>44007</v>
-[...3 lines deleted...]
-      </c>
+        <v>43661</v>
+      </c>
+      <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034546493 — NALA TRENCHING KAARY SHAMSHAN GHAT</t>
+          <t>1722002086/WC/22012034477693 — मैड़ बंधान हैण्डपम्प से आम्बा तक</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>741120</v>
+        <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>703380</v>
+        <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>43980</v>
-[...3 lines deleted...]
-      </c>
+        <v>43661</v>
+      </c>
+      <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034546494 — CONTOUR TRENCH SEMALKHEDI</t>
+          <t>1722002086/WC/22012034543432 — FIELD BUNDING KAARY KHETI TALAB KE PASS</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>54747.32</v>
+        <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>45220</v>
+        <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>43964</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034547806 — फिल्ड बंडिंग कार्य रमेश बाबू</t>
+          <t>1722002086/WC/22012034543433 — FIELD BUNDING KAARY JAMBOO GHAT WALA NALA</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>43946</v>
+        <v>43692</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034547813 — फिल्ड बंडिंग कार्य देवकन्याबाई बाबू</t>
+          <t>1722002086/WC/22012034546476 — BOULDER CHECK DAM GUDDA KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>0</v>
+        <v>13325.45</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>43946</v>
+        <v>43941</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034547814 — फिल्ड बंडिंग कार्य मोहन नानूराम</t>
+          <t>1722002086/WC/22012034546477 — BOULDER CHECK DAM DINESH KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>0</v>
+        <v>19988.15</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>43946</v>
+        <v>43941</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034549568 — नाला ट्रेंचिंग कार्य परमानन्द पाटीदार की ऑडी से बाबा बदला तक</t>
+          <t>1722002086/WC/22012034546479 — BOULDER CHECK DAM MOHAN KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>910278.4</v>
+        <v>0</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>830490</v>
+        <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>43979</v>
-[...3 lines deleted...]
-      </c>
+        <v>43941</v>
+      </c>
+      <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034550268 — BHUSANKALAN POUND SHAMSHAN GHAT KE PASS</t>
+          <t>1722002086/WC/22012034546480 — BOULDER CHECK DAM KHEDI ROAD KE PASS</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>43941</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034554293 — RMS NIRMAN KARY ODI KE PASS WALA NALA</t>
+          <t>1722002086/WC/22012034546481 — BOULDER CHECK DAM KHEDI TALAB KE PASS WALA NALA</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>1453369.71</v>
+        <v>0</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>1416852.36</v>
+        <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>44028</v>
-[...3 lines deleted...]
-      </c>
+        <v>43941</v>
+      </c>
+      <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034554294 — RMS NANA DAKINDYA WALA NALA</t>
+          <t>1722002086/WC/22012034546482 — FIELD BUNDING KAARY RAMESH BABU</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>1453370.71</v>
+        <v>96646.4</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>1443642.36</v>
+        <v>92899</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>44008</v>
+        <v>43978</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>44160</v>
+        <v>44375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034558059 — fild bunding kary BALU - MANJU</t>
+          <t>1722002086/WC/22012034546483 — BOULDER CHECK DAM DELDI DOSE WALA NALA</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>43946</v>
+        <v>43941</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034558060 — fild bunding kary PARMANAND - PRATAP</t>
+          <t>1722002086/WC/22012034546488 — FIELD BUNDING KAARY MOHAN NANURAM</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>0</v>
+        <v>96646.4</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>0</v>
+        <v>82449</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>43946</v>
-[...1 lines deleted...]
-      <c r="K470" s="3"/>
+        <v>43977</v>
+      </c>
+      <c r="K470" s="3" t="n">
+        <v>44375</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034598554 — nala trenching kary GOYA WALA NALA</t>
+          <t>1722002086/WC/22012034546489 — FIELD BUNDING KAARY DEVKANYA BAI BABU</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>454761.92</v>
+        <v>97648.77</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>396728</v>
+        <v>85995</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>44206</v>
+        <v>43977</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>44372</v>
+        <v>44375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034598555 — BHU SANKALAN POND badi hatya pan</t>
+          <t>1722002086/WC/22012034546491 — NALA TRENCHING KAARY SEMALKHEDI</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>332962.02</v>
+        <v>174109.6</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>327056.07</v>
+        <v>156560</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>44278</v>
+        <v>44007</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>44375</v>
+        <v>44216</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034598556 — RISAN TALAB badli wala nala</t>
+          <t>1722002086/WC/22012034546493 — NALA TRENCHING KAARY SHAMSHAN GHAT</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>0</v>
+        <v>741120</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>0</v>
+        <v>703380</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>43932</v>
-[...1 lines deleted...]
-      <c r="K473" s="3"/>
+        <v>43980</v>
+      </c>
+      <c r="K473" s="3" t="n">
+        <v>44216</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034598557 — RISAN TALAB modar wala nala</t>
+          <t>1722002086/WC/22012034546494 — CONTOUR TRENCH SEMALKHEDI</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>0</v>
+        <v>54747.32</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>0</v>
+        <v>45220</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>43932</v>
-[...1 lines deleted...]
-      <c r="K474" s="3"/>
+        <v>43964</v>
+      </c>
+      <c r="K474" s="3" t="n">
+        <v>44171</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034598558 — nala trenchin SHAMSHAN GHAT SE HATYAPAN TAK</t>
+          <t>1722002086/WC/22012034547806 — फिल्ड बंडिंग कार्य रमेश बाबू</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>568452.4</v>
+        <v>0</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>504986</v>
+        <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>44227</v>
-[...3 lines deleted...]
-      </c>
+        <v>43946</v>
+      </c>
+      <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034639829 — CTRA RISAN TALAB GHATI WALA NALA</t>
+          <t>1722002086/WC/22012034547813 — फिल्ड बंडिंग कार्य देवकन्याबाई बाबू</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>491989.54</v>
+        <v>0</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>476524.57</v>
+        <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>44301</v>
-[...3 lines deleted...]
-      </c>
+        <v>43946</v>
+      </c>
+      <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034639893 — CTRA parkoletion talab tanda kheda dasai</t>
+          <t>1722002086/WC/22012034547814 — फिल्ड बंडिंग कार्य मोहन नानूराम</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>421238.3</v>
+        <v>0</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>362454</v>
+        <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>44306</v>
-[...3 lines deleted...]
-      </c>
+        <v>43946</v>
+      </c>
+      <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034647764 — CTRA gabian anicut nana dakindiya</t>
+          <t>1722002086/WC/22012034549568 — नाला ट्रेंचिंग कार्य परमानन्द पाटीदार की ऑडी से बाबा बदला तक</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>108425.83</v>
+        <v>910278.4</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>100204.94</v>
+        <v>830490</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>44329</v>
-[...1 lines deleted...]
-      <c r="K478" s="3"/>
+        <v>43979</v>
+      </c>
+      <c r="K478" s="3" t="n">
+        <v>44216</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034695777 — CTRA risan talab bhuribai ke khet ke pass</t>
+          <t>1722002086/WC/22012034550268 — BHUSANKALAN POUND SHAMSHAN GHAT KE PASS</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>493917.97</v>
+        <v>0</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>478840.57</v>
+        <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>44338</v>
-[...3 lines deleted...]
-      </c>
+        <v>43941</v>
+      </c>
+      <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034695778 — CTRA risan talab nandu ke khet ke pass</t>
+          <t>1722002086/WC/22012034554293 — RMS NIRMAN KARY ODI KE PASS WALA NALA</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>493917.97</v>
+        <v>1453369.71</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>473050.57</v>
+        <v>1416852.36</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>44331</v>
+        <v>44028</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>44380</v>
+        <v>44053</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034695780 — CTRA risan talab shankar ke khet ke pass</t>
+          <t>1722002086/WC/22012034554294 — RMS NANA DAKINDYA WALA NALA</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>497394.92</v>
+        <v>1453370.71</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>480191.57</v>
+        <v>1443642.36</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>44331</v>
+        <v>44008</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>44378</v>
+        <v>44160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034707765 — CTRA NISTAR TALAB MODAR WALA NALA</t>
+          <t>1722002086/WC/22012034558059 — fild bunding kary BALU - MANJU</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>1423988.72</v>
+        <v>0</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>1397960.31</v>
+        <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>44427</v>
-[...3 lines deleted...]
-      </c>
+        <v>43946</v>
+      </c>
+      <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034707770 — CTRA NISTAR TALAB BADLI WALA NALA</t>
+          <t>1722002086/WC/22012034558060 — fild bunding kary PARMANAND - PRATAP</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>44296</v>
+        <v>43946</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034707772 — CTRA NISTAR TALAB BADA PATHAR WALA NALA</t>
+          <t>1722002086/WC/22012034598554 — nala trenching kary GOYA WALA NALA</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>1483358.82</v>
+        <v>454761.92</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>1444729.98</v>
+        <v>396728</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>44473</v>
+        <v>44206</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>44738</v>
+        <v>44372</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034762417 — CTRA RISAN TALAB CHOTA PATTHAR WALA NALA</t>
+          <t>1722002086/WC/22012034598555 — BHU SANKALAN POND badi hatya pan</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>922487.48</v>
+        <v>332962.02</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>919240.98</v>
+        <v>327056.07</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>44359</v>
+        <v>44278</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>44469</v>
+        <v>44375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034872092 — CTRA risan talab shitafal wala nala</t>
+          <t>1722002086/WC/22012034598556 — RISAN TALAB badli wala nala</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>44317</v>
+        <v>43932</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034872095 — CTRA risan talab karamdi wala nala</t>
+          <t>1722002086/WC/22012034598557 — RISAN TALAB modar wala nala</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>44287</v>
+        <v>43932</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034929430 — NSP risan talab SHITAFAL WALA NALA</t>
+          <t>1722002086/WC/22012034598558 — nala trenchin SHAMSHAN GHAT SE HATYAPAN TAK</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>0</v>
+        <v>568452.4</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>0</v>
+        <v>504986</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>44594</v>
-[...1 lines deleted...]
-      <c r="K488" s="3"/>
+        <v>44227</v>
+      </c>
+      <c r="K488" s="3" t="n">
+        <v>44372</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034929431 — NSP risan talab KARMADI WALA NALA</t>
+          <t>1722002086/WC/22012034639829 — CTRA RISAN TALAB GHATI WALA NALA</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>0</v>
+        <v>491989.54</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>0</v>
+        <v>476524.57</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>44622</v>
-[...1 lines deleted...]
-      <c r="K489" s="3"/>
+        <v>44301</v>
+      </c>
+      <c r="K489" s="3" t="n">
+        <v>44380</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012034957390 — khet talaab khajur wale nale per tandakheda dasai</t>
+          <t>1722002086/WC/22012034639893 — CTRA parkoletion talab tanda kheda dasai</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>440863.58</v>
+        <v>421238.3</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>393312</v>
+        <v>362454</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>44689</v>
+        <v>44306</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>45178</v>
+        <v>44375</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012035022476 — Bhu sankan pond bade patthar ke passtandakheda</t>
+          <t>1722002086/WC/22012034647764 — CTRA gabian anicut nana dakindiya</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>0</v>
+        <v>108425.83</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>0</v>
+        <v>100204.94</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>44898</v>
+        <v>44329</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012035032360 — bhu sankalan pond BHENS BADLI KE PAS</t>
+          <t>1722002086/WC/22012034695777 — CTRA risan talab bhuribai ke khet ke pass</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>444363.58</v>
+        <v>493917.97</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>379236</v>
+        <v>478840.57</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>45063</v>
+        <v>44338</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>45178</v>
+        <v>44442</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012035067362 — percolation tank soma ke khet ke pass tandakheda</t>
+          <t>1722002086/WC/22012034695778 — CTRA risan talab nandu ke khet ke pass</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>1065594.42</v>
+        <v>493917.97</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>967320.66</v>
+        <v>473050.57</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>45165</v>
+        <v>44331</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>45621</v>
+        <v>44380</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012035067363 — percolation tank soma ke khet ke pass tandakheda</t>
+          <t>1722002086/WC/22012034695780 — CTRA risan talab shankar ke khet ke pass</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>0</v>
+        <v>497394.92</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>0</v>
+        <v>480191.57</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>45056</v>
-[...1 lines deleted...]
-      <c r="K494" s="3"/>
+        <v>44331</v>
+      </c>
+      <c r="K494" s="3" t="n">
+        <v>44378</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012035067364 — percolation tank soma ke khet ke pass tandakheda</t>
+          <t>1722002086/WC/22012034707765 — CTRA NISTAR TALAB MODAR WALA NALA</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>0</v>
+        <v>1423988.72</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>0</v>
+        <v>1397960.31</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>45056</v>
-[...1 lines deleted...]
-      <c r="K495" s="3"/>
+        <v>44427</v>
+      </c>
+      <c r="K495" s="3" t="n">
+        <v>44561</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012035067366 — percolation tank soma ke khet ke pass tandakheda</t>
+          <t>1722002086/WC/22012034707770 — CTRA NISTAR TALAB BADLI WALA NALA</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>45056</v>
+        <v>44296</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012035067368 — percolation tank soma ke khet ke pass tandakheda</t>
+          <t>1722002086/WC/22012034707772 — CTRA NISTAR TALAB BADA PATHAR WALA NALA</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>0</v>
+        <v>1483358.82</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>0</v>
+        <v>1444729.98</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>45056</v>
-[...1 lines deleted...]
-      <c r="K497" s="3"/>
+        <v>44473</v>
+      </c>
+      <c r="K497" s="3" t="n">
+        <v>44738</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012035067389 — Bhusankalan pond aandilal ke khet ke pas</t>
+          <t>1722002086/WC/22012034762417 — CTRA RISAN TALAB CHOTA PATTHAR WALA NALA</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>474254.18</v>
+        <v>922487.48</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>310513.46</v>
+        <v>919240.98</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>45119</v>
-[...1 lines deleted...]
-      <c r="K498" s="3"/>
+        <v>44359</v>
+      </c>
+      <c r="K498" s="3" t="n">
+        <v>44469</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012035068489 — Parcolation tank Hemraj ke khet ke pass</t>
+          <t>1722002086/WC/22012034872092 — CTRA risan talab shitafal wala nala</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>1066894.51</v>
+        <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>980919.05</v>
+        <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>45165</v>
-[...3 lines deleted...]
-      </c>
+        <v>44317</v>
+      </c>
+      <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012035068495 — Parcolation tank Pannalal ke khet ke pass</t>
+          <t>1722002086/WC/22012034872095 — CTRA risan talab karamdi wala nala</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>1190216.48</v>
+        <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>1074000.18</v>
+        <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>45182</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012035068513 — Parcolation tank Sukhram ke khet ke pass</t>
+          <t>1722002086/WC/22012034929430 — NSP risan talab SHITAFAL WALA NALA</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>45030</v>
+        <v>44594</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012035068516 — Parcolation tank Pathar ke pass wala nala</t>
+          <t>1722002086/WC/22012034929431 — NSP risan talab KARMADI WALA NALA</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>45030</v>
+        <v>44622</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012035142908 — R.M.S. NIRMAN KARY SHAMSHAN KE PASS</t>
+          <t>1722002086/WC/22012034957390 — khet talaab khajur wale nale per tandakheda dasai</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>0</v>
+        <v>440863.58</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>0</v>
+        <v>393312</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>45153</v>
-[...1 lines deleted...]
-      <c r="K503" s="3"/>
+        <v>44689</v>
+      </c>
+      <c r="K503" s="3" t="n">
+        <v>45178</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012035155399 — risan talaab sukhram ke khet wale nale per</t>
+          <t>1722002086/WC/22012035022476 — Bhu sankan pond bade patthar ke passtandakheda</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>45303</v>
+        <v>44898</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012035155400 — risan talaab nirman chota aam wale nale per</t>
+          <t>1722002086/WC/22012035032360 — bhu sankalan pond BHENS BADLI KE PAS</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>0</v>
+        <v>444363.58</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>0</v>
+        <v>379236</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>45303</v>
-[...1 lines deleted...]
-      <c r="K505" s="3"/>
+        <v>45063</v>
+      </c>
+      <c r="K505" s="3" t="n">
+        <v>45178</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012035155401 — risan talaab khejda wale nale per</t>
+          <t>1722002086/WC/22012035067362 — percolation tank soma ke khet ke pass tandakheda</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>0</v>
+        <v>1065594.42</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>0</v>
+        <v>967320.66</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>45303</v>
-[...1 lines deleted...]
-      <c r="K506" s="3"/>
+        <v>45165</v>
+      </c>
+      <c r="K506" s="3" t="n">
+        <v>45621</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012035155850 — risan talaab jambu wale nale per</t>
+          <t>1722002086/WC/22012035067363 — percolation tank soma ke khet ke pass tandakheda</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>45305</v>
+        <v>45056</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012035158127 — percolation tank sukhram ke khet ke pass</t>
+          <t>1722002086/WC/22012035067364 — percolation tank soma ke khet ke pass tandakheda</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>45315</v>
+        <v>45056</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012035158128 — percolation tank jambu wale nale per</t>
+          <t>1722002086/WC/22012035067366 — percolation tank soma ke khet ke pass tandakheda</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>45315</v>
+        <v>45056</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012035159342 — percolation  tank jambu wale nale per</t>
+          <t>1722002086/WC/22012035067368 — percolation tank soma ke khet ke pass tandakheda</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>45318</v>
+        <v>45056</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012035159817 — PERCOLATION TANK chote aam wale nale</t>
+          <t>1722002086/WC/22012035067389 — Bhusankalan pond aandilal ke khet ke pas</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>0</v>
+        <v>474254.18</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>0</v>
+        <v>310513.46</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>45320</v>
+        <v>45119</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012035159819 — percolation tank sukhramji ke khet ke pas</t>
+          <t>1722002086/WC/22012035068489 — Parcolation tank Hemraj ke khet ke pass</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>1495892.88</v>
+        <v>1066894.51</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>1256106.11</v>
+        <v>980919.05</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>45495</v>
+        <v>45165</v>
       </c>
       <c r="K512" s="3" t="n">
-        <v>46193</v>
+        <v>45621</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012035163331 — Parcoletion Tank</t>
+          <t>1722002086/WC/22012035068495 — Parcolation tank Pannalal ke khet ke pass</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>0</v>
+        <v>1190216.48</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>0</v>
+        <v>1074000.18</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>45299</v>
-[...1 lines deleted...]
-      <c r="K513" s="3"/>
+        <v>45182</v>
+      </c>
+      <c r="K513" s="3" t="n">
+        <v>45621</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012035165359 — Parkolesan Tek Nimarn karay Chota Aam wala Nala par</t>
+          <t>1722002086/WC/22012035068513 — Parcolation tank Sukhram ke khet ke pass</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>1490945.12</v>
+        <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>1220489.5</v>
+        <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>45563</v>
+        <v>45030</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012035165360 — Parkolesan Tek Nimarn karay Jambu wala Nala par</t>
+          <t>1722002086/WC/22012035068516 — Parcolation tank Pathar ke pass wala nala</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>45295</v>
+        <v>45030</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012035165362 — parkolation tank nirman kary SHUKRAM KE KHET KE PASS</t>
+          <t>1722002086/WC/22012035142908 — R.M.S. NIRMAN KARY SHAMSHAN KE PASS</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>45017</v>
+        <v>45153</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/22012035193566 — nistar talab KHEJDA WALA NALA</t>
+          <t>1722002086/WC/22012035155399 — risan talaab sukhram ke khet wale nale per</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>45017</v>
+        <v>45303</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/2536 — टाण्‍डाखेडा दसई कपि‍लधारा कूप भुरा नानुराम</t>
+          <t>1722002086/WC/22012035155400 — risan talaab nirman chota aam wale nale per</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>97000</v>
+        <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>7000</v>
+        <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>40331</v>
-[...3 lines deleted...]
-      </c>
+        <v>45303</v>
+      </c>
+      <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/2811 — नि‍स्‍तार तालाब र्नि‍माण खेडीनाल टाण्‍डाखेडादसई</t>
+          <t>1722002086/WC/22012035155401 — risan talaab khejda wale nale per</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>14997000</v>
+        <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>13767324.06</v>
+        <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>40690</v>
-[...3 lines deleted...]
-      </c>
+        <v>45303</v>
+      </c>
+      <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/3174 — Tandakhda Dasai Nister Talab Amar singh ke Khat ke pass</t>
+          <t>1722002086/WC/22012035155850 — risan talaab jambu wale nale per</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>477642.88</v>
+        <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>41007</v>
-[...3 lines deleted...]
-      </c>
+        <v>45305</v>
+      </c>
+      <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/3175 — Tandakhda Dasai Nister Talab Kalam Vala Nala</t>
+          <t>1722002086/WC/22012035158127 — percolation tank sukhram ke khet ke pass</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>499000</v>
+        <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>632932.88</v>
+        <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>41007</v>
-[...3 lines deleted...]
-      </c>
+        <v>45315</v>
+      </c>
+      <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/3176 — Tandakhda Dasai Nister Talab Mahuwa Nala</t>
+          <t>1722002086/WC/22012035158128 — percolation tank jambu wale nale per</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>377016</v>
+        <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>41145</v>
-[...3 lines deleted...]
-      </c>
+        <v>45315</v>
+      </c>
+      <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/3608 — Tandakheda Dasai Nistar Talab Timri Wala Nala</t>
+          <t>1722002086/WC/22012035159342 — percolation  tank jambu wale nale per</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>536985.56</v>
+        <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>41008</v>
-[...3 lines deleted...]
-      </c>
+        <v>45318</v>
+      </c>
+      <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/3846 — Rong</t>
+          <t>1722002086/WC/22012035159817 — PERCOLATION TANK chote aam wale nale</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>193200</v>
+        <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>41104</v>
-[...3 lines deleted...]
-      </c>
+        <v>45320</v>
+      </c>
+      <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/4448 — Bhu Saklan Pond KumarBhatta ke pass</t>
+          <t>1722002086/WC/22012035159819 — percolation tank sukhramji ke khet ke pas</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>0</v>
+        <v>1495892.88</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>179784</v>
+        <v>1256106.11</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>41339</v>
+        <v>45495</v>
       </c>
       <c r="K525" s="3" t="n">
-        <v>41363</v>
+        <v>46193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/4449 — Tandkhda dasai Risan Talab Badridakan Rundinala</t>
+          <t>1722002086/WC/22012035163331 — Parcoletion Tank</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>175032</v>
+        <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>41339</v>
-[...3 lines deleted...]
-      </c>
+        <v>45299</v>
+      </c>
+      <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/4450 — Tandkhda dasai Nister Talab Chita Dakidiya wala Nala</t>
+          <t>1722002086/WC/22012035165359 — Parkolesan Tek Nimarn karay Chota Aam wala Nala par</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>0</v>
+        <v>1490945.12</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>663000</v>
+        <v>1220489.5</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>41275</v>
-[...3 lines deleted...]
-      </c>
+        <v>45563</v>
+      </c>
+      <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/9993632787 — RISAN TALAB TANDAKHEDA DASAI</t>
+          <t>1722002086/WC/22012035165360 — Parkolesan Tek Nimarn karay Jambu wala Nala par</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>998000</v>
+        <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>997826.15</v>
+        <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>41432</v>
-[...3 lines deleted...]
-      </c>
+        <v>45295</v>
+      </c>
+      <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/9993633007 — BHU SANKLAN POND CHOKIMAGRA KE PASS SEMALKHEDI</t>
+          <t>1722002086/WC/22012035165362 — parkolation tank nirman kary SHUKRAM KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>198000</v>
+        <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>197974</v>
+        <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>41428</v>
-[...3 lines deleted...]
-      </c>
+        <v>45017</v>
+      </c>
+      <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/9993633028 — RISAN TALAB RAMA SETU KE KHET KE PASS</t>
+          <t>1722002086/WC/22012035193566 — nistar talab KHEJDA WALA NALA</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>498000</v>
+        <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>497996.9</v>
+        <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>41429</v>
-[...3 lines deleted...]
-      </c>
+        <v>45017</v>
+      </c>
+      <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/9993634760 — NISTAR TALAB TANDA KAIDA DASAI (RES) 2</t>
+          <t>1722002086/WC/2536 — टाण्‍डाखेडा दसई कपि‍लधारा कूप भुरा नानुराम</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>4980000</v>
+        <v>97000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>0</v>
+        <v>7000</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>41376</v>
-[...1 lines deleted...]
-      <c r="K531" s="3"/>
+        <v>40331</v>
+      </c>
+      <c r="K531" s="3" t="n">
+        <v>41363</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/9993636849 — NISTAR TALAB  TANDAKAIDA DASAI RES</t>
+          <t>1722002086/WC/2811 — नि‍स्‍तार तालाब र्नि‍माण खेडीनाल टाण्‍डाखेडादसई</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>4980000</v>
+        <v>14997000</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>5056337.7</v>
+        <v>13767324.06</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>41541</v>
+        <v>40690</v>
       </c>
       <c r="K532" s="3" t="n">
-        <v>42318</v>
+        <v>41779</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/9993637265 — Risan talab kabutriya wala nala tandakheda dasai</t>
+          <t>1722002086/WC/3174 — Tandakhda Dasai Nister Talab Amar singh ke Khat ke pass</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>497000</v>
+        <v>500000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>496572.8</v>
+        <v>477642.88</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>41590</v>
+        <v>41007</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>41804</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/9993637268 — Risan talab nandu ke khet ke pas</t>
+          <t>1722002086/WC/3175 — Tandakhda Dasai Nister Talab Kalam Vala Nala</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>499000</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>498998.4</v>
+        <v>632932.88</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>41590</v>
+        <v>41007</v>
       </c>
       <c r="K534" s="3" t="n">
-        <v>42241</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/9993637271 — Risan talab mohan ke khet ke pas</t>
+          <t>1722002086/WC/3176 — Tandakhda Dasai Nister Talab Mahuwa Nala</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>498000</v>
+        <v>500000</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>497419.1</v>
+        <v>377016</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>41590</v>
+        <v>41145</v>
       </c>
       <c r="K535" s="3" t="n">
-        <v>42243</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/9993637298 — Risan talab bargda rundi wala nala</t>
+          <t>1722002086/WC/3608 — Tandakheda Dasai Nistar Talab Timri Wala Nala</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>498000</v>
+        <v>500000</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>472966.14</v>
+        <v>536985.56</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>41590</v>
+        <v>41008</v>
       </c>
       <c r="K536" s="3" t="n">
-        <v>42318</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/9993651203 — निस्तार तालाब चोरघाटी  विभाग 13  -१४  </t>
+          <t>1722002086/WC/3846 — Rong</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>4988000</v>
+        <v>500000</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>4988210.62</v>
+        <v>193200</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>41779</v>
+        <v>41104</v>
       </c>
       <c r="K537" s="3" t="n">
-        <v>42241</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/9993668039 — निस्तार तालाब मोहन के खेत के पास</t>
+          <t>1722002086/WC/4448 — Bhu Saklan Pond KumarBhatta ke pass</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>1500000</v>
+        <v>0</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>1499595.47</v>
+        <v>179784</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>42493</v>
+        <v>41339</v>
       </c>
       <c r="K538" s="3" t="n">
-        <v>42629</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/9993668138 — NISTAR TALAB TANDAKHEDA (RES)</t>
+          <t>1722002086/WC/4449 — Tandkhda dasai Risan Talab Badridakan Rundinala</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>3875000</v>
+        <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>3885792.2</v>
+        <v>175032</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>42901</v>
+        <v>41339</v>
       </c>
       <c r="K539" s="3" t="n">
-        <v>45698</v>
+        <v>41363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WC/9993668139 — निस्तार तालाब क्रमांक 3</t>
+          <t>1722002086/WC/4450 — Tandkhda dasai Nister Talab Chita Dakidiya wala Nala</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>0</v>
+        <v>663000</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K540" s="3"/>
+        <v>41275</v>
+      </c>
+      <c r="K540" s="3" t="n">
+        <v>41363</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WH/19956475 — निस्तार तालाब खेड़ी नाला जीर्णोद्वार</t>
+          <t>1722002086/WC/9993632787 — RISAN TALAB TANDAKHEDA DASAI</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>249000</v>
+        <v>998000</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>0</v>
+        <v>997826.15</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>42505</v>
-[...1 lines deleted...]
-      <c r="K541" s="3"/>
+        <v>41432</v>
+      </c>
+      <c r="K541" s="3" t="n">
+        <v>41728</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WH/216 — Tandakheda Dasai Percolation tank Sarve no.472/1</t>
+          <t>1722002086/WC/9993633007 — BHU SANKLAN POND CHOKIMAGRA KE PASS SEMALKHEDI</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>148000</v>
+        <v>198000</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>72468</v>
+        <v>197974</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>40696</v>
+        <v>41428</v>
       </c>
       <c r="K542" s="3" t="n">
-        <v>41363</v>
+        <v>41728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WH/217 — Tandakheda Dasai Percolation tank Sarve no.524</t>
+          <t>1722002086/WC/9993633028 — RISAN TALAB RAMA SETU KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>148000</v>
+        <v>498000</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>173972</v>
+        <v>497996.9</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>40703</v>
+        <v>41429</v>
       </c>
       <c r="K543" s="3" t="n">
-        <v>41363</v>
+        <v>41779</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Stone Bund / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1722002086/WH/218 — Tandakheda Dasai Percolation tank Sarve no.613</t>
+          <t>1722002086/WC/9993634760 — NISTAR TALAB TANDA KAIDA DASAI (RES) 2</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>148000</v>
+        <v>4980000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>72468</v>
+        <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>40725</v>
-[...3 lines deleted...]
-      </c>
+        <v>41376</v>
+      </c>
+      <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1722002/IF/22012035270057 — Munanlal - Puna GP Tanda kheda Horti. Plantation</t>
+          <t>1722002086/WC/9993636849 — NISTAR TALAB  TANDAKAIDA DASAI RES</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>287772</v>
+        <v>4980000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>251495.86</v>
+        <v>5056337.7</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>45685</v>
-[...1 lines deleted...]
-      <c r="K545" s="3"/>
+        <v>41541</v>
+      </c>
+      <c r="K545" s="3" t="n">
+        <v>42318</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1722002/WC/22012034425873 — NISTAR TALAB NIRMAN BALU NATHA KE KHET KE PAAS</t>
+          <t>1722002086/WC/9993637265 — Risan talab kabutriya wala nala tandakheda dasai</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>4645000</v>
+        <v>497000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>4441373.11</v>
+        <v>496572.8</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>43471</v>
+        <v>41590</v>
       </c>
       <c r="K546" s="3" t="n">
-        <v>44347</v>
+        <v>41804</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>SARDARPUR</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C547" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D547" s="1" t="inlineStr">
+        <is>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+        </is>
+      </c>
+      <c r="E547" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke for Ground Water Recharge</t>
+        </is>
+      </c>
+      <c r="F547" s="1" t="inlineStr">
+        <is>
+          <t>1722002086/WC/9993637268 — Risan talab nandu ke khet ke pas</t>
+        </is>
+      </c>
+      <c r="G547" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H547" s="2" t="n">
+        <v>499000</v>
+      </c>
+      <c r="I547" s="2" t="n">
+        <v>498998.4</v>
+      </c>
+      <c r="J547" s="3" t="n">
+        <v>41590</v>
+      </c>
+      <c r="K547" s="3" t="n">
+        <v>42241</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
+      <c r="A548" s="1" t="inlineStr">
+        <is>
+          <t>SARDARPUR</t>
+        </is>
+      </c>
+      <c r="B548" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C548" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D548" s="1" t="inlineStr">
+        <is>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+        </is>
+      </c>
+      <c r="E548" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke for Ground Water Recharge</t>
+        </is>
+      </c>
+      <c r="F548" s="1" t="inlineStr">
+        <is>
+          <t>1722002086/WC/9993637271 — Risan talab mohan ke khet ke pas</t>
+        </is>
+      </c>
+      <c r="G548" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H548" s="2" t="n">
+        <v>498000</v>
+      </c>
+      <c r="I548" s="2" t="n">
+        <v>497419.1</v>
+      </c>
+      <c r="J548" s="3" t="n">
+        <v>41590</v>
+      </c>
+      <c r="K548" s="3" t="n">
+        <v>42243</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
+      <c r="A549" s="1" t="inlineStr">
+        <is>
+          <t>SARDARPUR</t>
+        </is>
+      </c>
+      <c r="B549" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C549" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D549" s="1" t="inlineStr">
+        <is>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+        </is>
+      </c>
+      <c r="E549" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke for Ground Water Recharge</t>
+        </is>
+      </c>
+      <c r="F549" s="1" t="inlineStr">
+        <is>
+          <t>1722002086/WC/9993637298 — Risan talab bargda rundi wala nala</t>
+        </is>
+      </c>
+      <c r="G549" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H549" s="2" t="n">
+        <v>498000</v>
+      </c>
+      <c r="I549" s="2" t="n">
+        <v>472966.14</v>
+      </c>
+      <c r="J549" s="3" t="n">
+        <v>41590</v>
+      </c>
+      <c r="K549" s="3" t="n">
+        <v>42318</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
+      <c r="A550" s="1" t="inlineStr">
+        <is>
+          <t>SARDARPUR</t>
+        </is>
+      </c>
+      <c r="B550" s="1" t="inlineStr">
+        <is>
+          <t>2014-2015</t>
+        </is>
+      </c>
+      <c r="C550" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D550" s="1" t="inlineStr">
+        <is>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+        </is>
+      </c>
+      <c r="E550" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke for Ground Water Recharge</t>
+        </is>
+      </c>
+      <c r="F550" s="1" t="inlineStr">
+        <is>
+          <t>1722002086/WC/9993651203 — निस्तार तालाब चोरघाटी  विभाग 13  -१४  </t>
+        </is>
+      </c>
+      <c r="G550" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H550" s="2" t="n">
+        <v>4988000</v>
+      </c>
+      <c r="I550" s="2" t="n">
+        <v>4988210.62</v>
+      </c>
+      <c r="J550" s="3" t="n">
+        <v>41779</v>
+      </c>
+      <c r="K550" s="3" t="n">
+        <v>42241</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
+      <c r="A551" s="1" t="inlineStr">
+        <is>
+          <t>SARDARPUR</t>
+        </is>
+      </c>
+      <c r="B551" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C551" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D551" s="1" t="inlineStr">
+        <is>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+        </is>
+      </c>
+      <c r="E551" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke for Ground Water Recharge</t>
+        </is>
+      </c>
+      <c r="F551" s="1" t="inlineStr">
+        <is>
+          <t>1722002086/WC/9993668039 — निस्तार तालाब मोहन के खेत के पास</t>
+        </is>
+      </c>
+      <c r="G551" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H551" s="2" t="n">
+        <v>1500000</v>
+      </c>
+      <c r="I551" s="2" t="n">
+        <v>1499595.47</v>
+      </c>
+      <c r="J551" s="3" t="n">
+        <v>42493</v>
+      </c>
+      <c r="K551" s="3" t="n">
+        <v>42629</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
+      <c r="A552" s="1" t="inlineStr">
+        <is>
+          <t>SARDARPUR</t>
+        </is>
+      </c>
+      <c r="B552" s="1" t="inlineStr">
+        <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C552" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D552" s="1" t="inlineStr">
+        <is>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+        </is>
+      </c>
+      <c r="E552" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke for Ground Water Recharge</t>
+        </is>
+      </c>
+      <c r="F552" s="1" t="inlineStr">
+        <is>
+          <t>1722002086/WC/9993668138 — NISTAR TALAB TANDAKHEDA (RES)</t>
+        </is>
+      </c>
+      <c r="G552" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H552" s="2" t="n">
+        <v>3875000</v>
+      </c>
+      <c r="I552" s="2" t="n">
+        <v>3885792.2</v>
+      </c>
+      <c r="J552" s="3" t="n">
+        <v>42901</v>
+      </c>
+      <c r="K552" s="3" t="n">
+        <v>45698</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
+      <c r="A553" s="1" t="inlineStr">
+        <is>
+          <t>SARDARPUR</t>
+        </is>
+      </c>
+      <c r="B553" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C553" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D553" s="1" t="inlineStr">
+        <is>
+          <t>Sub Surface Dam / Construction of Underground Dykes for Community</t>
+        </is>
+      </c>
+      <c r="E553" s="1" t="inlineStr">
+        <is>
+          <t>Underground Dyke for Ground Water Recharge</t>
+        </is>
+      </c>
+      <c r="F553" s="1" t="inlineStr">
+        <is>
+          <t>1722002086/WC/9993668139 — निस्तार तालाब क्रमांक 3</t>
+        </is>
+      </c>
+      <c r="G553" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H553" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I553" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J553" s="3" t="n">
+        <v>42461</v>
+      </c>
+      <c r="K553" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
+      <c r="A554" s="1" t="inlineStr">
+        <is>
+          <t>SARDARPUR</t>
+        </is>
+      </c>
+      <c r="B554" s="1" t="inlineStr">
+        <is>
+          <t>2016-2017</t>
+        </is>
+      </c>
+      <c r="C554" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D554" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E554" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F554" s="1" t="inlineStr">
+        <is>
+          <t>1722002086/WH/19956475 — निस्तार तालाब खेड़ी नाला जीर्णोद्वार</t>
+        </is>
+      </c>
+      <c r="G554" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H554" s="2" t="n">
+        <v>249000</v>
+      </c>
+      <c r="I554" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J554" s="3" t="n">
+        <v>42505</v>
+      </c>
+      <c r="K554" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
+      <c r="A555" s="1" t="inlineStr">
+        <is>
+          <t>SARDARPUR</t>
+        </is>
+      </c>
+      <c r="B555" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C555" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D555" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E555" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F555" s="1" t="inlineStr">
+        <is>
+          <t>1722002086/WH/216 — Tandakheda Dasai Percolation tank Sarve no.472/1</t>
+        </is>
+      </c>
+      <c r="G555" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H555" s="2" t="n">
+        <v>148000</v>
+      </c>
+      <c r="I555" s="2" t="n">
+        <v>72468</v>
+      </c>
+      <c r="J555" s="3" t="n">
+        <v>40696</v>
+      </c>
+      <c r="K555" s="3" t="n">
+        <v>41363</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
+      <c r="A556" s="1" t="inlineStr">
+        <is>
+          <t>SARDARPUR</t>
+        </is>
+      </c>
+      <c r="B556" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C556" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D556" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E556" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F556" s="1" t="inlineStr">
+        <is>
+          <t>1722002086/WH/217 — Tandakheda Dasai Percolation tank Sarve no.524</t>
+        </is>
+      </c>
+      <c r="G556" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H556" s="2" t="n">
+        <v>148000</v>
+      </c>
+      <c r="I556" s="2" t="n">
+        <v>173972</v>
+      </c>
+      <c r="J556" s="3" t="n">
+        <v>40703</v>
+      </c>
+      <c r="K556" s="3" t="n">
+        <v>41363</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
+      <c r="A557" s="1" t="inlineStr">
+        <is>
+          <t>SARDARPUR</t>
+        </is>
+      </c>
+      <c r="B557" s="1" t="inlineStr">
+        <is>
+          <t>2011-2012</t>
+        </is>
+      </c>
+      <c r="C557" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D557" s="1" t="inlineStr">
+        <is>
+          <t>Excavation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E557" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F557" s="1" t="inlineStr">
+        <is>
+          <t>1722002086/WH/218 — Tandakheda Dasai Percolation tank Sarve no.613</t>
+        </is>
+      </c>
+      <c r="G557" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H557" s="2" t="n">
+        <v>148000</v>
+      </c>
+      <c r="I557" s="2" t="n">
+        <v>72468</v>
+      </c>
+      <c r="J557" s="3" t="n">
+        <v>40725</v>
+      </c>
+      <c r="K557" s="3" t="n">
+        <v>41363</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
+      <c r="A558" s="1" t="inlineStr">
+        <is>
+          <t>SARDARPUR</t>
+        </is>
+      </c>
+      <c r="B558" s="1" t="inlineStr">
+        <is>
+          <t>2024-2025</t>
+        </is>
+      </c>
+      <c r="C558" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D558" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E558" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F558" s="1" t="inlineStr">
+        <is>
+          <t>1722002/IF/22012035270057 — Munanlal - Puna GP Tanda kheda Horti. Plantation</t>
+        </is>
+      </c>
+      <c r="G558" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H558" s="2" t="n">
+        <v>287772</v>
+      </c>
+      <c r="I558" s="2" t="n">
+        <v>251495.86</v>
+      </c>
+      <c r="J558" s="3" t="n">
+        <v>45685</v>
+      </c>
+      <c r="K558" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
+      <c r="A559" s="1" t="inlineStr">
+        <is>
+          <t>SARDARPUR</t>
+        </is>
+      </c>
+      <c r="B559" s="1" t="inlineStr">
+        <is>
           <t>2018-2019</t>
         </is>
       </c>
-      <c r="C547" s="1" t="inlineStr">
+      <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D547" s="1" t="inlineStr">
+      <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
-      <c r="E547" s="1" t="inlineStr">
+      <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F547" s="1" t="inlineStr">
+      <c r="F559" s="1" t="inlineStr">
+        <is>
+          <t>1722002/WC/22012034425873 — NISTAR TALAB NIRMAN BALU NATHA KE KHET KE PAAS</t>
+        </is>
+      </c>
+      <c r="G559" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H559" s="2" t="n">
+        <v>4645000</v>
+      </c>
+      <c r="I559" s="2" t="n">
+        <v>4441373.11</v>
+      </c>
+      <c r="J559" s="3" t="n">
+        <v>43471</v>
+      </c>
+      <c r="K559" s="3" t="n">
+        <v>44347</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
+      <c r="A560" s="1" t="inlineStr">
+        <is>
+          <t>SARDARPUR</t>
+        </is>
+      </c>
+      <c r="B560" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C560" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D560" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E560" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F560" s="1" t="inlineStr">
         <is>
           <t>1722002/WC/22012034428432 — nistaar talab nirman balu nathaa ke khet ke paas</t>
         </is>
       </c>
-      <c r="G547" s="1" t="inlineStr">
+      <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
-      <c r="H547" s="2" t="n">
+      <c r="H560" s="2" t="n">
         <v>4645000</v>
       </c>
-      <c r="I547" s="2" t="n">
+      <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J547" s="3" t="n">
+      <c r="J560" s="3" t="n">
         <v>43330</v>
       </c>
-      <c r="K547" s="3"/>
+      <c r="K560" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>