--- v0 (2026-09-01)
+++ v1 (2026-10-19)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K842"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-01 23:09:29</t>
+          <t>Exported on: 2026-10-19 04:12:35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1374,51 +1374,51 @@
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>39990</v>
       </c>
       <c r="K34" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1722003047/IC/22012034891550 — Nirmal neer Dabra awar</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45761</v>
@@ -8809,51 +8809,51 @@
         <v>0</v>
       </c>
       <c r="J189" s="3" t="n">
         <v>44951</v>
       </c>
       <c r="K189" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035122339 — Kapil dhara kup thavariya jhitra surjpura</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
         <v>252883.46</v>
       </c>
       <c r="I190" s="2" t="n">
         <v>97776</v>
       </c>
       <c r="J190" s="3" t="n">
         <v>45387</v>
@@ -9091,51 +9091,51 @@
         <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035310716 — Kapildhara Koop Badriya ke khet pat</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
         <v>45684</v>
@@ -9185,239 +9185,243 @@
         <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035346867 — Kapildhara koop Choti Bai Dawar Gram Semalipura</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>286694.96</v>
       </c>
       <c r="I198" s="2" t="n">
         <v>177002.92</v>
       </c>
       <c r="J198" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035347091 — kapildhara Koop Nandram ji Gram Semalipura</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>275541.63</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>175287</v>
       </c>
       <c r="J199" s="3" t="n">
         <v>45798</v>
       </c>
-      <c r="K199" s="3"/>
+      <c r="K199" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035362696 — Kapildhara Koop Bhuru Malsingh</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>286694.96</v>
       </c>
       <c r="I200" s="2" t="n">
         <v>124014.88</v>
       </c>
       <c r="J200" s="3" t="n">
         <v>45925</v>
       </c>
-      <c r="K200" s="3"/>
+      <c r="K200" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035362737 — Kapildhara Gabbu babariya Gram Surajpura</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035362990 — Kapildhara Mishra Bapu Surajpura</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>286694.96</v>
       </c>
       <c r="I202" s="2" t="n">
         <v>138635.57</v>
       </c>
       <c r="J202" s="3" t="n">
         <v>45895</v>
@@ -9467,51 +9471,51 @@
         <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035459009 — Kapildhara Koop Devising Babriya</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>286694.96</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>206225.4</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>45809</v>
@@ -9710,98 +9714,100 @@
       <c r="J208" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K208" s="3" t="n">
         <v>46203</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035468969 — JGSA KHET TALAB MUNNA JALAM</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I209" s="2" t="n">
         <v>31425</v>
       </c>
       <c r="J209" s="3" t="n">
         <v>45784</v>
       </c>
-      <c r="K209" s="3"/>
+      <c r="K209" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035469000 — JGSA KHET TALAB MORSINGH BABRIYA</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>55865.38</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>27771</v>
       </c>
       <c r="J210" s="3" t="n">
         <v>45784</v>
@@ -9951,615 +9957,617 @@
       <c r="J213" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K213" s="3" t="n">
         <v>46112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035487800 — Kapildhara koop nirman Sevsingh Dhanna</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>286694.96</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>191619.62</v>
       </c>
       <c r="J214" s="3" t="n">
         <v>45816</v>
       </c>
       <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035487829 — Kapildhara koop galiya dhanna</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J215" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K215" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035488274 — KAPILDHARA KUP GALIYA PUNCHA BAKLIPURA</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
         <v>286694.96</v>
       </c>
       <c r="I216" s="2" t="n">
         <v>89306.57</v>
       </c>
       <c r="J216" s="3" t="n">
         <v>45925</v>
       </c>
       <c r="K216" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035523853 — jgsa  duge well reacharge pit nirmal nir surajpura me gram panchayat semlipura</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I217" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035523856 — jgsa duge well nirmal nir baydi awar gram surajpura gram panchayat semlipura</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
         <v>45752</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035525420 — JGSA GALIYA PUNCHA DugWell Recharge PIT BAKLIPURA</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J219" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K219" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035525441 — JGSA Choti Bai Dawar DugWell Recharge PIT Semalipura</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J220" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K220" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035525494 — JGSA Nandram ji DugWell Recharge PIT Semalipura</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I221" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J221" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K221" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035525877 — JGSA Bhuru Malsingh DugWell Recharge PIT</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I222" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J222" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K222" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035525919 — JGSA Mishra Bapu DugWell Recharge PIT Surajpura</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I223" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J223" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K223" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035525977 — JGSA Koop Dharji Soniya DugWell Recharge PIT</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I224" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J224" s="3" t="n">
         <v>45809</v>
       </c>
-      <c r="K224" s="3"/>
+      <c r="K224" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035525994 — JGSA Devising Babriya DugWell Recharge PIT</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I225" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J225" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K225" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035526019 — JGSA Sevsingh Dhanna DugWell Recharge PIT</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I226" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J226" s="3" t="n">
         <v>45748</v>
@@ -10703,192 +10711,194 @@
         <v>0</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035554438 — KAPILDHARA KUP गब्बू बाबरिया</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I230" s="2" t="n">
         <v>106049.02</v>
       </c>
       <c r="J230" s="3" t="n">
         <v>45925</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035554578 — kapildhara kup dharji soniya gram baklikaln Gram panchayat semlipura</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>286694.96</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>96610.3</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>45913</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035557614 — Kapildhara Koop Laxman bapu Surajpura</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>115184.16</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>45925</v>
       </c>
-      <c r="K232" s="3"/>
+      <c r="K232" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035557923 — Kapildhara Koop Galiya nansingh</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>115185</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>45913</v>
@@ -11126,51 +11136,51 @@
         <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035559432 — जल गंगा संवर्धन खेत तालाब निर्माण गोविन्द मून्ना</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I239" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
         <v>45748</v>
@@ -11267,51 +11277,51 @@
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035559459 — जल गंगा संवर्धन खेत तालाब निर्माण सुरेश डावर</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45748</v>
@@ -11361,98 +11371,98 @@
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035559472 — जल गंगा संवर्धन खेत तालाब निर्माण सुरेश भावरिया</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035560268 — Kapildhara koop koop nirman Bahadur Jamsingh</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>45761</v>
@@ -11502,407 +11512,413 @@
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035563041 — Kapildhara Koop Nirman Toliya Malsingh</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035563361 — कपिलधारा कूप निर्माण बहादुर जामसिंग ग्राम सेमलीपुरा</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>45802</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035563364 — कपिलधारा कूप निर्माण बहादुर जामसिंग ग्राम सेमलीपुरा</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
         <v>322434.5</v>
       </c>
       <c r="I249" s="2" t="n">
         <v>140762.44</v>
       </c>
       <c r="J249" s="3" t="n">
         <v>45913</v>
       </c>
-      <c r="K249" s="3"/>
+      <c r="K249" s="3" t="n">
+        <v>46285</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035583471 — khet talab santosh meda ke khet par semlipura</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I250" s="2" t="n">
         <v>102100.6</v>
       </c>
       <c r="J250" s="3" t="n">
         <v>45929</v>
       </c>
-      <c r="K250" s="3"/>
+      <c r="K250" s="3" t="n">
+        <v>46275</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035583474 — khet talab rahul meda ke khet par</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I251" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
         <v>45839</v>
       </c>
       <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035583476 — khet talab vikaram vasuniya ke khet par semlipura</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I252" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J252" s="3" t="n">
         <v>45839</v>
       </c>
       <c r="K252" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035583481 — khet talab narendra meda  ke khet par semlipura</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>63942.55</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45930</v>
       </c>
       <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035583482 — khet talab govind munna ke khet par semlipura</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I254" s="2" t="n">
         <v>83884.5</v>
       </c>
       <c r="J254" s="3" t="n">
         <v>45930</v>
       </c>
-      <c r="K254" s="3"/>
+      <c r="K254" s="3" t="n">
+        <v>46275</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
@@ -11927,145 +11943,145 @@
       <c r="J255" s="3" t="n">
         <v>45925</v>
       </c>
       <c r="K255" s="3" t="n">
         <v>46130</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035583487 — khet talab suresh dawar ke khet par semlipura</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I256" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
         <v>45839</v>
       </c>
       <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035583489 — khet talab  suresh bhawariya ke khet par semlipura</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I257" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>45839</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035614165 — khet talab jaggu meda ke khet par gram panchayat semlipura</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>36045.1</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45931</v>
@@ -12117,192 +12133,192 @@
       <c r="J259" s="3" t="n">
         <v>45931</v>
       </c>
       <c r="K259" s="3" t="n">
         <v>46148</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035614180 — khet talab Ambaram dawar kee khet par gram baklikaln gram panchayat semlipura</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035614184 — khet talab suresh meda ke khet par gram panchayat semlipura</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>92674.19</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45931</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035614193 — khet talab  kalusingh meda ke khet par gram panchayat semlipura</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/22012035614295 — khet talab kalu meda ke khet par gram panchayat semlipura</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>41526.1</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45931</v>
@@ -21489,98 +21505,98 @@
       <c r="J451" s="3" t="n">
         <v>44800</v>
       </c>
       <c r="K451" s="3" t="n">
         <v>45520</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/3065149 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1757092</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I452" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J452" s="3" t="n">
         <v>44265</v>
       </c>
       <c r="K452" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/3065397 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1574514</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>44265</v>
@@ -21677,145 +21693,145 @@
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>44296</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/3066297 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2055947</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>45144</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/3253661 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2009997</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>44252</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/3253742 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2046055</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>45144</v>
@@ -22994,51 +23010,51 @@
       <c r="J482" s="3" t="n">
         <v>44863</v>
       </c>
       <c r="K482" s="3" t="n">
         <v>45190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/4356398 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146118829</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>44764</v>
@@ -23139,98 +23155,98 @@
       <c r="J485" s="3" t="n">
         <v>44863</v>
       </c>
       <c r="K485" s="3" t="n">
         <v>45546</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/4372387 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2079254</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>44830</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/4408993 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146891673</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>44764</v>
@@ -23666,51 +23682,51 @@
       <c r="J496" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K496" s="3" t="n">
         <v>45811</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/4658542 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147347009</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>6696</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>45742</v>
@@ -23860,79 +23876,79 @@
       <c r="J500" s="3" t="n">
         <v>45631</v>
       </c>
       <c r="K500" s="3" t="n">
         <v>45811</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/4727166 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147346701</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>16290</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>45631</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>46239</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
@@ -23958,51 +23974,51 @@
       <c r="J502" s="3" t="n">
         <v>45631</v>
       </c>
       <c r="K502" s="3" t="n">
         <v>45811</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/4727170 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147348444</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>10332</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>45645</v>
@@ -24201,995 +24217,995 @@
       <c r="J507" s="3" t="n">
         <v>42781</v>
       </c>
       <c r="K507" s="3" t="n">
         <v>43707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/5266851 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147346016</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>16182</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>46239</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/5295008 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147733501</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>16182</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K509" s="3" t="n">
-        <v>46239</v>
+        <v>46294</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/5821302 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116639343</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>45717</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/5855514 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150514608</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/5855842 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146119253</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/5855843 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146121126</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/5856031 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146891148</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/5856051 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147733902</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>45559</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/5856257 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP146117139</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>45717</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/5856332 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147732744</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>45717</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/5856333 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147732999</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>45717</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/5856371 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147343498</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>45717</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/5856372 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147344166</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>45717</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/5856373 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147344505</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>45717</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/5856374 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147345404</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/5856375 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147345565</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>45740</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/5856376 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147346299</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/5856377 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147346465</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>46164</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/5856378 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147346914</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>45810</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/5856379 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147348048</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>45715</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
           <t>1722003047/IF/IAY/5856380 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147348199</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>45721</v>
@@ -35677,98 +35693,100 @@
         <v>0</v>
       </c>
       <c r="J745" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K745" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="746">
       <c r="A746" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B746" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C746" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D746" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E746" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F746" s="1" t="inlineStr">
         <is>
           <t>1722003047/WC/22012035040436 — PERCULATION TANK POPADIYA NARSINGH KE KHET KE PASS SURAJPURA SEMLIPURA 2022-23</t>
         </is>
       </c>
       <c r="G746" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H746" s="2" t="n">
         <v>552222.45</v>
       </c>
       <c r="I746" s="2" t="n">
         <v>432653</v>
       </c>
       <c r="J746" s="3" t="n">
         <v>45035</v>
       </c>
-      <c r="K746" s="3"/>
+      <c r="K746" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="747">
       <c r="A747" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B747" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C747" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D747" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E747" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F747" s="1" t="inlineStr">
         <is>
           <t>1722003047/WC/22012035040438 — PERCULATION TANK AMARSINGH MISHRA KE KHET KE PASS SURAJPURA SEMLIPURA 2022-23</t>
         </is>
       </c>
       <c r="G747" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H747" s="2" t="n">
         <v>585850.45</v>
       </c>
       <c r="I747" s="2" t="n">
         <v>494872</v>
       </c>
       <c r="J747" s="3" t="n">
         <v>45038</v>
@@ -36668,51 +36686,51 @@
         <v>0</v>
       </c>
       <c r="J766" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K766" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="767">
       <c r="A767" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B767" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C767" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D767" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E767" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F767" s="1" t="inlineStr">
         <is>
           <t>1722003047/WC/22012035107920 — percolation tank muniya ke khet ke pass  gram surajpura  gram panchayat semlipura</t>
         </is>
       </c>
       <c r="G767" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H767" s="2" t="n">
         <v>496708.3</v>
       </c>
       <c r="I767" s="2" t="n">
         <v>338216.44</v>
       </c>
       <c r="J767" s="3" t="n">
         <v>45208</v>
@@ -37001,51 +37019,51 @@
         <v>0</v>
       </c>
       <c r="J773" s="3" t="n">
         <v>45139</v>
       </c>
       <c r="K773" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="774">
       <c r="A774" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B774" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C774" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D774" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E774" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F774" s="1" t="inlineStr">
         <is>
           <t>1722003047/WC/22012035107941 — percolation tank gabbu ke khet ke pass gram panchayat semlipura</t>
         </is>
       </c>
       <c r="G774" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H774" s="2" t="n">
         <v>497555.25</v>
       </c>
       <c r="I774" s="2" t="n">
         <v>434272</v>
       </c>
       <c r="J774" s="3" t="n">
         <v>45208</v>
@@ -37616,1085 +37634,1087 @@
         <v>0</v>
       </c>
       <c r="J786" s="3" t="n">
         <v>45317</v>
       </c>
       <c r="K786" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
           <t>1722003047/WC/22012035235996 — talab nirman kary Morsingh babariya  ke khet ke pass gram panchayat semlipura</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
         <v>998961.26</v>
       </c>
       <c r="I787" s="2" t="n">
         <v>629775.48</v>
       </c>
       <c r="J787" s="3" t="n">
         <v>46058</v>
       </c>
       <c r="K787" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
           <t>1722003047/WC/22012035235997 — talab nirman kary kamla mansingh ke khet ke pass gram panchayat. semlipura</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I788" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J788" s="3" t="n">
         <v>45597</v>
       </c>
       <c r="K788" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="789">
       <c r="A789" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B789" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C789" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D789" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E789" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F789" s="1" t="inlineStr">
         <is>
           <t>1722003047/WC/22012035235998 — talab nirman kary  mangilal toliya ke khet ke pass gram panchayat semlipura</t>
         </is>
       </c>
       <c r="G789" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H789" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I789" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J789" s="3" t="n">
         <v>45597</v>
       </c>
       <c r="K789" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="790">
       <c r="A790" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B790" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C790" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D790" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E790" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F790" s="1" t="inlineStr">
         <is>
           <t>1722003047/WC/22012035236000 — talab nirman kary sumariya gulab ke khet ke pass  gram panchayat semlipura</t>
         </is>
       </c>
       <c r="G790" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H790" s="2" t="n">
         <v>1147465.31</v>
       </c>
       <c r="I790" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J790" s="3" t="n">
         <v>45597</v>
       </c>
       <c r="K790" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
           <t>1722003047/WC/22012035240136 — तालाब निर्माण कार्य  गंगाराम बाबरिया की खेत मेरे पास वाले नाले पर ग्राम सूरजपुर ग्राम पंचायतसेमलीपुर</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I791" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J791" s="3" t="n">
         <v>45658</v>
       </c>
       <c r="K791" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="792">
       <c r="A792" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B792" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C792" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D792" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E792" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F792" s="1" t="inlineStr">
         <is>
           <t>1722003047/WC/22012035284007 — percolation tank sangwan wale nale par gram surajpura gram panchayat semlipura</t>
         </is>
       </c>
       <c r="G792" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H792" s="2" t="n">
         <v>665121.82</v>
       </c>
       <c r="I792" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J792" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K792" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="793">
       <c r="A793" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B793" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C793" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D793" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E793" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F793" s="1" t="inlineStr">
         <is>
           <t>1722003047/WC/22012035284010 — percolation tank shisham wale nale par  gram surajpura</t>
         </is>
       </c>
       <c r="G793" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H793" s="2" t="n">
         <v>498155</v>
       </c>
       <c r="I793" s="2" t="n">
         <v>483469.03</v>
       </c>
       <c r="J793" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K793" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
           <t>1722003047/WC/22012035284015 — percolation tank patthar wale nale  par gram surajpura</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
         <v>650979.64</v>
       </c>
       <c r="I794" s="2" t="n">
         <v>569952.53</v>
       </c>
       <c r="J794" s="3" t="n">
         <v>45923</v>
       </c>
       <c r="K794" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
           <t>1722003047/WC/22012035284016 — percolation tank kadi wale nale par gram surajpura</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
         <v>497927.77</v>
       </c>
       <c r="I795" s="2" t="n">
         <v>387882.67</v>
       </c>
       <c r="J795" s="3" t="n">
         <v>45987</v>
       </c>
       <c r="K795" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
           <t>1722003047/WC/22012035313191 — Talab Nirman Valiya Somla ke khet ke pass</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
         <v>406198.45</v>
       </c>
       <c r="I796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J796" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K796" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
           <t>1722003047/WC/22012035313193 — Nistar Talab Munna ke khet ke pass</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I797" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J797" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K797" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="798">
       <c r="A798" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B798" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C798" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D798" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E798" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F798" s="1" t="inlineStr">
         <is>
           <t>1722003047/WC/22012035314251 — Talab nirman kary sitafal baydi wala nala gram surajpura</t>
         </is>
       </c>
       <c r="G798" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H798" s="2" t="n">
         <v>1318879.83</v>
       </c>
       <c r="I798" s="2" t="n">
         <v>614454.21</v>
       </c>
       <c r="J798" s="3" t="n">
         <v>45917</v>
       </c>
       <c r="K798" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="799">
       <c r="A799" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B799" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C799" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D799" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E799" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F799" s="1" t="inlineStr">
         <is>
           <t>1722003047/WC/22012035314252 — talab nirman kary bhadur ratan khet k pass surajpura</t>
         </is>
       </c>
       <c r="G799" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H799" s="2" t="n">
         <v>1375452.64</v>
       </c>
       <c r="I799" s="2" t="n">
         <v>604607.91</v>
       </c>
       <c r="J799" s="3" t="n">
         <v>45917</v>
       </c>
-      <c r="K799" s="3"/>
+      <c r="K799" s="3" t="n">
+        <v>46286</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="800">
       <c r="A800" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B800" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C800" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D800" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E800" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F800" s="1" t="inlineStr">
         <is>
           <t>1722003047/WC/22012035314767 — PARCOLATION TANK TOLIYA MALSINGH KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G800" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H800" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I800" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J800" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K800" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="801">
       <c r="A801" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B801" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C801" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D801" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E801" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F801" s="1" t="inlineStr">
         <is>
           <t>1722003047/WC/22012035314768 — PARCOLATION TANK RAYSINGH MUKUND KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G801" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I801" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J801" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K801" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="802">
       <c r="A802" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B802" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C802" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D802" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E802" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F802" s="1" t="inlineStr">
         <is>
           <t>1722003047/WC/22012035314769 — PARCOLATION TANK JAMSINGH MUKUT KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G802" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I802" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J802" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K802" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="803">
       <c r="A803" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B803" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C803" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D803" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E803" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F803" s="1" t="inlineStr">
         <is>
           <t>1722003047/WC/22012035314770 — PARCOLATION TANK MALSINGH SUMERSINGH KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G803" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I803" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J803" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K803" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="804">
       <c r="A804" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B804" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C804" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D804" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E804" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F804" s="1" t="inlineStr">
         <is>
           <t>1722003047/WC/22012035314771 — PARCOLATION TANK NIRMAN KHUMAN RADHIYA KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G804" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I804" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J804" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K804" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="805">
       <c r="A805" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B805" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C805" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D805" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E805" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F805" s="1" t="inlineStr">
         <is>
           <t>1722003047/WC/22012035314773 — PARCOLATION TANK NIRMAN DHARJI SONIYA KE KHET KE PASS</t>
         </is>
       </c>
       <c r="G805" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I805" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J805" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K805" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="806">
       <c r="A806" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B806" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C806" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D806" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E806" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F806" s="1" t="inlineStr">
         <is>
           <t>1722003047/WC/22012035318577 — TALAB NIRMAN VALIYA SOMLA KE KHET PASS</t>
         </is>
       </c>
       <c r="G806" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I806" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J806" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K806" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="807">
       <c r="A807" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B807" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C807" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D807" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E807" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F807" s="1" t="inlineStr">
         <is>
           <t>1722003047/WC/22012035318578 — talab nirman munna ke khet ke pass</t>
         </is>
       </c>
       <c r="G807" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H807" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I807" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J807" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K807" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="808">
       <c r="A808" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B808" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C808" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D808" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E808" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F808" s="1" t="inlineStr">
         <is>
           <t>1722003047/WC/22012035319990 — talab nirman kary thawariya ke khet ke pass gram surajpura gram panchayat  semlipura</t>
         </is>
       </c>
       <c r="G808" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H808" s="2" t="n">
         <v>849996.9</v>
       </c>
       <c r="I808" s="2" t="n">
-        <v>718532.7</v>
+        <v>830432.7</v>
       </c>
       <c r="J808" s="3" t="n">
         <v>45929</v>
       </c>
       <c r="K808" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="809">
       <c r="A809" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B809" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C809" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D809" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E809" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F809" s="1" t="inlineStr">
         <is>
           <t>1722003047/WC/22012035319991 — talab nirman kary gulab kabariya ke khet ke pass gram surajpura gram panchayt semlipura</t>
         </is>
       </c>
       <c r="G809" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H809" s="2" t="n">
         <v>849496.9</v>
       </c>
       <c r="I809" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J809" s="3" t="n">
         <v>45924</v>
@@ -38746,145 +38766,145 @@
       <c r="J810" s="3" t="n">
         <v>45929</v>
       </c>
       <c r="K810" s="3" t="n">
         <v>46141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="811">
       <c r="A811" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B811" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C811" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D811" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E811" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F811" s="1" t="inlineStr">
         <is>
           <t>1722003047/WC/22012035319993 — talab nirman kary nansingh gatttu ke khet ke pass gram surajpura gram panchyat semlipura</t>
         </is>
       </c>
       <c r="G811" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H811" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I811" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J811" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K811" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="812">
       <c r="A812" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B812" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C812" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D812" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E812" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F812" s="1" t="inlineStr">
         <is>
           <t>1722003047/WC/22012035319995 — talab nirman kary nansingh gattu ke khet ke pass gram surajpura gram panchayat semlipura</t>
         </is>
       </c>
       <c r="G812" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H812" s="2" t="n">
         <v>993500.47</v>
       </c>
       <c r="I812" s="2" t="n">
-        <v>907585.66</v>
+        <v>1010785.66</v>
       </c>
       <c r="J812" s="3" t="n">
         <v>45929</v>
       </c>
       <c r="K812" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="813">
       <c r="A813" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B813" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C813" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D813" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E813" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F813" s="1" t="inlineStr">
         <is>
           <t>1722003047/WC/22012035319997 — talab nirman kary ramsingh mukade ke khet ke pass gram surajpura gram panchayat semlipura</t>
         </is>
       </c>
       <c r="G813" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H813" s="2" t="n">
         <v>993500.47</v>
       </c>
       <c r="I813" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J813" s="3" t="n">
         <v>45870</v>
@@ -40190,98 +40210,98 @@
       <c r="J840" s="3" t="n">
         <v>43294</v>
       </c>
       <c r="K840" s="3" t="n">
         <v>44109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="841">
       <c r="A841" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B841" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C841" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D841" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E841" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F841" s="1" t="inlineStr">
         <is>
           <t>1722/WC/22012035316379 — nistar talab nirman kary malsingh ke khet ke pass</t>
         </is>
       </c>
       <c r="G841" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H841" s="2" t="n">
         <v>3980000</v>
       </c>
       <c r="I841" s="2" t="n">
         <v>1044</v>
       </c>
       <c r="J841" s="3" t="n">
         <v>46151</v>
       </c>
       <c r="K841" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="842">
       <c r="A842" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B842" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C842" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D842" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E842" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F842" s="1" t="inlineStr">
         <is>
           <t>1722/WC/22012035316382 — nistar talab nirman kary bapu vala nala</t>
         </is>
       </c>
       <c r="G842" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H842" s="2" t="n">
         <v>3969000</v>
       </c>
       <c r="I842" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J842" s="3" t="n">
         <v>46151</v>