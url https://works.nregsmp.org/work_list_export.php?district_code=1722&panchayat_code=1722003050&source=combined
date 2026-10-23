--- v0 (2026-09-04)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K624"/>
+  <dimension ref="A1:K625"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 12:04:07</t>
+          <t>Exported on: 2026-10-23 07:23:32</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -892,98 +892,98 @@
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1722003050/DP/22012034625151 — पोधा रोपण कार्य  मंदिर परिसर में  ग्राम पंचायत कोठड़ा</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45474</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1722003050/DP/22012034628906 — Nirmal neer kup  gram kothada gram panchayat kothada</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45658</v>
@@ -1133,51 +1133,51 @@
       <c r="J29" s="3" t="n">
         <v>40735</v>
       </c>
       <c r="K29" s="3" t="n">
         <v>41366</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1722003050/IC/22012034884955 — NIRMAL NEER BHABAR AWAR</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>558651.97</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45467</v>
@@ -2477,78 +2477,80 @@
       <c r="J57" s="3" t="n">
         <v>43532</v>
       </c>
       <c r="K57" s="3" t="n">
         <v>44552</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/22012034555494 — Kapil dhara kup Norman gulab ranchod</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>242453.87</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>151484</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>43999</v>
       </c>
-      <c r="K58" s="3"/>
+      <c r="K58" s="3" t="n">
+        <v>46302</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
@@ -2573,51 +2575,51 @@
       <c r="J59" s="3" t="n">
         <v>44006</v>
       </c>
       <c r="K59" s="3" t="n">
         <v>44774</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/22012034555758 — kapil dhara kup nirman ramesh babu</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>242453.87</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>106621</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>44006</v>
@@ -2955,51 +2957,51 @@
       <c r="J67" s="3" t="n">
         <v>44298</v>
       </c>
       <c r="K67" s="3" t="n">
         <v>45656</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/22012034569932 — boldar wall raysingh popadiya</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>48764.11</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>39977</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>44298</v>
@@ -4042,51 +4044,51 @@
       <c r="J90" s="3" t="n">
         <v>45104</v>
       </c>
       <c r="K90" s="3" t="n">
         <v>46203</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/22012035091816 — KAPILDAHARA KUP MOHARSINGH GOPAL</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>252883.46</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>148129</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45329</v>
@@ -4185,51 +4187,51 @@
       <c r="J93" s="3" t="n">
         <v>45329</v>
       </c>
       <c r="K93" s="3" t="n">
         <v>46193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/22012035307671 — kapildhara kup sohan  gram panchayat kothada</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45658</v>
@@ -4279,51 +4281,51 @@
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45658</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Agro Forestry Block Plantation for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/22012035307681 — kapildhara kup sohan  urjan gram panchayat kothda</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>278103.77</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>87138</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45799</v>
@@ -4375,145 +4377,147 @@
       <c r="J97" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K97" s="3" t="n">
         <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/22012035465379 — JGSA DUGWELL RECHARGE GOBRIYA DEVA</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>25462.62</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>2088</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45786</v>
       </c>
-      <c r="K98" s="3"/>
+      <c r="K98" s="3" t="n">
+        <v>46274</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/22012035465423 — JGSA DUGWELL RECHARGE RAJARAM MUKUND</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>9396</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/22012035465460 — JGSA DUGWELL RECHARGE SHAMSHER KODAR</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45786</v>
@@ -4663,51 +4667,51 @@
       <c r="J103" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K103" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/22012035465666 — JGSA DUGWELL RECHARGE PIT BHURESINGH</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45761</v>
@@ -4808,333 +4812,335 @@
       <c r="J106" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K106" s="3" t="n">
         <v>46193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/22012035465825 — JGSA DUGWELL RECHARGE PIT SOHAN URJAN</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>2088</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45786</v>
       </c>
-      <c r="K107" s="3"/>
+      <c r="K107" s="3" t="n">
+        <v>46274</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/22012035495403 — Jgsa Khet talab BHerusingh ramchandra</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/22012035495413 — Jgsa Khet talab Ramiya</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/22012035495427 — Jgsa Khet talab lalsingh dhaniya</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/22012035495443 — Jgsa Khet talab Pappu ranjit</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/22012035495454 — Jgsa Khet talab Amarsingh nagriya</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/22012035495464 — Jgsa Khet talab Ambaram bhagga</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45761</v>
@@ -9519,51 +9525,51 @@
       <c r="J203" s="3" t="n">
         <v>43524</v>
       </c>
       <c r="K203" s="3" t="n">
         <v>44197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/1408914 — Construction of IAY House -IAY REG. NO. MP2659258</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I204" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J204" s="3" t="n">
         <v>46041</v>
@@ -15881,51 +15887,51 @@
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>42367</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/196568 — Construction of IAY House -IAY REG. NO. MP-22-003-050-003/11</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>42367</v>
@@ -15977,214 +15983,214 @@
       <c r="J335" s="3" t="n">
         <v>44742</v>
       </c>
       <c r="K335" s="3" t="n">
         <v>45413</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/196600 — Construction of IAY House -IAY REG. NO. MP-22-003-050-003/6</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>42367</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/196621 — Construction of IAY House -IAY REG. NO. MP-22-003-050-002/07</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
         <v>42367</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/196622 — Construction of IAY House -IAY REG. NO. MP-22-003-050-004/06</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>42367</v>
       </c>
       <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/1974353 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2307511</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>2100</v>
+        <v>18900</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>43637</v>
       </c>
       <c r="K339" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -17925,78 +17931,80 @@
       <c r="J375" s="3" t="n">
         <v>43754</v>
       </c>
       <c r="K375" s="3" t="n">
         <v>43961</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/2036183 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3315945</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>46041</v>
       </c>
-      <c r="K376" s="3"/>
+      <c r="K376" s="3" t="n">
+        <v>46288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -18315,98 +18323,98 @@
       <c r="J383" s="3" t="n">
         <v>43946</v>
       </c>
       <c r="K383" s="3" t="n">
         <v>44197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/3080832 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP2754916</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>44273</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/3081621 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1568266</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>44201</v>
@@ -18458,51 +18466,51 @@
       <c r="J386" s="3" t="n">
         <v>44393</v>
       </c>
       <c r="K386" s="3" t="n">
         <v>45518</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/3226629 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1583439</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>44273</v>
@@ -18995,51 +19003,51 @@
       <c r="J397" s="3" t="n">
         <v>44759</v>
       </c>
       <c r="K397" s="3" t="n">
         <v>45030</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/3697420 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100749240</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>15742</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>44851</v>
@@ -19240,78 +19248,80 @@
       <c r="J402" s="3" t="n">
         <v>44742</v>
       </c>
       <c r="K402" s="3" t="n">
         <v>44884</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/3760484 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126524079</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>2100</v>
+        <v>16800</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>46041</v>
       </c>
-      <c r="K403" s="3"/>
+      <c r="K403" s="3" t="n">
+        <v>46311</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -19336,98 +19346,98 @@
       <c r="J404" s="3" t="n">
         <v>44759</v>
       </c>
       <c r="K404" s="3" t="n">
         <v>45351</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/3895624 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1720396</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>44679</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/3915538 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3295458</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>44679</v>
@@ -19626,51 +19636,51 @@
       <c r="J410" s="3" t="n">
         <v>44800</v>
       </c>
       <c r="K410" s="3" t="n">
         <v>45192</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/4158949 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP127747012</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>2975</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>44880</v>
@@ -19820,51 +19830,51 @@
       <c r="J414" s="3" t="n">
         <v>44759</v>
       </c>
       <c r="K414" s="3" t="n">
         <v>45200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/4209751 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102302158</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>44721</v>
@@ -20551,98 +20561,98 @@
       <c r="J429" s="3" t="n">
         <v>43195</v>
       </c>
       <c r="K429" s="3" t="n">
         <v>43439</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/4534239 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102139689</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
         <v>45547</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/4534273 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102144684</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
         <v>45809</v>
@@ -20792,79 +20802,79 @@
       <c r="J434" s="3" t="n">
         <v>45569</v>
       </c>
       <c r="K434" s="3" t="n">
         <v>45842</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/4541074 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105994460</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>21966</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>45646</v>
       </c>
       <c r="K435" s="3" t="n">
-        <v>46238</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
@@ -20988,51 +20998,51 @@
       <c r="J438" s="3" t="n">
         <v>42803</v>
       </c>
       <c r="K438" s="3" t="n">
         <v>43701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/4557627 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114157722</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
         <v>45549</v>
@@ -21182,145 +21192,145 @@
       <c r="J442" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K442" s="3" t="n">
         <v>45900</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/4739924 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106064938</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I443" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K443" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/4744567 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113999469</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>45547</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/4754518 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118014969</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
         <v>46041</v>
@@ -21372,98 +21382,98 @@
       <c r="J446" s="3" t="n">
         <v>45546</v>
       </c>
       <c r="K446" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/5245431 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114126138</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I447" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
         <v>45705</v>
       </c>
       <c r="K447" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/5247707 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106068187</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>45882</v>
@@ -21664,177 +21674,177 @@
       <c r="J452" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K452" s="3" t="n">
         <v>45842</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/5288307 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105997959</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J453" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K453" s="3" t="n">
-        <v>46238</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/5299498 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106574968</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>21714</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K454" s="3" t="n">
-        <v>46251</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/5307538 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102452059</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>17460</v>
+        <v>21660</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K455" s="3" t="n">
-        <v>46251</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
@@ -21860,79 +21870,79 @@
       <c r="J456" s="3" t="n">
         <v>45767</v>
       </c>
       <c r="K456" s="3" t="n">
         <v>46065</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/5311530 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102257795</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>15816</v>
+        <v>22116</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K457" s="3" t="n">
-        <v>46251</v>
+        <v>46293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
@@ -22007,51 +22017,51 @@
       <c r="J459" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K459" s="3" t="n">
         <v>46189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/5321859 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102150444</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>45719</v>
@@ -22103,73 +22113,73 @@
       <c r="J461" s="3" t="n">
         <v>45815</v>
       </c>
       <c r="K461" s="3" t="n">
         <v>45919</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/5325613 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126477686</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>2100</v>
+        <v>16800</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>45728</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -22199,572 +22209,574 @@
       <c r="J463" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K463" s="3" t="n">
         <v>46159</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/5342220 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123516679</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>9135</v>
+        <v>11235</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>45799</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/5488321 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100736945</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K465" s="3" t="n">
         <v>46225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/5696560 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106565125</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>22185</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>45868</v>
       </c>
       <c r="K466" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/5711193 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102454300</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>13845</v>
+        <v>24345</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>46007</v>
       </c>
-      <c r="K467" s="3"/>
+      <c r="K467" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/5806907 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102148926</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>45705</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/5806953 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126478353</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>45705</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/5807384 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105991551</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>46041</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/5807861 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106066091</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/5808099 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106061742</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/5808248 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106654645</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>45723</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/5808355 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118014992</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>45705</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
           <t>1722003050/IF/IAY/5809510 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106578796</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>45715</v>
@@ -22904,7021 +22916,7068 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>11510</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>43093</v>
       </c>
       <c r="K478" s="3" t="n">
         <v>44469</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1722003050/IF/IAY/635851 — Construction of IAY House -IAY REG. NO. MP1508595</t>
+          <t>1722003050/IF/IAY/6346294 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115226451</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>15366</v>
+        <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>42803</v>
-[...3 lines deleted...]
-      </c>
+        <v>45722</v>
+      </c>
+      <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1722003050/IF/IAY/635860 — Construction of IAY House -IAY REG. NO. MP1510635</t>
+          <t>1722003050/IF/IAY/635851 — Construction of IAY House -IAY REG. NO. MP1508595</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>14892</v>
+        <v>15366</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>42852</v>
+        <v>42803</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>43365</v>
+        <v>43701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1722003050/IF/IAY/645811 — Construction of IAY House -IAY REG. NO. MP1503988</t>
+          <t>1722003050/IF/IAY/635860 — Construction of IAY House -IAY REG. NO. MP1510635</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>15798</v>
+        <v>14892</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>43195</v>
+        <v>42852</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>43532</v>
+        <v>43365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1722003050/IF/IAY/652411 — Construction of IAY House -IAY REG. NO. MP1517228</t>
+          <t>1722003050/IF/IAY/645811 — Construction of IAY House -IAY REG. NO. MP1503988</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>17100</v>
+        <v>15030</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>13908</v>
+        <v>15798</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>43195</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>44197</v>
+        <v>43532</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1722003050/IF/IAY/851692 — Construction of IAY House -IAY REG. NO. MP1513013</t>
+          <t>1722003050/IF/IAY/652411 — Construction of IAY House -IAY REG. NO. MP1517228</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>15480</v>
+        <v>17100</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>15448</v>
+        <v>13908</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>42886</v>
+        <v>43195</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>43685</v>
+        <v>44197</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1722003050/IF/IAY/853289 — Construction of IAY House -IAY REG. NO. MP1531528</t>
+          <t>1722003050/IF/IAY/851692 — Construction of IAY House -IAY REG. NO. MP1513013</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>15738</v>
+        <v>15448</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>43093</v>
+        <v>42886</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>43451</v>
+        <v>43685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1722003050/IF/IAY/853401 — Construction of IAY House -IAY REG. NO. MP1533023</t>
+          <t>1722003050/IF/IAY/853289 — Construction of IAY House -IAY REG. NO. MP1531528</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>15574</v>
+        <v>15738</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>43093</v>
       </c>
       <c r="K485" s="3" t="n">
         <v>43451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1722003050/IF/IAY/853653 — Construction of IAY House -IAY REG. NO. MP1535924</t>
+          <t>1722003050/IF/IAY/853401 — Construction of IAY House -IAY REG. NO. MP1533023</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>15600</v>
+        <v>15574</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>42886</v>
+        <v>43093</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>43365</v>
+        <v>43451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1722003050/IF/IAY/856446 — Construction of IAY House -IAY REG. NO. MP1568708</t>
+          <t>1722003050/IF/IAY/853653 — Construction of IAY House -IAY REG. NO. MP1535924</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>15750</v>
+        <v>15600</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>42886</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>43451</v>
+        <v>43365</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1722003050/IF/IAY/861622 — Construction of IAY House -IAY REG. NO. MP1633230</t>
+          <t>1722003050/IF/IAY/856446 — Construction of IAY House -IAY REG. NO. MP1568708</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>13560</v>
+        <v>15750</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>43152</v>
+        <v>42886</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>43720</v>
+        <v>43451</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1722003050/LD/22012034293938 — Samshanghaat savdagrah  nirmangumanpura shajansingh ke khet kepas</t>
+          <t>1722003050/IF/IAY/861622 — Construction of IAY House -IAY REG. NO. MP1633230</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>240000</v>
+        <v>15480</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>165676.4</v>
+        <v>13560</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>42713</v>
+        <v>43152</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>43322</v>
+        <v>43720</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1722003050/LD/22012034293940 — Samshangaat savdahgra kothada puliya ke pas h nirman</t>
+          <t>1722003050/LD/22012034293938 — Samshanghaat savdagrah  nirmangumanpura shajansingh ke khet kepas</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>240000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>171577</v>
+        <v>165676.4</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>42713</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>43656</v>
+        <v>43322</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Construction of Crematorium for Community / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1722003050/LD/22012034297018 — khalmedan gov.p.school kothada</t>
+          <t>1722003050/LD/22012034293940 — Samshangaat savdahgra kothada puliya ke pas h nirman</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>72000</v>
+        <v>240000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>0</v>
+        <v>171577</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>42486</v>
-[...1 lines deleted...]
-      <c r="K491" s="3"/>
+        <v>42713</v>
+      </c>
+      <c r="K491" s="3" t="n">
+        <v>43656</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1722003050/LD/22012034305076 — santi daam nirman kothda</t>
+          <t>1722003050/LD/22012034297018 — khalmedan gov.p.school kothada</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>180000</v>
+        <v>72000</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>42763</v>
+        <v>42486</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1722003050/LD/22012034305081 — santi daam nirman gumanpura</t>
+          <t>1722003050/LD/22012034305076 — santi daam nirman kothda</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>42761</v>
+        <v>42763</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1722003050/LD/22012034568822 — BOULDER WALL MANDIR PARISAR DAULATPURA</t>
+          <t>1722003050/LD/22012034305081 — santi daam nirman gumanpura</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>88644.07</v>
+        <v>180000</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>44423</v>
+        <v>42761</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1722003050/LD/22012034571984 — Boulder wall samsan ke pass kothda</t>
+          <t>1722003050/LD/22012034568822 — BOULDER WALL MANDIR PARISAR DAULATPURA</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>0</v>
+        <v>88644.07</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1722003050/LD/22012034571985 — Boulder wall samsan ke pass kothda</t>
+          <t>1722003050/LD/22012034571984 — Boulder wall samsan ke pass kothda</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>136883.36</v>
+        <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1722003050/LD/7970 — मेड बंधान नेनसींग फातीया</t>
+          <t>1722003050/LD/22012034571985 — Boulder wall samsan ke pass kothda</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>0</v>
+        <v>136883.36</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>6372</v>
+        <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>40703</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1722003050/LD/7971 — मेड बंधान शमसेर कोदर</t>
+          <t>1722003050/LD/7970 — मेड बंधान नेनसींग फातीया</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>7344</v>
+        <v>6372</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>40696</v>
+        <v>40703</v>
       </c>
       <c r="K498" s="3" t="n">
         <v>41251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1722003050/LD/7972 — मेड बंधान गोबरीया देवा</t>
+          <t>1722003050/LD/7971 — मेड बंधान शमसेर कोदर</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>14960.16</v>
+        <v>7344</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>40696</v>
       </c>
       <c r="K499" s="3" t="n">
         <v>41251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1722003050/LD/7973 — मेड बंधान कैलाश कोदर</t>
+          <t>1722003050/LD/7972 — मेड बंधान गोबरीया देवा</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>450</v>
+        <v>14960.16</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>40696</v>
       </c>
       <c r="K500" s="3" t="n">
         <v>41251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1722003050/LD/7974 — मेड बंधान धुमसीग गोबरीया</t>
+          <t>1722003050/LD/7973 — मेड बंधान कैलाश कोदर</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>10260</v>
+        <v>450</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>40665</v>
+        <v>40696</v>
       </c>
       <c r="K501" s="3" t="n">
         <v>41251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1722003050/LD/7975 — मेडबंधान जगदीश/मदन</t>
+          <t>1722003050/LD/7974 — मेड बंधान धुमसीग गोबरीया</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>15379.98</v>
+        <v>10260</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>40696</v>
+        <v>40665</v>
       </c>
       <c r="K502" s="3" t="n">
         <v>41251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1722003050/LD/7976 — मेड बंधान अमरसिंग/ मदन</t>
+          <t>1722003050/LD/7975 — मेडबंधान जगदीश/मदन</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>7876.44</v>
+        <v>15379.98</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>40696</v>
       </c>
       <c r="K503" s="3" t="n">
         <v>41251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1722003050/LD/7977 — मेड बंधान मदन/फातीया</t>
+          <t>1722003050/LD/7976 — मेड बंधान अमरसिंग/ मदन</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>11468.52</v>
+        <v>7876.44</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>40696</v>
       </c>
       <c r="K504" s="3" t="n">
         <v>41251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1722003050/LD/8391 — मेढबंधान राजुबाइ समसेर</t>
+          <t>1722003050/LD/7977 — मेड बंधान मदन/फातीया</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>0</v>
+        <v>11468.52</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>40634</v>
-[...1 lines deleted...]
-      <c r="K505" s="3"/>
+        <v>40696</v>
+      </c>
+      <c r="K505" s="3" t="n">
+        <v>41251</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1722003050/LD/8392 — madbandhan rajubai samsar</t>
+          <t>1722003050/LD/8391 — मेढबंधान राजुबाइ समसेर</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>6501.6</v>
+        <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>40938</v>
-[...3 lines deleted...]
-      </c>
+        <v>40634</v>
+      </c>
+      <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1722003050/LD/8393 — मेढबंधान मिसराबाइ राजु</t>
+          <t>1722003050/LD/8392 — madbandhan rajubai samsar</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>0</v>
+        <v>6501.6</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>40634</v>
-[...1 lines deleted...]
-      <c r="K507" s="3"/>
+        <v>40938</v>
+      </c>
+      <c r="K507" s="3" t="n">
+        <v>41251</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1722003050/LD/8394 — madbandhan mishara raju</t>
+          <t>1722003050/LD/8393 — मेढबंधान मिसराबाइ राजु</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>10800</v>
+        <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>40938</v>
-[...3 lines deleted...]
-      </c>
+        <v>40634</v>
+      </c>
+      <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1722003050/LD/8395 — madbandhan sevsingh jhamra</t>
+          <t>1722003050/LD/8394 — madbandhan mishara raju</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>16344.72</v>
+        <v>10800</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>40932</v>
+        <v>40938</v>
       </c>
       <c r="K509" s="3" t="n">
         <v>41251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1722003050/LD/8396 — मेढबंधान खुमान बाबु</t>
+          <t>1722003050/LD/8395 — madbandhan sevsingh jhamra</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>18588.96</v>
+        <v>16344.72</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>40932</v>
       </c>
       <c r="K510" s="3" t="n">
         <v>41251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1722003050/LD/8397 — मेढबंधान मोहन बु‍‍दिया</t>
+          <t>1722003050/LD/8396 — मेढबंधान खुमान बाबु</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>10234.5</v>
+        <v>18588.96</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>40938</v>
+        <v>40932</v>
       </c>
       <c r="K511" s="3" t="n">
         <v>41251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1722003050/LD/8398 — madbandhan sohan sakharam</t>
+          <t>1722003050/LD/8397 — मेढबंधान मोहन बु‍‍दिया</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>16270.56</v>
+        <v>10234.5</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>40938</v>
       </c>
       <c r="K512" s="3" t="n">
         <v>41251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1722003050/LD/8399 — MADbANDHAN JHAMRA DHiMA</t>
+          <t>1722003050/LD/8398 — madbandhan sohan sakharam</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>15250.5</v>
+        <v>16270.56</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>40936</v>
+        <v>40938</v>
       </c>
       <c r="K513" s="3" t="n">
         <v>41251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1722003050/LD/8400 — MADbANDHAN KASHiRAM buDiYA</t>
+          <t>1722003050/LD/8399 — MADbANDHAN JHAMRA DHiMA</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>5116.86</v>
+        <v>15250.5</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>40938</v>
+        <v>40936</v>
       </c>
       <c r="K514" s="3" t="n">
         <v>41251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1722003050/LD/8401 — MADbANDHAN dhumsingh urajan</t>
+          <t>1722003050/LD/8400 — MADbANDHAN KASHiRAM buDiYA</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>6588</v>
+        <v>5116.86</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>40938</v>
       </c>
       <c r="K515" s="3" t="n">
         <v>41251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1722003050/LD/8589 — मेढ बंधान धुमसिंह मांगीलाल कोठडा</t>
+          <t>1722003050/LD/8401 — MADbANDHAN dhumsingh urajan</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>6199.2</v>
+        <v>6588</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>41091</v>
+        <v>40938</v>
       </c>
       <c r="K516" s="3" t="n">
         <v>41251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1722003050/RC/22012034212919 — Dukni men road se mejal kakad tak</t>
+          <t>1722003050/LD/8589 — मेढ बंधान धुमसिंह मांगीलाल कोठडा</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>944000</v>
+        <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>882719.24</v>
+        <v>6199.2</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>41705</v>
+        <v>41091</v>
       </c>
       <c r="K517" s="3" t="n">
-        <v>42752</v>
+        <v>41251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1722003050/RC/22012034289249 — C C Road Main ROAD SE DULIYA KE GHAR TAK</t>
+          <t>1722003050/RC/22012034212919 — Dukni men road se mejal kakad tak</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>134000</v>
+        <v>944000</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>128756</v>
+        <v>882719.24</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>42328</v>
+        <v>41705</v>
       </c>
       <c r="K518" s="3" t="n">
-        <v>42393</v>
+        <v>42752</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1722003050/RC/22012034292335 — Khat sadak P.school mejal se barwadi tak kothada</t>
+          <t>1722003050/RC/22012034289249 — C C Road Main ROAD SE DULIYA KE GHAR TAK</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>1169800</v>
+        <v>134000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>68688</v>
+        <v>128756</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>42398</v>
+        <v>42328</v>
       </c>
       <c r="K519" s="3" t="n">
-        <v>42486</v>
+        <v>42393</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1722003050/RC/22012034300479 — Khat sadak</t>
+          <t>1722003050/RC/22012034292335 — Khat sadak P.school mejal se barwadi tak kothada</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>0</v>
+        <v>1169800</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>0</v>
+        <v>68688</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K520" s="3"/>
+        <v>42398</v>
+      </c>
+      <c r="K520" s="3" t="n">
+        <v>42486</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1722003050/RC/22012034312792 — C.C.road Main road se Panchayat Bhawan tak</t>
+          <t>1722003050/RC/22012034300479 — Khat sadak</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>64000</v>
+        <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>42507</v>
+        <v>42395</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1722003050/RC/22012034318138 — sudur gram sadak mohan ke ghar se p. school tak</t>
+          <t>1722003050/RC/22012034312792 — C.C.road Main road se Panchayat Bhawan tak</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>1100000</v>
+        <v>64000</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>42486</v>
+        <v>42507</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1722003050/RC/22012034322543 — sudurgram sadak</t>
+          <t>1722003050/RC/22012034318138 — sudur gram sadak mohan ke ghar se p. school tak</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>0</v>
+        <v>1100000</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>42761</v>
+        <v>42486</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1722003050/RC/22012034373896 — c c road nirman</t>
+          <t>1722003050/RC/22012034322543 — sudurgram sadak</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>43010</v>
+        <v>42761</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1722003050/RC/22012034540329 — Sudur sadak Main road se shantidam tak</t>
+          <t>1722003050/RC/22012034373896 — c c road nirman</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>1407008.57</v>
+        <v>0</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>1570619.4</v>
+        <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>44102</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1722003050/RC/22012034542667 — Sudur sadak bhalsingh ke ghr se shantidam tak mejal</t>
+          <t>1722003050/RC/22012034540329 — Sudur sadak Main road se shantidam tak</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>999139.36</v>
+        <v>1407008.57</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>0</v>
+        <v>1570619.4</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K526" s="3"/>
+        <v>44102</v>
+      </c>
+      <c r="K526" s="3" t="n">
+        <v>44361</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1722003050/RC/22012034557303 — Sudur sadak main road se shantidham tak(remaining part)</t>
+          <t>1722003050/RC/22012034542667 — Sudur sadak bhalsingh ke ghr se shantidam tak mejal</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>792357.83</v>
+        <v>999139.36</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>750168.45</v>
+        <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>44223</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1722003050/RC/60295 — घाटकटिंग अवार से भिल्‍या के घरतक दौलतपुर</t>
+          <t>1722003050/RC/22012034557303 — Sudur sadak main road se shantidham tak(remaining part)</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>0</v>
+        <v>792357.83</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>351854.2</v>
+        <v>750168.45</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>40359</v>
+        <v>44223</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>41167</v>
+        <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1722003050/RC/60509 — पंच परमेश्‍वर गुमानपुरा</t>
+          <t>1722003050/RC/60295 — घाटकटिंग अवार से भिल्‍या के घरतक दौलतपुर</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>116760</v>
+        <v>351854.2</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>41202</v>
+        <v>40359</v>
       </c>
       <c r="K529" s="3" t="n">
-        <v>41398</v>
+        <v>41167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1722003050/RS/22012034535969 — SBM SSP/SLP KOTHADA</t>
+          <t>1722003050/RC/60509 — पंच परमेश्‍वर गुमानपुरा</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>290680.04</v>
+        <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>5790</v>
+        <v>116760</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>44469</v>
+        <v>41202</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>46225</v>
+        <v>41398</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1722003050/RS/22012034572691 — SBM SCP KOTHADA</t>
+          <t>1722003050/RS/22012034535969 — SBM SSP/SLP KOTHADA</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>0</v>
+        <v>290680.04</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>0</v>
+        <v>5790</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K531" s="3"/>
+        <v>44469</v>
+      </c>
+      <c r="K531" s="3" t="n">
+        <v>46225</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1722003050/RS/22012034591681 — CSC nirman karya pani tanki k pas kothda</t>
+          <t>1722003050/RS/22012034572691 — SBM SCP KOTHADA</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>44000</v>
+        <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>29580</v>
+        <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>44691</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1722003050/RS/22012034595916 — SBM ISP/ILP Kothda01</t>
+          <t>1722003050/RS/22012034591681 — CSC nirman karya pani tanki k pas kothda</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>47007.18</v>
+        <v>44000</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>0</v>
+        <v>29580</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K533" s="3"/>
+        <v>44691</v>
+      </c>
+      <c r="K533" s="3" t="n">
+        <v>45348</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1722003050/RS/22012034595948 — SBM ISP/ILP Kothda02</t>
+          <t>1722003050/RS/22012034595916 — SBM ISP/ILP Kothda01</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
         <v>47007.18</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1722003050/RS/22012034595954 — SBM ISP/ILP Kothda03</t>
+          <t>1722003050/RS/22012034595948 — SBM ISP/ILP Kothda02</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>47007.18</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1722003050/RS/22012034595955 — SBM ISP/ILP Kothda04</t>
+          <t>1722003050/RS/22012034595954 — SBM ISP/ILP Kothda03</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>47007.18</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1722003050/RS/22012034595958 — SBM ISP/ILP Kothda05</t>
+          <t>1722003050/RS/22012034595955 — SBM ISP/ILP Kothda04</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>47007.18</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1722003050/RS/22012034624858 — SBM ISP/ILP doulatpurakhothda06</t>
+          <t>1722003050/RS/22012034595958 — SBM ISP/ILP Kothda05</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>0</v>
+        <v>47007.18</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1722003050/RS/22012034624860 — SBM ISP/ILPdaulatpra kothada07</t>
+          <t>1722003050/RS/22012034624858 — SBM ISP/ILP doulatpurakhothda06</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1722003050/RS/22012034624865 — SBM ISP/ILP daulatpurakothada08</t>
+          <t>1722003050/RS/22012034624860 — SBM ISP/ILPdaulatpra kothada07</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1722003050/RS/22012034624867 — SBM ISP/ILP daulatpurakothada09</t>
+          <t>1722003050/RS/22012034624865 — SBM ISP/ILP daulatpurakothada08</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1722003050/RS/22012034624870 — SBM ISP/ILP daulatpurakothada10</t>
+          <t>1722003050/RS/22012034624867 — SBM ISP/ILP daulatpurakothada09</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1722003050/RS/22012034661301 — SBM/ISP/ILP KOTHADA01</t>
+          <t>1722003050/RS/22012034624870 — SBM ISP/ILP daulatpurakothada10</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>44743</v>
+        <v>44423</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1722003050/RS/22012034661302 — SBM/ISP/ILP KOTHADA02</t>
+          <t>1722003050/RS/22012034661301 — SBM/ISP/ILP KOTHADA01</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>44743</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1722003050/RS/22012034661303 — SBM/ISP/ILP KOTHADA03</t>
+          <t>1722003050/RS/22012034661302 — SBM/ISP/ILP KOTHADA02</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>44743</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1722003050/RS/22012034661304 — SBM/ISP/ILP KOTHADA04</t>
+          <t>1722003050/RS/22012034661303 — SBM/ISP/ILP KOTHADA03</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>44743</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1722003050/RS/22012034661305 — SBM/ISP/ILP KOTHADA05</t>
+          <t>1722003050/RS/22012034661304 — SBM/ISP/ILP KOTHADA04</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>44743</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Staggered Trench / Construction of Staggered Trench for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034325216 — जल संरक्षण मिशन कन्‍टूर टेंच</t>
+          <t>1722003050/RS/22012034661305 — SBM/ISP/ILP KOTHADA05</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>42852</v>
+        <v>44743</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Staggered Trench / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034325219 — जल संरक्षण मिशन कन्‍टूर टेंच</t>
+          <t>1722003050/WC/22012034325216 — जल संरक्षण मिशन कन्‍टूर टेंच</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>400000</v>
+        <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>42851</v>
+        <v>42852</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Staggered Trench / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034382139 — Talab Nirman</t>
+          <t>1722003050/WC/22012034325219 — जल संरक्षण मिशन कन्‍टूर टेंच</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>0</v>
+        <v>400000</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>43010</v>
+        <v>42851</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034383790 — Nistar talab Nirman Imlivala nala Mejal</t>
+          <t>1722003050/WC/22012034382139 — Talab Nirman</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>1479000</v>
+        <v>0</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>1467826.34</v>
+        <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>43532</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034431060 — MWC RMS 1</t>
+          <t>1722003050/WC/22012034383790 — Nistar talab Nirman Imlivala nala Mejal</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>510000</v>
+        <v>1479000</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>504214.5</v>
+        <v>1467826.34</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>43481</v>
+        <v>43532</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>43701</v>
+        <v>44380</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034431457 — MWC RMS-2 kothda</t>
+          <t>1722003050/WC/22012034431060 — MWC RMS 1</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>774000</v>
+        <v>510000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>2436</v>
+        <v>504214.5</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>43532</v>
-[...1 lines deleted...]
-      <c r="K553" s="3"/>
+        <v>43481</v>
+      </c>
+      <c r="K553" s="3" t="n">
+        <v>43701</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034438164 — nistar talab nirman</t>
+          <t>1722003050/WC/22012034431457 — MWC RMS-2 kothda</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>0</v>
+        <v>774000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>0</v>
+        <v>2436</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>43491</v>
+        <v>43532</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034640350 — CTRA Gullyplug 1 Motaudawala mal kothada</t>
+          <t>1722003050/WC/22012034438164 — nistar talab nirman</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>16671.5</v>
+        <v>0</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>44287</v>
+        <v>43491</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034640358 — CTRA Gullyplug 2 Motaudawala mal kothadaCTRA Gullyplug 1 Motaudawala mal kothada</t>
+          <t>1722003050/WC/22012034640350 — CTRA Gullyplug 1 Motaudawala mal kothada</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>0</v>
+        <v>16671.5</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034640375 — CTRA Gullyplug 3 Motaudawala mal kothada</t>
+          <t>1722003050/WC/22012034640358 — CTRA Gullyplug 2 Motaudawala mal kothadaCTRA Gullyplug 1 Motaudawala mal kothada</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>16671.5</v>
+        <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>25476</v>
+        <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>44300</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034640386 — CTRA Gullyplug 4 Motaudawala mal kothada</t>
+          <t>1722003050/WC/22012034640375 — CTRA Gullyplug 3 Motaudawala mal kothada</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>16671.5</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>6181</v>
+        <v>25476</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>44316</v>
-[...1 lines deleted...]
-      <c r="K558" s="3"/>
+        <v>44300</v>
+      </c>
+      <c r="K558" s="3" t="n">
+        <v>45550</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034640392 — CTRA Gullyplug 5 Motaudawala mal kothada</t>
+          <t>1722003050/WC/22012034640386 — CTRA Gullyplug 4 Motaudawala mal kothada</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>16671.5</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>0</v>
+        <v>6181</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>44287</v>
+        <v>44316</v>
       </c>
       <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034640398 — CTRA Gullyplug 1 Sedadariwala mal kothada</t>
+          <t>1722003050/WC/22012034640392 — CTRA Gullyplug 5 Motaudawala mal kothada</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>16671.5</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>10036</v>
+        <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>44300</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034640404 — CTRA Gullyplug 2 Sedadariwala mal kothada</t>
+          <t>1722003050/WC/22012034640398 — CTRA Gullyplug 1 Sedadariwala mal kothada</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>16671.5</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>0</v>
+        <v>10036</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K561" s="3"/>
+        <v>44300</v>
+      </c>
+      <c r="K561" s="3" t="n">
+        <v>46127</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034640414 — CTRA Gullyplug 3 Sedadariwala mal kothada</t>
+          <t>1722003050/WC/22012034640404 — CTRA Gullyplug 2 Sedadariwala mal kothada</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>16671.5</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034640423 — CTRA Gullyplug 4 Sedadariwala mal kothada</t>
+          <t>1722003050/WC/22012034640414 — CTRA Gullyplug 3 Sedadariwala mal kothada</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>0</v>
+        <v>16671.5</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034640432 — CTRA Gullyplug 5 Sedadariwala mal kothada</t>
+          <t>1722003050/WC/22012034640423 — CTRA Gullyplug 4 Sedadariwala mal kothada</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K564" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034640446 — CTRA Staggered Contour Trench 1 Motaudawall mal kothada</t>
+          <t>1722003050/WC/22012034640432 — CTRA Gullyplug 5 Sedadariwala mal kothada</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>35866.53</v>
+        <v>0</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>9660</v>
+        <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>44319</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K565" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034640459 — CTRA Staggered Contour Trench 2 Motaudawall mal kothada</t>
+          <t>1722003050/WC/22012034640446 — CTRA Staggered Contour Trench 1 Motaudawall mal kothada</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
         <v>35866.53</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>19686</v>
+        <v>9660</v>
       </c>
       <c r="J566" s="3" t="n">
         <v>44319</v>
       </c>
       <c r="K566" s="3" t="n">
-        <v>45484</v>
+        <v>45548</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034640464 — CTRA Staggered Contour Trench 3 Motaudawall mal kothada</t>
+          <t>1722003050/WC/22012034640459 — CTRA Staggered Contour Trench 2 Motaudawall mal kothada</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
         <v>35866.53</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>0</v>
+        <v>19686</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K567" s="3"/>
+        <v>44319</v>
+      </c>
+      <c r="K567" s="3" t="n">
+        <v>45484</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034640470 — CTRA Staggered Contour Trench 4 Motaudawall mal kothada</t>
+          <t>1722003050/WC/22012034640464 — CTRA Staggered Contour Trench 3 Motaudawall mal kothada</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>0</v>
+        <v>35866.53</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034640482 — CTRA Staggered Contour Trench 5 Motaudawall mal kothada</t>
+          <t>1722003050/WC/22012034640470 — CTRA Staggered Contour Trench 4 Motaudawall mal kothada</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034640493 — CTRA Staggered Contour Trench 1 Sedadariwall mal kothada</t>
+          <t>1722003050/WC/22012034640482 — CTRA Staggered Contour Trench 5 Motaudawall mal kothada</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>35866.53</v>
+        <v>0</v>
       </c>
       <c r="I570" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J570" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K570" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034640504 — CTRA Staggered Contour Trench 2 Sedadariwall mal kothada</t>
+          <t>1722003050/WC/22012034640493 — CTRA Staggered Contour Trench 1 Sedadariwall mal kothada</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>35866.53</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K571" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034640520 — CTRA Staggered Contour Trench 3 Sedadariwall mal kothada</t>
+          <t>1722003050/WC/22012034640504 — CTRA Staggered Contour Trench 2 Sedadariwall mal kothada</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>35866.53</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034640533 — CTRA Staggered Contour Trench 4 Sedadariwall mal kothada</t>
+          <t>1722003050/WC/22012034640520 — CTRA Staggered Contour Trench 3 Sedadariwall mal kothada</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>0</v>
+        <v>35866.53</v>
       </c>
       <c r="I573" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
           <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034640538 — CTRA Staggered Contour Trench 5 Sedadariwall mal kothada</t>
+          <t>1722003050/WC/22012034640533 — CTRA Staggered Contour Trench 4 Sedadariwall mal kothada</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I574" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034670236 — CTRA GABION KUNDLA NALE PAR</t>
+          <t>1722003050/WC/22012034640538 — CTRA Staggered Contour Trench 5 Sedadariwall mal kothada</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I575" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K575" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034692942 — ctra percolation tank mov wala nala</t>
+          <t>1722003050/WC/22012034670236 — CTRA GABION KUNDLA NALE PAR</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>501090.4</v>
+        <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034692945 — ctra percolation tank gad wala nala</t>
+          <t>1722003050/WC/22012034692942 — ctra percolation tank mov wala nala</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>591344.49</v>
+        <v>501090.4</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>598859.49</v>
+        <v>0</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>44341</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K577" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034705620 — ctra percolatation tank daulatpura</t>
+          <t>1722003050/WC/22012034692945 — ctra percolation tank gad wala nala</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>515095</v>
+        <v>591344.49</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>562753.05</v>
+        <v>598859.49</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>44335</v>
+        <v>44341</v>
       </c>
       <c r="K578" s="3" t="n">
-        <v>44473</v>
+        <v>44526</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034977845 — पर्कोलेशन टैंक ताराबाई के खेत के पास मेजल कोठड़ा</t>
+          <t>1722003050/WC/22012034705620 — ctra percolatation tank daulatpura</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>493144.73</v>
+        <v>515095</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>0</v>
+        <v>562753.05</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>44683</v>
-[...1 lines deleted...]
-      <c r="K579" s="3"/>
+        <v>44335</v>
+      </c>
+      <c r="K579" s="3" t="n">
+        <v>44473</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034977853 — पर्कोलेशन टैंक नागरिया मुकुंद के खेत के पास दौलतपुरा कोठड़ा</t>
+          <t>1722003050/WC/22012034977845 — पर्कोलेशन टैंक ताराबाई के खेत के पास मेजल कोठड़ा</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>0</v>
+        <v>493144.73</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>44683</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034977861 — पर्कोलेशन टैंक नागरिया मुकुंद के खेत के पास दौलतपुरा कोठड़ा</t>
+          <t>1722003050/WC/22012034977853 — पर्कोलेशन टैंक नागरिया मुकुंद के खेत के पास दौलतपुरा कोठड़ा</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>497956.34</v>
+        <v>0</v>
       </c>
       <c r="I581" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
         <v>44683</v>
       </c>
       <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034977873 — पर्कोलेशन टैंक ताराबाई के खेत के पास मेजल कोठड़ा</t>
+          <t>1722003050/WC/22012034977861 — पर्कोलेशन टैंक नागरिया मुकुंद के खेत के पास दौलतपुरा कोठड़ा</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>0</v>
+        <v>497956.34</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>44683</v>
       </c>
       <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034977886 — पर्कोलेशन टैंक  कासीराम बुदिया के खेत के पास दौलतपुरा कोठड़ा</t>
+          <t>1722003050/WC/22012034977873 — पर्कोलेशन टैंक ताराबाई के खेत के पास मेजल कोठड़ा</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>497165.41</v>
+        <v>0</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>44683</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034988268 — gully plug kothda01</t>
+          <t>1722003050/WC/22012034977886 — पर्कोलेशन टैंक  कासीराम बुदिया के खेत के पास दौलतपुरा कोठड़ा</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>0</v>
+        <v>497165.41</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>44743</v>
+        <v>44683</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034988269 — gully plug kothda02</t>
+          <t>1722003050/WC/22012034988268 — gully plug kothda01</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>44743</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034988271 — gully plug doulatpura kothdda03</t>
+          <t>1722003050/WC/22012034988269 — gully plug kothda02</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
         <v>44743</v>
       </c>
       <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034988272 — gully plug gumanpura kothda04</t>
+          <t>1722003050/WC/22012034988271 — gully plug doulatpura kothdda03</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>44743</v>
       </c>
       <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034988273 — gully plug mejal kothda05</t>
+          <t>1722003050/WC/22012034988272 — gully plug gumanpura kothda04</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
         <v>44743</v>
       </c>
       <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034988349 — contour trench kothda01</t>
+          <t>1722003050/WC/22012034988273 — gully plug mejal kothda05</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>44743</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034988350 — contour trench gumanpua kothaada02</t>
+          <t>1722003050/WC/22012034988349 — contour trench kothda01</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>44743</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034990280 — gabion kary  doulatpuraa kothda01</t>
+          <t>1722003050/WC/22012034988350 — contour trench gumanpua kothaada02</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>44743</v>
       </c>
       <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034990281 — gabion kary  doulatpuraa kothda02</t>
+          <t>1722003050/WC/22012034990280 — gabion kary  doulatpuraa kothda01</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>44743</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034990297 — contour trench kothada01</t>
+          <t>1722003050/WC/22012034990281 — gabion kary  doulatpuraa kothda02</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
         <v>44743</v>
       </c>
       <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012034990298 — contour trench kothada02</t>
+          <t>1722003050/WC/22012034990297 — contour trench kothada01</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
         <v>44743</v>
       </c>
       <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012035021307 — पर्कोलेशन टैंक प्राथमिक विद्यालय के पास वाले नाले पर कोठड़ा</t>
+          <t>1722003050/WC/22012034990298 — contour trench kothada02</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>44866</v>
+        <v>44743</v>
       </c>
       <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012035021310 — पर्कोलेशन टैंक प्राथमिक विद्यालय के पास वाले नाले पर कोठड़ा</t>
+          <t>1722003050/WC/22012035021307 — पर्कोलेशन टैंक प्राथमिक विद्यालय के पास वाले नाले पर कोठड़ा</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>491868.76</v>
+        <v>0</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>228729</v>
+        <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>44923</v>
-[...3 lines deleted...]
-      </c>
+        <v>44866</v>
+      </c>
+      <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012035021316 — पर्कोलेशन टैंक लिम वाले नाले पर कोठड़ा</t>
+          <t>1722003050/WC/22012035021310 — पर्कोलेशन टैंक प्राथमिक विद्यालय के पास वाले नाले पर कोठड़ा</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>494266.31</v>
+        <v>491868.76</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>0</v>
+        <v>228729</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>44866</v>
-[...1 lines deleted...]
-      <c r="K597" s="3"/>
+        <v>44923</v>
+      </c>
+      <c r="K597" s="3" t="n">
+        <v>46203</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012035040778 — PARCOLETION TANK NEEM WALA NALA</t>
+          <t>1722003050/WC/22012035021316 — पर्कोलेशन टैंक लिम वाले नाले पर कोठड़ा</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>0</v>
+        <v>494266.31</v>
       </c>
       <c r="I598" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>44652</v>
+        <v>44866</v>
       </c>
       <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012035109416 — Nala trenching kary gobariya  ke khet se talab ki or gram panchayat kothada</t>
+          <t>1722003050/WC/22012035040778 — PARCOLETION TANK NEEM WALA NALA</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>315387.66</v>
+        <v>0</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>45139</v>
+        <v>44652</v>
       </c>
       <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012035109417 — Nala trenching kary talab ke niche bharmal ke khet par gram dolatpura gram panchayat kothda</t>
+          <t>1722003050/WC/22012035109416 — Nala trenching kary gobariya  ke khet se talab ki or gram panchayat kothada</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>316872.9</v>
+        <v>315387.66</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>252889</v>
+        <v>0</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>45185</v>
-[...3 lines deleted...]
-      </c>
+        <v>45139</v>
+      </c>
+      <c r="K600" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012035109419 — Percolation tank prathmic vidhalayi ke pass wale nale par gram gumanpura gram panchayat kothada</t>
+          <t>1722003050/WC/22012035109417 — Nala trenching kary talab ke niche bharmal ke khet par gram dolatpura gram panchayat kothda</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>0</v>
+        <v>316872.9</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>0</v>
+        <v>252889</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>45139</v>
-[...1 lines deleted...]
-      <c r="K601" s="3"/>
+        <v>45185</v>
+      </c>
+      <c r="K601" s="3" t="n">
+        <v>46127</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012035163246 — nala trench</t>
+          <t>1722003050/WC/22012035109419 — Percolation tank prathmic vidhalayi ke pass wale nale par gram gumanpura gram panchayat kothada</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>45317</v>
+        <v>45139</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012035247765 — तालाब निर्माण कार्य गुलाब रणछोड़ के खेत के पास ग्राम पंचायत कोठड़ा</t>
+          <t>1722003050/WC/22012035163246 — nala trench</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>1473022.65</v>
+        <v>0</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>781597.84</v>
+        <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>45764</v>
+        <v>45317</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012035254374 — percolation tank temru wale nale par gram panchayat kachavda</t>
+          <t>1722003050/WC/22012035247765 — तालाब निर्माण कार्य गुलाब रणछोड़ के खेत के पास ग्राम पंचायत कोठड़ा</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>0</v>
+        <v>1473022.65</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>0</v>
+        <v>792394.6</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>45717</v>
+        <v>45764</v>
       </c>
       <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012035323091 — talai nirman kary khakara wale nale par gram panchayat kothada</t>
+          <t>1722003050/WC/22012035254374 — percolation tank temru wale nale par gram panchayat kachavda</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>493311.05</v>
+        <v>0</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>45992</v>
+        <v>45717</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012035323093 — talai nirman kary sitaphal wale nale par gram panchayat kothada</t>
+          <t>1722003050/WC/22012035323091 — talai nirman kary khakara wale nale par gram panchayat kothada</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>498792.91</v>
+        <v>493311.05</v>
       </c>
       <c r="I606" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>45992</v>
       </c>
       <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012035323094 — talai nirman kary besheram wale nale par gram panchyat kothda</t>
+          <t>1722003050/WC/22012035323093 — talai nirman kary sitaphal wale nale par gram panchayat kothada</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>494497.97</v>
+        <v>498792.91</v>
       </c>
       <c r="I607" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J607" s="3" t="n">
         <v>45992</v>
       </c>
       <c r="K607" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012035323366 — talai nirman kary khakara wale nale par gram panchayat kothada</t>
+          <t>1722003050/WC/22012035323094 — talai nirman kary besheram wale nale par gram panchyat kothda</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>0</v>
+        <v>494497.97</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
         <v>45992</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012035323367 — talai nirman kary sitaphal wale nale par  kothada gp</t>
+          <t>1722003050/WC/22012035323366 — talai nirman kary khakara wale nale par gram panchayat kothada</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
         <v>45992</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012035323368 — talai nirman kary besheram wale nale par gram panchyat kothda</t>
+          <t>1722003050/WC/22012035323367 — talai nirman kary sitaphal wale nale par  kothada gp</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
         <v>45992</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/22012035323488 — talab nirman kary temru wale nale par kothda</t>
+          <t>1722003050/WC/22012035323368 — talai nirman kary besheram wale nale par gram panchyat kothda</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
         <v>45992</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation Tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/34239 — जल एकञीकरण संरचना कोठडा</t>
+          <t>1722003050/WC/22012035323488 — talab nirman kary temru wale nale par kothda</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>101732.05</v>
+        <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>40353</v>
-[...3 lines deleted...]
-      </c>
+        <v>45992</v>
+      </c>
+      <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Mini Percolation Tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/34432 — निस्‍तार तालाब सालर वाला दोलतपुरा</t>
+          <t>1722003050/WC/34239 — जल एकञीकरण संरचना कोठडा</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>484000</v>
+        <v>0</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>406059.52</v>
+        <v>101732.05</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>41085</v>
+        <v>40353</v>
       </c>
       <c r="K613" s="3" t="n">
-        <v>41777</v>
+        <v>41398</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/34433 — निस्‍तार तालाब फिफर वाला कोठडा</t>
+          <t>1722003050/WC/34432 — निस्‍तार तालाब सालर वाला दोलतपुरा</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>478000</v>
+        <v>484000</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>412722.23</v>
+        <v>406059.52</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>41090</v>
+        <v>41085</v>
       </c>
       <c r="K614" s="3" t="n">
-        <v>42297</v>
+        <v>41777</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WC/9993641818 — Nistar tlab bari wala nala urjun ke khet ke pas</t>
+          <t>1722003050/WC/34433 — निस्‍तार तालाब फिफर वाला कोठडा</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>4960000</v>
+        <v>478000</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>4425319</v>
+        <v>412722.23</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>41657</v>
+        <v>41090</v>
       </c>
       <c r="K615" s="3" t="n">
-        <v>42825</v>
+        <v>42297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WH/19956650 — nirmal neer koop repair work</t>
+          <t>1722003050/WC/9993641818 — Nistar tlab bari wala nala urjun ke khet ke pas</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>149000</v>
+        <v>4960000</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>0</v>
+        <v>4425319</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>42507</v>
-[...1 lines deleted...]
-      <c r="K616" s="3"/>
+        <v>41657</v>
+      </c>
+      <c r="K616" s="3" t="n">
+        <v>42825</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WH/22012034906716 — check dam jirodhar kary puliya ke pass wale nale par gumapura kothada</t>
+          <t>1722003050/WH/19956650 — nirmal neer koop repair work</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>42000</v>
+        <v>149000</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>33864</v>
+        <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>44699</v>
-[...3 lines deleted...]
-      </c>
+        <v>42507</v>
+      </c>
+      <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WH/22012034906723 — check dam jirodhar kary panchyatbke pass wale nale par kothada</t>
+          <t>1722003050/WH/22012034906716 — check dam jirodhar kary puliya ke pass wale nale par gumapura kothada</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>39000</v>
+        <v>42000</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>57945.2</v>
+        <v>33864</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>44665</v>
+        <v>44699</v>
       </c>
       <c r="K618" s="3" t="n">
-        <v>44763</v>
+        <v>45034</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1722003050/WH/22012034939608 — Nammami gange sarvjanik payjal koop jirnodhar gram panchayat kothda</t>
+          <t>1722003050/WH/22012034906723 — check dam jirodhar kary panchyatbke pass wale nale par kothada</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>0</v>
+        <v>39000</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>0</v>
+        <v>57945.2</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>45445</v>
-[...1 lines deleted...]
-      <c r="K619" s="3"/>
+        <v>44665</v>
+      </c>
+      <c r="K619" s="3" t="n">
+        <v>44763</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1722003/RC/60464 — ग्रामीण संपर्क सडक योजना दौलतपुरा से मोरदा मार्ग</t>
+          <t>1722003050/WH/22012034939608 — Nammami gange sarvjanik payjal koop jirnodhar gram panchayat kothda</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>1652856.59</v>
+        <v>0</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>40910</v>
-[...3 lines deleted...]
-      </c>
+        <v>45445</v>
+      </c>
+      <c r="K620" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1722003/WC/22012034390562 — NISTAR TALAB NIRMAN MOTA KHODRA NALA DOLATPURA GRAM PANCHAYAT KOTHADA</t>
+          <t>1722003/RC/60464 — ग्रामीण संपर्क सडक योजना दौलतपुरा से मोरदा मार्ग</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>5443000</v>
+        <v>0</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>5454519.38</v>
+        <v>1652856.59</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>43256</v>
+        <v>40910</v>
       </c>
       <c r="K621" s="3" t="n">
-        <v>44109</v>
+        <v>42810</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Wasteland Block Plantation-Horticulture-Community / Wasteland Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1722003/WC/34324 — निस्‍तार तालाब निर्माण कोठडा क्र. 2</t>
+          <t>1722003/WC/22012034390562 — NISTAR TALAB NIRMAN MOTA KHODRA NALA DOLATPURA GRAM PANCHAYAT KOTHADA</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>12978000</v>
+        <v>5443000</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>11810181.33</v>
+        <v>5454519.38</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>40659</v>
+        <v>43256</v>
       </c>
       <c r="K622" s="3" t="n">
-        <v>41573</v>
+        <v>44109</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1722/DP/9926691411 — barnhill 539 dolatpura 50ha 08-09</t>
+          <t>1722003/WC/34324 — निस्‍तार तालाब निर्माण कोठडा क्र. 2</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
-        <v>55000</v>
+        <v>12978000</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>38016</v>
+        <v>11810181.33</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>41043</v>
+        <v>40659</v>
       </c>
       <c r="K623" s="3" t="n">
-        <v>41364</v>
+        <v>41573</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>TIRLA</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C624" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+        </is>
+      </c>
+      <c r="D624" s="1" t="inlineStr">
+        <is>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+        </is>
+      </c>
+      <c r="E624" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F624" s="1" t="inlineStr">
+        <is>
+          <t>1722/DP/9926691411 — barnhill 539 dolatpura 50ha 08-09</t>
+        </is>
+      </c>
+      <c r="G624" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H624" s="2" t="n">
+        <v>55000</v>
+      </c>
+      <c r="I624" s="2" t="n">
+        <v>38016</v>
+      </c>
+      <c r="J624" s="3" t="n">
+        <v>41043</v>
+      </c>
+      <c r="K624" s="3" t="n">
+        <v>41364</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
+      <c r="A625" s="1" t="inlineStr">
+        <is>
+          <t>TIRLA</t>
+        </is>
+      </c>
+      <c r="B625" s="1" t="inlineStr">
+        <is>
           <t>2011-2012</t>
         </is>
       </c>
-      <c r="C624" s="1" t="inlineStr">
+      <c r="C625" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D624" s="1" t="inlineStr">
+      <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation Tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
-      <c r="E624" s="1" t="inlineStr">
+      <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
-      <c r="F624" s="1" t="inlineStr">
+      <c r="F625" s="1" t="inlineStr">
         <is>
           <t>1722/WC/9993623144 — Nestar talab</t>
         </is>
       </c>
-      <c r="G624" s="1" t="inlineStr">
+      <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
-      <c r="H624" s="2" t="n">
+      <c r="H625" s="2" t="n">
         <v>12978000</v>
       </c>
-      <c r="I624" s="2" t="n">
-[...2 lines deleted...]
-      <c r="J624" s="3" t="n">
+      <c r="I625" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J625" s="3" t="n">
         <v>40655</v>
       </c>
-      <c r="K624" s="3"/>
+      <c r="K625" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>