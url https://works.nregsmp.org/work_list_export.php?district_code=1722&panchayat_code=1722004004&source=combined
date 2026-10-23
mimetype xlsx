--- v0 (2026-09-06)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K542"/>
+  <dimension ref="A1:K543"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 18:15:09</t>
+          <t>Exported on: 2026-10-23 06:12:39</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -700,25075 +700,25124 @@
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1722004004/AV/22012034657500 — mukhya nala safai gram panchayat antrai</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45465</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
-          <t>1722004004/DP/22012034236354 — mukti dham me shed nirman                             vm ground levelling work</t>
+          <t>1722004004/AV/VB/YD/22012034670065 — Construction of Play field at primary School antrai</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
-        <v>180000</v>
+        <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
-        <v>196484.92</v>
+        <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
-        <v>42693</v>
-[...3 lines deleted...]
-      </c>
+        <v>46126</v>
+      </c>
+      <c r="K22" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="23">
       <c r="A23" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B23" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C23" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D23" s="1" t="inlineStr">
         <is>
           <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E23" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F23" s="1" t="inlineStr">
         <is>
-          <t>1722004004/DP/22012034239540 — Prayer hallof kabristan Antrai</t>
+          <t>1722004004/DP/22012034236354 — mukti dham me shed nirman                             vm ground levelling work</t>
         </is>
       </c>
       <c r="G23" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H23" s="2" t="n">
-        <v>200000</v>
+        <v>180000</v>
       </c>
       <c r="I23" s="2" t="n">
-        <v>244098</v>
+        <v>196484.92</v>
       </c>
       <c r="J23" s="3" t="n">
-        <v>43109</v>
+        <v>42693</v>
       </c>
       <c r="K23" s="3" t="n">
-        <v>43238</v>
+        <v>43038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
           <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
-          <t>1722004004/DP/22012034239541 — Prayer Hallof Kabristan</t>
+          <t>1722004004/DP/22012034239540 — Prayer hallof kabristan Antrai</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I24" s="2" t="n">
-        <v>199226</v>
+        <v>244098</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>43109</v>
       </c>
       <c r="K24" s="3" t="n">
-        <v>43433</v>
+        <v>43238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
-          <t>1722004004/DP/22012034521730 — Vrakchharopan muktidham Antrai</t>
+          <t>1722004004/DP/22012034239541 — Prayer Hallof Kabristan</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
-        <v>390851.61</v>
+        <v>200000</v>
       </c>
       <c r="I25" s="2" t="n">
-        <v>117984</v>
+        <v>199226</v>
       </c>
       <c r="J25" s="3" t="n">
-        <v>44211</v>
+        <v>43109</v>
       </c>
       <c r="K25" s="3" t="n">
-        <v>45783</v>
+        <v>43433</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation-Horticulture-Community / Along the coast Block Plantation of Horticulture Trees for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
-          <t>1722004004/DP/22012034534040 — Kitchen Gardan Rampur</t>
+          <t>1722004004/DP/22012034521730 — Vrakchharopan muktidham Antrai</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
-        <v>0</v>
+        <v>390851.61</v>
       </c>
       <c r="I26" s="2" t="n">
-        <v>0</v>
+        <v>117984</v>
       </c>
       <c r="J26" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K26" s="3"/>
+        <v>44211</v>
+      </c>
+      <c r="K26" s="3" t="n">
+        <v>45783</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Coastal Block Plantation-Horticulture-Community / Along the coast Block Plantation of Horticulture Trees for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
-          <t>1722004004/DP/22012034576186 — One Row pipe Puliya</t>
+          <t>1722004004/DP/22012034534040 — Kitchen Gardan Rampur</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
-        <v>45030</v>
+        <v>44300</v>
       </c>
       <c r="K27" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Coastal Block Plantation of Forestry-Community / Along the coast Block Plantation of Forestry Trees for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
-          <t>1722004004/DP/22012034584428 — Basudha Bandhan Plantation P S Antrai</t>
+          <t>1722004004/DP/22012034576186 — One Row pipe Puliya</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
-        <v>54569.95</v>
+        <v>0</v>
       </c>
       <c r="I28" s="2" t="n">
-        <v>24832</v>
+        <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
-        <v>45156</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Coastal Block Plantation of Forestry-Community / Along the coast Block Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
-          <t>1722004004/DP/6074 — शांतीवन निर्माण शम्‍शानघाट अंतराय</t>
+          <t>1722004004/DP/22012034584428 — Basudha Bandhan Plantation P S Antrai</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
-        <v>0</v>
+        <v>54569.95</v>
       </c>
       <c r="I29" s="2" t="n">
-        <v>0</v>
+        <v>24832</v>
       </c>
       <c r="J29" s="3" t="n">
-        <v>40380</v>
-[...1 lines deleted...]
-      <c r="K29" s="3"/>
+        <v>45156</v>
+      </c>
+      <c r="K29" s="3" t="n">
+        <v>45597</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Diversion Channel / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
-          <t>Works for Flood Control and Protection</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
-          <t>1722004004/FP/22012034203411 — drainage in water logged area</t>
+          <t>1722004004/DP/6074 — शांतीवन निर्माण शम्‍शानघाट अंतराय</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
-        <v>71000</v>
+        <v>0</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>70596</v>
+        <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
-        <v>42384</v>
-[...3 lines deleted...]
-      </c>
+        <v>40380</v>
+      </c>
+      <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Drainage in Water Logged Areas / Drainage of Community Waterlogged Land</t>
+          <t>Diversion Channel / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
-          <t>1722004004/FP/22012034203786 — Drainage in water logged area</t>
+          <t>1722004004/FP/22012034203411 — drainage in water logged area</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
-        <v>0</v>
+        <v>71000</v>
       </c>
       <c r="I31" s="2" t="n">
-        <v>0</v>
+        <v>70596</v>
       </c>
       <c r="J31" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K31" s="3"/>
+        <v>42384</v>
+      </c>
+      <c r="K31" s="3" t="n">
+        <v>42786</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Drainage in Water Logged Areas / Drainage of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
-          <t>1722004004/FP/22012034638083 — Nala tranching</t>
+          <t>1722004004/FP/22012034203786 — Drainage in water logged area</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
-        <v>45315</v>
+        <v>42395</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Flood Control and Protection</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Works for Flood Control and Protection</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012034342359 — cm aawas Dipak bagdiram</t>
+          <t>1722004004/FP/22012034638083 — Nala tranching</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
-        <v>15030</v>
+        <v>0</v>
       </c>
       <c r="I33" s="2" t="n">
-        <v>12040</v>
+        <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
-        <v>42949</v>
-[...3 lines deleted...]
-      </c>
+        <v>45315</v>
+      </c>
+      <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
           <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012034342377 — cm aawas Bagdiram dhannalal</t>
+          <t>1722004004/IF/22012034342359 — cm aawas Dipak bagdiram</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I34" s="2" t="n">
-        <v>13072</v>
+        <v>12040</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>42949</v>
       </c>
       <c r="K34" s="3" t="n">
-        <v>43074</v>
+        <v>43099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
           <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012034342594 — cm aawas jagdish onkar</t>
+          <t>1722004004/IF/22012034342377 — cm aawas Bagdiram dhannalal</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I35" s="2" t="n">
-        <v>6536</v>
+        <v>13072</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>42949</v>
       </c>
       <c r="K35" s="3" t="n">
-        <v>43180</v>
+        <v>43074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
           <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012034342609 — cm aawas Ramesh hiralal</t>
+          <t>1722004004/IF/22012034342594 — cm aawas jagdish onkar</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I36" s="2" t="n">
-        <v>1720</v>
+        <v>6536</v>
       </c>
       <c r="J36" s="3" t="n">
-        <v>42979</v>
+        <v>42949</v>
       </c>
       <c r="K36" s="3" t="n">
-        <v>43099</v>
+        <v>43180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
           <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012034343426 — cm aawas narayan jagdish</t>
+          <t>1722004004/IF/22012034342609 — cm aawas Ramesh hiralal</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I37" s="2" t="n">
-        <v>7224</v>
+        <v>1720</v>
       </c>
       <c r="J37" s="3" t="n">
-        <v>42949</v>
+        <v>42979</v>
       </c>
       <c r="K37" s="3" t="n">
-        <v>43180</v>
+        <v>43099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
           <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012034345493 — cm Aawas subhas ramesh</t>
+          <t>1722004004/IF/22012034343426 — cm aawas narayan jagdish</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I38" s="2" t="n">
-        <v>0</v>
+        <v>7224</v>
       </c>
       <c r="J38" s="3" t="n">
-        <v>42879</v>
-[...1 lines deleted...]
-      <c r="K38" s="3"/>
+        <v>42949</v>
+      </c>
+      <c r="K38" s="3" t="n">
+        <v>43180</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
           <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012034345494 — cm Aawas subhas ramesh</t>
+          <t>1722004004/IF/22012034345493 — cm Aawas subhas ramesh</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
-        <v>15030</v>
+        <v>0</v>
       </c>
       <c r="I39" s="2" t="n">
-        <v>3784</v>
+        <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
-        <v>42949</v>
-[...3 lines deleted...]
-      </c>
+        <v>42879</v>
+      </c>
+      <c r="K39" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F40" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012034345500 — cm aawas Ravi kelash</t>
+          <t>1722004004/IF/22012034345494 — cm Aawas subhas ramesh</t>
         </is>
       </c>
       <c r="G40" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H40" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I40" s="2" t="n">
-        <v>7912</v>
+        <v>3784</v>
       </c>
       <c r="J40" s="3" t="n">
         <v>42949</v>
       </c>
       <c r="K40" s="3" t="n">
-        <v>43180</v>
+        <v>43099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
           <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012034345503 — cm aawas santosh shiddhu</t>
+          <t>1722004004/IF/22012034345500 — cm aawas Ravi kelash</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I41" s="2" t="n">
-        <v>3096</v>
+        <v>7912</v>
       </c>
       <c r="J41" s="3" t="n">
-        <v>42943</v>
+        <v>42949</v>
       </c>
       <c r="K41" s="3" t="n">
-        <v>43099</v>
+        <v>43180</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="42">
       <c r="A42" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B42" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C42" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D42" s="1" t="inlineStr">
         <is>
           <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E42" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F42" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012034345506 — cm aawas nawab khan hasan khan</t>
+          <t>1722004004/IF/22012034345503 — cm aawas santosh shiddhu</t>
         </is>
       </c>
       <c r="G42" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H42" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I42" s="2" t="n">
-        <v>0</v>
+        <v>3096</v>
       </c>
       <c r="J42" s="3" t="n">
-        <v>42880</v>
-[...1 lines deleted...]
-      <c r="K42" s="3"/>
+        <v>42943</v>
+      </c>
+      <c r="K42" s="3" t="n">
+        <v>43099</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="43">
       <c r="A43" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B43" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C43" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D43" s="1" t="inlineStr">
         <is>
           <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E43" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F43" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012034345514 — cm Aawas pawan nandram</t>
+          <t>1722004004/IF/22012034345506 — cm aawas nawab khan hasan khan</t>
         </is>
       </c>
       <c r="G43" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H43" s="2" t="n">
-        <v>14300</v>
+        <v>15030</v>
       </c>
       <c r="I43" s="2" t="n">
-        <v>5504</v>
+        <v>0</v>
       </c>
       <c r="J43" s="3" t="n">
-        <v>42943</v>
-[...3 lines deleted...]
-      </c>
+        <v>42880</v>
+      </c>
+      <c r="K43" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="44">
       <c r="A44" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B44" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C44" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D44" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E44" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F44" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012034355610 — Vrakchharopan</t>
+          <t>1722004004/IF/22012034345514 — cm Aawas pawan nandram</t>
         </is>
       </c>
       <c r="G44" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H44" s="2" t="n">
-        <v>335000</v>
+        <v>14300</v>
       </c>
       <c r="I44" s="2" t="n">
-        <v>0</v>
+        <v>5504</v>
       </c>
       <c r="J44" s="3" t="n">
-        <v>42877</v>
-[...1 lines deleted...]
-      <c r="K44" s="3"/>
+        <v>42943</v>
+      </c>
+      <c r="K44" s="3" t="n">
+        <v>43110</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="45">
       <c r="A45" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B45" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C45" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D45" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E45" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F45" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012034355636 — Vrakchharopan</t>
+          <t>1722004004/IF/22012034355610 — Vrakchharopan</t>
         </is>
       </c>
       <c r="G45" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H45" s="2" t="n">
         <v>335000</v>
       </c>
       <c r="I45" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J45" s="3" t="n">
-        <v>42909</v>
+        <v>42877</v>
       </c>
       <c r="K45" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012034361254 — Vrakchharopan Antrai Ramsingh ganpat</t>
+          <t>1722004004/IF/22012034355636 — Vrakchharopan</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>335000</v>
       </c>
       <c r="I46" s="2" t="n">
-        <v>334959</v>
+        <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
-        <v>42916</v>
-[...3 lines deleted...]
-      </c>
+        <v>42909</v>
+      </c>
+      <c r="K46" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="47">
       <c r="A47" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B47" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C47" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D47" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E47" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F47" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012034361256 — vrakchharopan Vikram Ratanlal</t>
+          <t>1722004004/IF/22012034361254 — Vrakchharopan Antrai Ramsingh ganpat</t>
         </is>
       </c>
       <c r="G47" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H47" s="2" t="n">
         <v>335000</v>
       </c>
       <c r="I47" s="2" t="n">
-        <v>0</v>
+        <v>334959</v>
       </c>
       <c r="J47" s="3" t="n">
-        <v>42920</v>
-[...1 lines deleted...]
-      <c r="K47" s="3"/>
+        <v>42916</v>
+      </c>
+      <c r="K47" s="3" t="n">
+        <v>44472</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012034368930 — Vraksharopan Jardar Sabeer</t>
+          <t>1722004004/IF/22012034361256 — vrakchharopan Vikram Ratanlal</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>335000</v>
       </c>
       <c r="I48" s="2" t="n">
-        <v>9126</v>
+        <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
-        <v>42914</v>
-[...3 lines deleted...]
-      </c>
+        <v>42920</v>
+      </c>
+      <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012034368939 — Vraksharopan dinesh gabbulal</t>
+          <t>1722004004/IF/22012034368930 — Vraksharopan Jardar Sabeer</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>335000</v>
       </c>
       <c r="I49" s="2" t="n">
-        <v>343411</v>
+        <v>9126</v>
       </c>
       <c r="J49" s="3" t="n">
-        <v>42975</v>
+        <v>42914</v>
       </c>
       <c r="K49" s="3" t="n">
-        <v>44472</v>
+        <v>43697</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012034415809 — शौचालय निर्माण हबीब खान</t>
+          <t>1722004004/IF/22012034368939 — Vraksharopan dinesh gabbulal</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
-        <v>12000</v>
+        <v>335000</v>
       </c>
       <c r="I50" s="2" t="n">
-        <v>0</v>
+        <v>343411</v>
       </c>
       <c r="J50" s="3" t="n">
-        <v>43191</v>
-[...1 lines deleted...]
-      <c r="K50" s="3"/>
+        <v>42975</v>
+      </c>
+      <c r="K50" s="3" t="n">
+        <v>44472</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012034430990 — Sochalaya Nirman Sorambai Narbesingh</t>
+          <t>1722004004/IF/22012034415809 — शौचालय निर्माण हबीब खान</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I51" s="2" t="n">
-        <v>10660</v>
+        <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
-        <v>43532</v>
-[...3 lines deleted...]
-      </c>
+        <v>43191</v>
+      </c>
+      <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012034430992 — Sochaly niraman Reshamabai Siddhu</t>
+          <t>1722004004/IF/22012034430990 — Sochalaya Nirman Sorambai Narbesingh</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I52" s="2" t="n">
-        <v>11704</v>
+        <v>10660</v>
       </c>
       <c r="J52" s="3" t="n">
-        <v>43469</v>
+        <v>43532</v>
       </c>
       <c r="K52" s="3" t="n">
         <v>44015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012034430996 — Sochaly niraman Niyamat kha Bhurkha</t>
+          <t>1722004004/IF/22012034430992 — Sochaly niraman Reshamabai Siddhu</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I53" s="2" t="n">
-        <v>11870</v>
+        <v>11704</v>
       </c>
       <c r="J53" s="3" t="n">
-        <v>43471</v>
+        <v>43469</v>
       </c>
       <c r="K53" s="3" t="n">
-        <v>43638</v>
+        <v>44015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012034430998 — Sochaly niraman Shantilal Sukhram</t>
+          <t>1722004004/IF/22012034430996 — Sochaly niraman Niyamat kha Bhurkha</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I54" s="2" t="n">
-        <v>10660</v>
+        <v>11870</v>
       </c>
       <c r="J54" s="3" t="n">
-        <v>43532</v>
+        <v>43471</v>
       </c>
       <c r="K54" s="3" t="n">
-        <v>44015</v>
+        <v>43638</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012034431000 — Sochaly niraman Suraj Narbesingh</t>
+          <t>1722004004/IF/22012034430998 — Sochaly niraman Shantilal Sukhram</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I55" s="2" t="n">
-        <v>10648</v>
+        <v>10660</v>
       </c>
       <c r="J55" s="3" t="n">
-        <v>43468</v>
+        <v>43532</v>
       </c>
       <c r="K55" s="3" t="n">
-        <v>43709</v>
+        <v>44015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012034431020 — Sochaly niraman Pawanbai Prakash</t>
+          <t>1722004004/IF/22012034431000 — Sochaly niraman Suraj Narbesingh</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I56" s="2" t="n">
-        <v>11716</v>
+        <v>10648</v>
       </c>
       <c r="J56" s="3" t="n">
-        <v>43532</v>
+        <v>43468</v>
       </c>
       <c r="K56" s="3" t="n">
-        <v>43931</v>
+        <v>43709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012034431022 — Sochaly niraman Mangilal Sidhdu</t>
+          <t>1722004004/IF/22012034431020 — Sochaly niraman Pawanbai Prakash</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I57" s="2" t="n">
-        <v>11170</v>
+        <v>11716</v>
       </c>
       <c r="J57" s="3" t="n">
-        <v>43379</v>
+        <v>43532</v>
       </c>
       <c r="K57" s="3" t="n">
-        <v>43748</v>
+        <v>43931</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>D--RURAL INFRASTUCTURE / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
-          <t>Poultry Shelter</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012034587133 — Model Estimate Polatry shed</t>
+          <t>1722004004/IF/22012034431022 — Sochaly niraman Mangilal Sidhdu</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I58" s="2" t="n">
-        <v>0</v>
+        <v>11170</v>
       </c>
       <c r="J58" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K58" s="3"/>
+        <v>43379</v>
+      </c>
+      <c r="K58" s="3" t="n">
+        <v>43748</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Poultry Shelter for Individuals / Construction of Poultry Livestock_Shelter for Individuals</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
-          <t>Cattle Shed</t>
+          <t>Poultry Shelter</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012034587134 — Model Estimate Goat shed</t>
+          <t>1722004004/IF/22012034587133 — Model Estimate Polatry shed</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
           <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012034587136 — mODEL eSTIMATE cATTLE SHED 5 CATTLE</t>
+          <t>1722004004/IF/22012034587134 — Model Estimate Goat shed</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
           <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012034587138 — MODEL Estimate Cattle shed 10 cattle</t>
+          <t>1722004004/IF/22012034587136 — mODEL eSTIMATE cATTLE SHED 5 CATTLE</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035024169 — Individual Plantation ishrail pathan Antrai</t>
+          <t>1722004004/IF/22012034587138 — MODEL Estimate Cattle shed 10 cattle</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
-        <v>178201.17</v>
+        <v>0</v>
       </c>
       <c r="I62" s="2" t="n">
-        <v>142506</v>
+        <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
-        <v>44902</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Block Plantation-Farm Forestry-Fields Individuals / Block Plantation of Farm Forestry Trees in Fields for Individuals</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035024407 — Falodhan Israil Antrai</t>
+          <t>1722004004/IF/22012035024169 — Individual Plantation ishrail pathan Antrai</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
-        <v>0</v>
+        <v>178201.17</v>
       </c>
       <c r="I63" s="2" t="n">
-        <v>0</v>
+        <v>142506</v>
       </c>
       <c r="J63" s="3" t="n">
-        <v>44789</v>
-[...1 lines deleted...]
-      <c r="K63" s="3"/>
+        <v>44902</v>
+      </c>
+      <c r="K63" s="3" t="n">
+        <v>45597</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035078279 — Khet talab mehabub</t>
+          <t>1722004004/IF/22012035024407 — Falodhan Israil Antrai</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
-        <v>347336.59</v>
+        <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
-        <v>346319</v>
+        <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
-        <v>45058</v>
-[...3 lines deleted...]
-      </c>
+        <v>44789</v>
+      </c>
+      <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035078280 — Khet Talab</t>
+          <t>1722004004/IF/22012035078279 — Khet talab mehabub</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
-        <v>0</v>
+        <v>347336.59</v>
       </c>
       <c r="I65" s="2" t="n">
-        <v>0</v>
+        <v>346319</v>
       </c>
       <c r="J65" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K65" s="3"/>
+        <v>45058</v>
+      </c>
+      <c r="K65" s="3" t="n">
+        <v>45513</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035205178 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP150962803</t>
+          <t>1722004004/IF/22012035078280 — Khet Talab</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
-        <v>19890</v>
+        <v>0</v>
       </c>
       <c r="I66" s="2" t="n">
-        <v>18369</v>
+        <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
-        <v>45473</v>
-[...3 lines deleted...]
-      </c>
+        <v>45017</v>
+      </c>
+      <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035205193 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP150137300</t>
+          <t>1722004004/IF/22012035205178 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP150962803</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>19890</v>
       </c>
       <c r="I67" s="2" t="n">
-        <v>18705</v>
+        <v>18369</v>
       </c>
       <c r="J67" s="3" t="n">
-        <v>45349</v>
+        <v>45473</v>
       </c>
       <c r="K67" s="3" t="n">
         <v>46009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035221715 — niji khet talab shahid sttar</t>
+          <t>1722004004/IF/22012035205193 — Construction of PMAY-G House for Individuals -PMAY-G REG. NO. MP150137300</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
-        <v>346353.55</v>
+        <v>19890</v>
       </c>
       <c r="I68" s="2" t="n">
-        <v>281892</v>
+        <v>18705</v>
       </c>
       <c r="J68" s="3" t="n">
-        <v>45365</v>
+        <v>45349</v>
       </c>
       <c r="K68" s="3" t="n">
-        <v>45593</v>
+        <v>46009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035264573 — Niji khet talab nirman ayub sun of abbas antrai</t>
+          <t>1722004004/IF/22012035221715 — niji khet talab shahid sttar</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
-        <v>393585.09</v>
+        <v>346353.55</v>
       </c>
       <c r="I69" s="2" t="n">
-        <v>333639</v>
+        <v>281892</v>
       </c>
       <c r="J69" s="3" t="n">
-        <v>45602</v>
+        <v>45365</v>
       </c>
       <c r="K69" s="3" t="n">
-        <v>45650</v>
+        <v>45593</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035329215 — KHET TALAB ARABALI IBRAHIM MUSAWADA</t>
+          <t>1722004004/IF/22012035264573 — Niji khet talab nirman ayub sun of abbas antrai</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
-        <v>414268.99</v>
+        <v>393585.09</v>
       </c>
       <c r="I70" s="2" t="n">
-        <v>398250.9</v>
+        <v>333639</v>
       </c>
       <c r="J70" s="3" t="n">
-        <v>45763</v>
+        <v>45602</v>
       </c>
       <c r="K70" s="3" t="n">
-        <v>46127</v>
+        <v>45650</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035428030 — KHET TALAB BABU SAMSER MUSAWDA</t>
+          <t>1722004004/IF/22012035329215 — KHET TALAB ARABALI IBRAHIM MUSAWADA</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
-        <v>147621.16</v>
+        <v>414268.99</v>
       </c>
       <c r="I71" s="2" t="n">
-        <v>134898</v>
+        <v>398250.9</v>
       </c>
       <c r="J71" s="3" t="n">
-        <v>45776</v>
+        <v>45763</v>
       </c>
       <c r="K71" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035436557 — KHET TALAB JAID SHEKH SAGIR</t>
+          <t>1722004004/IF/22012035428030 — KHET TALAB BABU SAMSER MUSAWDA</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
-        <v>450885.64</v>
+        <v>147621.16</v>
       </c>
       <c r="I72" s="2" t="n">
-        <v>439099</v>
+        <v>134898</v>
       </c>
       <c r="J72" s="3" t="n">
-        <v>45777</v>
+        <v>45776</v>
       </c>
       <c r="K72" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035436581 — KHET TALAB USMAN MAJID</t>
+          <t>1722004004/IF/22012035436557 — KHET TALAB JAID SHEKH SAGIR</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>450885.64</v>
       </c>
       <c r="I73" s="2" t="n">
-        <v>437794</v>
+        <v>439099</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K73" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035436597 — KHET TALAB CHOTE KHAN IMAMI KNHA</t>
+          <t>1722004004/IF/22012035436581 — KHET TALAB USMAN MAJID</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
-        <v>147621.16</v>
+        <v>450885.64</v>
       </c>
       <c r="I74" s="2" t="n">
-        <v>134376</v>
+        <v>437794</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K74" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035436613 — KHET TALB JARDAR SHABIR</t>
+          <t>1722004004/IF/22012035436597 — KHET TALAB CHOTE KHAN IMAMI KNHA</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
-        <v>450885.64</v>
+        <v>147621.16</v>
       </c>
       <c r="I75" s="2" t="n">
-        <v>435184</v>
+        <v>134376</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K75" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035456546 — KHET TALAB SHABAB KHAN MUSTUFA</t>
+          <t>1722004004/IF/22012035436613 — KHET TALB JARDAR SHABIR</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
-        <v>55865.38</v>
+        <v>450885.64</v>
       </c>
       <c r="I76" s="2" t="n">
-        <v>50194</v>
+        <v>435184</v>
       </c>
       <c r="J76" s="3" t="n">
-        <v>45781</v>
+        <v>45777</v>
       </c>
       <c r="K76" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035456568 — KHET TALAB ANWAR ABBAS</t>
+          <t>1722004004/IF/22012035456546 — KHET TALAB SHABAB KHAN MUSTUFA</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
-        <v>147621.16</v>
+        <v>55865.38</v>
       </c>
       <c r="I77" s="2" t="n">
-        <v>134898</v>
+        <v>50194</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K77" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035560841 — PM AAWAS SHANKAR DITTA ROHIT</t>
+          <t>1722004004/IF/22012035456568 — KHET TALAB ANWAR ABBAS</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
-        <v>23500</v>
+        <v>147621.16</v>
       </c>
       <c r="I78" s="2" t="n">
-        <v>21924</v>
+        <v>134898</v>
       </c>
       <c r="J78" s="3" t="n">
-        <v>45840</v>
+        <v>45781</v>
       </c>
       <c r="K78" s="3" t="n">
-        <v>46064</v>
+        <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035571751 — PM AAWAS KRISHANA GIRDHARI MP 105363839</t>
+          <t>1722004004/IF/22012035560841 — PM AAWAS SHANKAR DITTA ROHIT</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
-        <v>0</v>
+        <v>23500</v>
       </c>
       <c r="I79" s="2" t="n">
-        <v>0</v>
+        <v>21924</v>
       </c>
       <c r="J79" s="3" t="n">
-        <v>45762</v>
-[...1 lines deleted...]
-      <c r="K79" s="3"/>
+        <v>45840</v>
+      </c>
+      <c r="K79" s="3" t="n">
+        <v>46064</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035571753 — PM AAWAS KRISHANA GIRDHARI MP 105363839</t>
+          <t>1722004004/IF/22012035571751 — PM AAWAS KRISHANA GIRDHARI MP 105363839</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
-        <v>23500</v>
+        <v>0</v>
       </c>
       <c r="I80" s="2" t="n">
-        <v>23490</v>
+        <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
-        <v>45853</v>
-[...3 lines deleted...]
-      </c>
+        <v>45762</v>
+      </c>
+      <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035575739 — KHET TALAB MUSTAFA MHAN   YASIN KHAN</t>
+          <t>1722004004/IF/22012035571753 — PM AAWAS KRISHANA GIRDHARI MP 105363839</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
-        <v>450884.72</v>
+        <v>23500</v>
       </c>
       <c r="I81" s="2" t="n">
-        <v>345042</v>
+        <v>23490</v>
       </c>
       <c r="J81" s="3" t="n">
-        <v>46068</v>
+        <v>45853</v>
       </c>
       <c r="K81" s="3" t="n">
-        <v>46233</v>
+        <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035581432 — Construction of PMAYG house for indivisuals PMAYG REG NO MP145703832</t>
+          <t>1722004004/IF/22012035575739 — KHET TALAB MUSTAFA MHAN   YASIN KHAN</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
-        <v>23490</v>
+        <v>450884.72</v>
       </c>
       <c r="I82" s="2" t="n">
-        <v>23490</v>
+        <v>361242</v>
       </c>
       <c r="J82" s="3" t="n">
-        <v>45865</v>
+        <v>46068</v>
       </c>
       <c r="K82" s="3" t="n">
-        <v>45909</v>
+        <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035582146 — PM AAWAS SHAHID MUBARIK</t>
+          <t>1722004004/IF/22012035581432 — Construction of PMAYG house for indivisuals PMAYG REG NO MP145703832</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I83" s="2" t="n">
-        <v>21924</v>
+        <v>23490</v>
       </c>
       <c r="J83" s="3" t="n">
-        <v>45871</v>
+        <v>45865</v>
       </c>
       <c r="K83" s="3" t="n">
-        <v>46064</v>
+        <v>45909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035582155 — PM AAWAS RAHUL BAGDIRAM</t>
+          <t>1722004004/IF/22012035582146 — PM AAWAS SHAHID MUBARIK</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45871</v>
       </c>
       <c r="K84" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035582162 — PM AAWAS GOKUL RATANLAL</t>
+          <t>1722004004/IF/22012035582155 — PM AAWAS RAHUL BAGDIRAM</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I85" s="2" t="n">
-        <v>20358</v>
+        <v>21924</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45871</v>
       </c>
       <c r="K85" s="3" t="n">
-        <v>46009</v>
+        <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035582166 — PM AAWAS RAMJANI MUBARIK</t>
+          <t>1722004004/IF/22012035582162 — PM AAWAS GOKUL RATANLAL</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I86" s="2" t="n">
-        <v>23490</v>
+        <v>20358</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45871</v>
       </c>
       <c r="K86" s="3" t="n">
-        <v>46048</v>
+        <v>46009</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035587049 — PM AAWAS IQBAL GANI PATEL</t>
+          <t>1722004004/IF/22012035582166 — PM AAWAS RAMJANI MUBARIK</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J87" s="3" t="n">
-        <v>45884</v>
+        <v>45871</v>
       </c>
       <c r="K87" s="3" t="n">
-        <v>46019</v>
+        <v>46048</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035587052 — PM AAWAS DHARMENDRA HEMSINGH</t>
+          <t>1722004004/IF/22012035587049 — PM AAWAS IQBAL GANI PATEL</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K88" s="3" t="n">
-        <v>46021</v>
+        <v>46019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035587055 — PM AAWAS LALSHINGH DHANNALAL</t>
+          <t>1722004004/IF/22012035587052 — PM AAWAS DHARMENDRA HEMSINGH</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K89" s="3" t="n">
         <v>46021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035587060 — PM AAWAS REENA SHABIR</t>
+          <t>1722004004/IF/22012035587055 — PM AAWAS LALSHINGH DHANNALAL</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K90" s="3" t="n">
         <v>46021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035587066 — PM AAWAS SENAJ BEE AJMERI</t>
+          <t>1722004004/IF/22012035587060 — PM AAWAS REENA SHABIR</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K91" s="3" t="n">
-        <v>46048</v>
+        <v>46021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035587069 — PM AAWAS SHAHID DAUD SHAH</t>
+          <t>1722004004/IF/22012035587066 — PM AAWAS SENAJ BEE AJMERI</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>45884</v>
       </c>
       <c r="K92" s="3" t="n">
-        <v>46021</v>
+        <v>46048</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035600925 — EK BAGIYA MA KE NAM   PLANTATION WORK RAJJU BEE</t>
+          <t>1722004004/IF/22012035587069 — PM AAWAS SHAHID DAUD SHAH</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
-        <v>269386.03</v>
+        <v>23490</v>
       </c>
       <c r="I93" s="2" t="n">
-        <v>220481.93</v>
+        <v>23490</v>
       </c>
       <c r="J93" s="3" t="n">
-        <v>45901</v>
-[...1 lines deleted...]
-      <c r="K93" s="3"/>
+        <v>45884</v>
+      </c>
+      <c r="K93" s="3" t="n">
+        <v>46021</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035600931 — EK BAGIYA MA KE NAM   PLANTATION WORK MERAJ BEE</t>
+          <t>1722004004/IF/22012035600925 — EK BAGIYA MA KE NAM   PLANTATION WORK RAJJU BEE</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>269386.03</v>
       </c>
       <c r="I94" s="2" t="n">
-        <v>220154</v>
+        <v>220481.93</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035600960 — EK BAGIYA MA KE NAM   PLANTATION WORK SABINA BEE</t>
+          <t>1722004004/IF/22012035600931 — EK BAGIYA MA KE NAM   PLANTATION WORK MERAJ BEE</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>269386.03</v>
       </c>
       <c r="I95" s="2" t="n">
-        <v>110925</v>
+        <v>220154</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45901</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035603318 — ek bagiya maa ke naam KHWAJA GARIB NAWAZ AAJIVIKA SHG NAFISA BI</t>
+          <t>1722004004/IF/22012035600960 — EK BAGIYA MA KE NAM   PLANTATION WORK SABINA BEE</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>269386.03</v>
       </c>
       <c r="I96" s="2" t="n">
-        <v>219632</v>
+        <v>111225</v>
       </c>
       <c r="J96" s="3" t="n">
-        <v>45909</v>
+        <v>45901</v>
       </c>
       <c r="K96" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="97">
       <c r="A97" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B97" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C97" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D97" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E97" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F97" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035603325 — ek bagiya maa ke naam shg SHAHANSHAH AAJIVIKA SHG SHAMSHAD BI</t>
+          <t>1722004004/IF/22012035603318 — ek bagiya maa ke naam KHWAJA GARIB NAWAZ AAJIVIKA SHG NAFISA BI</t>
         </is>
       </c>
       <c r="G97" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H97" s="2" t="n">
-        <v>0</v>
+        <v>269386.03</v>
       </c>
       <c r="I97" s="2" t="n">
-        <v>0</v>
+        <v>220232</v>
       </c>
       <c r="J97" s="3" t="n">
-        <v>45884</v>
+        <v>45909</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035604856 — Ek BAGIYA MA KE NAAM SHG shahanshah aajivika shamshad</t>
+          <t>1722004004/IF/22012035603325 — ek bagiya maa ke naam shg SHAHANSHAH AAJIVIKA SHG SHAMSHAD BI</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
-        <v>269386.03</v>
+        <v>0</v>
       </c>
       <c r="I98" s="2" t="n">
-        <v>111447</v>
+        <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
-        <v>45909</v>
+        <v>45884</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035626126 — Construction of PMAY-G House for individuals PMAY-G Reg No MP151067888</t>
+          <t>1722004004/IF/22012035604856 — Ek BAGIYA MA KE NAAM SHG shahanshah aajivika shamshad</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
-        <v>23490</v>
+        <v>269386.03</v>
       </c>
       <c r="I99" s="2" t="n">
-        <v>23490</v>
+        <v>111447</v>
       </c>
       <c r="J99" s="3" t="n">
-        <v>45931</v>
-[...3 lines deleted...]
-      </c>
+        <v>45909</v>
+      </c>
+      <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035627075 — Construction of PMAY-G House for individuals PMAY-G Reg No MP15130475</t>
+          <t>1722004004/IF/22012035626126 — Construction of PMAY-G House for individuals PMAY-G Reg No MP151067888</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45931</v>
       </c>
       <c r="K100" s="3" t="n">
         <v>46021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035627119 — Construction of PMAY-G House for individuals PMAY-G Reg No MP151303689</t>
+          <t>1722004004/IF/22012035627075 — Construction of PMAY-G House for individuals PMAY-G Reg No MP15130475</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
-        <v>0</v>
+        <v>23490</v>
       </c>
       <c r="I101" s="2" t="n">
-        <v>0</v>
+        <v>23490</v>
       </c>
       <c r="J101" s="3" t="n">
-        <v>45926</v>
-[...1 lines deleted...]
-      <c r="K101" s="3"/>
+        <v>45931</v>
+      </c>
+      <c r="K101" s="3" t="n">
+        <v>46021</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035627120 — Construction of PMAY-G House for individuals PMAY-G Reg No MP151303689</t>
+          <t>1722004004/IF/22012035627119 — Construction of PMAY-G House for individuals PMAY-G Reg No MP151303689</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
-        <v>23490</v>
+        <v>0</v>
       </c>
       <c r="I102" s="2" t="n">
-        <v>23490</v>
+        <v>0</v>
       </c>
       <c r="J102" s="3" t="n">
-        <v>45931</v>
-[...3 lines deleted...]
-      </c>
+        <v>45926</v>
+      </c>
+      <c r="K102" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035627125 — Construction of PMAY-G House for individuals PMAY-G Reg No MP150134042</t>
+          <t>1722004004/IF/22012035627120 — Construction of PMAY-G House for individuals PMAY-G Reg No MP151303689</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J103" s="3" t="n">
-        <v>46013</v>
+        <v>45931</v>
       </c>
       <c r="K103" s="3" t="n">
-        <v>46048</v>
+        <v>46021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F104" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035627127 — Construction of PMAY-G House for individuals PMAY-G Reg No MP150108777</t>
+          <t>1722004004/IF/22012035627125 — Construction of PMAY-G House for individuals PMAY-G Reg No MP150134042</t>
         </is>
       </c>
       <c r="G104" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H104" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I104" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J104" s="3" t="n">
-        <v>45931</v>
+        <v>46013</v>
       </c>
       <c r="K104" s="3" t="n">
-        <v>46021</v>
+        <v>46048</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035646587 — Construction of PMAY-G House for individuals PMAY-G Reg No MP151313922</t>
+          <t>1722004004/IF/22012035627127 — Construction of PMAY-G House for individuals PMAY-G Reg No MP150108777</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I105" s="2" t="n">
-        <v>23229</v>
+        <v>23490</v>
       </c>
       <c r="J105" s="3" t="n">
-        <v>45991</v>
+        <v>45931</v>
       </c>
       <c r="K105" s="3" t="n">
         <v>46021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035655954 — Construction of PMAY-G House for individuals PMAY-G Reg No MP148288793</t>
+          <t>1722004004/IF/22012035646587 — Construction of PMAY-G House for individuals PMAY-G Reg No MP151313922</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I106" s="2" t="n">
-        <v>21663</v>
+        <v>23229</v>
       </c>
       <c r="J106" s="3" t="n">
-        <v>46053</v>
+        <v>45991</v>
       </c>
       <c r="K106" s="3" t="n">
-        <v>46074</v>
+        <v>46021</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035656318 — Construction of PMAY-G House for individuals PMAY-G Reg No MP148292031</t>
+          <t>1722004004/IF/22012035655954 — Construction of PMAY-G House for individuals PMAY-G Reg No MP148288793</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I107" s="2" t="n">
-        <v>23490</v>
+        <v>21663</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>46053</v>
       </c>
       <c r="K107" s="3" t="n">
         <v>46074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035656320 — Construction of PMAY-G House for individuals PMAY-G Reg No MP150130475</t>
+          <t>1722004004/IF/22012035656318 — Construction of PMAY-G House for individuals PMAY-G Reg No MP148292031</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>46053</v>
       </c>
       <c r="K108" s="3" t="n">
         <v>46074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035656323 — Construction of PMAY-G House for individuals PMAY-G Reg No MP105249371</t>
+          <t>1722004004/IF/22012035656320 — Construction of PMAY-G House for individuals PMAY-G Reg No MP150130475</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I109" s="2" t="n">
-        <v>21663</v>
+        <v>23490</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>46053</v>
       </c>
       <c r="K109" s="3" t="n">
         <v>46074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035656326 — Construction of PMAY-G House for individuals PMAY-G Reg No MP145735461</t>
+          <t>1722004004/IF/22012035656323 — Construction of PMAY-G House for individuals PMAY-G Reg No MP105249371</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I110" s="2" t="n">
-        <v>23490</v>
+        <v>21663</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>46053</v>
       </c>
       <c r="K110" s="3" t="n">
         <v>46074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
           <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035656328 — Construction of PMAY-G House for indviduals PMAY-G Reg No MP105249869</t>
+          <t>1722004004/IF/22012035656326 — Construction of PMAY-G House for individuals PMAY-G Reg No MP145735461</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>46053</v>
       </c>
       <c r="K111" s="3" t="n">
         <v>46074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of State scheme House for Individuals / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035657535 — Niji khet talab subhan pita jassu</t>
+          <t>1722004004/IF/22012035656328 — Construction of PMAY-G House for indviduals PMAY-G Reg No MP105249869</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
-        <v>0</v>
+        <v>23490</v>
       </c>
       <c r="I112" s="2" t="n">
-        <v>0</v>
+        <v>23490</v>
       </c>
       <c r="J112" s="3" t="n">
-        <v>46017</v>
-[...1 lines deleted...]
-      <c r="K112" s="3"/>
+        <v>46053</v>
+      </c>
+      <c r="K112" s="3" t="n">
+        <v>46074</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/22012035657544 — Niji khet talab sattar pita imami</t>
+          <t>1722004004/IF/22012035657535 — Niji khet talab subhan pita jassu</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>46017</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/9993681146 — indra avas keshar bai ramcharan</t>
+          <t>1722004004/IF/22012035657544 — Niji khet talab sattar pita imami</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
-        <v>14310</v>
+        <v>0</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J114" s="3" t="n">
-        <v>42292</v>
+        <v>46017</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/9993681156 — indra avas ram kanya bai girbar singh</t>
+          <t>1722004004/IF/9993681146 — indra avas keshar bai ramcharan</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>42292</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/9993681164 — indra avash sajjan singh ghisaj</t>
+          <t>1722004004/IF/9993681156 — indra avas ram kanya bai girbar singh</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>42292</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/9993683581 — CM Awas Dinesh gabbulal</t>
+          <t>1722004004/IF/9993681164 — indra avash sajjan singh ghisaj</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I117" s="2" t="n">
-        <v>14820</v>
+        <v>0</v>
       </c>
       <c r="J117" s="3" t="n">
-        <v>42369</v>
-[...3 lines deleted...]
-      </c>
+        <v>42292</v>
+      </c>
+      <c r="K117" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
           <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/9993683599 — CM Avas Madan lal govind</t>
+          <t>1722004004/IF/9993683581 — CM Awas Dinesh gabbulal</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I118" s="2" t="n">
-        <v>0</v>
+        <v>14820</v>
       </c>
       <c r="J118" s="3" t="n">
-        <v>42231</v>
-[...1 lines deleted...]
-      <c r="K118" s="3"/>
+        <v>42369</v>
+      </c>
+      <c r="K118" s="3" t="n">
+        <v>42663</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
           <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/9993683602 — CMAwas Sanjay Girdhari</t>
+          <t>1722004004/IF/9993683599 — CM Avas Madan lal govind</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I119" s="2" t="n">
-        <v>14628</v>
+        <v>0</v>
       </c>
       <c r="J119" s="3" t="n">
-        <v>42369</v>
-[...3 lines deleted...]
-      </c>
+        <v>42231</v>
+      </c>
+      <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
           <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/9993683607 — CM Awas Badrilal thawar</t>
+          <t>1722004004/IF/9993683602 — CMAwas Sanjay Girdhari</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I120" s="2" t="n">
-        <v>11814</v>
+        <v>14628</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>42369</v>
       </c>
       <c r="K120" s="3" t="n">
-        <v>43099</v>
+        <v>42419</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
           <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/9993683614 — CM Awas MaheshNandram</t>
+          <t>1722004004/IF/9993683607 — CM Awas Badrilal thawar</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I121" s="2" t="n">
-        <v>14820</v>
+        <v>11814</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>42369</v>
       </c>
       <c r="K121" s="3" t="n">
-        <v>42663</v>
+        <v>43099</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
           <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/9993683625 — CM Awas Mangilal sidhaji</t>
+          <t>1722004004/IF/9993683614 — CM Awas MaheshNandram</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I122" s="2" t="n">
-        <v>14628</v>
+        <v>14820</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>42369</v>
       </c>
       <c r="K122" s="3" t="n">
-        <v>42419</v>
+        <v>42663</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
           <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/9993683717 — CM Awas Dinesh babulal</t>
+          <t>1722004004/IF/9993683625 — CM Awas Mangilal sidhaji</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I123" s="2" t="n">
-        <v>13043</v>
+        <v>14628</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>42369</v>
       </c>
       <c r="K123" s="3" t="n">
-        <v>43049</v>
+        <v>42419</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
           <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/9993683793 — cm awas rajesh babulal</t>
+          <t>1722004004/IF/9993683717 — CM Awas Dinesh babulal</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I124" s="2" t="n">
-        <v>13679</v>
+        <v>13043</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>42369</v>
       </c>
       <c r="K124" s="3" t="n">
-        <v>43018</v>
+        <v>43049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
           <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/9993683794 — cm awash hari ram kalu ji</t>
+          <t>1722004004/IF/9993683793 — cm awas rajesh babulal</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I125" s="2" t="n">
-        <v>2385</v>
+        <v>13679</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>42369</v>
       </c>
       <c r="K125" s="3" t="n">
-        <v>43099</v>
+        <v>43018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
           <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/9993709578 — Cm awas arjun ramesh</t>
+          <t>1722004004/IF/9993683794 — cm awash hari ram kalu ji</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I126" s="2" t="n">
-        <v>0</v>
+        <v>2385</v>
       </c>
       <c r="J126" s="3" t="n">
-        <v>42404</v>
-[...1 lines deleted...]
-      <c r="K126" s="3"/>
+        <v>42369</v>
+      </c>
+      <c r="K126" s="3" t="n">
+        <v>43099</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
           <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/9993709705 — Cm awas narbe Singh ratanlal 2015/16</t>
+          <t>1722004004/IF/9993709578 — Cm awas arjun ramesh</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I127" s="2" t="n">
-        <v>14696</v>
+        <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
-        <v>42507</v>
-[...3 lines deleted...]
-      </c>
+        <v>42404</v>
+      </c>
+      <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
           <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/9993710643 — Cm a was Rahul girdhari</t>
+          <t>1722004004/IF/9993709705 — Cm awas narbe Singh ratanlal 2015/16</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I128" s="2" t="n">
-        <v>0</v>
+        <v>14696</v>
       </c>
       <c r="J128" s="3" t="n">
-        <v>42231</v>
-[...1 lines deleted...]
-      <c r="K128" s="3"/>
+        <v>42507</v>
+      </c>
+      <c r="K128" s="3" t="n">
+        <v>42891</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
           <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/9993710644 — Cm a was umrao ramesh</t>
+          <t>1722004004/IF/9993710643 — Cm a was Rahul girdhari</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>42231</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
           <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/9993710645 — Cm a was mul chand ramaji</t>
+          <t>1722004004/IF/9993710644 — Cm a was umrao ramesh</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
-        <v>0</v>
+        <v>14310</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>42231</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
           <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/9993710646 — Cm a was mulchand ramaji</t>
+          <t>1722004004/IF/9993710645 — Cm a was mul chand ramaji</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>42231</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
           <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/9993710647 — Cm a was mulchand ramaji</t>
+          <t>1722004004/IF/9993710646 — Cm a was mulchand ramaji</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
-        <v>14310</v>
+        <v>0</v>
       </c>
       <c r="I132" s="2" t="n">
-        <v>12024</v>
+        <v>0</v>
       </c>
       <c r="J132" s="3" t="n">
-        <v>42537</v>
-[...3 lines deleted...]
-      </c>
+        <v>42231</v>
+      </c>
+      <c r="K132" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
           <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/9993710648 — Cm a was asaram babulal</t>
+          <t>1722004004/IF/9993710647 — Cm a was mulchand ramaji</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
-        <v>0</v>
+        <v>14310</v>
       </c>
       <c r="I133" s="2" t="n">
-        <v>0</v>
+        <v>12024</v>
       </c>
       <c r="J133" s="3" t="n">
-        <v>42231</v>
-[...1 lines deleted...]
-      <c r="K133" s="3"/>
+        <v>42537</v>
+      </c>
+      <c r="K133" s="3" t="n">
+        <v>43099</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
           <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/9993710649 — Cm awas assharam babulal</t>
+          <t>1722004004/IF/9993710648 — Cm a was asaram babulal</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
-        <v>14310</v>
+        <v>0</v>
       </c>
       <c r="I134" s="2" t="n">
-        <v>4128</v>
+        <v>0</v>
       </c>
       <c r="J134" s="3" t="n">
-        <v>42979</v>
-[...3 lines deleted...]
-      </c>
+        <v>42231</v>
+      </c>
+      <c r="K134" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
           <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/9993745463 — IAY Ram kanya girwar singh</t>
+          <t>1722004004/IF/9993710649 — Cm awas assharam babulal</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
-        <v>0</v>
+        <v>14310</v>
       </c>
       <c r="I135" s="2" t="n">
-        <v>0</v>
+        <v>4128</v>
       </c>
       <c r="J135" s="3" t="n">
-        <v>42487</v>
-[...1 lines deleted...]
-      <c r="K135" s="3"/>
+        <v>42979</v>
+      </c>
+      <c r="K135" s="3" t="n">
+        <v>43131</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/9993745464 — Lay ram Kenya girwar singh</t>
+          <t>1722004004/IF/9993745463 — IAY Ram kanya girwar singh</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
-        <v>14310</v>
+        <v>0</v>
       </c>
       <c r="I136" s="2" t="n">
-        <v>12144</v>
+        <v>0</v>
       </c>
       <c r="J136" s="3" t="n">
-        <v>42530</v>
-[...3 lines deleted...]
-      </c>
+        <v>42487</v>
+      </c>
+      <c r="K136" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/9993745916 — Jay vidhya kandhya lal</t>
+          <t>1722004004/IF/9993745464 — Lay ram Kenya girwar singh</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
-        <v>0</v>
+        <v>14310</v>
       </c>
       <c r="I137" s="2" t="n">
-        <v>0</v>
+        <v>12144</v>
       </c>
       <c r="J137" s="3" t="n">
-        <v>42487</v>
-[...1 lines deleted...]
-      <c r="K137" s="3"/>
+        <v>42530</v>
+      </c>
+      <c r="K137" s="3" t="n">
+        <v>43141</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
           <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/9993745917 — Jay vidhya kandhya lal</t>
+          <t>1722004004/IF/9993745916 — Jay vidhya kandhya lal</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>42487</v>
       </c>
       <c r="K138" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
           <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/9993745918 — Jay vidhya kandhya lal</t>
+          <t>1722004004/IF/9993745917 — Jay vidhya kandhya lal</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>42487</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Houses (State Scheme) / Construction of State scheme Houses Building for Individuals</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/9993745919 — Jay prakash kalu</t>
+          <t>1722004004/IF/9993745918 — Jay vidhya kandhya lal</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
-        <v>14310</v>
+        <v>0</v>
       </c>
       <c r="I140" s="2" t="n">
-        <v>13026</v>
+        <v>0</v>
       </c>
       <c r="J140" s="3" t="n">
-        <v>42530</v>
-[...3 lines deleted...]
-      </c>
+        <v>42487</v>
+      </c>
+      <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/9993745921 — Jay vidhya kandhya lal</t>
+          <t>1722004004/IF/9993745919 — Jay prakash kalu</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I141" s="2" t="n">
-        <v>14028</v>
+        <v>13026</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>42530</v>
       </c>
       <c r="K141" s="3" t="n">
         <v>42891</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/9993746093 — khet talab sabir ke khet ke pas</t>
+          <t>1722004004/IF/9993745921 — Jay vidhya kandhya lal</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
-        <v>33000</v>
+        <v>14310</v>
       </c>
       <c r="I142" s="2" t="n">
-        <v>27474</v>
+        <v>14028</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>42530</v>
       </c>
       <c r="K142" s="3" t="n">
-        <v>43020</v>
+        <v>42891</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
-          <t>Rural Housing</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/1264290 — Construction of IAY House -IAY REG. NO. MP1748700</t>
+          <t>1722004004/IF/9993746093 — khet talab sabir ke khet ke pas</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
-        <v>15480</v>
+        <v>33000</v>
       </c>
       <c r="I143" s="2" t="n">
-        <v>15312</v>
+        <v>27474</v>
       </c>
       <c r="J143" s="3" t="n">
-        <v>43230</v>
+        <v>42530</v>
       </c>
       <c r="K143" s="3" t="n">
-        <v>43314</v>
+        <v>43020</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/1274522 — Construction of IAY House -IAY REG. NO. MP2191789</t>
+          <t>1722004004/IF/IAY/1264290 — Construction of IAY House -IAY REG. NO. MP1748700</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I144" s="2" t="n">
-        <v>15660</v>
+        <v>15312</v>
       </c>
       <c r="J144" s="3" t="n">
-        <v>43199</v>
+        <v>43230</v>
       </c>
       <c r="K144" s="3" t="n">
-        <v>43415</v>
+        <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/1337190 — Construction of IAY House -IAY REG. NO. MP3379515</t>
+          <t>1722004004/IF/IAY/1274522 — Construction of IAY House -IAY REG. NO. MP2191789</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I145" s="2" t="n">
-        <v>13572</v>
+        <v>15660</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>43199</v>
       </c>
       <c r="K145" s="3" t="n">
-        <v>43401</v>
+        <v>43415</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/197940 — Construction of IAY House -IAY REG. NO. MP-22-004-004-001/75</t>
+          <t>1722004004/IF/IAY/1337190 — Construction of IAY House -IAY REG. NO. MP3379515</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
-        <v>14310</v>
+        <v>15480</v>
       </c>
       <c r="I146" s="2" t="n">
-        <v>0</v>
+        <v>13572</v>
       </c>
       <c r="J146" s="3" t="n">
-        <v>42451</v>
-[...1 lines deleted...]
-      <c r="K146" s="3"/>
+        <v>43199</v>
+      </c>
+      <c r="K146" s="3" t="n">
+        <v>43401</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/197997 — Construction of IAY House -IAY REG. NO. MP-22-004-004-001/25</t>
+          <t>1722004004/IF/IAY/197940 — Construction of IAY House -IAY REG. NO. MP-22-004-004-001/75</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>42451</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/198178 — Construction of IAY House -IAY REG. NO. MP-22-004-004-001/76</t>
+          <t>1722004004/IF/IAY/197997 — Construction of IAY House -IAY REG. NO. MP-22-004-004-001/25</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
-        <v>27000</v>
+        <v>14310</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
-        <v>42440</v>
+        <v>42451</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/3796683 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105113699</t>
+          <t>1722004004/IF/IAY/198178 — Construction of IAY House -IAY REG. NO. MP-22-004-004-001/76</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
-        <v>18360</v>
+        <v>27000</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
-        <v>44758</v>
-[...3 lines deleted...]
-      </c>
+        <v>42440</v>
+      </c>
+      <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/380287 — Construction of IAY House -IAY REG. NO. MP1844605</t>
+          <t>1722004004/IF/IAY/3796683 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105113699</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
-        <v>15030</v>
+        <v>18360</v>
       </c>
       <c r="I150" s="2" t="n">
-        <v>13742</v>
+        <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
-        <v>42772</v>
+        <v>44758</v>
       </c>
       <c r="K150" s="3" t="n">
-        <v>43222</v>
+        <v>45617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/3804941 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105367873</t>
+          <t>1722004004/IF/IAY/380287 — Construction of IAY House -IAY REG. NO. MP1844605</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
-        <v>18360</v>
+        <v>15030</v>
       </c>
       <c r="I151" s="2" t="n">
-        <v>16116</v>
+        <v>13742</v>
       </c>
       <c r="J151" s="3" t="n">
-        <v>44774</v>
+        <v>42772</v>
       </c>
       <c r="K151" s="3" t="n">
-        <v>45124</v>
+        <v>43222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E152" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F152" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/3879107 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145695518</t>
+          <t>1722004004/IF/IAY/3804941 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105367873</t>
         </is>
       </c>
       <c r="G152" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H152" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I152" s="2" t="n">
-        <v>18360</v>
+        <v>16116</v>
       </c>
       <c r="J152" s="3" t="n">
-        <v>44746</v>
+        <v>44774</v>
       </c>
       <c r="K152" s="3" t="n">
-        <v>45175</v>
+        <v>45124</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/3879114 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145697463</t>
+          <t>1722004004/IF/IAY/3879107 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145695518</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I153" s="2" t="n">
-        <v>18156</v>
+        <v>18360</v>
       </c>
       <c r="J153" s="3" t="n">
-        <v>44774</v>
+        <v>44746</v>
       </c>
       <c r="K153" s="3" t="n">
-        <v>45364</v>
+        <v>45175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/3879519 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145719847</t>
+          <t>1722004004/IF/IAY/3879114 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145697463</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>18156</v>
       </c>
       <c r="J154" s="3" t="n">
-        <v>44758</v>
+        <v>44774</v>
       </c>
       <c r="K154" s="3" t="n">
-        <v>45155</v>
+        <v>45364</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/3879526 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145720924</t>
+          <t>1722004004/IF/IAY/3879519 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145719847</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I155" s="2" t="n">
-        <v>18326</v>
+        <v>18156</v>
       </c>
       <c r="J155" s="3" t="n">
-        <v>44731</v>
+        <v>44758</v>
       </c>
       <c r="K155" s="3" t="n">
-        <v>45157</v>
+        <v>45155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/3879562 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145726809</t>
+          <t>1722004004/IF/IAY/3879526 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145720924</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I156" s="2" t="n">
-        <v>18122</v>
+        <v>18326</v>
       </c>
       <c r="J156" s="3" t="n">
-        <v>44758</v>
+        <v>44731</v>
       </c>
       <c r="K156" s="3" t="n">
-        <v>45094</v>
+        <v>45157</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/3879723 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145758428</t>
+          <t>1722004004/IF/IAY/3879562 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145726809</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I157" s="2" t="n">
-        <v>18343</v>
+        <v>18122</v>
       </c>
       <c r="J157" s="3" t="n">
-        <v>44747</v>
+        <v>44758</v>
       </c>
       <c r="K157" s="3" t="n">
         <v>45094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/3880570 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145775994</t>
+          <t>1722004004/IF/IAY/3879723 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145758428</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I158" s="2" t="n">
-        <v>17136</v>
+        <v>18343</v>
       </c>
       <c r="J158" s="3" t="n">
-        <v>44731</v>
+        <v>44747</v>
       </c>
       <c r="K158" s="3" t="n">
-        <v>45102</v>
+        <v>45094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/3880703 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145810751</t>
+          <t>1722004004/IF/IAY/3880570 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145775994</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I159" s="2" t="n">
-        <v>18343</v>
+        <v>17136</v>
       </c>
       <c r="J159" s="3" t="n">
-        <v>44796</v>
+        <v>44731</v>
       </c>
       <c r="K159" s="3" t="n">
-        <v>45094</v>
+        <v>45102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/3914592 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151305781</t>
+          <t>1722004004/IF/IAY/3880703 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145810751</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I160" s="2" t="n">
-        <v>17544</v>
+        <v>18343</v>
       </c>
       <c r="J160" s="3" t="n">
-        <v>44747</v>
+        <v>44796</v>
       </c>
       <c r="K160" s="3" t="n">
-        <v>44971</v>
+        <v>45094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/3954014 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151055569</t>
+          <t>1722004004/IF/IAY/3914592 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151305781</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I161" s="2" t="n">
-        <v>17238</v>
+        <v>17544</v>
       </c>
       <c r="J161" s="3" t="n">
-        <v>45130</v>
+        <v>44747</v>
       </c>
       <c r="K161" s="3" t="n">
-        <v>45566</v>
+        <v>44971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4026682 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145773779</t>
+          <t>1722004004/IF/IAY/3954014 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151055569</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I162" s="2" t="n">
-        <v>18258</v>
+        <v>17238</v>
       </c>
       <c r="J162" s="3" t="n">
-        <v>44731</v>
+        <v>45130</v>
       </c>
       <c r="K162" s="3" t="n">
-        <v>45175</v>
+        <v>45566</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4028464 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145778349</t>
+          <t>1722004004/IF/IAY/4026682 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145773779</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I163" s="2" t="n">
-        <v>18241</v>
+        <v>18258</v>
       </c>
       <c r="J163" s="3" t="n">
-        <v>44776</v>
+        <v>44731</v>
       </c>
       <c r="K163" s="3" t="n">
-        <v>45183</v>
+        <v>45175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4029138 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150144647</t>
+          <t>1722004004/IF/IAY/4028464 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145778349</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
-        <v>23490</v>
+        <v>18360</v>
       </c>
       <c r="I164" s="2" t="n">
-        <v>21454</v>
+        <v>18241</v>
       </c>
       <c r="J164" s="3" t="n">
-        <v>44758</v>
+        <v>44776</v>
       </c>
       <c r="K164" s="3" t="n">
-        <v>46064</v>
+        <v>45183</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4029144 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150149048</t>
+          <t>1722004004/IF/IAY/4029138 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150144647</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
-        <v>18360</v>
+        <v>23490</v>
       </c>
       <c r="I165" s="2" t="n">
-        <v>18241</v>
+        <v>21454</v>
       </c>
       <c r="J165" s="3" t="n">
-        <v>44774</v>
+        <v>44758</v>
       </c>
       <c r="K165" s="3" t="n">
-        <v>45313</v>
+        <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4029153 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150157000</t>
+          <t>1722004004/IF/IAY/4029144 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150149048</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I166" s="2" t="n">
-        <v>17136</v>
+        <v>18241</v>
       </c>
       <c r="J166" s="3" t="n">
-        <v>44731</v>
+        <v>44774</v>
       </c>
       <c r="K166" s="3" t="n">
-        <v>44884</v>
+        <v>45313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4030809 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150970684</t>
+          <t>1722004004/IF/IAY/4029153 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150157000</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I167" s="2" t="n">
-        <v>18241</v>
+        <v>17136</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>44731</v>
       </c>
       <c r="K167" s="3" t="n">
-        <v>45339</v>
+        <v>44884</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4030826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150983271</t>
+          <t>1722004004/IF/IAY/4030809 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150970684</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I168" s="2" t="n">
-        <v>17479</v>
+        <v>18241</v>
       </c>
       <c r="J168" s="3" t="n">
-        <v>44798</v>
+        <v>44731</v>
       </c>
       <c r="K168" s="3" t="n">
-        <v>45381</v>
+        <v>45339</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4030842 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150993327</t>
+          <t>1722004004/IF/IAY/4030826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150983271</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>17479</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>44798</v>
       </c>
       <c r="K169" s="3" t="n">
-        <v>45348</v>
+        <v>45381</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4033129 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149998485</t>
+          <t>1722004004/IF/IAY/4030842 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150993327</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I170" s="2" t="n">
-        <v>0</v>
+        <v>17479</v>
       </c>
       <c r="J170" s="3" t="n">
-        <v>44758</v>
+        <v>44798</v>
       </c>
       <c r="K170" s="3" t="n">
-        <v>45623</v>
+        <v>45348</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4053718 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151077615</t>
+          <t>1722004004/IF/IAY/4033129 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149998485</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>18088</v>
+        <v>0</v>
       </c>
       <c r="J171" s="3" t="n">
-        <v>44789</v>
+        <v>44758</v>
       </c>
       <c r="K171" s="3" t="n">
-        <v>45157</v>
+        <v>45623</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4054091 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145793392</t>
+          <t>1722004004/IF/IAY/4053718 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151077615</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I172" s="2" t="n">
-        <v>0</v>
+        <v>18088</v>
       </c>
       <c r="J172" s="3" t="n">
-        <v>44693</v>
-[...1 lines deleted...]
-      <c r="K172" s="3"/>
+        <v>44789</v>
+      </c>
+      <c r="K172" s="3" t="n">
+        <v>45157</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4106046 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147689811</t>
+          <t>1722004004/IF/IAY/4054091 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145793392</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I173" s="2" t="n">
-        <v>12240</v>
+        <v>0</v>
       </c>
       <c r="J173" s="3" t="n">
-        <v>44747</v>
-[...3 lines deleted...]
-      </c>
+        <v>44693</v>
+      </c>
+      <c r="K173" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4182343 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105248350</t>
+          <t>1722004004/IF/IAY/4106046 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147689811</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I174" s="2" t="n">
-        <v>17442</v>
+        <v>12240</v>
       </c>
       <c r="J174" s="3" t="n">
-        <v>44774</v>
+        <v>44747</v>
       </c>
       <c r="K174" s="3" t="n">
-        <v>45102</v>
+        <v>45688</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4186049 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147756315</t>
+          <t>1722004004/IF/IAY/4182343 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105248350</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I175" s="2" t="n">
-        <v>17544</v>
+        <v>17442</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>44774</v>
       </c>
       <c r="K175" s="3" t="n">
-        <v>45119</v>
+        <v>45102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4186514 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145793285</t>
+          <t>1722004004/IF/IAY/4186049 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147756315</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I176" s="2" t="n">
-        <v>17442</v>
+        <v>17544</v>
       </c>
       <c r="J176" s="3" t="n">
-        <v>44746</v>
+        <v>44774</v>
       </c>
       <c r="K176" s="3" t="n">
         <v>45119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4241252 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105369247</t>
+          <t>1722004004/IF/IAY/4186514 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145793285</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I177" s="2" t="n">
-        <v>18343</v>
+        <v>17442</v>
       </c>
       <c r="J177" s="3" t="n">
-        <v>45130</v>
+        <v>44746</v>
       </c>
       <c r="K177" s="3" t="n">
-        <v>45303</v>
+        <v>45119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4242221 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105262998</t>
+          <t>1722004004/IF/IAY/4241252 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105369247</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I178" s="2" t="n">
-        <v>17442</v>
+        <v>18343</v>
       </c>
       <c r="J178" s="3" t="n">
-        <v>44776</v>
+        <v>45130</v>
       </c>
       <c r="K178" s="3" t="n">
-        <v>45102</v>
+        <v>45303</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4259665 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150962001</t>
+          <t>1722004004/IF/IAY/4242221 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105262998</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I179" s="2" t="n">
-        <v>18343</v>
+        <v>17442</v>
       </c>
       <c r="J179" s="3" t="n">
-        <v>45130</v>
+        <v>44776</v>
       </c>
       <c r="K179" s="3" t="n">
-        <v>45278</v>
+        <v>45102</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4259858 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150076436</t>
+          <t>1722004004/IF/IAY/4259665 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150962001</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I180" s="2" t="n">
-        <v>18309</v>
+        <v>18343</v>
       </c>
       <c r="J180" s="3" t="n">
-        <v>44805</v>
+        <v>45130</v>
       </c>
       <c r="K180" s="3" t="n">
-        <v>45169</v>
+        <v>45278</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4259872 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150102787</t>
+          <t>1722004004/IF/IAY/4259858 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150076436</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I181" s="2" t="n">
-        <v>18277</v>
+        <v>18309</v>
       </c>
       <c r="J181" s="3" t="n">
-        <v>44798</v>
+        <v>44805</v>
       </c>
       <c r="K181" s="3" t="n">
-        <v>45193</v>
+        <v>45169</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4259898 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150168266</t>
+          <t>1722004004/IF/IAY/4259872 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150102787</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>17700</v>
+        <v>18277</v>
       </c>
       <c r="J182" s="3" t="n">
         <v>44798</v>
       </c>
       <c r="K182" s="3" t="n">
-        <v>45345</v>
+        <v>45193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4259901 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150172635</t>
+          <t>1722004004/IF/IAY/4259898 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150168266</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>18142</v>
+        <v>17700</v>
       </c>
       <c r="J183" s="3" t="n">
         <v>44798</v>
       </c>
       <c r="K183" s="3" t="n">
-        <v>45342</v>
+        <v>45345</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4259903 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150175663</t>
+          <t>1722004004/IF/IAY/4259901 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150172635</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>18360</v>
       </c>
       <c r="I184" s="2" t="n">
-        <v>18343</v>
+        <v>18142</v>
       </c>
       <c r="J184" s="3" t="n">
-        <v>45130</v>
+        <v>44798</v>
       </c>
       <c r="K184" s="3" t="n">
-        <v>45252</v>
+        <v>45342</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4410601 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150936228</t>
+          <t>1722004004/IF/IAY/4259903 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150175663</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
-        <v>19890</v>
+        <v>18360</v>
       </c>
       <c r="I185" s="2" t="n">
-        <v>18785</v>
+        <v>18343</v>
       </c>
       <c r="J185" s="3" t="n">
         <v>45130</v>
       </c>
       <c r="K185" s="3" t="n">
-        <v>45281</v>
+        <v>45252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4410632 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147756981</t>
+          <t>1722004004/IF/IAY/4410601 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150936228</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
         <v>19890</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>17459</v>
+        <v>18785</v>
       </c>
       <c r="J186" s="3" t="n">
-        <v>45234</v>
+        <v>45130</v>
       </c>
       <c r="K186" s="3" t="n">
-        <v>45296</v>
+        <v>45281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4539812 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105269046</t>
+          <t>1722004004/IF/IAY/4410632 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147756981</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
-        <v>23490</v>
+        <v>19890</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>23490</v>
+        <v>17459</v>
       </c>
       <c r="J187" s="3" t="n">
-        <v>45961</v>
+        <v>45234</v>
       </c>
       <c r="K187" s="3" t="n">
-        <v>46064</v>
+        <v>45296</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4542901 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105669134</t>
+          <t>1722004004/IF/IAY/4539812 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105269046</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>20169</v>
+        <v>23490</v>
       </c>
       <c r="J188" s="3" t="n">
-        <v>45681</v>
+        <v>45961</v>
       </c>
       <c r="K188" s="3" t="n">
-        <v>46237</v>
+        <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4543521 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105369526</t>
+          <t>1722004004/IF/IAY/4542901 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105669134</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
-        <v>27000</v>
+        <v>23490</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>0</v>
+        <v>20169</v>
       </c>
       <c r="J189" s="3" t="n">
-        <v>45548</v>
-[...1 lines deleted...]
-      <c r="K189" s="3"/>
+        <v>45681</v>
+      </c>
+      <c r="K189" s="3" t="n">
+        <v>46237</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4649907 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145708031</t>
+          <t>1722004004/IF/IAY/4543521 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105369526</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>23490</v>
+        <v>0</v>
       </c>
       <c r="J190" s="3" t="n">
-        <v>46187</v>
-[...3 lines deleted...]
-      </c>
+        <v>45548</v>
+      </c>
+      <c r="K190" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4651203 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145714039</t>
+          <t>1722004004/IF/IAY/4649907 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145708031</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I191" s="2" t="n">
-        <v>21384</v>
+        <v>23490</v>
       </c>
       <c r="J191" s="3" t="n">
-        <v>45681</v>
+        <v>46187</v>
       </c>
       <c r="K191" s="3" t="n">
-        <v>46237</v>
+        <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4652714 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145812906</t>
+          <t>1722004004/IF/IAY/4651203 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145714039</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I192" s="2" t="n">
-        <v>18531</v>
+        <v>21384</v>
       </c>
       <c r="J192" s="3" t="n">
         <v>45681</v>
       </c>
       <c r="K192" s="3" t="n">
-        <v>46158</v>
+        <v>46237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4657008 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147755390</t>
+          <t>1722004004/IF/IAY/4652714 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145812906</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I193" s="2" t="n">
-        <v>23490</v>
+        <v>18531</v>
       </c>
       <c r="J193" s="3" t="n">
-        <v>46187</v>
+        <v>45681</v>
       </c>
       <c r="K193" s="3" t="n">
-        <v>46222</v>
+        <v>46158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4664502 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151003189</t>
+          <t>1722004004/IF/IAY/4657008 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147755390</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>46187</v>
       </c>
       <c r="K194" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4664520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151009806</t>
+          <t>1722004004/IF/IAY/4664502 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151003189</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I195" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J195" s="3" t="n">
         <v>46187</v>
       </c>
       <c r="K195" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4665096 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151044484</t>
+          <t>1722004004/IF/IAY/4664520 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151009806</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
-        <v>27000</v>
+        <v>23490</v>
       </c>
       <c r="I196" s="2" t="n">
-        <v>0</v>
+        <v>23490</v>
       </c>
       <c r="J196" s="3" t="n">
-        <v>45551</v>
-[...1 lines deleted...]
-      <c r="K196" s="3"/>
+        <v>46187</v>
+      </c>
+      <c r="K196" s="3" t="n">
+        <v>46222</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4665129 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151062275</t>
+          <t>1722004004/IF/IAY/4665096 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151044484</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I197" s="2" t="n">
-        <v>23490</v>
+        <v>0</v>
       </c>
       <c r="J197" s="3" t="n">
-        <v>45924</v>
-[...3 lines deleted...]
-      </c>
+        <v>45551</v>
+      </c>
+      <c r="K197" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4668316 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150912036</t>
+          <t>1722004004/IF/IAY/4665129 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP151062275</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>22662</v>
+        <v>23490</v>
       </c>
       <c r="J198" s="3" t="n">
-        <v>45723</v>
+        <v>45924</v>
       </c>
       <c r="K198" s="3" t="n">
-        <v>46221</v>
+        <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4722818 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145728108</t>
+          <t>1722004004/IF/IAY/4668316 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150912036</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I199" s="2" t="n">
-        <v>21762</v>
+        <v>22662</v>
       </c>
       <c r="J199" s="3" t="n">
-        <v>45717</v>
+        <v>45723</v>
       </c>
       <c r="K199" s="3" t="n">
-        <v>46064</v>
+        <v>46221</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4802324 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150127386</t>
+          <t>1722004004/IF/IAY/4722818 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145728108</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I200" s="2" t="n">
-        <v>15723</v>
+        <v>21762</v>
       </c>
       <c r="J200" s="3" t="n">
-        <v>45740</v>
+        <v>45717</v>
       </c>
       <c r="K200" s="3" t="n">
-        <v>46237</v>
+        <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/4862996 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105249869</t>
+          <t>1722004004/IF/IAY/4802324 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150127386</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
-        <v>27000</v>
+        <v>23490</v>
       </c>
       <c r="I201" s="2" t="n">
-        <v>13608</v>
+        <v>15723</v>
       </c>
       <c r="J201" s="3" t="n">
-        <v>45722</v>
-[...1 lines deleted...]
-      <c r="K201" s="3"/>
+        <v>45740</v>
+      </c>
+      <c r="K201" s="3" t="n">
+        <v>46237</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/498888 — Construction of IAY House -IAY REG. NO. MP2239368</t>
+          <t>1722004004/IF/IAY/4862996 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105249869</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I202" s="2" t="n">
-        <v>15204</v>
+        <v>17808</v>
       </c>
       <c r="J202" s="3" t="n">
-        <v>42772</v>
+        <v>45722</v>
       </c>
       <c r="K202" s="3" t="n">
-        <v>43291</v>
+        <v>46313</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/498890 — Construction of IAY House -IAY REG. NO. MP2239383</t>
+          <t>1722004004/IF/IAY/498888 — Construction of IAY House -IAY REG. NO. MP2239368</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>13897</v>
+        <v>15204</v>
       </c>
       <c r="J203" s="3" t="n">
         <v>42772</v>
       </c>
       <c r="K203" s="3" t="n">
-        <v>43110</v>
+        <v>43291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/5148946 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105268461</t>
+          <t>1722004004/IF/IAY/498890 — Construction of IAY House -IAY REG. NO. MP2239383</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
-        <v>27000</v>
+        <v>15030</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>0</v>
+        <v>13897</v>
       </c>
       <c r="J204" s="3" t="n">
-        <v>45708</v>
-[...1 lines deleted...]
-      <c r="K204" s="3"/>
+        <v>42772</v>
+      </c>
+      <c r="K204" s="3" t="n">
+        <v>43110</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/5156088 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145790395</t>
+          <t>1722004004/IF/IAY/5148946 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105268461</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>2100</v>
+        <v>0</v>
       </c>
       <c r="J205" s="3" t="n">
-        <v>45705</v>
+        <v>45708</v>
       </c>
       <c r="K205" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/5182286 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105250843</t>
+          <t>1722004004/IF/IAY/5156088 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145790395</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>21663</v>
+        <v>10800</v>
       </c>
       <c r="J206" s="3" t="n">
-        <v>45853</v>
-[...3 lines deleted...]
-      </c>
+        <v>45705</v>
+      </c>
+      <c r="K206" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/5210287 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105363839</t>
+          <t>1722004004/IF/IAY/5182286 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105250843</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
-        <v>27000</v>
+        <v>23490</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>0</v>
+        <v>21663</v>
       </c>
       <c r="J207" s="3" t="n">
-        <v>45731</v>
-[...1 lines deleted...]
-      <c r="K207" s="3"/>
+        <v>45853</v>
+      </c>
+      <c r="K207" s="3" t="n">
+        <v>46064</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/5230202 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145700628</t>
+          <t>1722004004/IF/IAY/5210287 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105363839</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>21663</v>
+        <v>0</v>
       </c>
       <c r="J208" s="3" t="n">
-        <v>45924</v>
-[...3 lines deleted...]
-      </c>
+        <v>45731</v>
+      </c>
+      <c r="K208" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/5239828 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145806704</t>
+          <t>1722004004/IF/IAY/5230202 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145700628</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>23490</v>
+        <v>21663</v>
       </c>
       <c r="J209" s="3" t="n">
-        <v>45853</v>
+        <v>45924</v>
       </c>
       <c r="K209" s="3" t="n">
-        <v>46064</v>
+        <v>46158</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/5243387 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105364913</t>
+          <t>1722004004/IF/IAY/5239828 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145806704</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I210" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J210" s="3" t="n">
-        <v>46187</v>
+        <v>45853</v>
       </c>
       <c r="K210" s="3" t="n">
-        <v>46222</v>
+        <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/5245210 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145701291</t>
+          <t>1722004004/IF/IAY/5243387 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105364913</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>21402</v>
+        <v>23490</v>
       </c>
       <c r="J211" s="3" t="n">
-        <v>46105</v>
+        <v>46187</v>
       </c>
       <c r="K211" s="3" t="n">
-        <v>46237</v>
+        <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/550613 — Construction of IAY House -IAY REG. NO. MP3378480</t>
+          <t>1722004004/IF/IAY/5245210 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145701291</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
-        <v>15030</v>
+        <v>23490</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>15400</v>
+        <v>21402</v>
       </c>
       <c r="J212" s="3" t="n">
-        <v>42772</v>
+        <v>46105</v>
       </c>
       <c r="K212" s="3" t="n">
-        <v>43125</v>
+        <v>46237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/5515120 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145732725</t>
+          <t>1722004004/IF/IAY/550613 — Construction of IAY House -IAY REG. NO. MP3378480</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
-        <v>23490</v>
+        <v>15030</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>23490</v>
+        <v>15400</v>
       </c>
       <c r="J213" s="3" t="n">
-        <v>45840</v>
+        <v>42772</v>
       </c>
       <c r="K213" s="3" t="n">
-        <v>46064</v>
+        <v>43125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/5516224 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105368127</t>
+          <t>1722004004/IF/IAY/5515120 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145732725</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I214" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J214" s="3" t="n">
-        <v>45871</v>
+        <v>45840</v>
       </c>
       <c r="K214" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/5516586 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106599871</t>
+          <t>1722004004/IF/IAY/5516224 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105368127</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I215" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J215" s="3" t="n">
-        <v>45853</v>
+        <v>45871</v>
       </c>
       <c r="K215" s="3" t="n">
-        <v>45874</v>
+        <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/5517376 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145703832</t>
+          <t>1722004004/IF/IAY/5516586 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106599871</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
-        <v>27000</v>
+        <v>23490</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>0</v>
+        <v>23490</v>
       </c>
       <c r="J216" s="3" t="n">
-        <v>45728</v>
-[...1 lines deleted...]
-      <c r="K216" s="3"/>
+        <v>45853</v>
+      </c>
+      <c r="K216" s="3" t="n">
+        <v>45874</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/5517381 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145806807</t>
+          <t>1722004004/IF/IAY/5517376 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145703832</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
-        <v>23490</v>
+        <v>27000</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>23490</v>
+        <v>0</v>
       </c>
       <c r="J217" s="3" t="n">
-        <v>45853</v>
-[...3 lines deleted...]
-      </c>
+        <v>45728</v>
+      </c>
+      <c r="K217" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/5524167 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147761640</t>
+          <t>1722004004/IF/IAY/5517381 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145806807</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I218" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J218" s="3" t="n">
-        <v>46187</v>
+        <v>45853</v>
       </c>
       <c r="K218" s="3" t="n">
-        <v>46222</v>
+        <v>45863</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/5524383 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150134042</t>
+          <t>1722004004/IF/IAY/5524167 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP147761640</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I219" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>45853</v>
+        <v>46187</v>
       </c>
       <c r="K219" s="3" t="n">
-        <v>45867</v>
+        <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/5657933 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105368283</t>
+          <t>1722004004/IF/IAY/5524383 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP150134042</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I220" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J220" s="3" t="n">
-        <v>45912</v>
+        <v>45853</v>
       </c>
       <c r="K220" s="3" t="n">
-        <v>46064</v>
+        <v>45867</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/5658084 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105248148</t>
+          <t>1722004004/IF/IAY/5657933 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105368283</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>19836</v>
+        <v>23490</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>46105</v>
+        <v>45912</v>
       </c>
       <c r="K221" s="3" t="n">
-        <v>46237</v>
+        <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/5694595 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105668919</t>
+          <t>1722004004/IF/IAY/5658084 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105248148</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>23490</v>
+        <v>19836</v>
       </c>
       <c r="J222" s="3" t="n">
-        <v>45884</v>
+        <v>46105</v>
       </c>
       <c r="K222" s="3" t="n">
-        <v>46064</v>
+        <v>46237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/615587 — Construction of IAY House -IAY REG. NO. MP2187216</t>
+          <t>1722004004/IF/IAY/5694595 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105668919</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
-        <v>15030</v>
+        <v>23490</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>14442</v>
+        <v>23490</v>
       </c>
       <c r="J223" s="3" t="n">
-        <v>42788</v>
+        <v>45884</v>
       </c>
       <c r="K223" s="3" t="n">
-        <v>43213</v>
+        <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/739019 — Construction of IAY House -IAY REG. NO. MP2203675</t>
+          <t>1722004004/IF/IAY/615587 — Construction of IAY House -IAY REG. NO. MP2187216</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>13268</v>
+        <v>14442</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>43031</v>
+        <v>42788</v>
       </c>
       <c r="K224" s="3" t="n">
-        <v>43222</v>
+        <v>43213</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/775786 — Construction of IAY House -IAY REG. NO. MP3721436</t>
+          <t>1722004004/IF/IAY/739019 — Construction of IAY House -IAY REG. NO. MP2203675</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>14148</v>
+        <v>13268</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>42979</v>
+        <v>43031</v>
       </c>
       <c r="K225" s="3" t="n">
-        <v>43291</v>
+        <v>43222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/IAY/777371 — Construction of IAY House -IAY REG. NO. MP3822268</t>
+          <t>1722004004/IF/IAY/775786 — Construction of IAY House -IAY REG. NO. MP3721436</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>14128</v>
+        <v>14148</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>43031</v>
+        <v>42979</v>
       </c>
       <c r="K226" s="3" t="n">
-        <v>43213</v>
+        <v>43291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2026-2027</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/VB/22012035663662 — Ek BAGIYA MA KE NAAM SHG hajrat bilal bhuri bi</t>
+          <t>1722004004/IF/IAY/777371 — Construction of IAY House -IAY REG. NO. MP3822268</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
-        <v>0</v>
+        <v>15030</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>0</v>
+        <v>14128</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>46235</v>
-[...1 lines deleted...]
-      <c r="K227" s="3"/>
+        <v>43031</v>
+      </c>
+      <c r="K227" s="3" t="n">
+        <v>43213</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/VB/22012035664170 — Ek Bagiya ma ke naam bhuri bi Aaka husen SHG</t>
+          <t>1722004004/IF/VB/22012035663662 — Ek BAGIYA MA KE NAAM SHG hajrat bilal bhuri bi</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
-        <v>289911.82</v>
+        <v>0</v>
       </c>
       <c r="I228" s="2" t="n">
-        <v>8400</v>
+        <v>0</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>46245</v>
+        <v>46235</v>
       </c>
       <c r="K228" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/VB/22012035664171 — Ek Bagiya ma ke naam Bismilla bi hazrat bilal SHG</t>
+          <t>1722004004/IF/VB/22012035664170 — Ek Bagiya ma ke naam bhuri bi Aaka husen SHG</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
-        <v>288876.82</v>
+        <v>289911.82</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>8400</v>
+        <v>38700</v>
       </c>
       <c r="J229" s="3" t="n">
         <v>46245</v>
       </c>
       <c r="K229" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/VB/22012035664175 — Ek Bagiya ma ke naam Aaka husen SHG jenab bi</t>
+          <t>1722004004/IF/VB/22012035664171 — Ek Bagiya ma ke naam Bismilla bi hazrat bilal SHG</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>0</v>
+        <v>288876.82</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>0</v>
+        <v>38700</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>46239</v>
+        <v>46245</v>
       </c>
       <c r="K230" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/VB/22012035664177 — Ek Bagiya ma ke naam khawaja garib nawaj SHG kallo bi</t>
+          <t>1722004004/IF/VB/22012035664175 — Ek Bagiya ma ke naam Aaka husen SHG jenab bi</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I231" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
         <v>46239</v>
       </c>
       <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/VB/22012035664398 — Ek Bagiya ma ke naam sai aajivika SHG naphisa bi</t>
+          <t>1722004004/IF/VB/22012035664177 — Ek Bagiya ma ke naam khawaja garib nawaj SHG kallo bi</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I232" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
         <v>46239</v>
       </c>
       <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/VB/22012035664399 — Ek bagiya ma ke naam sabana bi aaka husen SHG</t>
+          <t>1722004004/IF/VB/22012035664398 — Ek Bagiya ma ke naam sai aajivika SHG naphisa bi</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I233" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J233" s="3" t="n">
         <v>46239</v>
       </c>
       <c r="K233" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/VB/22012035664400 — Ek bagiya ma ke naam koshar be hazrat bilal SHG</t>
+          <t>1722004004/IF/VB/22012035664399 — Ek bagiya ma ke naam sabana bi aaka husen SHG</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I234" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J234" s="3" t="n">
         <v>46239</v>
       </c>
       <c r="K234" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1722004004/IF/VB/22012035664401 — Ek bagiya ma ke naam naragish be shahanshah aajivika SHG</t>
+          <t>1722004004/IF/VB/22012035664400 — Ek bagiya ma ke naam koshar be hazrat bilal SHG</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>46239</v>
       </c>
       <c r="K235" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1722004004/LD/22012034370285 — GROUNG LEVLLING KARY</t>
+          <t>1722004004/IF/VB/22012035664401 — Ek bagiya ma ke naam naragish be shahanshah aajivika SHG</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>132000</v>
+        <v>0</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>121388.67</v>
+        <v>0</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>43471</v>
-[...3 lines deleted...]
-      </c>
+        <v>46239</v>
+      </c>
+      <c r="K236" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Levelling/shaping of Wasteland Land for Community / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1722004004/LD/22012034546662 — Moorum Track On Ground antrai</t>
+          <t>1722004004/LD/22012034370285 — GROUNG LEVLLING KARY</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
-        <v>69864.52</v>
+        <v>132000</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>0</v>
+        <v>121388.67</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K237" s="3"/>
+        <v>43471</v>
+      </c>
+      <c r="K237" s="3" t="n">
+        <v>43652</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1722004004/LD/22012034571187 — Ground Levelling Hospital k pas Antrai</t>
+          <t>1722004004/LD/22012034546662 — Moorum Track On Ground antrai</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>42379.1</v>
+        <v>69864.52</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>39372</v>
+        <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>44506</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1722004004/LD/22012034943338 — cc nali nirman bilu sing ke ghar se gordhan ke ghar ki aur antrai</t>
+          <t>1722004004/LD/22012034571187 — Ground Levelling Hospital k pas Antrai</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>0</v>
+        <v>42379.1</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>0</v>
+        <v>39372</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>45494</v>
-[...1 lines deleted...]
-      <c r="K239" s="3"/>
+        <v>44506</v>
+      </c>
+      <c r="K239" s="3" t="n">
+        <v>44761</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1722004004/LD/51 — ग्रामीण कीडांगन खैल मैदान समतलीकरण अंतराय</t>
+          <t>1722004004/LD/22012034943338 — cc nali nirman bilu sing ke ghar se gordhan ke ghar ki aur antrai</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>117000</v>
+        <v>0</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>94764</v>
+        <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>40896</v>
-[...3 lines deleted...]
-      </c>
+        <v>45494</v>
+      </c>
+      <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034158382 — सीमेंट कांक्रीट आं‍तरिक मार्ग अतंराय  अंतराय हाजी  के मकीन से मंलुर के मकान तक</t>
+          <t>1722004004/LD/51 — ग्रामीण कीडांगन खैल मैदान समतलीकरण अंतराय</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>143000</v>
+        <v>117000</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>2044</v>
+        <v>94764</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>41698</v>
+        <v>40896</v>
       </c>
       <c r="K241" s="3" t="n">
-        <v>41769</v>
+        <v>41173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034158383 — सीमेंट कांक्रीट आं‍तरिक मार्ग पीएलतीएसव्‍हाई रोड से कल्‍लु खा के धर तक</t>
+          <t>1722004004/RC/22012034158382 — सीमेंट कांक्रीट आं‍तरिक मार्ग अतंराय  अंतराय हाजी  के मकीन से मंलुर के मकान तक</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>0</v>
+        <v>143000</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>0</v>
+        <v>2044</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K242" s="3"/>
+        <v>41698</v>
+      </c>
+      <c r="K242" s="3" t="n">
+        <v>41769</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034158384 — सीमेंट कांक्रीट आं‍तरिक मार्ग भागीरथ के घर से छितु के घर तक</t>
+          <t>1722004004/RC/22012034158383 — सीमेंट कांक्रीट आं‍तरिक मार्ग पीएलतीएसव्‍हाई रोड से कल्‍लु खा के धर तक</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034158385 — सीमेंट कांक्रीट आं‍तरिक मार्ग रहीम खॉ के घर से साबीर के घर तक</t>
+          <t>1722004004/RC/22012034158384 — सीमेंट कांक्रीट आं‍तरिक मार्ग भागीरथ के घर से छितु के घर तक</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I244" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J244" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K244" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034158386 — सीमेंट कांक्रीट आं‍तरिक मार्ग गिरधारी के घर से अययुब के घर तक</t>
+          <t>1722004004/RC/22012034158385 — सीमेंट कांक्रीट आं‍तरिक मार्ग रहीम खॉ के घर से साबीर के घर तक</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034158387 — सीमेंट कांक्रीट आं‍तरिक मार्ग बाबु खॉ के घर से मदनसिंह के घर तक</t>
+          <t>1722004004/RC/22012034158386 — सीमेंट कांक्रीट आं‍तरिक मार्ग गिरधारी के घर से अययुब के घर तक</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034170691 — सीमेंट कांक्रीट आंतरिक मार्ग निर्माण हाजी के मकान</t>
+          <t>1722004004/RC/22012034158387 — सीमेंट कांक्रीट आं‍तरिक मार्ग बाबु खॉ के घर से मदनसिंह के घर तक</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
-        <v>143000</v>
+        <v>0</v>
       </c>
       <c r="I247" s="2" t="n">
-        <v>130844</v>
+        <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
-        <v>41443</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034191216 — सीमेंट कंक्रीट आंतरिक मार्ग मेहपाल के घर से घाटी त</t>
+          <t>1722004004/RC/22012034170691 — सीमेंट कांक्रीट आंतरिक मार्ग निर्माण हाजी के मकान</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
-        <v>53000</v>
+        <v>143000</v>
       </c>
       <c r="I248" s="2" t="n">
-        <v>52314</v>
+        <v>130844</v>
       </c>
       <c r="J248" s="3" t="n">
-        <v>41659</v>
+        <v>41443</v>
       </c>
       <c r="K248" s="3" t="n">
-        <v>42541</v>
+        <v>41660</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034199558 — cement concrete interanal road hand pump se hemraj</t>
+          <t>1722004004/RC/22012034191216 — सीमेंट कंक्रीट आंतरिक मार्ग मेहपाल के घर से घाटी त</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
-        <v>137000</v>
+        <v>53000</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>124353</v>
+        <v>52314</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>41698</v>
+        <v>41659</v>
       </c>
       <c r="K249" s="3" t="n">
-        <v>41984</v>
+        <v>42541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034205904 — cement concrete interanal road bheruji se sarpanch</t>
+          <t>1722004004/RC/22012034199558 — cement concrete interanal road hand pump se hemraj</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
-        <v>140000</v>
+        <v>137000</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>0</v>
+        <v>124353</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>41665</v>
-[...1 lines deleted...]
-      <c r="K250" s="3"/>
+        <v>41698</v>
+      </c>
+      <c r="K250" s="3" t="n">
+        <v>41984</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034206646 — khet road bheruji maharaj se bag tak</t>
+          <t>1722004004/RC/22012034205904 — cement concrete interanal road bheruji se sarpanch</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>1441000</v>
+        <v>140000</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>632602.6</v>
+        <v>0</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>41698</v>
-[...3 lines deleted...]
-      </c>
+        <v>41665</v>
+      </c>
+      <c r="K251" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034220463 — khet road mustfa ke ghar se  gambu ke  khet  tak</t>
+          <t>1722004004/RC/22012034206646 — khet road bheruji maharaj se bag tak</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>0</v>
+        <v>1441000</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>0</v>
+        <v>632602.6</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>41755</v>
-[...1 lines deleted...]
-      <c r="K252" s="3"/>
+        <v>41698</v>
+      </c>
+      <c r="K252" s="3" t="n">
+        <v>42730</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034220464 — khet road mustfa ke ghar se  gambu ke  khet  tak</t>
+          <t>1722004004/RC/22012034220463 — khet road mustfa ke ghar se  gambu ke  khet  tak</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>1424000</v>
+        <v>0</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>1261740</v>
+        <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>41810</v>
-[...3 lines deleted...]
-      </c>
+        <v>41755</v>
+      </c>
+      <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2014-2015</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034220473 — khet road daud ke khet se kalu ke  khet tak</t>
+          <t>1722004004/RC/22012034220464 — khet road mustfa ke ghar se  gambu ke  khet  tak</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>1305000</v>
+        <v>1424000</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>0</v>
+        <v>1261740</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>41755</v>
-[...1 lines deleted...]
-      <c r="K254" s="3"/>
+        <v>41810</v>
+      </c>
+      <c r="K254" s="3" t="n">
+        <v>42842</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034298315 — cc road dilip ke ghar se vikram ke ghar tak 2015/16</t>
+          <t>1722004004/RC/22012034220473 — khet road daud ke khet se kalu ke  khet tak</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>63000</v>
+        <v>1305000</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>63156</v>
+        <v>0</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>42415</v>
-[...3 lines deleted...]
-      </c>
+        <v>41755</v>
+      </c>
+      <c r="K255" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034312174 — cc road chhitu ke ghar se hari darbar ke ghar tak / 2015_16</t>
+          <t>1722004004/RC/22012034298315 — cc road dilip ke ghar se vikram ke ghar tak 2015/16</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>48000</v>
+        <v>63000</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>48096</v>
+        <v>63156</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>42503</v>
+        <v>42415</v>
       </c>
       <c r="K256" s="3" t="n">
         <v>42892</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034324530 — c c road</t>
+          <t>1722004004/RC/22012034312174 — cc road chhitu ke ghar se hari darbar ke ghar tak / 2015_16</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
-        <v>0</v>
+        <v>48000</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>0</v>
+        <v>48096</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>42826</v>
-[...1 lines deleted...]
-      <c r="K257" s="3"/>
+        <v>42503</v>
+      </c>
+      <c r="K257" s="3" t="n">
+        <v>42892</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034339736 — Khet road Noshad ke khet se Chhoyu ke khet tak</t>
+          <t>1722004004/RC/22012034324530 — c c road</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
-        <v>1500000</v>
+        <v>0</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>1486493.41</v>
+        <v>0</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>42887</v>
-[...3 lines deleted...]
-      </c>
+        <v>42826</v>
+      </c>
+      <c r="K258" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034342507 — Cement concrete road Mukh marg se Tejaji mandir tak</t>
+          <t>1722004004/RC/22012034339736 — Khet road Noshad ke khet se Chhoyu ke khet tak</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
-        <v>0</v>
+        <v>1500000</v>
       </c>
       <c r="I259" s="2" t="n">
-        <v>0</v>
+        <v>1486493.41</v>
       </c>
       <c r="J259" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K259" s="3"/>
+        <v>42887</v>
+      </c>
+      <c r="K259" s="3" t="n">
+        <v>43746</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034342511 — Cement concrete Road Mukh marg se Tejaji mandir tak</t>
+          <t>1722004004/RC/22012034342507 — Cement concrete road Mukh marg se Tejaji mandir tak</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>42761</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034342513 — Cement concrete Road Mukh marg se tejaji mandir tak</t>
+          <t>1722004004/RC/22012034342511 — Cement concrete Road Mukh marg se Tejaji mandir tak</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>42761</v>
       </c>
       <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034342514 — cement concrete road mukh margse trjaji mandir tak</t>
+          <t>1722004004/RC/22012034342513 — Cement concrete Road Mukh marg se tejaji mandir tak</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>71000</v>
+        <v>0</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>72192</v>
+        <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>42911</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034352834 — Cement concrete road  Manu bhavar ke ghar se kishori ke gthar tak</t>
+          <t>1722004004/RC/22012034342514 — cement concrete road mukh margse trjaji mandir tak</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>50000</v>
+        <v>71000</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>51817</v>
+        <v>72192</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>42998</v>
+        <v>42911</v>
       </c>
       <c r="K263" s="3" t="n">
-        <v>43253</v>
+        <v>43891</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034366806 — Cement concete road Kailash ke ghar se Heera lal ke ghar tak</t>
+          <t>1722004004/RC/22012034352834 — Cement concrete road  Manu bhavar ke ghar se kishori ke gthar tak</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>80000</v>
+        <v>50000</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>79472</v>
+        <v>51817</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>43104</v>
+        <v>42998</v>
       </c>
       <c r="K264" s="3" t="n">
-        <v>43891</v>
+        <v>43253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034371339 — khet sadak</t>
+          <t>1722004004/RC/22012034366806 — Cement concete road Kailash ke ghar se Heera lal ke ghar tak</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>0</v>
+        <v>80000</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>0</v>
+        <v>79472</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K265" s="3"/>
+        <v>43104</v>
+      </c>
+      <c r="K265" s="3" t="n">
+        <v>43891</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034434187 — puliya nirman samsanghat antrai</t>
+          <t>1722004004/RC/22012034371339 — khet sadak</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>86000</v>
+        <v>0</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>85188</v>
+        <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>43475</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034512235 — Approach road Pradhanmantri Road se Kavrasthan tak</t>
+          <t>1722004004/RC/22012034434187 — puliya nirman samsanghat antrai</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>229614.04</v>
+        <v>86000</v>
       </c>
       <c r="I267" s="2" t="n">
-        <v>2112</v>
+        <v>85188</v>
       </c>
       <c r="J267" s="3" t="n">
-        <v>43904</v>
+        <v>43475</v>
       </c>
       <c r="K267" s="3" t="n">
-        <v>43922</v>
+        <v>43740</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034512236 — Approach road Nayapura avm Gaw se Shamshan tak</t>
+          <t>1722004004/RC/22012034512235 — Approach road Pradhanmantri Road se Kavrasthan tak</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>1485422.08</v>
+        <v>229614.04</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>1432358.47</v>
+        <v>2112</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>43846</v>
+        <v>43904</v>
       </c>
       <c r="K268" s="3" t="n">
-        <v>44538</v>
+        <v>43922</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034512889 — approch road nirman pradhanmantri sadak  se  kabristan tak</t>
+          <t>1722004004/RC/22012034512236 — Approach road Nayapura avm Gaw se Shamshan tak</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>0</v>
+        <v>1485422.08</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>0</v>
+        <v>1432358.47</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K269" s="3"/>
+        <v>43846</v>
+      </c>
+      <c r="K269" s="3" t="n">
+        <v>44538</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034512890 — approch road nirman nayapura  se shamsan tak</t>
+          <t>1722004004/RC/22012034512889 — approch road nirman pradhanmantri sadak  se  kabristan tak</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I270" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J270" s="3" t="n">
         <v>43740</v>
       </c>
       <c r="K270" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034523146 — Gravel Road Four lane se Shamshan marg tak</t>
+          <t>1722004004/RC/22012034512890 — approch road nirman nayapura  se shamsan tak</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>2271000</v>
+        <v>0</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>2261223.11</v>
+        <v>0</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>43976</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K271" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034532048 — Khet Road Bheruji Maharaj se Bag tak Antrai</t>
+          <t>1722004004/RC/22012034523146 — Gravel Road Four lane se Shamshan marg tak</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
-        <v>1490491.68</v>
+        <v>2271000</v>
       </c>
       <c r="I272" s="2" t="n">
-        <v>1477053.59</v>
+        <v>2261223.11</v>
       </c>
       <c r="J272" s="3" t="n">
-        <v>44061</v>
+        <v>43976</v>
       </c>
       <c r="K272" s="3" t="n">
-        <v>45216</v>
+        <v>44522</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034550073 — Cement concrete Road Pradhanmantri Pulia Se Moharam chok tak antrai</t>
+          <t>1722004004/RC/22012034532048 — Khet Road Bheruji Maharaj se Bag tak Antrai</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
-        <v>123000</v>
+        <v>1490491.68</v>
       </c>
       <c r="I273" s="2" t="n">
-        <v>123120</v>
+        <v>1477053.59</v>
       </c>
       <c r="J273" s="3" t="n">
-        <v>44165</v>
+        <v>44061</v>
       </c>
       <c r="K273" s="3" t="n">
-        <v>44268</v>
+        <v>45216</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034561535 — Gravel Sadak Antrai Se Rampur Marg Antrai</t>
+          <t>1722004004/RC/22012034550073 — Cement concrete Road Pradhanmantri Pulia Se Moharam chok tak antrai</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
-        <v>1759141.82</v>
+        <v>123000</v>
       </c>
       <c r="I274" s="2" t="n">
-        <v>1761005.36</v>
+        <v>123120</v>
       </c>
       <c r="J274" s="3" t="n">
-        <v>44275</v>
+        <v>44165</v>
       </c>
       <c r="K274" s="3" t="n">
-        <v>46185</v>
+        <v>44268</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034603804 — Khet sadak</t>
+          <t>1722004004/RC/22012034561535 — Gravel Sadak Antrai Se Rampur Marg Antrai</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
-        <v>0</v>
+        <v>1759141.82</v>
       </c>
       <c r="I275" s="2" t="n">
-        <v>0</v>
+        <v>1761005.36</v>
       </c>
       <c r="J275" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K275" s="3"/>
+        <v>44275</v>
+      </c>
+      <c r="K275" s="3" t="n">
+        <v>46185</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034618396 — Cement Concrete Road Suraj k ghar se Faruk k ghar tak Antrai</t>
+          <t>1722004004/RC/22012034603804 — Khet sadak</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
-        <v>33000</v>
+        <v>0</v>
       </c>
       <c r="I276" s="2" t="n">
-        <v>19584</v>
+        <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
-        <v>44889</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034635698 — Single coat cement concrete road</t>
+          <t>1722004004/RC/22012034618396 — Cement Concrete Road Suraj k ghar se Faruk k ghar tak Antrai</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>0</v>
+        <v>33000</v>
       </c>
       <c r="I277" s="2" t="n">
-        <v>0</v>
+        <v>19584</v>
       </c>
       <c r="J277" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K277" s="3"/>
+        <v>44889</v>
+      </c>
+      <c r="K277" s="3" t="n">
+        <v>45010</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034641484 — Cement concrete Road Radha Krishan Mandir se Roshan Mohhala antrai</t>
+          <t>1722004004/RC/22012034635698 — Single coat cement concrete road</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>63000</v>
+        <v>0</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>54587</v>
+        <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>45156</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034672385 — C.C.road nirman brahma ke ghar se ashram ke ghar light ke pol ki aur</t>
+          <t>1722004004/RC/22012034641484 — Cement concrete Road Radha Krishan Mandir se Roshan Mohhala antrai</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>0</v>
+        <v>63000</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>0</v>
+        <v>54587</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>45296</v>
-[...1 lines deleted...]
-      <c r="K279" s="3"/>
+        <v>45156</v>
+      </c>
+      <c r="K279" s="3" t="n">
+        <v>45568</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034675622 — cc road nirman malkhan darbar k  ghar se bhomsingh ke ghar ki aur</t>
+          <t>1722004004/RC/22012034672385 — C.C.road nirman brahma ke ghar se ashram ke ghar light ke pol ki aur</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>45323</v>
+        <v>45296</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034819272 — cc road nali nirman bilu singh ke ghar se gordhan ke ghr ki aur</t>
+          <t>1722004004/RC/22012034675622 — cc road nirman malkhan darbar k  ghar se bhomsingh ke ghar ki aur</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>45456</v>
+        <v>45323</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034819273 — cc road nali nirman badri k ghr se tejram k ghr ki aur</t>
+          <t>1722004004/RC/22012034819272 — cc road nali nirman bilu singh ke ghar se gordhan ke ghr ki aur</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>45456</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034826031 — cc road nirman bhilu sing ke ghar se gordhan ke ghar ki aur</t>
+          <t>1722004004/RC/22012034819273 — cc road nali nirman badri k ghr se tejram k ghr ki aur</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
-        <v>89000</v>
+        <v>0</v>
       </c>
       <c r="I283" s="2" t="n">
-        <v>82377</v>
+        <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>45551</v>
-[...3 lines deleted...]
-      </c>
+        <v>45456</v>
+      </c>
+      <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034827241 — cc road nirman malkhan darbar se bhom singh ke ghar ki aur</t>
+          <t>1722004004/RC/22012034826031 — cc road nirman bhilu sing ke ghar se gordhan ke ghar ki aur</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>27000</v>
+        <v>89000</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>26404</v>
+        <v>82377</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>45566</v>
+        <v>45551</v>
       </c>
       <c r="K284" s="3" t="n">
-        <v>45605</v>
+        <v>45591</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034827780 — CC road nirman badri ke ghar se tej ram ke ghar ki aur</t>
+          <t>1722004004/RC/22012034827241 — cc road nirman malkhan darbar se bhom singh ke ghar ki aur</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
-        <v>59000</v>
+        <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
-        <v>58077</v>
+        <v>26404</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>45652</v>
+        <v>45566</v>
       </c>
       <c r="K285" s="3" t="n">
-        <v>45726</v>
+        <v>45605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034833077 — CC ROAD PRADHAN MANTRI SE PANCHAYAT BHAWAN TAK ANTRAI</t>
+          <t>1722004004/RC/22012034827780 — CC road nirman badri ke ghar se tej ram ke ghar ki aur</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>44000</v>
+        <v>59000</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>43983</v>
+        <v>58077</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>45736</v>
+        <v>45652</v>
       </c>
       <c r="K286" s="3" t="n">
-        <v>45751</v>
+        <v>45726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034836496 — CC ROAD JABBAR KHAN KE GHAR SE YAKUB KHAN KE GHAR TAK ANTRAI</t>
+          <t>1722004004/RC/22012034833077 — CC ROAD PRADHAN MANTRI SE PANCHAYAT BHAWAN TAK ANTRAI</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>97000</v>
+        <v>44000</v>
       </c>
       <c r="I287" s="2" t="n">
-        <v>94041</v>
+        <v>43983</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>45715</v>
+        <v>45736</v>
       </c>
       <c r="K287" s="3" t="n">
         <v>45751</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034841682 — CC ROAD PRADHAN MANTRI  ROAD SE SAMSAN GHAT MUSAVADA</t>
+          <t>1722004004/RC/22012034836496 — CC ROAD JABBAR KHAN KE GHAR SE YAKUB KHAN KE GHAR TAK ANTRAI</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>18000</v>
+        <v>97000</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>16704</v>
+        <v>94041</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>45760</v>
+        <v>45715</v>
       </c>
       <c r="K288" s="3" t="n">
-        <v>46233</v>
+        <v>45751</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034841683 — CC ROAD HOLY TEKRA SE RAZAK KE GHAR TAK MUSAVDA</t>
+          <t>1722004004/RC/22012034841682 — CC ROAD PRADHAN MANTRI  ROAD SE SAMSAN GHAT MUSAVADA</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>21000</v>
+        <v>18000</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>19314</v>
+        <v>16704</v>
       </c>
       <c r="J289" s="3" t="n">
         <v>45760</v>
       </c>
       <c r="K289" s="3" t="n">
-        <v>46224</v>
+        <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034846447 — CC ROAD  BANESING KE GHAR  SE MEHMUD KE GHAR TAK</t>
+          <t>1722004004/RC/22012034841683 — CC ROAD HOLY TEKRA SE RAZAK KE GHAR TAK MUSAVDA</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>96000</v>
+        <v>21000</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>88479</v>
+        <v>19314</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>45861</v>
+        <v>45760</v>
       </c>
       <c r="K290" s="3" t="n">
-        <v>46233</v>
+        <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/22012034847482 — C C ROAD MANJUR KHAN KE GHAR SE AAABID KHAN KE GHAR TAK MUSAWDA</t>
+          <t>1722004004/RC/22012034846447 — CC ROAD  BANESING KE GHAR  SE MEHMUD KE GHAR TAK</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>51000</v>
+        <v>96000</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>0</v>
+        <v>93879</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>45762</v>
-[...1 lines deleted...]
-      <c r="K291" s="3"/>
+        <v>45861</v>
+      </c>
+      <c r="K291" s="3" t="n">
+        <v>46233</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/25408 — गेवल मार्ग प्रधानमंत्री सडक से बागवाली तलाई तक अंतराय</t>
+          <t>1722004004/RC/22012034847482 — C C ROAD MANJUR KHAN KE GHAR SE AAABID KHAN KE GHAR TAK MUSAWDA</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>0</v>
+        <v>51000</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>365592</v>
+        <v>0</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>39966</v>
-[...3 lines deleted...]
-      </c>
+        <v>45762</v>
+      </c>
+      <c r="K292" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/25550 — ग्रेवल मार्ग निर्माण अन्‍तराय से बालोदा ग्राम पंचायत अंतराय</t>
+          <t>1722004004/RC/25408 — गेवल मार्ग प्रधानमंत्री सडक से बागवाली तलाई तक अंतराय</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>369200</v>
+        <v>365592</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>40286</v>
+        <v>39966</v>
       </c>
       <c r="K293" s="3" t="n">
-        <v>40286</v>
+        <v>39839</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/25630 — आंतरिक मार्ग निर्माण रहिम चाचा के घर से जाकीर के घर तक अंतराय</t>
+          <t>1722004004/RC/25550 — ग्रेवल मार्ग निर्माण अन्‍तराय से बालोदा ग्राम पंचायत अंतराय</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>108000</v>
+        <v>0</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>81852</v>
+        <v>369200</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>40690</v>
+        <v>40286</v>
       </c>
       <c r="K294" s="3" t="n">
-        <v>41173</v>
+        <v>40286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/25631 — आंतरिक मार्ग निर्माण नई आबादी से बालोदा मार्ग तक अंत‍राय</t>
+          <t>1722004004/RC/25630 — आंतरिक मार्ग निर्माण रहिम चाचा के घर से जाकीर के घर तक अंतराय</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>108000</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>76420</v>
+        <v>81852</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>40684</v>
+        <v>40690</v>
       </c>
       <c r="K295" s="3" t="n">
         <v>41173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/25684 — सीमेंट कांक्रीट खरंजा छीतु भेरूसिह के मकान से मोरी</t>
+          <t>1722004004/RC/25631 — आंतरिक मार्ग निर्माण नई आबादी से बालोदा मार्ग तक अंत‍राय</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>43000</v>
+        <v>108000</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>60000</v>
+        <v>76420</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>40983</v>
+        <v>40684</v>
       </c>
       <c r="K296" s="3" t="n">
-        <v>41620</v>
+        <v>41173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/25762 — सीमेंट कांक्रीट आंतरिक मार्ग निर्माण भाभर के मकान से तालाब की पाल तक अंतराय</t>
+          <t>1722004004/RC/25684 — सीमेंट कांक्रीट खरंजा छीतु भेरूसिह के मकान से मोरी</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>95000</v>
+        <v>43000</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>115832</v>
+        <v>60000</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>41111</v>
+        <v>40983</v>
       </c>
       <c r="K297" s="3" t="n">
         <v>41620</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/25825 — सीमेंट कांक्रीट आंतरिक मार्ग मेहपाल के घर से अहमद</t>
+          <t>1722004004/RC/25762 — सीमेंट कांक्रीट आंतरिक मार्ग निर्माण भाभर के मकान से तालाब की पाल तक अंतराय</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>96000</v>
+        <v>95000</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>95086</v>
+        <v>115832</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>41418</v>
+        <v>41111</v>
       </c>
       <c r="K298" s="3" t="n">
         <v>41620</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/32-05 — ग्रेवल मार्ग अंतराय से रामपुर</t>
+          <t>1722004004/RC/25825 — सीमेंट कांक्रीट आंतरिक मार्ग मेहपाल के घर से अहमद</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>0</v>
+        <v>96000</v>
       </c>
       <c r="I299" s="2" t="n">
-        <v>27350</v>
+        <v>95086</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>39417</v>
+        <v>41418</v>
       </c>
       <c r="K299" s="3" t="n">
-        <v>40071</v>
+        <v>41620</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/32-190 — ग्रेवल रोड चौकी से अंतराय</t>
+          <t>1722004004/RC/32-05 — ग्रेवल मार्ग अंतराय से रामपुर</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
-        <v>300000</v>
+        <v>0</v>
       </c>
       <c r="I300" s="2" t="n">
-        <v>381762</v>
+        <v>27350</v>
       </c>
       <c r="J300" s="3" t="n">
-        <v>38831</v>
+        <v>39417</v>
       </c>
       <c r="K300" s="3" t="n">
-        <v>39155</v>
+        <v>40071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/32-191 — ग्रेवल रोड मुसावदा अंतराय</t>
+          <t>1722004004/RC/32-190 — ग्रेवल रोड चौकी से अंतराय</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>0</v>
+        <v>300000</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>417960</v>
+        <v>381762</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>38874</v>
+        <v>38831</v>
       </c>
       <c r="K301" s="3" t="n">
-        <v>40071</v>
+        <v>39155</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RC/32-193 — ग्रेवल रोड अंतराय</t>
+          <t>1722004004/RC/32-191 — ग्रेवल रोड मुसावदा अंतराय</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>10000</v>
+        <v>0</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>302108</v>
+        <v>417960</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>39062</v>
+        <v>38874</v>
       </c>
       <c r="K302" s="3" t="n">
-        <v>39763</v>
+        <v>40071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012034407710 — व्यक्तिगत शौचालय निर्माण हबीबनूर अब्बास अन्तराय</t>
+          <t>1722004004/RC/32-193 — ग्रेवल रोड अंतराय</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>1200000000</v>
+        <v>10000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>0</v>
+        <v>302108</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>43201</v>
-[...1 lines deleted...]
-      <c r="K303" s="3"/>
+        <v>39062</v>
+      </c>
+      <c r="K303" s="3" t="n">
+        <v>39763</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012034409515 — sochalay nirman prakash gabbulal</t>
+          <t>1722004004/RS/22012034407710 — व्यक्तिगत शौचालय निर्माण हबीबनूर अब्बास अन्तराय</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>12000</v>
+        <v>1200000000</v>
       </c>
       <c r="I304" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>43191</v>
+        <v>43201</v>
       </c>
       <c r="K304" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012034409587 — sochalay Nirman Habibnur Abbas</t>
+          <t>1722004004/RS/22012034409515 — sochalay nirman prakash gabbulal</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>1200000000</v>
+        <v>12000</v>
       </c>
       <c r="I305" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J305" s="3" t="n">
         <v>43191</v>
       </c>
       <c r="K305" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F306" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012034425807 — Sochalaynirman Shantilal</t>
+          <t>1722004004/RS/22012034409587 — sochalay Nirman Habibnur Abbas</t>
         </is>
       </c>
       <c r="G306" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H306" s="2" t="n">
-        <v>11900</v>
+        <v>1200000000</v>
       </c>
       <c r="I306" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J306" s="3" t="n">
-        <v>43342</v>
+        <v>43191</v>
       </c>
       <c r="K306" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012034501714 — Nali nirman Harijan Mohalla Gobardhan k ghar se Jannar k ghar tak Antrai</t>
+          <t>1722004004/RS/22012034425807 — Sochalaynirman Shantilal</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
-        <v>91000</v>
+        <v>11900</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>110580</v>
+        <v>0</v>
       </c>
       <c r="J307" s="3" t="n">
-        <v>44159</v>
-[...3 lines deleted...]
-      </c>
+        <v>43342</v>
+      </c>
+      <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012034508838 — Community toilet Near community hall utawad</t>
+          <t>1722004004/RS/22012034501714 — Nali nirman Harijan Mohalla Gobardhan k ghar se Jannar k ghar tak Antrai</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
-        <v>0</v>
+        <v>91000</v>
       </c>
       <c r="I308" s="2" t="n">
-        <v>0</v>
+        <v>110580</v>
       </c>
       <c r="J308" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K308" s="3"/>
+        <v>44159</v>
+      </c>
+      <c r="K308" s="3" t="n">
+        <v>44210</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012034513238 — nali nirman subhash ke ghar se ashlam patel ke ghar tak</t>
+          <t>1722004004/RS/22012034508838 — Community toilet Near community hall utawad</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
-        <v>7000</v>
+        <v>0</v>
       </c>
       <c r="I309" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J309" s="3" t="n">
-        <v>44106</v>
+        <v>44217</v>
       </c>
       <c r="K309" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F310" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012034520284 — Nali Nirman Puliya se Muharam chok Tak Antrai</t>
+          <t>1722004004/RS/22012034513238 — nali nirman subhash ke ghar se ashlam patel ke ghar tak</t>
         </is>
       </c>
       <c r="G310" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H310" s="2" t="n">
-        <v>0</v>
+        <v>7000</v>
       </c>
       <c r="I310" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J310" s="3" t="n">
-        <v>44300</v>
+        <v>44106</v>
       </c>
       <c r="K310" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="311">
       <c r="A311" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B311" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C311" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D311" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E311" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F311" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012034527725 — Nali Nirman Kani Ram k ghar se AAjad chok Tak Pinjara</t>
+          <t>1722004004/RS/22012034520284 — Nali Nirman Puliya se Muharam chok Tak Antrai</t>
         </is>
       </c>
       <c r="G311" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I311" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J311" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K311" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012034527726 — Nali Nirman Kani Ram k ghar se AAjad chok Tak Pinjara</t>
+          <t>1722004004/RS/22012034527725 — Nali Nirman Kani Ram k ghar se AAjad chok Tak Pinjara</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K312" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="313">
       <c r="A313" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B313" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C313" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D313" s="1" t="inlineStr">
         <is>
-          <t>Constr of Berkeley Compost Pit for Community / Construction of Berkeley Compost Pit for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E313" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F313" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012034536769 — SBM SCP Samudik Composed Pit Antrai</t>
+          <t>1722004004/RS/22012034527726 — Nali Nirman Kani Ram k ghar se AAjad chok Tak Pinjara</t>
         </is>
       </c>
       <c r="G313" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H313" s="2" t="n">
-        <v>47000.06</v>
+        <v>0</v>
       </c>
       <c r="I313" s="2" t="n">
-        <v>35666</v>
+        <v>0</v>
       </c>
       <c r="J313" s="3" t="n">
-        <v>44421</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K313" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Berkeley Compost Pit for Community / Construction of Berkeley Compost Pit for Community</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012034536805 — SBM CSP Samudik Soak Pit 10Unit Antrai</t>
+          <t>1722004004/RS/22012034536769 — SBM SCP Samudik Composed Pit Antrai</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
-        <v>0</v>
+        <v>47000.06</v>
       </c>
       <c r="I314" s="2" t="n">
-        <v>0</v>
+        <v>35666</v>
       </c>
       <c r="J314" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K314" s="3"/>
+        <v>44421</v>
+      </c>
+      <c r="K314" s="3" t="n">
+        <v>44562</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="315">
       <c r="A315" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B315" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C315" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D315" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E315" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F315" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012034536806 — SBM CSP Samudik Soak Pit 10Unit Antrai</t>
+          <t>1722004004/RS/22012034536805 — SBM CSP Samudik Soak Pit 10Unit Antrai</t>
         </is>
       </c>
       <c r="G315" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H315" s="2" t="n">
-        <v>59999.77</v>
+        <v>0</v>
       </c>
       <c r="I315" s="2" t="n">
-        <v>28214</v>
+        <v>0</v>
       </c>
       <c r="J315" s="3" t="n">
-        <v>44447</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K315" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012034536833 — SBM CSP Samudik Soak Pit 10Unit Musabada</t>
+          <t>1722004004/RS/22012034536806 — SBM CSP Samudik Soak Pit 10Unit Antrai</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>59999.77</v>
       </c>
       <c r="I316" s="2" t="n">
-        <v>0</v>
+        <v>28214</v>
       </c>
       <c r="J316" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K316" s="3"/>
+        <v>44447</v>
+      </c>
+      <c r="K316" s="3" t="n">
+        <v>44903</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="317">
       <c r="A317" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B317" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C317" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D317" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E317" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F317" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012034536891 — SBM SCP Samudik Composed Pit Musabada</t>
+          <t>1722004004/RS/22012034536833 — SBM CSP Samudik Soak Pit 10Unit Musabada</t>
         </is>
       </c>
       <c r="G317" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H317" s="2" t="n">
-        <v>47000.06</v>
+        <v>59999.77</v>
       </c>
       <c r="I317" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J317" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K317" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012034542723 — Nali Nirman Pulia se Muharam Chok  Tak anyrai</t>
+          <t>1722004004/RS/22012034536891 — SBM SCP Samudik Composed Pit Musabada</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
-        <v>104000</v>
+        <v>47000.06</v>
       </c>
       <c r="I318" s="2" t="n">
-        <v>103255</v>
+        <v>0</v>
       </c>
       <c r="J318" s="3" t="n">
-        <v>44433</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012034550122 — Nali nirman Pulia se Muharam chok tak Part 2 Antrai</t>
+          <t>1722004004/RS/22012034542723 — Nali Nirman Pulia se Muharam Chok  Tak anyrai</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
-        <v>45000</v>
+        <v>104000</v>
       </c>
       <c r="I319" s="2" t="n">
-        <v>48636</v>
+        <v>103255</v>
       </c>
       <c r="J319" s="3" t="n">
-        <v>44473</v>
+        <v>44433</v>
       </c>
       <c r="K319" s="3" t="n">
-        <v>44535</v>
+        <v>46185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012034580657 — Nali nirman Vikram Patel k ghar se Gammu k ghar tak Musabada</t>
+          <t>1722004004/RS/22012034550122 — Nali nirman Pulia se Muharam chok tak Part 2 Antrai</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
-        <v>11000</v>
+        <v>45000</v>
       </c>
       <c r="I320" s="2" t="n">
-        <v>0</v>
+        <v>48636</v>
       </c>
       <c r="J320" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K320" s="3"/>
+        <v>44473</v>
+      </c>
+      <c r="K320" s="3" t="n">
+        <v>44535</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012034582228 — Nali Nirman</t>
+          <t>1722004004/RS/22012034580657 — Nali nirman Vikram Patel k ghar se Gammu k ghar tak Musabada</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
-        <v>0</v>
+        <v>11000</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K321" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012034582230 — Nali Nirman</t>
+          <t>1722004004/RS/22012034582228 — Nali Nirman</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K322" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012034590315 — Nali nirman vikram patel ke ghar se gammu ke ghar tak</t>
+          <t>1722004004/RS/22012034582230 — Nali Nirman</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
-        <v>11000</v>
+        <v>0</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
-        <v>44300</v>
+        <v>44423</v>
       </c>
       <c r="K323" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="324">
       <c r="A324" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B324" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C324" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D324" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E324" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F324" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012034590331 — Nali nirman moharam chok se pm road ki puliya tak</t>
+          <t>1722004004/RS/22012034590315 — Nali nirman vikram patel ke ghar se gammu ke ghar tak</t>
         </is>
       </c>
       <c r="G324" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H324" s="2" t="n">
-        <v>30000</v>
+        <v>11000</v>
       </c>
       <c r="I324" s="2" t="n">
-        <v>27792</v>
+        <v>0</v>
       </c>
       <c r="J324" s="3" t="n">
-        <v>44497</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K324" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012034685698 — Nali Nirman AAyub Ki Dukan Se Puliya Tak Antrai</t>
+          <t>1722004004/RS/22012034590331 — Nali nirman moharam chok se pm road ki puliya tak</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
-        <v>79000</v>
+        <v>30000</v>
       </c>
       <c r="I325" s="2" t="n">
-        <v>59535</v>
+        <v>27792</v>
       </c>
       <c r="J325" s="3" t="n">
-        <v>45497</v>
+        <v>44497</v>
       </c>
       <c r="K325" s="3" t="n">
-        <v>45554</v>
+        <v>44903</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012034693993 — Nali Nirman</t>
+          <t>1722004004/RS/22012034685698 — Nali Nirman AAyub Ki Dukan Se Puliya Tak Antrai</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
-        <v>0</v>
+        <v>79000</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>0</v>
+        <v>59535</v>
       </c>
       <c r="J326" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K326" s="3"/>
+        <v>45497</v>
+      </c>
+      <c r="K326" s="3" t="n">
+        <v>45554</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
-          <t>Community Sanitary Complex</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012034694250 — Community Sanitary Complex</t>
+          <t>1722004004/RS/22012034693993 — Nali Nirman</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I327" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Community Sanitary Complex / Construction of Community Sanitary Complex</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Community Sanitary Complex</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012034704307 — Construction of drain vikram patel k ghar se sabir haji k ghar ki or dono side musawda</t>
+          <t>1722004004/RS/22012034694250 — Community Sanitary Complex</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
-        <v>45179</v>
+        <v>45030</v>
       </c>
       <c r="K328" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012035121473 — Construction of open R.C.C storm water drainage system pmay road puliya se masid ki aur</t>
+          <t>1722004004/RS/22012034704307 — Construction of drain vikram patel k ghar se sabir haji k ghar ki or dono side musawda</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J329" s="3" t="n">
-        <v>45296</v>
+        <v>45179</v>
       </c>
       <c r="K329" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012035121474 — nali nirman radha krishna mandir ke pass antrai</t>
+          <t>1722004004/RS/22012035121473 — Construction of open R.C.C storm water drainage system pmay road puliya se masid ki aur</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45296</v>
       </c>
       <c r="K330" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012035123412 — base concrete work in nali nirman radha krishna mandir mohalla</t>
+          <t>1722004004/RS/22012035121474 — nali nirman radha krishna mandir ke pass antrai</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J331" s="3" t="n">
-        <v>45329</v>
+        <v>45296</v>
       </c>
       <c r="K331" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012035124469 — nali nirman vicram ke ghar se shabbir haji ke ghar tk</t>
+          <t>1722004004/RS/22012035123412 — base concrete work in nali nirman radha krishna mandir mohalla</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
-        <v>15000</v>
+        <v>0</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J332" s="3" t="n">
-        <v>45200</v>
+        <v>45329</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012035126005 — nali nirman bima ji darbar ke ghar se jabbar shiekh ke ghar ki aur</t>
+          <t>1722004004/RS/22012035124469 — nali nirman vicram ke ghar se shabbir haji ke ghar tk</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
-        <v>0</v>
+        <v>15000</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J333" s="3" t="n">
-        <v>45352</v>
+        <v>45200</v>
       </c>
       <c r="K333" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="334">
       <c r="A334" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B334" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C334" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D334" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E334" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F334" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012035126006 — nali nirman bima ji darbar ke ghar se jabbar shiekh ke ghar ki aur</t>
+          <t>1722004004/RS/22012035126005 — nali nirman bima ji darbar ke ghar se jabbar shiekh ke ghar ki aur</t>
         </is>
       </c>
       <c r="G334" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I334" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J334" s="3" t="n">
         <v>45352</v>
       </c>
       <c r="K334" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012035130681 — CC nalli nirman badri ke ghar se tej ram ke ghar ki aur 2 sides</t>
+          <t>1722004004/RS/22012035126006 — nali nirman bima ji darbar ke ghar se jabbar shiekh ke ghar ki aur</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J335" s="3" t="n">
-        <v>45530</v>
+        <v>45352</v>
       </c>
       <c r="K335" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="336">
       <c r="A336" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B336" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C336" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D336" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E336" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F336" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012035130682 — RCC nani nirman anvar patel ke ghar se munna kha ke ghar ki aur</t>
+          <t>1722004004/RS/22012035130681 — CC nalli nirman badri ke ghar se tej ram ke ghar ki aur 2 sides</t>
         </is>
       </c>
       <c r="G336" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I336" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J336" s="3" t="n">
         <v>45530</v>
       </c>
       <c r="K336" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="337">
       <c r="A337" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B337" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C337" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D337" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E337" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F337" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012035133480 — rcc nali nirman mohammad ke ghar se mukhya naale ki or</t>
+          <t>1722004004/RS/22012035130682 — RCC nani nirman anvar patel ke ghar se munna kha ke ghar ki aur</t>
         </is>
       </c>
       <c r="G337" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I337" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J337" s="3" t="n">
-        <v>45599</v>
+        <v>45530</v>
       </c>
       <c r="K337" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012035134985 — R C C NALI MOHAMMAD KE GHAR SE MUKHYA NALE TAK</t>
+          <t>1722004004/RS/22012035133480 — rcc nali nirman mohammad ke ghar se mukhya naale ki or</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I338" s="2" t="n">
-        <v>96957</v>
+        <v>0</v>
       </c>
       <c r="J338" s="3" t="n">
-        <v>45658</v>
-[...3 lines deleted...]
-      </c>
+        <v>45599</v>
+      </c>
+      <c r="K338" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/22012035135841 — R C C NALI MOHAMMAD KE GHAR SE MUKHYA NALE TAK PART 2</t>
+          <t>1722004004/RS/22012035134985 — R C C NALI MOHAMMAD KE GHAR SE MUKHYA NALE TAK</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
-        <v>57000</v>
+        <v>100000</v>
       </c>
       <c r="I339" s="2" t="n">
-        <v>53946</v>
+        <v>96957</v>
       </c>
       <c r="J339" s="3" t="n">
-        <v>45707</v>
+        <v>45658</v>
       </c>
       <c r="K339" s="3" t="n">
-        <v>45769</v>
+        <v>45728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4932 — ग्रामीण स्‍वच्‍छता कैलाश गेन्‍दालाल अंतराय</t>
+          <t>1722004004/RS/22012035135841 — R C C NALI MOHAMMAD KE GHAR SE MUKHYA NALE TAK PART 2</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
-        <v>0</v>
+        <v>57000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>0</v>
+        <v>53946</v>
       </c>
       <c r="J340" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K340" s="3"/>
+        <v>45707</v>
+      </c>
+      <c r="K340" s="3" t="n">
+        <v>45769</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4933 — ग्रामीण स्‍वच्‍छता कनीराम सिदधु  अंतराय</t>
+          <t>1722004004/RS/4932 — ग्रामीण स्‍वच्‍छता कैलाश गेन्‍दालाल अंतराय</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K341" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4934 — ग्रामीण स्‍वच्‍छता मांगीलाल सिदधु  अंतराय</t>
+          <t>1722004004/RS/4933 — ग्रामीण स्‍वच्‍छता कनीराम सिदधु  अंतराय</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K342" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4935 — ग्रामीण स्‍वच्‍छता बालमकुन्‍द सुखराम  अंतराय</t>
+          <t>1722004004/RS/4934 — ग्रामीण स्‍वच्‍छता मांगीलाल सिदधु  अंतराय</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I343" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E344" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F344" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4936 — ग्रामीण स्‍वच्‍छता राजेश  बाबुसिह  अंतराय</t>
+          <t>1722004004/RS/4935 — ग्रामीण स्‍वच्‍छता बालमकुन्‍द सुखराम  अंतराय</t>
         </is>
       </c>
       <c r="G344" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I344" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J344" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K344" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4937 — ग्रामीण स्‍वच्‍छता गच्‍छुलाल धुलन  अंतराय</t>
+          <t>1722004004/RS/4936 — ग्रामीण स्‍वच्‍छता राजेश  बाबुसिह  अंतराय</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K345" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="346">
       <c r="A346" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B346" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C346" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D346" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E346" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F346" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4938 — ग्रामीण स्‍वच्‍छता आशाराम बाबुराम  अंतराय</t>
+          <t>1722004004/RS/4937 — ग्रामीण स्‍वच्‍छता गच्‍छुलाल धुलन  अंतराय</t>
         </is>
       </c>
       <c r="G346" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I346" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J346" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K346" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="347">
       <c r="A347" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B347" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C347" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D347" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E347" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F347" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4939 — ग्रामीण स्‍वच्‍छता दिनेश बाबुलाल  अंतराय</t>
+          <t>1722004004/RS/4938 — ग्रामीण स्‍वच्‍छता आशाराम बाबुराम  अंतराय</t>
         </is>
       </c>
       <c r="G347" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I347" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J347" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K347" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="348">
       <c r="A348" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B348" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C348" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D348" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E348" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F348" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4940 — ग्रामीण स्‍वच्‍छता महेश नन्‍दराम  अंतराय</t>
+          <t>1722004004/RS/4939 — ग्रामीण स्‍वच्‍छता दिनेश बाबुलाल  अंतराय</t>
         </is>
       </c>
       <c r="G348" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I348" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J348" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K348" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4941 — ग्रामीण स्‍वच्‍छता अनिल छगन  अंतराय</t>
+          <t>1722004004/RS/4940 — ग्रामीण स्‍वच्‍छता महेश नन्‍दराम  अंतराय</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K349" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="350">
       <c r="A350" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B350" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C350" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D350" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E350" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F350" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4942 — ग्रामीण स्‍वच्‍छता रणछोड गब्‍बा  अंतराय</t>
+          <t>1722004004/RS/4941 — ग्रामीण स्‍वच्‍छता अनिल छगन  अंतराय</t>
         </is>
       </c>
       <c r="G350" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I350" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J350" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K350" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4943 — ग्रामीण स्‍वच्‍छता दिनेश रणछोड  अंतराय</t>
+          <t>1722004004/RS/4942 — ग्रामीण स्‍वच्‍छता रणछोड गब्‍बा  अंतराय</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K351" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4944 — ग्रामीण स्‍वच्‍छता विक्रम रतन  अंतराय</t>
+          <t>1722004004/RS/4943 — ग्रामीण स्‍वच्‍छता दिनेश रणछोड  अंतराय</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4945 — ग्रामीण स्‍वच्‍छता तेजबाई भेरूलाल  अंतराय</t>
+          <t>1722004004/RS/4944 — ग्रामीण स्‍वच्‍छता विक्रम रतन  अंतराय</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4946 — ग्रामीण स्‍वच्‍छता रामसिंह गणपत  अंतराय</t>
+          <t>1722004004/RS/4945 — ग्रामीण स्‍वच्‍छता तेजबाई भेरूलाल  अंतराय</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K354" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4947 — ग्रामीण स्‍वच्‍छता कैलाश रामजी  अंतराय</t>
+          <t>1722004004/RS/4946 — ग्रामीण स्‍वच्‍छता रामसिंह गणपत  अंतराय</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K355" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="356">
       <c r="A356" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B356" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C356" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D356" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E356" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F356" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4948 — ग्रामीण स्‍वच्‍छता छोगालाल कालुराम  अंतराय</t>
+          <t>1722004004/RS/4947 — ग्रामीण स्‍वच्‍छता कैलाश रामजी  अंतराय</t>
         </is>
       </c>
       <c r="G356" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I356" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J356" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K356" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="357">
       <c r="A357" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B357" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C357" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D357" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E357" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F357" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4949 — ग्रामीण स्‍वच्‍छता राधेश्‍याम रामसिंह  अंतराय</t>
+          <t>1722004004/RS/4948 — ग्रामीण स्‍वच्‍छता छोगालाल कालुराम  अंतराय</t>
         </is>
       </c>
       <c r="G357" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I357" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J357" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K357" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4950 — ग्रामीण स्‍वच्‍छता जयराम भुवानजी  अंतराय</t>
+          <t>1722004004/RS/4949 — ग्रामीण स्‍वच्‍छता राधेश्‍याम रामसिंह  अंतराय</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K358" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4951 — ग्रामीण स्‍वच्‍छता लालजी गेंन्‍दालाल  अंतराय</t>
+          <t>1722004004/RS/4950 — ग्रामीण स्‍वच्‍छता जयराम भुवानजी  अंतराय</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4952 — ग्रामीण स्‍वच्‍छता रामसिंह गेंन्‍दलाल  अंतराय</t>
+          <t>1722004004/RS/4951 — ग्रामीण स्‍वच्‍छता लालजी गेंन्‍दालाल  अंतराय</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4953 — ग्रामीण स्‍वच्‍छता तेजालाल खिम्‍मा  अंतराय</t>
+          <t>1722004004/RS/4952 — ग्रामीण स्‍वच्‍छता रामसिंह गेंन्‍दलाल  अंतराय</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4954 — ग्रामीण स्‍वच्‍छता जगदीश उंकार  अंतराय</t>
+          <t>1722004004/RS/4953 — ग्रामीण स्‍वच्‍छता तेजालाल खिम्‍मा  अंतराय</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4955 — ग्रामीण स्‍वच्‍छता बगदीराम धन्‍नालाल अंतराय</t>
+          <t>1722004004/RS/4954 — ग्रामीण स्‍वच्‍छता जगदीश उंकार  अंतराय</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4956 — ग्रामीण स्‍वच्‍छता संतोष सिदधु  अंतराय</t>
+          <t>1722004004/RS/4955 — ग्रामीण स्‍वच्‍छता बगदीराम धन्‍नालाल अंतराय</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4957 — ग्रामीण स्‍वच्‍छता गिरधारी सिदधु  अंतराय</t>
+          <t>1722004004/RS/4956 — ग्रामीण स्‍वच्‍छता संतोष सिदधु  अंतराय</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K365" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4958 — ग्रामीण स्‍वच्‍छता पुनमचन्‍द्र रणछोड  अंतराय</t>
+          <t>1722004004/RS/4957 — ग्रामीण स्‍वच्‍छता गिरधारी सिदधु  अंतराय</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K366" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4959 — ग्रामीण स्‍वच्‍छता सुमेर रतनलाल  अंतराय</t>
+          <t>1722004004/RS/4958 — ग्रामीण स्‍वच्‍छता पुनमचन्‍द्र रणछोड  अंतराय</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4960 — ग्रामीण स्‍वच्‍छता नोसाद बसीर  अंतराय</t>
+          <t>1722004004/RS/4959 — ग्रामीण स्‍वच्‍छता सुमेर रतनलाल  अंतराय</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4961 — ग्रामीण स्‍वच्‍छता राजेश छोगालाल  अंतराय</t>
+          <t>1722004004/RS/4960 — ग्रामीण स्‍वच्‍छता नोसाद बसीर  अंतराय</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4962 — ग्रामीण स्‍वच्‍छता कैलाश छोगालाल  अंतराय</t>
+          <t>1722004004/RS/4961 — ग्रामीण स्‍वच्‍छता राजेश छोगालाल  अंतराय</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4963 — ग्रामीण स्‍वच्‍छता समन्‍दर छितर  अंतराय</t>
+          <t>1722004004/RS/4962 — ग्रामीण स्‍वच्‍छता कैलाश छोगालाल  अंतराय</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4964 — ग्रामीण स्‍वच्‍छता छोगालाल हिन्‍दु  अंतराय</t>
+          <t>1722004004/RS/4963 — ग्रामीण स्‍वच्‍छता समन्‍दर छितर  अंतराय</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4965 — ग्रामीण स्‍वच्‍छता राजाराम रूग्‍गा  अंतराय</t>
+          <t>1722004004/RS/4964 — ग्रामीण स्‍वच्‍छता छोगालाल हिन्‍दु  अंतराय</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4966 — ग्रामीण स्‍वच्‍छता बाबुलाल हिन्‍दु  अंतराय</t>
+          <t>1722004004/RS/4965 — ग्रामीण स्‍वच्‍छता राजाराम रूग्‍गा  अंतराय</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K374" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4967 — ग्रामीण स्‍वच्‍छता रमेश रूग्‍गा  अंतराय</t>
+          <t>1722004004/RS/4966 — ग्रामीण स्‍वच्‍छता बाबुलाल हिन्‍दु  अंतराय</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4968 — ग्रामीण स्‍वच्‍छता मदन गोविन्‍द  अंतराय</t>
+          <t>1722004004/RS/4967 — ग्रामीण स्‍वच्‍छता रमेश रूग्‍गा  अंतराय</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K376" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4969 — ग्रामीण स्‍वच्‍छता कमल राजाराम  अंतराय</t>
+          <t>1722004004/RS/4968 — ग्रामीण स्‍वच्‍छता मदन गोविन्‍द  अंतराय</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K377" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4970 — ग्रामीण स्‍वच्‍छता उमराव रमेश  अंतराय</t>
+          <t>1722004004/RS/4969 — ग्रामीण स्‍वच्‍छता कमल राजाराम  अंतराय</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4971 — ग्रामीण स्‍वच्‍छता अर्जुन रमेश्‍ा  अंतराय</t>
+          <t>1722004004/RS/4970 — ग्रामीण स्‍वच्‍छता उमराव रमेश  अंतराय</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4972 — ग्रामीण स्‍वच्‍छता इन्‍दर बाबुलाल  अंतराय</t>
+          <t>1722004004/RS/4971 — ग्रामीण स्‍वच्‍छता अर्जुन रमेश्‍ा  अंतराय</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K380" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4973 — ग्रामीण स्‍वच्‍छता लाखन बाबुलाल  अंतराय</t>
+          <t>1722004004/RS/4972 — ग्रामीण स्‍वच्‍छता इन्‍दर बाबुलाल  अंतराय</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4974 — ग्रामीण स्‍वच्‍छता प्रमा राजाराम  अंतराय</t>
+          <t>1722004004/RS/4973 — ग्रामीण स्‍वच्‍छता लाखन बाबुलाल  अंतराय</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4975 — ग्रामीण स्‍वच्‍छता रतनलाल हिरालाल  अंतराय</t>
+          <t>1722004004/RS/4974 — ग्रामीण स्‍वच्‍छता प्रमा राजाराम  अंतराय</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4976 — ग्रामीण स्‍वच्‍छता छगन हिन्‍दु  अंतराय</t>
+          <t>1722004004/RS/4975 — ग्रामीण स्‍वच्‍छता रतनलाल हिरालाल  अंतराय</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4977 — ग्रामीण स्‍वच्‍छता मुलचंद रामाजी अंतराय</t>
+          <t>1722004004/RS/4976 — ग्रामीण स्‍वच्‍छता छगन हिन्‍दु  अंतराय</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4978 — ग्रामीण स्‍वच्‍छता राकेश कैलाश अंतराय</t>
+          <t>1722004004/RS/4977 — ग्रामीण स्‍वच्‍छता मुलचंद रामाजी अंतराय</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4979 — ग्रामीण स्‍वच्‍छता विक्रम हिन्‍दु अंतराय</t>
+          <t>1722004004/RS/4978 — ग्रामीण स्‍वच्‍छता राकेश कैलाश अंतराय</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4980 — ग्रामीण स्‍वच्‍छता  रणछोड बुद्वाजी अंतराय</t>
+          <t>1722004004/RS/4979 — ग्रामीण स्‍वच्‍छता विक्रम हिन्‍दु अंतराय</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4981 — ग्रामीण स्‍वच्‍छता छितर थावर अंतराय</t>
+          <t>1722004004/RS/4980 — ग्रामीण स्‍वच्‍छता  रणछोड बुद्वाजी अंतराय</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4982 — ग्रामीण स्‍वच्‍छता ब्रहमा अंतराय</t>
+          <t>1722004004/RS/4981 — ग्रामीण स्‍वच्‍छता छितर थावर अंतराय</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4983 — ग्रामीण स्‍वच्‍छता  भीलु छितर अंतराय</t>
+          <t>1722004004/RS/4982 — ग्रामीण स्‍वच्‍छता ब्रहमा अंतराय</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4985 — ग्रामीण स्‍वच्‍छता बनेसिंह छितर  अंतराय</t>
+          <t>1722004004/RS/4983 — ग्रामीण स्‍वच्‍छता  भीलु छितर अंतराय</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4986 — ग्रामीण स्‍वच्‍छता बद्री थावर अंतराय</t>
+          <t>1722004004/RS/4985 — ग्रामीण स्‍वच्‍छता बनेसिंह छितर  अंतराय</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I393" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4987 — ग्रामीण स्‍वच्‍छता  कमलाबाई बाबुलाल अंतराय</t>
+          <t>1722004004/RS/4986 — ग्रामीण स्‍वच्‍छता बद्री थावर अंतराय</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I394" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4988 — ग्रामीण स्‍वच्‍छता  कमलाबाई शोभाराम अंतराय</t>
+          <t>1722004004/RS/4987 — ग्रामीण स्‍वच्‍छता  कमलाबाई बाबुलाल अंतराय</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I395" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K395" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4992 — ग्रामीण स्‍वच्‍छता उमराव गणपत अंतराय</t>
+          <t>1722004004/RS/4988 — ग्रामीण स्‍वच्‍छता  कमलाबाई शोभाराम अंतराय</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/4993 — ग्रामीण स्‍वच्‍छता भेरुलाल गणपत अंतराय</t>
+          <t>1722004004/RS/4992 — ग्रामीण स्‍वच्‍छता उमराव गणपत अंतराय</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I397" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/5071 — ग्रामीण स्‍वच्‍छता  हेमसीह दित्‍ता अतंराय</t>
+          <t>1722004004/RS/4993 — ग्रामीण स्‍वच्‍छता भेरुलाल गणपत अंतराय</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I398" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/5072 — ग्रामीण स्‍वच्‍छता पवन नंदराम अतंराय</t>
+          <t>1722004004/RS/5071 — ग्रामीण स्‍वच्‍छता  हेमसीह दित्‍ता अतंराय</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/5073 — ग्रामीण स्‍वच्‍छता रामकुवर कालूराम अतंराय</t>
+          <t>1722004004/RS/5072 — ग्रामीण स्‍वच्‍छता पवन नंदराम अतंराय</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I400" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/5074 — ग्रामीण स्‍वच्‍छता आत्‍माराम खिम्‍मा अतंराय</t>
+          <t>1722004004/RS/5073 — ग्रामीण स्‍वच्‍छता रामकुवर कालूराम अतंराय</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/5075 — ग्रामीण स्‍वच्‍छता   शंकर दित्‍ता अतंराय</t>
+          <t>1722004004/RS/5074 — ग्रामीण स्‍वच्‍छता आत्‍माराम खिम्‍मा अतंराय</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/5076 — ग्रामीण स्‍वच्‍छता केलाश हिरालाल अतंराय</t>
+          <t>1722004004/RS/5075 — ग्रामीण स्‍वच्‍छता   शंकर दित्‍ता अतंराय</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/5077 — ग्रामीण स्‍वच्‍छता संजय गिरधारी अतंराय</t>
+          <t>1722004004/RS/5076 — ग्रामीण स्‍वच्‍छता केलाश हिरालाल अतंराय</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/5078 — ग्रामीण स्‍वच्‍छता मंजुबाई अम्रतलाल अतंराय</t>
+          <t>1722004004/RS/5077 — ग्रामीण स्‍वच्‍छता संजय गिरधारी अतंराय</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/5079 — ग्रामीण स्‍वच्‍छता हरि रणछोड अतंराय</t>
+          <t>1722004004/RS/5078 — ग्रामीण स्‍वच्‍छता मंजुबाई अम्रतलाल अतंराय</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/5080 — ग्रामीण स्‍वच्‍छता गिरधारी रुगगा अतंराय</t>
+          <t>1722004004/RS/5079 — ग्रामीण स्‍वच्‍छता हरि रणछोड अतंराय</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/5081 — ग्रामीण स्‍वच्‍छता रमेश उकार अतंराय</t>
+          <t>1722004004/RS/5080 — ग्रामीण स्‍वच्‍छता गिरधारी रुगगा अतंराय</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/5082 — ग्रामीण स्‍वच्‍छता मुकेश छगनलाल अतंराय</t>
+          <t>1722004004/RS/5081 — ग्रामीण स्‍वच्‍छता रमेश उकार अतंराय</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/5083 — ग्रामीण स्‍वच्‍छता देवसीह पित्‍ता अतंराय</t>
+          <t>1722004004/RS/5082 — ग्रामीण स्‍वच्‍छता मुकेश छगनलाल अतंराय</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/5259 — ग्रामीण स्‍वच्‍छता हिरालाल रूग्‍गा अंतराय</t>
+          <t>1722004004/RS/5083 — ग्रामीण स्‍वच्‍छता देवसीह पित्‍ता अतंराय</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I411" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/7980 — ग्रामीण स्‍वच्‍छता तोलाराम कालुराम अंतराय</t>
+          <t>1722004004/RS/5259 — ग्रामीण स्‍वच्‍छता हिरालाल रूग्‍गा अंतराय</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I412" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/7981 — ग्रामीण स्‍वच्‍छता अम्‍बाराम गणपत अंतराय</t>
+          <t>1722004004/RS/7980 — ग्रामीण स्‍वच्‍छता तोलाराम कालुराम अंतराय</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I413" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K413" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/7982 — ग्रामीण स्‍वच्‍छता दिलीप हिरालाल अंतराय</t>
+          <t>1722004004/RS/7981 — ग्रामीण स्‍वच्‍छता अम्‍बाराम गणपत अंतराय</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I414" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/7983 — ग्रामीण स्‍वच्‍छता कैलाश रामजी अंतराय</t>
+          <t>1722004004/RS/7982 — ग्रामीण स्‍वच्‍छता दिलीप हिरालाल अंतराय</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/7984 — ग्रामीण स्‍वच्‍छता रामजी घीसाजी अंतराय</t>
+          <t>1722004004/RS/7983 — ग्रामीण स्‍वच्‍छता कैलाश रामजी अंतराय</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I416" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K416" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/7985 — ग्रामीण स्‍वच्‍छता प्रे‍मसिंह चुन्‍नीलाल अंतराय</t>
+          <t>1722004004/RS/7984 — ग्रामीण स्‍वच्‍छता रामजी घीसाजी अंतराय</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/7986 — ग्रामीण स्‍वच्‍छता संतोष चुन्‍नीलाल अंतराय</t>
+          <t>1722004004/RS/7985 — ग्रामीण स्‍वच्‍छता प्रे‍मसिंह चुन्‍नीलाल अंतराय</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I418" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K418" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/7987 — ग्रामीण स्‍वच्‍छता विजयसिंह मुकुंद अंतराय</t>
+          <t>1722004004/RS/7986 — ग्रामीण स्‍वच्‍छता संतोष चुन्‍नीलाल अंतराय</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K419" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1722004004/RS/7988 — ग्रामीण स्‍वच्‍छता हनीफ नासीर अंतराय</t>
+          <t>1722004004/RS/7987 — ग्रामीण स्‍वच्‍छता विजयसिंह मुकुंद अंतराय</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034295877 — Form pond sabir ke khet me</t>
+          <t>1722004004/RS/7988 — ग्रामीण स्‍वच्‍छता हनीफ नासीर अंतराय</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>42487</v>
+        <v>41378</v>
       </c>
       <c r="K421" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034313011 — water collection stracture agwar ke khet ke pas</t>
+          <t>1722004004/WC/22012034295877 — Form pond sabir ke khet me</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>109000</v>
+        <v>0</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>42645</v>
+        <v>42487</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034323131 — Sankalan pondKamal sing ke khet ke pass</t>
+          <t>1722004004/WC/22012034313011 — water collection stracture agwar ke khet ke pas</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>359000</v>
+        <v>109000</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>200208</v>
+        <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>42859</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034355405 — bori bandhan soma ke khet ke pass</t>
+          <t>1722004004/WC/22012034323131 — Sankalan pondKamal sing ke khet ke pass</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>18000</v>
+        <v>359000</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>0</v>
+        <v>200208</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>42993</v>
-[...1 lines deleted...]
-      <c r="K424" s="3"/>
+        <v>42859</v>
+      </c>
+      <c r="K424" s="3" t="n">
+        <v>43355</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034382000 — bhu sankalan pond</t>
+          <t>1722004004/WC/22012034355405 — bori bandhan soma ke khet ke pass</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>0</v>
+        <v>18000</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>43010</v>
+        <v>42993</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034441701 — nala trenching kary vag wale nale par(antrai)</t>
+          <t>1722004004/WC/22012034382000 — bhu sankalan pond</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>412000</v>
+        <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
-        <v>172128</v>
+        <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>43526</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034442025 — nala tranchig kary antrai</t>
+          <t>1722004004/WC/22012034441701 — nala trenching kary vag wale nale par(antrai)</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>0</v>
+        <v>412000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>0</v>
+        <v>172128</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K427" s="3"/>
+        <v>43526</v>
+      </c>
+      <c r="K427" s="3" t="n">
+        <v>44027</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034442026 — nala tranchig kary antrai</t>
+          <t>1722004004/WC/22012034442025 — nala tranchig kary antrai</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I428" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>43559</v>
+        <v>43556</v>
       </c>
       <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034463838 — checkdam nirman</t>
+          <t>1722004004/WC/22012034442026 — nala tranchig kary antrai</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I429" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>43126</v>
+        <v>43559</v>
       </c>
       <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034483434 — Recharge pit shamshan</t>
+          <t>1722004004/WC/22012034463838 — checkdam nirman</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>5133.46</v>
+        <v>0</v>
       </c>
       <c r="I430" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>43687</v>
+        <v>43126</v>
       </c>
       <c r="K430" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034483436 — Recharge pit school</t>
+          <t>1722004004/WC/22012034483434 — Recharge pit shamshan</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>5133.46</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>176</v>
+        <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>43697</v>
-[...3 lines deleted...]
-      </c>
+        <v>43687</v>
+      </c>
+      <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034486414 — Recharge pit Panchayat ke pas</t>
+          <t>1722004004/WC/22012034483436 — Recharge pit school</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>0</v>
+        <v>5133.46</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>0</v>
+        <v>176</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K432" s="3"/>
+        <v>43697</v>
+      </c>
+      <c r="K432" s="3" t="n">
+        <v>44222</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034486415 — Recharge pit Talav ke pas</t>
+          <t>1722004004/WC/22012034486414 — Recharge pit Panchayat ke pas</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034486416 — Recharge pit Harijan mohhala musawada</t>
+          <t>1722004004/WC/22012034486415 — Recharge pit Talav ke pas</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034486417 — Recharge pit For lene road ke pas choki</t>
+          <t>1722004004/WC/22012034486416 — Recharge pit Harijan mohhala musawada</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I435" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034509839 — Checkdam Balram ke khet ke pas</t>
+          <t>1722004004/WC/22012034486417 — Recharge pit For lene road ke pas choki</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>244221.36</v>
+        <v>0</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>242356</v>
+        <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>43819</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034509840 — Checkdam ASlampatel ke khet ke pas</t>
+          <t>1722004004/WC/22012034509839 — Checkdam Balram ke khet ke pas</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>0</v>
+        <v>244221.36</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>0</v>
+        <v>242356</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>43740</v>
-[...1 lines deleted...]
-      <c r="K437" s="3"/>
+        <v>43819</v>
+      </c>
+      <c r="K437" s="3" t="n">
+        <v>43981</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034509841 — Checkdam Aslam patel ke khet ke pas</t>
+          <t>1722004004/WC/22012034509840 — Checkdam ASlampatel ke khet ke pas</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>248869.74</v>
+        <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>242682</v>
+        <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>43819</v>
-[...3 lines deleted...]
-      </c>
+        <v>43740</v>
+      </c>
+      <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034529635 — चेक डेम सह नाला टेचिंग खार वालेे नाले पर अंतराय</t>
+          <t>1722004004/WC/22012034509841 — Checkdam Aslam patel ke khet ke pas</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>625968.74</v>
+        <v>248869.74</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>507786</v>
+        <v>242682</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>43898</v>
+        <v>43819</v>
       </c>
       <c r="K439" s="3" t="n">
-        <v>44045</v>
+        <v>43981</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034543092 — Chevk dam cum nala trenching Ramsingh ke khet ke pas</t>
+          <t>1722004004/WC/22012034529635 — चेक डेम सह नाला टेचिंग खार वालेे नाले पर अंतराय</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>615596.67</v>
+        <v>625968.74</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>436530</v>
+        <v>507786</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>43951</v>
+        <v>43898</v>
       </c>
       <c r="K440" s="3" t="n">
-        <v>44034</v>
+        <v>44045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034599064 — Bhu sankalan pond Choki</t>
+          <t>1722004004/WC/22012034543092 — Chevk dam cum nala trenching Ramsingh ke khet ke pas</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>479283.53</v>
+        <v>615596.67</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>276042</v>
+        <v>436530</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>44309</v>
+        <v>43951</v>
       </c>
       <c r="K441" s="3" t="n">
-        <v>44554</v>
+        <v>44034</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034599065 — check dam bhau k khet k pas Choki</t>
+          <t>1722004004/WC/22012034599064 — Bhu sankalan pond Choki</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>216857.14</v>
+        <v>479283.53</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>220038</v>
+        <v>276042</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>44295</v>
+        <v>44309</v>
       </c>
       <c r="K442" s="3" t="n">
-        <v>44454</v>
+        <v>44554</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034630687 — nala tranching bag wale raste pr</t>
+          <t>1722004004/WC/22012034599065 — check dam bhau k khet k pas Choki</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>0</v>
+        <v>216857.14</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>0</v>
+        <v>220038</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>44106</v>
-[...1 lines deleted...]
-      <c r="K443" s="3"/>
+        <v>44295</v>
+      </c>
+      <c r="K443" s="3" t="n">
+        <v>44454</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034630688 — nala tranching bag wale raste pr</t>
+          <t>1722004004/WC/22012034630687 — nala tranching bag wale raste pr</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I444" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
         <v>44106</v>
       </c>
       <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034630694 — Bhu sankalan pond khar wale nale pr</t>
+          <t>1722004004/WC/22012034630688 — nala tranching bag wale raste pr</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>44277</v>
+        <v>44106</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034636578 — CTRA Bhu sankalan pond KHar wale nale  Antrai</t>
+          <t>1722004004/WC/22012034630694 — Bhu sankalan pond khar wale nale pr</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>355370.39</v>
+        <v>0</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>375841</v>
+        <v>0</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>44298</v>
-[...3 lines deleted...]
-      </c>
+        <v>44277</v>
+      </c>
+      <c r="K446" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034636583 — CTRA Checkdam with Nala trenching Bag wale Raste par antrai</t>
+          <t>1722004004/WC/22012034636578 — CTRA Bhu sankalan pond KHar wale nale  Antrai</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>640009.41</v>
+        <v>355370.39</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>632975</v>
+        <v>375841</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>44300</v>
+        <v>44298</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>44373</v>
+        <v>44454</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034637733 — Roof Top water Harbesting</t>
+          <t>1722004004/WC/22012034636583 — CTRA Checkdam with Nala trenching Bag wale Raste par antrai</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>0</v>
+        <v>640009.41</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>0</v>
+        <v>632975</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K448" s="3"/>
+        <v>44300</v>
+      </c>
+      <c r="K448" s="3" t="n">
+        <v>44373</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034637735 — Roof Top water Harbesting</t>
+          <t>1722004004/WC/22012034637733 — Roof Top water Harbesting</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034637736 — Roof Top water Harbesting</t>
+          <t>1722004004/WC/22012034637735 — Roof Top water Harbesting</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034638273 — CTRA Roof Top water Harbesting School Buiding</t>
+          <t>1722004004/WC/22012034637736 — Roof Top water Harbesting</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>4632</v>
+        <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>44300</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034643793 — CTRA  RWH School Bhavan antrai</t>
+          <t>1722004004/WC/22012034638273 — CTRA Roof Top water Harbesting School Buiding</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>0</v>
+        <v>4632</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K452" s="3"/>
+        <v>44300</v>
+      </c>
+      <c r="K452" s="3" t="n">
+        <v>44369</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034643794 — CTRA  RWH School Bhavan antrai</t>
+          <t>1722004004/WC/22012034643793 — CTRA  RWH School Bhavan antrai</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>4632</v>
+        <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>44300</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034676231 — CTRA Checkdam with Nala trenching aslam patel k khet k pas antrai</t>
+          <t>1722004004/WC/22012034643794 — CTRA  RWH School Bhavan antrai</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>0</v>
+        <v>4632</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>44300</v>
       </c>
-      <c r="K454" s="3"/>
+      <c r="K454" s="3" t="n">
+        <v>44369</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034676233 — CTRA Checkdam with Nala trenching aslam patel k khet k pas antrai</t>
+          <t>1722004004/WC/22012034676231 — CTRA Checkdam with Nala trenching aslam patel k khet k pas antrai</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>603871.65</v>
+        <v>0</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>604940</v>
+        <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>44316</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034679045 — CTRA REcharge pit no 1 Antrai</t>
+          <t>1722004004/WC/22012034676233 — CTRA Checkdam with Nala trenching aslam patel k khet k pas antrai</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>0</v>
+        <v>603871.65</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>0</v>
+        <v>604940</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K456" s="3"/>
+        <v>44316</v>
+      </c>
+      <c r="K456" s="3" t="n">
+        <v>44454</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034679047 — CTRA REcharge pit no 1 Antrai</t>
+          <t>1722004004/WC/22012034679045 — CTRA REcharge pit no 1 Antrai</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>13133.77</v>
+        <v>0</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>12784</v>
+        <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>44319</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034679059 — CTRA Recharge pit No 2 antrai</t>
+          <t>1722004004/WC/22012034679047 — CTRA REcharge pit no 1 Antrai</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>13133.77</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>13942</v>
+        <v>12784</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>44319</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>44379</v>
+        <v>44380</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034679071 — CTRA Recharge pit Nale me no 3 antrai</t>
+          <t>1722004004/WC/22012034679059 — CTRA Recharge pit No 2 antrai</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>0</v>
+        <v>13133.77</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>0</v>
+        <v>13942</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K459" s="3"/>
+        <v>44319</v>
+      </c>
+      <c r="K459" s="3" t="n">
+        <v>44379</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034679073 — CTRA Recharge pit Nale me no 3 antrai</t>
+          <t>1722004004/WC/22012034679071 — CTRA Recharge pit Nale me no 3 antrai</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>13133.77</v>
+        <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>12784</v>
+        <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>44319</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034679076 — CTRA  Recharge pit Nale me no 4 Antrai</t>
+          <t>1722004004/WC/22012034679073 — CTRA Recharge pit Nale me no 3 antrai</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>13133.77</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>12784</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>44319</v>
       </c>
       <c r="K461" s="3" t="n">
         <v>44380</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034679082 — Recharge pit Nale me no 5 antrai</t>
+          <t>1722004004/WC/22012034679076 — CTRA  Recharge pit Nale me no 4 Antrai</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>13133.77</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>12784</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>44319</v>
       </c>
       <c r="K462" s="3" t="n">
         <v>44380</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034679091 — CTRA Recharge pit NO 6 Antrai</t>
+          <t>1722004004/WC/22012034679082 — Recharge pit Nale me no 5 antrai</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>13133.77</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>12784</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>44319</v>
       </c>
       <c r="K463" s="3" t="n">
         <v>44380</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034679092 — CTRA Recharge pit NO 6 Antrai</t>
+          <t>1722004004/WC/22012034679091 — CTRA Recharge pit NO 6 Antrai</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>0</v>
+        <v>13133.77</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>0</v>
+        <v>12784</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K464" s="3"/>
+        <v>44319</v>
+      </c>
+      <c r="K464" s="3" t="n">
+        <v>44380</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034679103 — CTRA Recharge pit no7 Antrai</t>
+          <t>1722004004/WC/22012034679092 — CTRA Recharge pit NO 6 Antrai</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034679105 — CTRA Recharge pit no7 Antrai</t>
+          <t>1722004004/WC/22012034679103 — CTRA Recharge pit no7 Antrai</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>13133.77</v>
+        <v>0</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>12784</v>
+        <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>44319</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034679113 — CTRA Recharge pit NO 7 Nali me Antrai</t>
+          <t>1722004004/WC/22012034679105 — CTRA Recharge pit no7 Antrai</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>13133.77</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>10468</v>
+        <v>12784</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>44319</v>
       </c>
       <c r="K467" s="3" t="n">
         <v>44380</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034679117 — CTRA Recharge pit NO 7 Antrai</t>
+          <t>1722004004/WC/22012034679113 — CTRA Recharge pit NO 7 Nali me Antrai</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>0</v>
+        <v>13133.77</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>0</v>
+        <v>10468</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K468" s="3"/>
+        <v>44319</v>
+      </c>
+      <c r="K468" s="3" t="n">
+        <v>44380</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034705115 — CTRA Checkdam with Nala Trenching sohan darwar k Khet k Pas Antrai</t>
+          <t>1722004004/WC/22012034679117 — CTRA Recharge pit NO 7 Antrai</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>532578.62</v>
+        <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>554686</v>
+        <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>44341</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034711591 — CTRA Nala Trenching Choki</t>
+          <t>1722004004/WC/22012034705115 — CTRA Checkdam with Nala Trenching sohan darwar k Khet k Pas Antrai</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>0</v>
+        <v>532578.62</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>0</v>
+        <v>554686</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K470" s="3"/>
+        <v>44341</v>
+      </c>
+      <c r="K470" s="3" t="n">
+        <v>44454</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034770388 — CTRA Nala trenching Ranchod k khet se Sohan Darwar K Khet tak Antrai</t>
+          <t>1722004004/WC/22012034711591 — CTRA Nala Trenching Choki</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>263781</v>
+        <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>116958</v>
+        <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>44366</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034770389 — CTRA Nala trenching Ranchod k khet se Sohan Darwar K Khet tak Antrai</t>
+          <t>1722004004/WC/22012034770388 — CTRA Nala trenching Ranchod k khet se Sohan Darwar K Khet tak Antrai</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>0</v>
+        <v>263781</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>0</v>
+        <v>116958</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K472" s="3"/>
+        <v>44366</v>
+      </c>
+      <c r="K472" s="3" t="n">
+        <v>45794</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034770694 — CTRA RWH M S n01 Antrai</t>
+          <t>1722004004/WC/22012034770389 — CTRA Nala trenching Ranchod k khet se Sohan Darwar K Khet tak Antrai</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034770696 — CTRA RWH M S no 2 Antrai</t>
+          <t>1722004004/WC/22012034770694 — CTRA RWH M S n01 Antrai</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>5400</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034774514 — Checkdam With Nala Trenching Rahamat ali k khet k pas Antrai</t>
+          <t>1722004004/WC/22012034770696 — CTRA RWH M S no 2 Antrai</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>434126.65</v>
+        <v>5400</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>433788</v>
+        <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>44369</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034793116 — SBM ISP Individual Soak Pit Unit 50 Antrai</t>
+          <t>1722004004/WC/22012034774514 — Checkdam With Nala Trenching Rahamat ali k khet k pas Antrai</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>99999.74</v>
+        <v>434126.65</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>76318</v>
+        <v>433788</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>44397</v>
+        <v>44369</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>44947</v>
+        <v>44510</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034793121 — SBM ISP Individual Soak Pit Unit 50 Musabada</t>
+          <t>1722004004/WC/22012034793116 — SBM ISP Individual Soak Pit Unit 50 Antrai</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>99999.74</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>0</v>
+        <v>76318</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K477" s="3"/>
+        <v>44397</v>
+      </c>
+      <c r="K477" s="3" t="n">
+        <v>44947</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034843075 — SBM ILP Individual Leach pit Part1 Unit10 Antrai</t>
+          <t>1722004004/WC/22012034793121 — SBM ISP Individual Soak Pit Unit 50 Musabada</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>32000.08</v>
+        <v>99999.74</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>44423</v>
+        <v>44300</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034843080 — SBM ILP Individual Leach pit Part2 Unit10 Antrai</t>
+          <t>1722004004/WC/22012034843075 — SBM ILP Individual Leach pit Part1 Unit10 Antrai</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>32000.08</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034843083 — SBM ILP Individual Leach pit Part3 Unit10 Antrai</t>
+          <t>1722004004/WC/22012034843080 — SBM ILP Individual Leach pit Part2 Unit10 Antrai</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>0</v>
+        <v>32000.08</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034843085 — SBM ILP Individual Leach pit Part1 Unit10 Choki</t>
+          <t>1722004004/WC/22012034843083 — SBM ILP Individual Leach pit Part3 Unit10 Antrai</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034843087 — SBM ILP Individual Leach pit Part1 Unit10 Choki</t>
+          <t>1722004004/WC/22012034843085 — SBM ILP Individual Leach pit Part1 Unit10 Choki</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>32000.4</v>
+        <v>0</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034895211 — Bhu sankalan pond</t>
+          <t>1722004004/WC/22012034843087 — SBM ILP Individual Leach pit Part1 Unit10 Choki</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>0</v>
+        <v>32000.4</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>44471</v>
+        <v>44423</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034895676 — Checkdam with nala trenching</t>
+          <t>1722004004/WC/22012034895211 — Bhu sankalan pond</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034895677 — Checkdam with nala trenching</t>
+          <t>1722004004/WC/22012034895676 — Checkdam with nala trenching</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034900545 — Checkdam with nala trenchi ng Mustafa k khet k pas Antrai</t>
+          <t>1722004004/WC/22012034895677 — Checkdam with nala trenching</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034916433 — NSP Nala trenching Jayram k khet  se Naru k khet tak Antrai</t>
+          <t>1722004004/WC/22012034900545 — Checkdam with nala trenchi ng Mustafa k khet k pas Antrai</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>327005.44</v>
+        <v>0</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>338256</v>
+        <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>44641</v>
-[...3 lines deleted...]
-      </c>
+        <v>44471</v>
+      </c>
+      <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034916435 — NSP Bhu Sankalan pond Esrail k khet k pas Antrai</t>
+          <t>1722004004/WC/22012034916433 — NSP Nala trenching Jayram k khet  se Naru k khet tak Antrai</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>0</v>
+        <v>327005.44</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>0</v>
+        <v>338256</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>44586</v>
-[...1 lines deleted...]
-      <c r="K488" s="3"/>
+        <v>44641</v>
+      </c>
+      <c r="K488" s="3" t="n">
+        <v>44729</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034930577 — NSP Bhu Sankalan pond Esrail k khet k pas Antrai</t>
+          <t>1722004004/WC/22012034916435 — NSP Bhu Sankalan pond Esrail k khet k pas Antrai</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>44652</v>
+        <v>44586</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034930578 — NSP Bhu Sankalan pond Esrail k khet k pas Antrai</t>
+          <t>1722004004/WC/22012034930577 — NSP Bhu Sankalan pond Esrail k khet k pas Antrai</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034930582 — NSP Bhu Sankalan pond Jay ram k khet k pas Antrai</t>
+          <t>1722004004/WC/22012034930578 — NSP Bhu Sankalan pond Esrail k khet k pas Antrai</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034936146 — NSP Bhu sankalan pond Harun k khet k pas Musawada</t>
+          <t>1722004004/WC/22012034930582 — NSP Bhu Sankalan pond Jay ram k khet k pas Antrai</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034970177 — NSP Bgu sankalan pond  Choki GP Antrai</t>
+          <t>1722004004/WC/22012034936146 — NSP Bhu sankalan pond Harun k khet k pas Musawada</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>335696.53</v>
+        <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>265728</v>
+        <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>44701</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034970180 — NSP Nala trenching Salim k khet se Esrail k khet tak Choki GP Antrai</t>
+          <t>1722004004/WC/22012034970177 — NSP Bgu sankalan pond  Choki GP Antrai</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>411031.6</v>
+        <v>335696.53</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>349656</v>
+        <v>265728</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>44699</v>
+        <v>44701</v>
       </c>
       <c r="K494" s="3" t="n">
         <v>45554</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034970181 — NSP Nala trenching Salim k khet se Esrail k khet tak Choki GP Antrai</t>
+          <t>1722004004/WC/22012034970180 — NSP Nala trenching Salim k khet se Esrail k khet tak Choki GP Antrai</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>0</v>
+        <v>411031.6</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>0</v>
+        <v>349656</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K495" s="3"/>
+        <v>44699</v>
+      </c>
+      <c r="K495" s="3" t="n">
+        <v>45554</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012034982666 — NSP Nala trenchingPM road se Shamshan Tak Antrai</t>
+          <t>1722004004/WC/22012034970181 — NSP Nala trenching Salim k khet se Esrail k khet tak Choki GP Antrai</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>417360.44</v>
+        <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>352350</v>
+        <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>45197</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012035057446 — Bhu sankalan pond Abdul patel K Khet k Pas antray</t>
+          <t>1722004004/WC/22012034982666 — NSP Nala trenchingPM road se Shamshan Tak Antrai</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>0</v>
+        <v>417360.44</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>0</v>
+        <v>352350</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K497" s="3"/>
+        <v>45197</v>
+      </c>
+      <c r="K497" s="3" t="n">
+        <v>45645</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012035061426 — RETANINA WALL</t>
+          <t>1722004004/WC/22012035057446 — Bhu sankalan pond Abdul patel K Khet k Pas antray</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012035076967 — RMS Cum Puliya</t>
+          <t>1722004004/WC/22012035061426 — RETANINA WALL</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012035080855 — CTRA2023 Nala Trenching Abdul patel k Khet se Peer bakask Khet tak antrai</t>
+          <t>1722004004/WC/22012035076967 — RMS Cum Puliya</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>158754.5</v>
+        <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012035107956 — small nala trench nali safai sava k ghar se ratan k ghar ki or</t>
+          <t>1722004004/WC/22012035080855 — CTRA2023 Nala Trenching Abdul patel k Khet se Peer bakask Khet tak antrai</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>0</v>
+        <v>158754.5</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>45178</v>
+        <v>45030</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012035107958 — small nala trench nali safai sava k ghar se ratan k ghar ki or</t>
+          <t>1722004004/WC/22012035107956 — small nala trench nali safai sava k ghar se ratan k ghar ki or</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>45178</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012035181078 — niji khet talab shahid sttar</t>
+          <t>1722004004/WC/22012035107958 — small nala trench nali safai sava k ghar se ratan k ghar ki or</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>45352</v>
+        <v>45178</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012035181080 — niji khet talab shahid sttar</t>
+          <t>1722004004/WC/22012035181078 — niji khet talab shahid sttar</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>45352</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012035202761 — Nala trenching kary ismail ke khet wala jal ganga savrdhan abhiyan</t>
+          <t>1722004004/WC/22012035181080 — niji khet talab shahid sttar</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>45448</v>
+        <v>45352</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012035205708 — Cunstruction community water harvesting pond hajra bee ke khet ke pas</t>
+          <t>1722004004/WC/22012035202761 — Nala trenching kary ismail ke khet wala jal ganga savrdhan abhiyan</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>179938.64</v>
+        <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>153247</v>
+        <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>45469</v>
-[...3 lines deleted...]
-      </c>
+        <v>45448</v>
+      </c>
+      <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012035212949 — nala trenching kary nawab k ghr se puliya ki aur</t>
+          <t>1722004004/WC/22012035205708 — Cunstruction community water harvesting pond hajra bee ke khet ke pas</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>49890.12</v>
+        <v>179938.64</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>42768</v>
+        <v>153247</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>45478</v>
+        <v>45469</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>45562</v>
+        <v>45591</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012035212951 — nala trenching kary shantidham se israil ke khet ki aur</t>
+          <t>1722004004/WC/22012035212949 — nala trenching kary nawab k ghr se puliya ki aur</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>0</v>
+        <v>49890.12</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>0</v>
+        <v>42768</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>45469</v>
-[...1 lines deleted...]
-      <c r="K508" s="3"/>
+        <v>45478</v>
+      </c>
+      <c r="K508" s="3" t="n">
+        <v>45562</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012035212952 — nala trenching kary shantidham se israil ke khet ki aur</t>
+          <t>1722004004/WC/22012035212951 — nala trenching kary shantidham se israil ke khet ki aur</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>83836.58</v>
+        <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>70499</v>
+        <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>45493</v>
-[...3 lines deleted...]
-      </c>
+        <v>45469</v>
+      </c>
+      <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012035212954 — nala trenching kary satdham ke khet se mukhya nale ki aur</t>
+          <t>1722004004/WC/22012035212952 — nala trenching kary shantidham se israil ke khet ki aur</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>75196.13</v>
+        <v>83836.58</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>64881</v>
+        <v>70499</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>45486</v>
+        <v>45493</v>
       </c>
       <c r="K510" s="3" t="n">
         <v>45562</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012035221836 — nala diversion/community drainag  trench impruvment work jardar ke ghar ke pass</t>
+          <t>1722004004/WC/22012035212954 — nala trenching kary satdham ke khet se mukhya nale ki aur</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>0</v>
+        <v>75196.13</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>0</v>
+        <v>64881</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>45565</v>
-[...1 lines deleted...]
-      <c r="K511" s="3"/>
+        <v>45486</v>
+      </c>
+      <c r="K511" s="3" t="n">
+        <v>45562</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012035221837 — Excavation of trench for drainage / community drainage improvement work jakir husain ke khet ke pass</t>
+          <t>1722004004/WC/22012035221836 — nala diversion/community drainag  trench impruvment work jardar ke ghar ke pass</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>45565</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012035225663 — nala trench kary sahaja bi ke khet se istiyak ke khtet ki or antrai</t>
+          <t>1722004004/WC/22012035221837 — Excavation of trench for drainage / community drainage improvement work jakir husain ke khet ke pass</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>45599</v>
+        <v>45565</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012035225664 — nala trench kary sahaja bi ke khet se istiyak ke khtet ki or antrai</t>
+          <t>1722004004/WC/22012035225663 — nala trench kary sahaja bi ke khet se istiyak ke khtet ki or antrai</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>45599</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012035225665 — water harvesting pond nijauddin ke khet ke pas</t>
+          <t>1722004004/WC/22012035225664 — nala trench kary sahaja bi ke khet se istiyak ke khtet ki or antrai</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>45599</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012035225666 — water harvesting pond nijauddin ke khet ke pas</t>
+          <t>1722004004/WC/22012035225665 — water harvesting pond nijauddin ke khet ke pas</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>45599</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012035225667 — water stablijation pond aslam ke khet ke pass vaale naale par</t>
+          <t>1722004004/WC/22012035225666 — water harvesting pond nijauddin ke khet ke pas</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>45599</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012035226612 — Nala tranching kary balram ke ghar se tejaji chowk tak</t>
+          <t>1722004004/WC/22012035225667 — water stablijation pond aslam ke khet ke pass vaale naale par</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>45604</v>
+        <v>45599</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012035238766 — BHU SANKAN POND ABDUL KE KHET KE PAS ANTRAI</t>
+          <t>1722004004/WC/22012035226612 — Nala tranching kary balram ke ghar se tejaji chowk tak</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>342663.45</v>
+        <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>288792.18</v>
+        <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>45666</v>
-[...3 lines deleted...]
-      </c>
+        <v>45604</v>
+      </c>
+      <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/22012035259877 — SANKANPOND</t>
+          <t>1722004004/WC/22012035238766 — BHU SANKAN POND ABDUL KE KHET KE PAS ANTRAI</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>0</v>
+        <v>342663.45</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>0</v>
+        <v>288792.18</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>45748</v>
-[...1 lines deleted...]
-      <c r="K520" s="3"/>
+        <v>45666</v>
+      </c>
+      <c r="K520" s="3" t="n">
+        <v>45770</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/31-297 — तालाब मुकेश अंतराय</t>
+          <t>1722004004/WC/22012035259877 — SANKANPOND</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>30000</v>
+        <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>38857</v>
-[...3 lines deleted...]
-      </c>
+        <v>45748</v>
+      </c>
+      <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/32-292 — खेत तालाब रमेश अंतराय</t>
+          <t>1722004004/WC/31-297 — तालाब मुकेश अंतराय</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>22000</v>
+        <v>30000</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>38855</v>
+        <v>38857</v>
       </c>
       <c r="K522" s="3" t="n">
-        <v>38880</v>
+        <v>38888</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/32-293 — खेत तालाब दिनेश गब्‍बुलाल अंतराय</t>
+          <t>1722004004/WC/32-292 — खेत तालाब रमेश अंतराय</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
-        <v>30000</v>
+        <v>22000</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>38852</v>
+        <v>38855</v>
       </c>
       <c r="K523" s="3" t="n">
-        <v>38893</v>
+        <v>38880</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/32-294 — खेत तालाब रतनलाल अंतराय</t>
+          <t>1722004004/WC/32-293 — खेत तालाब दिनेश गब्‍बुलाल अंतराय</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>11000</v>
+        <v>30000</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>38886</v>
+        <v>38852</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>39763</v>
+        <v>38893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/32-295 — खेत तालाब छगनलाल अंतराय</t>
+          <t>1722004004/WC/32-294 — खेत तालाब रतनलाल अंतराय</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>13000</v>
+        <v>11000</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>38879</v>
+        <v>38886</v>
       </c>
       <c r="K525" s="3" t="n">
-        <v>38893</v>
+        <v>39763</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/32-296 — तालाब चुन्‍नीलाल अंतराय</t>
+          <t>1722004004/WC/32-295 — खेत तालाब छगनलाल अंतराय</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>9000</v>
+        <v>13000</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>38885</v>
+        <v>38879</v>
       </c>
       <c r="K526" s="3" t="n">
-        <v>39763</v>
+        <v>38893</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/40 — तालाब जमनाबाई अतंराय</t>
+          <t>1722004004/WC/32-296 — तालाब चुन्‍नीलाल अंतराय</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>4000</v>
+        <v>9000</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>38884</v>
+        <v>38885</v>
       </c>
       <c r="K527" s="3" t="n">
         <v>39763</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/4107 — जल क्षामता विस्‍तार कार्य ग्राम पंचायत अंतराय</t>
+          <t>1722004004/WC/40 — तालाब जमनाबाई अतंराय</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>0</v>
+        <v>4000</v>
       </c>
       <c r="I528" s="2" t="n">
-        <v>72400</v>
+        <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>40332</v>
+        <v>38884</v>
       </c>
       <c r="K528" s="3" t="n">
-        <v>40569</v>
+        <v>39763</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/4129 — जल संग्रहण संरचना ग्रापं अंतराय</t>
+          <t>1722004004/WC/4107 — जल क्षामता विस्‍तार कार्य ग्राम पंचायत अंतराय</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>110000</v>
+        <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>76860</v>
+        <v>72400</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>40709</v>
+        <v>40332</v>
       </c>
       <c r="K529" s="3" t="n">
-        <v>41173</v>
+        <v>40569</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/4171 — जल संवर्धन भाग 2 अंतराय</t>
+          <t>1722004004/WC/4129 — जल संग्रहण संरचना ग्रापं अंतराय</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>135000</v>
+        <v>110000</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>85536</v>
+        <v>76860</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>41062</v>
+        <v>40709</v>
       </c>
       <c r="K530" s="3" t="n">
-        <v>41361</v>
+        <v>41173</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/4172 — जल संवर्धन भाग 3 अंतराय</t>
+          <t>1722004004/WC/4171 — जल संवर्धन भाग 2 अंतराय</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>263000</v>
+        <v>135000</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>0</v>
+        <v>85536</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>40934</v>
-[...1 lines deleted...]
-      <c r="K531" s="3"/>
+        <v>41062</v>
+      </c>
+      <c r="K531" s="3" t="n">
+        <v>41361</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/42 — तलई अतंराय</t>
+          <t>1722004004/WC/4172 — जल संवर्धन भाग 3 अंतराय</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>17000</v>
+        <v>263000</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>38884</v>
-[...3 lines deleted...]
-      </c>
+        <v>40934</v>
+      </c>
+      <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/44 — राकेश पिता गब्‍बुलाल तालाब अतंराय</t>
+          <t>1722004004/WC/42 — तलई अतंराय</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>0</v>
+        <v>17000</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>38881</v>
+        <v>38884</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>38893</v>
+        <v>39448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/9993628177 — जल संग्रहण संरचना अंतराय</t>
+          <t>1722004004/WC/44 — राकेश पिता गब्‍बुलाल तालाब अतंराय</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>146000</v>
+        <v>0</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>41446</v>
-[...1 lines deleted...]
-      <c r="K534" s="3"/>
+        <v>38881</v>
+      </c>
+      <c r="K534" s="3" t="n">
+        <v>38893</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WC/9993667876 — jal sarchana balram ke khet ke pas</t>
+          <t>1722004004/WC/9993628177 — जल संग्रहण संरचना अंतराय</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>0</v>
+        <v>146000</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>42375</v>
+        <v>41446</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WH/19956069 — nala bandhan repair work</t>
+          <t>1722004004/WC/9993667876 — jal sarchana balram ke khet ke pas</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>59000</v>
+        <v>0</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>42507</v>
+        <v>42375</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WH/22012034438955 — goyra ka kup ripeyar kary antrai</t>
+          <t>1722004004/WH/19956069 — nala bandhan repair work</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>71000</v>
+        <v>59000</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>65556</v>
+        <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>43632</v>
-[...3 lines deleted...]
-      </c>
+        <v>42507</v>
+      </c>
+      <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WH/22012034929876 — TAlan Gaharikaran</t>
+          <t>1722004004/WH/22012034438955 — goyra ka kup ripeyar kary antrai</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>0</v>
+        <v>71000</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>0</v>
+        <v>65556</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K538" s="3"/>
+        <v>43632</v>
+      </c>
+      <c r="K538" s="3" t="n">
+        <v>43931</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1722004004/WH/22012034929878 — TAlab Gaharikaran</t>
+          <t>1722004004/WH/22012034929876 — TAlan Gaharikaran</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1722004/IF/22012034890154 — ramsingh niji khet plantation</t>
+          <t>1722004004/WH/22012034929878 — TAlab Gaharikaran</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>206310</v>
+        <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>189267.4</v>
+        <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>44516</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1722004/IF/22012034890174 — Dinesh niji khet plantation</t>
+          <t>1722004/IF/22012034890154 — ramsingh niji khet plantation</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>412620</v>
+        <v>206310</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>408220.72</v>
+        <v>189267.4</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>44516</v>
       </c>
       <c r="K541" s="3" t="n">
         <v>46179</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1722004/IF/22012034890198 — Rakesh niji khet plantation</t>
+          <t>1722004/IF/22012034890174 — Dinesh niji khet plantation</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>412620</v>
       </c>
       <c r="I542" s="2" t="n">
+        <v>408220.72</v>
+      </c>
+      <c r="J542" s="3" t="n">
+        <v>44516</v>
+      </c>
+      <c r="K542" s="3" t="n">
+        <v>46179</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
+      <c r="A543" s="1" t="inlineStr">
+        <is>
+          <t>DHAR</t>
+        </is>
+      </c>
+      <c r="B543" s="1" t="inlineStr">
+        <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C543" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D543" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+        </is>
+      </c>
+      <c r="E543" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F543" s="1" t="inlineStr">
+        <is>
+          <t>1722004/IF/22012034890198 — Rakesh niji khet plantation</t>
+        </is>
+      </c>
+      <c r="G543" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H543" s="2" t="n">
+        <v>412620</v>
+      </c>
+      <c r="I543" s="2" t="n">
         <v>403460.94</v>
       </c>
-      <c r="J542" s="3" t="n">
+      <c r="J543" s="3" t="n">
         <v>44620</v>
       </c>
-      <c r="K542" s="3" t="n">
+      <c r="K543" s="3" t="n">
         <v>46179</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>