--- v0 (2026-09-02)
+++ v1 (2026-10-20)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K408"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 03:11:26</t>
+          <t>Exported on: 2026-10-20 20:08:18</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -467,98 +467,98 @@
       <c r="J15" s="3" t="n">
         <v>44453</v>
       </c>
       <c r="K15" s="3" t="n">
         <v>44554</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1722004013/AV/22012034658554 — RCC nali nirmam and NP3 pipe instalation</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45485</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field for Community / Construction of Play field for Community</t>
+          <t>Construction of Play field for Community / Construction of Play Ground for Government School for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1722004013/AV/22012034658555 — RCC nali nirman and NP 3 pipe instalation pradhan mantri sadak se talab ki aur gawla</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45485</v>
@@ -849,73 +849,73 @@
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Avenue Plantation for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1722004013/DP/22012034486543 — Shantidham me vrkchharopan</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>390826.48</v>
       </c>
       <c r="I24" s="2" t="n">
-        <v>45603</v>
+        <v>73203</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>43946</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
           <t>Boundary Line Plantation-Horticulture -Community / Boundary Line Plantation of Horticulture Trees for Community</t>
@@ -1088,73 +1088,73 @@
       <c r="J28" s="3" t="n">
         <v>45180</v>
       </c>
       <c r="K28" s="3" t="n">
         <v>45664</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Coastal Afforestation using forstry Trees for Comm / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Coastal Afforestation using forstry Trees for Comm / Plantation in Coastal Area for Community</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1722004013/DP/22012034628257 — maa ki bgiya new MS khiledi</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>47060.93</v>
       </c>
       <c r="I29" s="2" t="n">
-        <v>28989</v>
+        <v>33789</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45622</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2010-2011</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
@@ -3183,51 +3183,51 @@
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1722004013/IF/22012035459966 — KHET TALAB MADAN PARMANAND KHILEDI</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>29361</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45781</v>
@@ -4449,51 +4449,51 @@
       <c r="J97" s="3" t="n">
         <v>42581</v>
       </c>
       <c r="K97" s="3" t="n">
         <v>43079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1722004013/IF/IAY/116039 — Construction of IAY House -IAY REG. NO. MP-22-004-013-002/11</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>42303</v>
@@ -4692,51 +4692,51 @@
       <c r="J102" s="3" t="n">
         <v>43173</v>
       </c>
       <c r="K102" s="3" t="n">
         <v>43342</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1722004013/IF/IAY/200122 — Construction of IAY House -IAY REG. NO. MP-22-004-013-001/04</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I103" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>42451</v>
@@ -5915,51 +5915,51 @@
       <c r="J127" s="3" t="n">
         <v>44767</v>
       </c>
       <c r="K127" s="3" t="n">
         <v>44884</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1722004013/IF/IAY/4535665 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102662987</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>20169</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45567</v>
@@ -6013,51 +6013,51 @@
       <c r="J129" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K129" s="3" t="n">
         <v>45720</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1722004013/IF/IAY/4536442 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103409668</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>16281</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45602</v>
@@ -6503,100 +6503,100 @@
       <c r="J139" s="3" t="n">
         <v>43155</v>
       </c>
       <c r="K139" s="3" t="n">
         <v>43470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1722004013/IF/IAY/4648352 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP145052229</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>17982</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K140" s="3" t="n">
         <v>46237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1722004013/IF/IAY/4680426 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144530539</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>19683</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45567</v>
@@ -6699,51 +6699,51 @@
       <c r="J143" s="3" t="n">
         <v>45856</v>
       </c>
       <c r="K143" s="3" t="n">
         <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1722004013/IF/IAY/5150756 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144560284</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45846</v>
@@ -6895,51 +6895,51 @@
       <c r="J147" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K147" s="3" t="n">
         <v>45980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1722004013/IF/IAY/5159696 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142783435</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45802</v>
@@ -7042,51 +7042,51 @@
       <c r="J150" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K150" s="3" t="n">
         <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1722004013/IF/IAY/5167277 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144599171</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45766</v>
@@ -7336,51 +7336,51 @@
       <c r="J156" s="3" t="n">
         <v>45760</v>
       </c>
       <c r="K156" s="3" t="n">
         <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
           <t>1722004013/IF/IAY/5174093 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP141836384</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I157" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J157" s="3" t="n">
         <v>45775</v>
@@ -7924,51 +7924,51 @@
       <c r="J168" s="3" t="n">
         <v>45760</v>
       </c>
       <c r="K168" s="3" t="n">
         <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1722004013/IF/IAY/5202941 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106179782</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45760</v>
@@ -8512,51 +8512,51 @@
       <c r="J180" s="3" t="n">
         <v>45828</v>
       </c>
       <c r="K180" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
           <t>1722004013/IF/IAY/5238399 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104903495</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I181" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J181" s="3" t="n">
         <v>45857</v>
@@ -9149,51 +9149,51 @@
       <c r="J193" s="3" t="n">
         <v>45854</v>
       </c>
       <c r="K193" s="3" t="n">
         <v>46070</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
           <t>1722004013/IF/IAY/58991 — Construction of IAY House -IAY REG. NO. MP-22-004-013-004/019</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I194" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J194" s="3" t="n">
         <v>42345</v>
@@ -11140,51 +11140,51 @@
       <c r="J234" s="3" t="n">
         <v>43811</v>
       </c>
       <c r="K234" s="3" t="n">
         <v>43935</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
           <t>1722004013/RC/22012034541508 — GRAVEL ROAD PRADHANMANTRI SADAK SE SOMA SULTAN KE GHAR TAK KHILEDI</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
         <v>1338987.28</v>
       </c>
       <c r="I235" s="2" t="n">
         <v>1306122.92</v>
       </c>
       <c r="J235" s="3" t="n">
         <v>44101</v>
@@ -11238,73 +11238,73 @@
       <c r="J236" s="3" t="n">
         <v>44186</v>
       </c>
       <c r="K236" s="3" t="n">
         <v>44287</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
           <t>1722004013/RC/22012034570709 — KHET  SADAK NIRMAN BHANWAR LAL KE GHAR SE RAMKISHAN KE KHET TAK</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
         <v>1485000.84</v>
       </c>
       <c r="I237" s="2" t="n">
-        <v>604807.36</v>
+        <v>605707.36</v>
       </c>
       <c r="J237" s="3" t="n">
         <v>44442</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
@@ -11428,145 +11428,145 @@
         <v>0</v>
       </c>
       <c r="J240" s="3" t="n">
         <v>45352</v>
       </c>
       <c r="K240" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
           <t>1722004013/RC/22012034820087 — cement concrete work middle school parisar gram khiledi vidhayak nidhi</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I241" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J241" s="3" t="n">
         <v>45464</v>
       </c>
       <c r="K241" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
           <t>1722004013/RC/22012034824554 — cc road nirman ismail ke ghar se hnuman mandir govindpura GP</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I242" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J242" s="3" t="n">
         <v>45508</v>
       </c>
       <c r="K242" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
           <t>1722004013/RC/22012034847484 — CC ROAD HANUMAN MANDIR CHOWK KHILEDI</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>34000</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
         <v>45762</v>
@@ -12666,51 +12666,51 @@
       <c r="J266" s="3" t="n">
         <v>45161</v>
       </c>
       <c r="K266" s="3" t="n">
         <v>45292</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
           <t>1722004013/RS/22012035137137 — NALI NIRMAN RAMESH KE GHAR SE PRADHAN MANTRI PULIYA TAK KHILEDI</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
         <v>34000</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>24795</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>45792</v>
@@ -19363,51 +19363,51 @@
       <c r="J407" s="3" t="n">
         <v>43516</v>
       </c>
       <c r="K407" s="3" t="n">
         <v>44311</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1722004/RS/22012035133684 — RCC nali nirman pradhan mantri sdak se talab ki aur</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>59000</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>45478</v>