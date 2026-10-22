--- v0 (2026-09-04)
+++ v1 (2026-10-22)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K266"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 14:36:32</t>
+          <t>Exported on: 2026-10-22 10:26:44</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -898,73 +898,73 @@
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45154</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Bio-drainage Plantation for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1722004040/DP/22012034625453 — Samudayik Varksaropan dharawara kakad par Bagditurk</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>347941.97</v>
       </c>
       <c r="I25" s="2" t="n">
-        <v>161397</v>
+        <v>161697</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45561</v>
       </c>
       <c r="K25" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
@@ -3416,78 +3416,80 @@
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pits for Individuals</t>
+          <t>Construction of Recharge Pits for Individuals / Construction of Recharge Pit for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1722004040/IF/22012035037139 — Individual Lich pit</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>40669.44</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>16320.75</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45139</v>
       </c>
-      <c r="K77" s="3"/>
+      <c r="K77" s="3" t="n">
+        <v>46312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
@@ -3632,98 +3634,98 @@
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1722004040/IF/22012035600722 — ek bagiya maa ke naam GAURI SHG RAJU BAI DAYMA</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>269386.03</v>
       </c>
       <c r="I81" s="2" t="n">
-        <v>123036</v>
+        <v>128736</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1722004040/IF/22012035600727 — ek bagiya maa ke naam GAURI SHG GANGA BAI JAT</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>269386.03</v>
       </c>
       <c r="I82" s="2" t="n">
-        <v>121755</v>
+        <v>138555</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -3820,145 +3822,145 @@
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1722004040/IF/22012035601249 — EK BAGIYA MA KE NAM   PLANTATION WORK MANJU BAI CHAWADA</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>269386.03</v>
       </c>
       <c r="I85" s="2" t="n">
-        <v>63868</v>
+        <v>82468</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45903</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1722004040/IF/22012035601255 — EK BAGIYA MA KE NAM   PLANTATION WORK SANGEETA BAI</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>269386.03</v>
       </c>
       <c r="I86" s="2" t="n">
-        <v>69349</v>
+        <v>84649</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45904</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1722004040/IF/22012035601643 — EK BAGIYA MAA KE NAAM PLANTATION PARVATI CHAWADA</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>269386.03</v>
       </c>
       <c r="I87" s="2" t="n">
-        <v>44845</v>
+        <v>46945</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed / Construction of Cattle Shelter for Individuals</t>
@@ -4462,145 +4464,145 @@
         <v>0</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>42384</v>
       </c>
       <c r="K98" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="99">
       <c r="A99" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B99" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C99" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D99" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E99" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F99" s="1" t="inlineStr">
         <is>
           <t>1722004040/IF/IAY/134994 — Construction of IAY House -IAY REG. NO. MP-22-004-040-003/107</t>
         </is>
       </c>
       <c r="G99" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H99" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I99" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J99" s="3" t="n">
         <v>42403</v>
       </c>
       <c r="K99" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1722004040/IF/IAY/134995 — Construction of IAY House -IAY REG. NO. MP-22-004-040-003/164</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>42403</v>
       </c>
       <c r="K100" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1722004040/IF/IAY/134996 — Construction of IAY House -IAY REG. NO. MP-22-004-040-003/54</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>42403</v>
@@ -5338,51 +5340,51 @@
       <c r="J116" s="3" t="n">
         <v>45589</v>
       </c>
       <c r="K116" s="3" t="n">
         <v>45726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1722004040/IF/IAY/4647263 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142009345</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45762</v>
@@ -5583,51 +5585,51 @@
       <c r="J121" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K121" s="3" t="n">
         <v>46066</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1722004040/IF/IAY/5154702 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP101001878</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>16182</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45769</v>
@@ -5681,51 +5683,51 @@
       <c r="J123" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K123" s="3" t="n">
         <v>46076</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1722004040/IF/IAY/5160089 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP101002634</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>18009</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45776</v>
@@ -5779,51 +5781,51 @@
       <c r="J125" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K125" s="3" t="n">
         <v>46088</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1722004040/IF/IAY/5163017 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106424721</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>45708</v>
@@ -5924,51 +5926,51 @@
       <c r="J128" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K128" s="3" t="n">
         <v>45909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1722004040/IF/IAY/5167295 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100817282</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45769</v>
@@ -6120,125 +6122,129 @@
       <c r="J132" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K132" s="3" t="n">
         <v>45909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F133" s="1" t="inlineStr">
         <is>
           <t>1722004040/IF/IAY/5188805 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142020893</t>
         </is>
       </c>
       <c r="G133" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H133" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I133" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J133" s="3" t="n">
         <v>46029</v>
       </c>
-      <c r="K133" s="3"/>
+      <c r="K133" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1722004040/IF/IAY/5189072 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142020917</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I134" s="2" t="n">
-        <v>16989</v>
+        <v>20289</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45797</v>
       </c>
-      <c r="K134" s="3"/>
+      <c r="K134" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -6263,78 +6269,80 @@
       <c r="J135" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K135" s="3" t="n">
         <v>45980</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1722004040/IF/IAY/5197227 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP142020839</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I136" s="2" t="n">
-        <v>14589</v>
+        <v>24189</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>46029</v>
       </c>
-      <c r="K136" s="3"/>
+      <c r="K136" s="3" t="n">
+        <v>46305</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -6359,127 +6367,129 @@
       <c r="J137" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K137" s="3" t="n">
         <v>46161</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="138">
       <c r="A138" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B138" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C138" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D138" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E138" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F138" s="1" t="inlineStr">
         <is>
           <t>1722004040/IF/IAY/5233223 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100817209</t>
         </is>
       </c>
       <c r="G138" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H138" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I138" s="2" t="n">
         <v>18009</v>
       </c>
       <c r="J138" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K138" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1722004040/IF/IAY/5238079 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106421678</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I139" s="2" t="n">
-        <v>14616</v>
+        <v>24816</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45776</v>
       </c>
-      <c r="K139" s="3"/>
+      <c r="K139" s="3" t="n">
+        <v>46301</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -6553,51 +6563,51 @@
       <c r="J141" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K141" s="3" t="n">
         <v>45874</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1722004040/IF/IAY/5276522 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106424502</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>16182</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45769</v>
@@ -6700,125 +6710,127 @@
       <c r="J144" s="3" t="n">
         <v>42778</v>
       </c>
       <c r="K144" s="3" t="n">
         <v>42983</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1722004040/IF/IAY/5643708 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP101001765</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I145" s="2" t="n">
-        <v>4200</v>
+        <v>12300</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1722004040/IF/IAY/5881053 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP100813313</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I146" s="2" t="n">
-        <v>7602</v>
+        <v>26202</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>46183</v>
       </c>
-      <c r="K146" s="3"/>
+      <c r="K146" s="3" t="n">
+        <v>46310</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -6939,51 +6951,51 @@
         <v>0</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>43935</v>
       </c>
       <c r="K149" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Development of chaur Land for Community / Construction of Drainage Works in Waterlogged Land for Community</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1722004040/LD/22012034519815 — goushala nirman bagditurk</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>3784582.21</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>3435447.28</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>44102</v>
@@ -8244,73 +8256,73 @@
       <c r="J176" s="3" t="n">
         <v>44183</v>
       </c>
       <c r="K176" s="3" t="n">
         <v>44202</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Top Roads for Community</t>
+          <t>Construction of Bitumen Top Roads for Community / Construction of Bitumen Road for Community</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
           <t>1722004040/RC/22012034548306 — SUDUR SADAK NIRMAN BAGDITURK SE UTTARSI BALRAM KE GHAR TAK</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>1497934.99</v>
       </c>
       <c r="I177" s="2" t="n">
-        <v>1248009.87</v>
+        <v>1248609.87</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>44161</v>
       </c>
       <c r="K177" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
@@ -8579,51 +8591,51 @@
       <c r="J183" s="3" t="n">
         <v>45505</v>
       </c>
       <c r="K183" s="3" t="n">
         <v>45622</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
           <t>1722004040/RC/22012034831489 — cc road nirman saddam ke ghar se kabristaan tak</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
         <v>68000</v>
       </c>
       <c r="I184" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J184" s="3" t="n">
         <v>45572</v>
@@ -12141,371 +12153,373 @@
         <v>0</v>
       </c>
       <c r="J257" s="3" t="n">
         <v>44375</v>
       </c>
       <c r="K257" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1722004/IF/22012035016363 — Devisingh awla plantation</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>213200</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>127679.32</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>44824</v>
       </c>
       <c r="K258" s="3" t="n">
-        <v>46246</v>
+        <v>46270</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1722004/IF/22012035016378 — Punibai awala plantation</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>213000</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>161275.32</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>44822</v>
       </c>
       <c r="K259" s="3" t="n">
-        <v>46246</v>
+        <v>46270</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1722004/IF/22012035016605 — horticulture plantation harisingh gram bagditurk</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>213200</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>95428</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>44823</v>
       </c>
-      <c r="K260" s="3"/>
+      <c r="K260" s="3" t="n">
+        <v>46312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1722004/IF/22012035016623 — horticulture plantation kamal gram bagditurk</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>213200</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>138480.94</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>44823</v>
       </c>
       <c r="K261" s="3" t="n">
-        <v>46246</v>
+        <v>46270</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
           <t>1722004/IF/22012035016667 — horticulture plantation dilip gram bagditurk</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
         <v>213200</v>
       </c>
       <c r="I262" s="2" t="n">
         <v>139243.32</v>
       </c>
       <c r="J262" s="3" t="n">
         <v>44822</v>
       </c>
       <c r="K262" s="3" t="n">
-        <v>46246</v>
+        <v>46270</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1722004/IF/22012035016680 — horticulture plantation ratanlal gram bagditurk</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>213200</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>132684.94</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>44823</v>
       </c>
       <c r="K263" s="3" t="n">
-        <v>46246</v>
+        <v>46270</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
           <t>1722004/IF/22012035017658 — horticulture plantation sarjubai gram bagditurk</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
         <v>213200</v>
       </c>
       <c r="I264" s="2" t="n">
         <v>126445.32</v>
       </c>
       <c r="J264" s="3" t="n">
         <v>44837</v>
       </c>
       <c r="K264" s="3" t="n">
-        <v>46246</v>
+        <v>46270</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
@@ -12529,79 +12543,79 @@
         <v>0</v>
       </c>
       <c r="J265" s="3" t="n">
         <v>44671</v>
       </c>
       <c r="K265" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1722004/IF/22012035024879 — horticulture plantation sitaram gram bagditurk</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>213200</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>121915.32</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>44837</v>
       </c>
       <c r="K266" s="3" t="n">
-        <v>46246</v>
+        <v>46270</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>