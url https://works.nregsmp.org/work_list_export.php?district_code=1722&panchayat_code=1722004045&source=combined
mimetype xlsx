--- v0 (2026-09-01)
+++ v1 (2026-10-20)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K306"/>
+  <dimension ref="A1:K308"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-01 21:52:48</t>
+          <t>Exported on: 2026-10-20 21:11:38</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1722004008/IF/IAY/202687 — Construction of IAY House -IAY REG. NO. MP-22-004-008-003/3</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>42345</v>
@@ -906,51 +906,51 @@
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45139</v>
       </c>
       <c r="K24" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in Fields for Community</t>
+          <t>Block Plantation-Sericulture- in Fields-Community / Block Plantation of Sericulture Trees in fields for Community</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1722004045/DP/22012034584474 — Vasudha Vandan Plantation Shantidham  Khadi</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>54564.94</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>27795</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45152</v>
@@ -2058,51 +2058,51 @@
       <c r="J48" s="3" t="n">
         <v>45455</v>
       </c>
       <c r="K48" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1722004045/IF/22012035292769 — khet talab sajan bai pati kalu</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>45520</v>
@@ -2203,51 +2203,51 @@
       <c r="J51" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K51" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1722004045/IF/22012035459617 — indivisual khet talab nirman deubai pati pannalal khadi</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45762</v>
@@ -4786,51 +4786,51 @@
       <c r="J104" s="3" t="n">
         <v>45663</v>
       </c>
       <c r="K104" s="3" t="n">
         <v>46175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1722004045/IF/IAY/4565144 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116435941</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45670</v>
@@ -5127,51 +5127,51 @@
       <c r="J111" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K111" s="3" t="n">
         <v>46060</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1722004045/IF/IAY/4686380 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105243442</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>45553</v>
@@ -5321,51 +5321,51 @@
       <c r="J115" s="3" t="n">
         <v>45670</v>
       </c>
       <c r="K115" s="3" t="n">
         <v>45868</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1722004045/IF/IAY/5147430 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124895619</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45874</v>
@@ -5615,196 +5615,196 @@
       <c r="J121" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K121" s="3" t="n">
         <v>46060</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1722004045/IF/IAY/5167846 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124895424</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I122" s="2" t="n">
-        <v>6027</v>
+        <v>22827</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>46093</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1722004045/IF/IAY/5169866 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118519163</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K123" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1722004045/IF/IAY/5185090 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118306397</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45874</v>
       </c>
       <c r="K124" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1722004045/IF/IAY/5188761 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116416779</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45804</v>
@@ -5907,125 +5907,127 @@
       <c r="J127" s="3" t="n">
         <v>45830</v>
       </c>
       <c r="K127" s="3" t="n">
         <v>45959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1722004045/IF/IAY/5190844 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118542767</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1722004045/IF/IAY/5202864 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117406177</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I129" s="2" t="n">
-        <v>7854</v>
+        <v>20154</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>46064</v>
       </c>
-      <c r="K129" s="3"/>
+      <c r="K129" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -6099,78 +6101,80 @@
       <c r="J131" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K131" s="3" t="n">
         <v>46060</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1722004045/IF/IAY/5207540 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118288943</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I132" s="2" t="n">
-        <v>16443</v>
+        <v>23343</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>46025</v>
       </c>
-      <c r="K132" s="3"/>
+      <c r="K132" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="133">
       <c r="A133" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B133" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C133" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D133" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E133" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -6195,100 +6199,100 @@
       <c r="J133" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K133" s="3" t="n">
         <v>45964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="134">
       <c r="A134" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B134" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C134" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D134" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E134" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F134" s="1" t="inlineStr">
         <is>
           <t>1722004045/IF/IAY/5209253 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144602551</t>
         </is>
       </c>
       <c r="G134" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H134" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I134" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J134" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K134" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1722004045/IF/IAY/5210965 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116419159</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45804</v>
@@ -6342,51 +6346,51 @@
       <c r="J136" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K136" s="3" t="n">
         <v>46060</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1722004045/IF/IAY/5214826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114762445</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45706</v>
@@ -6438,51 +6442,51 @@
       <c r="J138" s="3" t="n">
         <v>45874</v>
       </c>
       <c r="K138" s="3" t="n">
         <v>46060</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="139">
       <c r="A139" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B139" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C139" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D139" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E139" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F139" s="1" t="inlineStr">
         <is>
           <t>1722004045/IF/IAY/5220038 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124892835</t>
         </is>
       </c>
       <c r="G139" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H139" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I139" s="2" t="n">
         <v>15921</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>45797</v>
@@ -6634,98 +6638,98 @@
       <c r="J142" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K142" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="143">
       <c r="A143" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B143" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C143" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D143" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E143" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F143" s="1" t="inlineStr">
         <is>
           <t>1722004045/IF/IAY/5237547 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149499469</t>
         </is>
       </c>
       <c r="G143" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H143" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I143" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>45706</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1722004045/IF/IAY/5242059 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113901931</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45762</v>
@@ -6777,145 +6781,145 @@
       <c r="J145" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K145" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1722004045/IF/IAY/5387160 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120858331</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1722004045/IF/IAY/5409439 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120858777</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1722004045/IF/IAY/5421468 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120858146</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45752</v>
@@ -6967,120 +6971,120 @@
       <c r="J149" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K149" s="3" t="n">
         <v>46054</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="150">
       <c r="A150" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B150" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C150" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D150" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E150" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F150" s="1" t="inlineStr">
         <is>
           <t>1722004045/IF/IAY/5515747 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP144534731</t>
         </is>
       </c>
       <c r="G150" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H150" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I150" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1722004045/IF/IAY/5516355 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102245834</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I151" s="2" t="n">
-        <v>4200</v>
+        <v>25200</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K151" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="152">
       <c r="A152" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B152" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C152" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D152" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -7110,100 +7114,100 @@
       <c r="J152" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K152" s="3" t="n">
         <v>45909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1722004045/IF/IAY/5523458 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116418131</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K153" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1722004045/IF/IAY/5657901 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP120563052</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45715</v>
@@ -7245,7324 +7249,7422 @@
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>17748</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K155" s="3" t="n">
         <v>46145</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
-          <t>1722004045/IF/IAY/727046 — Construction of IAY House -IAY REG. NO. MP1881364</t>
+          <t>1722004045/IF/IAY/6246296 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105052452</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I156" s="2" t="n">
-        <v>14448</v>
+        <v>0</v>
       </c>
       <c r="J156" s="3" t="n">
-        <v>42859</v>
-[...3 lines deleted...]
-      </c>
+        <v>46314</v>
+      </c>
+      <c r="K156" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="157">
       <c r="A157" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B157" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C157" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D157" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E157" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F157" s="1" t="inlineStr">
         <is>
-          <t>1722004045/IF/IAY/727237 — Construction of IAY House -IAY REG. NO. MP1885898</t>
+          <t>1722004045/IF/IAY/6397405 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116414800</t>
         </is>
       </c>
       <c r="G157" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H157" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I157" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J157" s="3" t="n">
-        <v>42859</v>
-[...3 lines deleted...]
-      </c>
+        <v>46314</v>
+      </c>
+      <c r="K157" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="158">
       <c r="A158" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B158" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C158" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D158" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E158" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F158" s="1" t="inlineStr">
         <is>
-          <t>1722004045/IF/IAY/727655 — Construction of IAY House -IAY REG. NO. MP1896505</t>
+          <t>1722004045/IF/IAY/727046 — Construction of IAY House -IAY REG. NO. MP1881364</t>
         </is>
       </c>
       <c r="G158" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H158" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I158" s="2" t="n">
-        <v>15040</v>
+        <v>14448</v>
       </c>
       <c r="J158" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K158" s="3" t="n">
-        <v>43314</v>
+        <v>43049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="159">
       <c r="A159" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B159" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C159" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D159" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E159" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F159" s="1" t="inlineStr">
         <is>
-          <t>1722004045/IF/IAY/727657 — Construction of IAY House -IAY REG. NO. MP1896535</t>
+          <t>1722004045/IF/IAY/727237 — Construction of IAY House -IAY REG. NO. MP1885898</t>
         </is>
       </c>
       <c r="G159" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H159" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I159" s="2" t="n">
-        <v>14840</v>
+        <v>15480</v>
       </c>
       <c r="J159" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K159" s="3" t="n">
-        <v>43234</v>
+        <v>43118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="160">
       <c r="A160" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B160" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C160" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D160" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E160" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F160" s="1" t="inlineStr">
         <is>
-          <t>1722004045/IF/IAY/735154 — Construction of IAY House -IAY REG. NO. MP2111122</t>
+          <t>1722004045/IF/IAY/727655 — Construction of IAY House -IAY REG. NO. MP1896505</t>
         </is>
       </c>
       <c r="G160" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H160" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I160" s="2" t="n">
-        <v>14964</v>
+        <v>15040</v>
       </c>
       <c r="J160" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K160" s="3" t="n">
-        <v>43141</v>
+        <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="161">
       <c r="A161" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B161" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C161" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D161" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E161" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F161" s="1" t="inlineStr">
         <is>
-          <t>1722004045/IF/IAY/736271 — Construction of IAY House -IAY REG. NO. MP2135255</t>
+          <t>1722004045/IF/IAY/727657 — Construction of IAY House -IAY REG. NO. MP1896535</t>
         </is>
       </c>
       <c r="G161" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H161" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I161" s="2" t="n">
-        <v>14964</v>
+        <v>14840</v>
       </c>
       <c r="J161" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K161" s="3" t="n">
-        <v>43125</v>
+        <v>43234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="162">
       <c r="A162" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B162" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C162" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D162" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E162" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F162" s="1" t="inlineStr">
         <is>
-          <t>1722004045/IF/IAY/736391 — Construction of IAY House -IAY REG. NO. MP2138394</t>
+          <t>1722004045/IF/IAY/735154 — Construction of IAY House -IAY REG. NO. MP2111122</t>
         </is>
       </c>
       <c r="G162" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H162" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I162" s="2" t="n">
-        <v>15652</v>
+        <v>14964</v>
       </c>
       <c r="J162" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K162" s="3" t="n">
-        <v>43154</v>
+        <v>43141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="163">
       <c r="A163" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B163" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C163" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D163" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E163" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F163" s="1" t="inlineStr">
         <is>
-          <t>1722004045/IF/IAY/736392 — Construction of IAY House -IAY REG. NO. MP2138404</t>
+          <t>1722004045/IF/IAY/736271 — Construction of IAY House -IAY REG. NO. MP2135255</t>
         </is>
       </c>
       <c r="G163" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H163" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I163" s="2" t="n">
-        <v>14448</v>
+        <v>14964</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K163" s="3" t="n">
-        <v>43141</v>
+        <v>43125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
-          <t>1722004045/IF/IAY/736584 — Construction of IAY House -IAY REG. NO. MP2142919</t>
+          <t>1722004045/IF/IAY/736391 — Construction of IAY House -IAY REG. NO. MP2138394</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I164" s="2" t="n">
-        <v>14448</v>
+        <v>15652</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K164" s="3" t="n">
-        <v>43141</v>
+        <v>43154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
-          <t>1722004045/IF/IAY/738684 — Construction of IAY House -IAY REG. NO. MP2191950</t>
+          <t>1722004045/IF/IAY/736392 — Construction of IAY House -IAY REG. NO. MP2138404</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
-        <v>17100</v>
+        <v>15030</v>
       </c>
       <c r="I165" s="2" t="n">
-        <v>0</v>
+        <v>14448</v>
       </c>
       <c r="J165" s="3" t="n">
-        <v>42823</v>
-[...1 lines deleted...]
-      <c r="K165" s="3"/>
+        <v>42859</v>
+      </c>
+      <c r="K165" s="3" t="n">
+        <v>43141</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
-          <t>1722004045/IF/IAY/738692 — Construction of IAY House -IAY REG. NO. MP2192127</t>
+          <t>1722004045/IF/IAY/736584 — Construction of IAY House -IAY REG. NO. MP2142919</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I166" s="2" t="n">
-        <v>15480</v>
+        <v>14448</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K166" s="3" t="n">
         <v>43141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
-          <t>1722004045/IF/IAY/738811 — Construction of IAY House -IAY REG. NO. MP2196593</t>
+          <t>1722004045/IF/IAY/738684 — Construction of IAY House -IAY REG. NO. MP2191950</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
-        <v>15030</v>
+        <v>17100</v>
       </c>
       <c r="I167" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J167" s="3" t="n">
-        <v>42859</v>
-[...3 lines deleted...]
-      </c>
+        <v>42823</v>
+      </c>
+      <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
-          <t>1722004045/IF/IAY/768072 — Construction of IAY House -IAY REG. NO. MP3338473</t>
+          <t>1722004045/IF/IAY/738692 — Construction of IAY House -IAY REG. NO. MP2192127</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I168" s="2" t="n">
-        <v>14158</v>
+        <v>15480</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K168" s="3" t="n">
-        <v>43283</v>
+        <v>43141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
-          <t>1722004045/IF/IAY/769599 — Construction of IAY House -IAY REG. NO. MP3415458</t>
+          <t>1722004045/IF/IAY/738811 — Construction of IAY House -IAY REG. NO. MP2196593</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K169" s="3" t="n">
-        <v>43110</v>
+        <v>43141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
-          <t>1722004045/IF/IAY/770125 — Construction of IAY House -IAY REG. NO. MP3440184</t>
+          <t>1722004045/IF/IAY/768072 — Construction of IAY House -IAY REG. NO. MP3338473</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I170" s="2" t="n">
-        <v>14964</v>
+        <v>14158</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K170" s="3" t="n">
-        <v>43141</v>
+        <v>43283</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
-          <t>1722004045/IF/IAY/770126 — Construction of IAY House -IAY REG. NO. MP3440195</t>
+          <t>1722004045/IF/IAY/769599 — Construction of IAY House -IAY REG. NO. MP3415458</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I171" s="2" t="n">
-        <v>15652</v>
+        <v>15480</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K171" s="3" t="n">
-        <v>43154</v>
+        <v>43110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
-          <t>1722004045/IF/IAY/770127 — Construction of IAY House -IAY REG. NO. MP3440238</t>
+          <t>1722004045/IF/IAY/770125 — Construction of IAY House -IAY REG. NO. MP3440184</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>14964</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K172" s="3" t="n">
         <v>43141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="173">
       <c r="A173" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B173" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C173" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D173" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E173" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F173" s="1" t="inlineStr">
         <is>
-          <t>1722004045/IF/IAY/771940 — Construction of IAY House -IAY REG. NO. MP3524248</t>
+          <t>1722004045/IF/IAY/770126 — Construction of IAY House -IAY REG. NO. MP3440195</t>
         </is>
       </c>
       <c r="G173" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H173" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I173" s="2" t="n">
-        <v>14448</v>
+        <v>15652</v>
       </c>
       <c r="J173" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K173" s="3" t="n">
-        <v>43118</v>
+        <v>43154</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="174">
       <c r="A174" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B174" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C174" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D174" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E174" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F174" s="1" t="inlineStr">
         <is>
-          <t>1722004045/IF/IAY/772328 — Construction of IAY House -IAY REG. NO. MP3540863</t>
+          <t>1722004045/IF/IAY/770127 — Construction of IAY House -IAY REG. NO. MP3440238</t>
         </is>
       </c>
       <c r="G174" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H174" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I174" s="2" t="n">
-        <v>15480</v>
+        <v>14964</v>
       </c>
       <c r="J174" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K174" s="3" t="n">
-        <v>43118</v>
+        <v>43141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="175">
       <c r="A175" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B175" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C175" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D175" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E175" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F175" s="1" t="inlineStr">
         <is>
-          <t>1722004045/IF/IAY/772374 — Construction of IAY House -IAY REG. NO. MP3543117</t>
+          <t>1722004045/IF/IAY/771940 — Construction of IAY House -IAY REG. NO. MP3524248</t>
         </is>
       </c>
       <c r="G175" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H175" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I175" s="2" t="n">
-        <v>15480</v>
+        <v>14448</v>
       </c>
       <c r="J175" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K175" s="3" t="n">
-        <v>43125</v>
+        <v>43118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="176">
       <c r="A176" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B176" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C176" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D176" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E176" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F176" s="1" t="inlineStr">
         <is>
-          <t>1722004045/IF/IAY/772381 — Construction of IAY House -IAY REG. NO. MP3543190</t>
+          <t>1722004045/IF/IAY/772328 — Construction of IAY House -IAY REG. NO. MP3540863</t>
         </is>
       </c>
       <c r="G176" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H176" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I176" s="2" t="n">
-        <v>14964</v>
+        <v>15480</v>
       </c>
       <c r="J176" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K176" s="3" t="n">
-        <v>43131</v>
+        <v>43118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="177">
       <c r="A177" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B177" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C177" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D177" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E177" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F177" s="1" t="inlineStr">
         <is>
-          <t>1722004045/IF/IAY/772579 — Construction of IAY House -IAY REG. NO. MP3552254</t>
+          <t>1722004045/IF/IAY/772374 — Construction of IAY House -IAY REG. NO. MP3543117</t>
         </is>
       </c>
       <c r="G177" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H177" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I177" s="2" t="n">
-        <v>14964</v>
+        <v>15480</v>
       </c>
       <c r="J177" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K177" s="3" t="n">
-        <v>43110</v>
+        <v>43125</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="178">
       <c r="A178" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B178" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C178" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D178" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E178" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F178" s="1" t="inlineStr">
         <is>
-          <t>1722004045/IF/IAY/773279 — Construction of IAY House -IAY REG. NO. MP3584776</t>
+          <t>1722004045/IF/IAY/772381 — Construction of IAY House -IAY REG. NO. MP3543190</t>
         </is>
       </c>
       <c r="G178" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H178" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I178" s="2" t="n">
         <v>14964</v>
       </c>
       <c r="J178" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K178" s="3" t="n">
-        <v>43110</v>
+        <v>43131</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="179">
       <c r="A179" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B179" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C179" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D179" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E179" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F179" s="1" t="inlineStr">
         <is>
-          <t>1722004045/IF/IAY/776782 — Construction of IAY House -IAY REG. NO. MP3780650</t>
+          <t>1722004045/IF/IAY/772579 — Construction of IAY House -IAY REG. NO. MP3552254</t>
         </is>
       </c>
       <c r="G179" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H179" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I179" s="2" t="n">
         <v>14964</v>
       </c>
       <c r="J179" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K179" s="3" t="n">
-        <v>43141</v>
+        <v>43110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="180">
       <c r="A180" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B180" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C180" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D180" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E180" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F180" s="1" t="inlineStr">
         <is>
-          <t>1722004045/IF/IAY/777004 — Construction of IAY House -IAY REG. NO. MP3794860</t>
+          <t>1722004045/IF/IAY/773279 — Construction of IAY House -IAY REG. NO. MP3584776</t>
         </is>
       </c>
       <c r="G180" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H180" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I180" s="2" t="n">
         <v>14964</v>
       </c>
       <c r="J180" s="3" t="n">
         <v>42859</v>
       </c>
       <c r="K180" s="3" t="n">
-        <v>43118</v>
+        <v>43110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="181">
       <c r="A181" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B181" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C181" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D181" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E181" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F181" s="1" t="inlineStr">
         <is>
-          <t>1722004045/IF/IAY/828142 — Construction of IAY House -IAY REG. NO. MP3540890</t>
+          <t>1722004045/IF/IAY/776782 — Construction of IAY House -IAY REG. NO. MP3780650</t>
         </is>
       </c>
       <c r="G181" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H181" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I181" s="2" t="n">
-        <v>15652</v>
+        <v>14964</v>
       </c>
       <c r="J181" s="3" t="n">
-        <v>42915</v>
+        <v>42859</v>
       </c>
       <c r="K181" s="3" t="n">
-        <v>43154</v>
+        <v>43141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="182">
       <c r="A182" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B182" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C182" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D182" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E182" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F182" s="1" t="inlineStr">
         <is>
-          <t>1722004045/LD/13 — ग्रामीण क्रीडागंन मुरम समतलीकरण स्‍कूल प्रांगण खडी</t>
+          <t>1722004045/IF/IAY/777004 — Construction of IAY House -IAY REG. NO. MP3794860</t>
         </is>
       </c>
       <c r="G182" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H182" s="2" t="n">
-        <v>68258</v>
+        <v>15030</v>
       </c>
       <c r="I182" s="2" t="n">
-        <v>41587</v>
+        <v>14964</v>
       </c>
       <c r="J182" s="3" t="n">
-        <v>40805</v>
+        <v>42859</v>
       </c>
       <c r="K182" s="3" t="n">
-        <v>41199</v>
+        <v>43118</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="183">
       <c r="A183" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B183" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C183" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D183" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E183" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F183" s="1" t="inlineStr">
         <is>
-          <t>1722004045/LD/22012034295135 — Shamshaqn maidan samtalikaran</t>
+          <t>1722004045/IF/IAY/828142 — Construction of IAY House -IAY REG. NO. MP3540890</t>
         </is>
       </c>
       <c r="G183" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H183" s="2" t="n">
-        <v>82000</v>
+        <v>15480</v>
       </c>
       <c r="I183" s="2" t="n">
-        <v>0</v>
+        <v>15652</v>
       </c>
       <c r="J183" s="3" t="n">
-        <v>42720</v>
-[...1 lines deleted...]
-      <c r="K183" s="3"/>
+        <v>42915</v>
+      </c>
+      <c r="K183" s="3" t="n">
+        <v>43154</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="184">
       <c r="A184" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B184" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C184" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D184" s="1" t="inlineStr">
         <is>
           <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E184" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F184" s="1" t="inlineStr">
         <is>
-          <t>1722004045/LD/3799420998 — gramin krigdan khel maidan aaganwadi ke pass</t>
+          <t>1722004045/LD/13 — ग्रामीण क्रीडागंन मुरम समतलीकरण स्‍कूल प्रांगण खडी</t>
         </is>
       </c>
       <c r="G184" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H184" s="2" t="n">
-        <v>31394</v>
+        <v>68258</v>
       </c>
       <c r="I184" s="2" t="n">
-        <v>27996</v>
+        <v>41587</v>
       </c>
       <c r="J184" s="3" t="n">
-        <v>41660</v>
+        <v>40805</v>
       </c>
       <c r="K184" s="3" t="n">
-        <v>41792</v>
+        <v>41199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="185">
       <c r="A185" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B185" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C185" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D185" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E185" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F185" s="1" t="inlineStr">
         <is>
-          <t>1722004045/LD/3799421002 — Khel maidan levelling</t>
+          <t>1722004045/LD/22012034295135 — Shamshaqn maidan samtalikaran</t>
         </is>
       </c>
       <c r="G185" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H185" s="2" t="n">
-        <v>24108</v>
+        <v>82000</v>
       </c>
       <c r="I185" s="2" t="n">
-        <v>21962</v>
+        <v>0</v>
       </c>
       <c r="J185" s="3" t="n">
-        <v>41660</v>
-[...3 lines deleted...]
-      </c>
+        <v>42720</v>
+      </c>
+      <c r="K185" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="186">
       <c r="A186" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B186" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C186" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D186" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E186" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F186" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034152677 — मुरम सडक निर्माण मरीमाता से गरडावद मार्ग खडी</t>
+          <t>1722004045/LD/3799420998 — gramin krigdan khel maidan aaganwadi ke pass</t>
         </is>
       </c>
       <c r="G186" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H186" s="2" t="n">
-        <v>494000</v>
+        <v>31394</v>
       </c>
       <c r="I186" s="2" t="n">
-        <v>57000</v>
+        <v>27996</v>
       </c>
       <c r="J186" s="3" t="n">
-        <v>40551</v>
+        <v>41660</v>
       </c>
       <c r="K186" s="3" t="n">
-        <v>41047</v>
+        <v>41792</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="187">
       <c r="A187" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B187" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C187" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D187" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E187" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F187" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034152751 — मुरम सडक निर्माण खडी से बेगन्‍दामार्ग खडी</t>
+          <t>1722004045/LD/3799421002 — Khel maidan levelling</t>
         </is>
       </c>
       <c r="G187" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H187" s="2" t="n">
-        <v>493133</v>
+        <v>24108</v>
       </c>
       <c r="I187" s="2" t="n">
-        <v>55510</v>
+        <v>21962</v>
       </c>
       <c r="J187" s="3" t="n">
-        <v>40683</v>
+        <v>41660</v>
       </c>
       <c r="K187" s="3" t="n">
-        <v>41361</v>
+        <v>41792</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="188">
       <c r="A188" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B188" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C188" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D188" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E188" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F188" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034158381 — सीमेंट कांक्रीट आं‍तरिक मार्ग खडी दीनेश के मकान से</t>
+          <t>1722004045/RC/22012034152677 — मुरम सडक निर्माण मरीमाता से गरडावद मार्ग खडी</t>
         </is>
       </c>
       <c r="G188" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H188" s="2" t="n">
-        <v>156000</v>
+        <v>494000</v>
       </c>
       <c r="I188" s="2" t="n">
-        <v>140816</v>
+        <v>57000</v>
       </c>
       <c r="J188" s="3" t="n">
-        <v>41653</v>
+        <v>40551</v>
       </c>
       <c r="K188" s="3" t="n">
-        <v>41792</v>
+        <v>41047</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="189">
       <c r="A189" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B189" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C189" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D189" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E189" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F189" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034197735 — सीमेंट कांक्रीट आंतरिक मार्ग शंकरलाल के घर से धर्म</t>
+          <t>1722004045/RC/22012034152751 — मुरम सडक निर्माण खडी से बेगन्‍दामार्ग खडी</t>
         </is>
       </c>
       <c r="G189" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H189" s="2" t="n">
-        <v>100000</v>
+        <v>493133</v>
       </c>
       <c r="I189" s="2" t="n">
-        <v>91850</v>
+        <v>55510</v>
       </c>
       <c r="J189" s="3" t="n">
-        <v>41648</v>
+        <v>40683</v>
       </c>
       <c r="K189" s="3" t="n">
-        <v>41922</v>
+        <v>41361</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="190">
       <c r="A190" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B190" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C190" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D190" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E190" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F190" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034208281 — खेत सडक रामसिंह के खेत से दिनेश के खेत तक</t>
+          <t>1722004045/RC/22012034158381 — सीमेंट कांक्रीट आं‍तरिक मार्ग खडी दीनेश के मकान से</t>
         </is>
       </c>
       <c r="G190" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H190" s="2" t="n">
-        <v>1493000</v>
+        <v>156000</v>
       </c>
       <c r="I190" s="2" t="n">
-        <v>1003569.3</v>
+        <v>140816</v>
       </c>
       <c r="J190" s="3" t="n">
-        <v>41703</v>
+        <v>41653</v>
       </c>
       <c r="K190" s="3" t="n">
-        <v>42750</v>
+        <v>41792</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="191">
       <c r="A191" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B191" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C191" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D191" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E191" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F191" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034288601 — cement voncrete road dharmashai se ranjeet patel ke ghar ki or</t>
+          <t>1722004045/RC/22012034197735 — सीमेंट कांक्रीट आंतरिक मार्ग शंकरलाल के घर से धर्म</t>
         </is>
       </c>
       <c r="G191" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H191" s="2" t="n">
-        <v>130000</v>
+        <v>100000</v>
       </c>
       <c r="I191" s="2" t="n">
-        <v>129267</v>
+        <v>91850</v>
       </c>
       <c r="J191" s="3" t="n">
-        <v>42332</v>
+        <v>41648</v>
       </c>
       <c r="K191" s="3" t="n">
-        <v>42977</v>
+        <v>41922</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="192">
       <c r="A192" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B192" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C192" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D192" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E192" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F192" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034298037 — cement concrete road magan ke ghar se syam dhobi ke ghar tak</t>
+          <t>1722004045/RC/22012034208281 — खेत सडक रामसिंह के खेत से दिनेश के खेत तक</t>
         </is>
       </c>
       <c r="G192" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H192" s="2" t="n">
-        <v>78000</v>
+        <v>1493000</v>
       </c>
       <c r="I192" s="2" t="n">
-        <v>77910</v>
+        <v>1003569.3</v>
       </c>
       <c r="J192" s="3" t="n">
-        <v>42409</v>
+        <v>41703</v>
       </c>
       <c r="K192" s="3" t="n">
-        <v>42798</v>
+        <v>42750</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="193">
       <c r="A193" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B193" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C193" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D193" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E193" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F193" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034300684 — cement concrete road</t>
+          <t>1722004045/RC/22012034288601 — cement voncrete road dharmashai se ranjeet patel ke ghar ki or</t>
         </is>
       </c>
       <c r="G193" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H193" s="2" t="n">
-        <v>0</v>
+        <v>130000</v>
       </c>
       <c r="I193" s="2" t="n">
-        <v>0</v>
+        <v>129267</v>
       </c>
       <c r="J193" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K193" s="3"/>
+        <v>42332</v>
+      </c>
+      <c r="K193" s="3" t="n">
+        <v>42977</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="194">
       <c r="A194" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B194" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C194" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D194" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E194" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F194" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034300685 — Khet sadak</t>
+          <t>1722004045/RC/22012034298037 — cement concrete road magan ke ghar se syam dhobi ke ghar tak</t>
         </is>
       </c>
       <c r="G194" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H194" s="2" t="n">
-        <v>0</v>
+        <v>78000</v>
       </c>
       <c r="I194" s="2" t="n">
-        <v>0</v>
+        <v>77910</v>
       </c>
       <c r="J194" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K194" s="3"/>
+        <v>42409</v>
+      </c>
+      <c r="K194" s="3" t="n">
+        <v>42798</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="195">
       <c r="A195" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B195" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C195" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D195" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E195" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F195" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034320448 — Cement concrete govt prathimik vidhalya se Ramesh Kamdar ke Ghar ki ore</t>
+          <t>1722004045/RC/22012034300684 — cement concrete road</t>
         </is>
       </c>
       <c r="G195" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H195" s="2" t="n">
-        <v>68000</v>
+        <v>0</v>
       </c>
       <c r="I195" s="2" t="n">
-        <v>68120</v>
+        <v>0</v>
       </c>
       <c r="J195" s="3" t="n">
-        <v>42776</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K195" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="196">
       <c r="A196" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B196" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C196" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D196" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E196" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F196" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034338517 — Cement concrete Road Goverment P s Vidhalaya se Ramesh kamdar ke ghar ki ore</t>
+          <t>1722004045/RC/22012034300685 — Khet sadak</t>
         </is>
       </c>
       <c r="G196" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H196" s="2" t="n">
-        <v>68000</v>
+        <v>0</v>
       </c>
       <c r="I196" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J196" s="3" t="n">
-        <v>42597</v>
+        <v>42395</v>
       </c>
       <c r="K196" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="197">
       <c r="A197" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B197" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C197" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D197" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E197" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F197" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034338519 — Cement Concrete Road Goverment P s VIDHALYA SE rAMESH kAMAR KE GHAR TAK</t>
+          <t>1722004045/RC/22012034320448 — Cement concrete govt prathimik vidhalya se Ramesh Kamdar ke Ghar ki ore</t>
         </is>
       </c>
       <c r="G197" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H197" s="2" t="n">
         <v>68000</v>
       </c>
       <c r="I197" s="2" t="n">
-        <v>0</v>
+        <v>68120</v>
       </c>
       <c r="J197" s="3" t="n">
-        <v>42874</v>
-[...1 lines deleted...]
-      <c r="K197" s="3"/>
+        <v>42776</v>
+      </c>
+      <c r="K197" s="3" t="n">
+        <v>43375</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="198">
       <c r="A198" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B198" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C198" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D198" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E198" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F198" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034341687 — Cement concrete road Mari mata choraha se aanganwadi tak</t>
+          <t>1722004045/RC/22012034338517 — Cement concrete Road Goverment P s Vidhalaya se Ramesh kamdar ke ghar ki ore</t>
         </is>
       </c>
       <c r="G198" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H198" s="2" t="n">
-        <v>50000</v>
+        <v>68000</v>
       </c>
       <c r="I198" s="2" t="n">
-        <v>49892</v>
+        <v>0</v>
       </c>
       <c r="J198" s="3" t="n">
-        <v>42908</v>
-[...3 lines deleted...]
-      </c>
+        <v>42597</v>
+      </c>
+      <c r="K198" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="199">
       <c r="A199" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B199" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C199" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D199" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E199" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F199" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034372960 — khet sdak</t>
+          <t>1722004045/RC/22012034338519 — Cement Concrete Road Goverment P s VIDHALYA SE rAMESH kAMAR KE GHAR TAK</t>
         </is>
       </c>
       <c r="G199" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H199" s="2" t="n">
-        <v>0</v>
+        <v>68000</v>
       </c>
       <c r="I199" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J199" s="3" t="n">
-        <v>43010</v>
+        <v>42874</v>
       </c>
       <c r="K199" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="200">
       <c r="A200" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B200" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C200" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D200" s="1" t="inlineStr">
         <is>
-          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E200" s="1" t="inlineStr">
         <is>
-          <t>Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F200" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034380109 — Cement concrete road Chainsing ke makan se Rajaram ke makan tak</t>
+          <t>1722004045/RC/22012034341687 — Cement concrete road Mari mata choraha se aanganwadi tak</t>
         </is>
       </c>
       <c r="G200" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H200" s="2" t="n">
-        <v>74000</v>
+        <v>50000</v>
       </c>
       <c r="I200" s="2" t="n">
-        <v>0</v>
+        <v>49892</v>
       </c>
       <c r="J200" s="3" t="n">
-        <v>42758</v>
-[...1 lines deleted...]
-      <c r="K200" s="3"/>
+        <v>42908</v>
+      </c>
+      <c r="K200" s="3" t="n">
+        <v>43271</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="201">
       <c r="A201" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B201" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C201" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D201" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E201" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F201" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034390508 — Cement concrete road Radhakrishan mandir se mistri ke ghar tak</t>
+          <t>1722004045/RC/22012034372960 — khet sdak</t>
         </is>
       </c>
       <c r="G201" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H201" s="2" t="n">
-        <v>41600</v>
+        <v>0</v>
       </c>
       <c r="I201" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J201" s="3" t="n">
         <v>43010</v>
       </c>
       <c r="K201" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="202">
       <c r="A202" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B202" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C202" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D202" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Cross Drainage / Construction of Culvert / cross drainage structues for Community</t>
         </is>
       </c>
       <c r="E202" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Culvert</t>
         </is>
       </c>
       <c r="F202" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034390547 — cement concit road chen singh ke ghar se rajaram ke ghar tak</t>
+          <t>1722004045/RC/22012034380109 — Cement concrete road Chainsing ke makan se Rajaram ke makan tak</t>
         </is>
       </c>
       <c r="G202" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H202" s="2" t="n">
         <v>74000</v>
       </c>
       <c r="I202" s="2" t="n">
-        <v>73848</v>
+        <v>0</v>
       </c>
       <c r="J202" s="3" t="n">
-        <v>43279</v>
-[...3 lines deleted...]
-      </c>
+        <v>42758</v>
+      </c>
+      <c r="K202" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="203">
       <c r="A203" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B203" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C203" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D203" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E203" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F203" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034433631 — Cement concrete road Rammandir se chockidar ke ghar tak</t>
+          <t>1722004045/RC/22012034390508 — Cement concrete road Radhakrishan mandir se mistri ke ghar tak</t>
         </is>
       </c>
       <c r="G203" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H203" s="2" t="n">
-        <v>50000</v>
+        <v>41600</v>
       </c>
       <c r="I203" s="2" t="n">
-        <v>49690</v>
+        <v>0</v>
       </c>
       <c r="J203" s="3" t="n">
-        <v>43475</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K203" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="204">
       <c r="A204" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B204" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C204" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D204" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E204" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F204" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034438028 — c c  road and nali nirman shyamji ke ghar se munnalal ke ghar tak</t>
+          <t>1722004045/RC/22012034390547 — cement concit road chen singh ke ghar se rajaram ke ghar tak</t>
         </is>
       </c>
       <c r="G204" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H204" s="2" t="n">
-        <v>31000</v>
+        <v>74000</v>
       </c>
       <c r="I204" s="2" t="n">
-        <v>30600</v>
+        <v>73848</v>
       </c>
       <c r="J204" s="3" t="n">
-        <v>43530</v>
+        <v>43279</v>
       </c>
       <c r="K204" s="3" t="n">
-        <v>44015</v>
+        <v>43967</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="205">
       <c r="A205" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B205" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C205" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D205" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E205" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F205" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034473828 — Cement concrete road Chaturkohali ke ghar se Ganpat ke ghar tak</t>
+          <t>1722004045/RC/22012034433631 — Cement concrete road Rammandir se chockidar ke ghar tak</t>
         </is>
       </c>
       <c r="G205" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H205" s="2" t="n">
-        <v>70000</v>
+        <v>50000</v>
       </c>
       <c r="I205" s="2" t="n">
-        <v>46464</v>
+        <v>49690</v>
       </c>
       <c r="J205" s="3" t="n">
-        <v>43804</v>
+        <v>43475</v>
       </c>
       <c r="K205" s="3" t="n">
         <v>44015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="206">
       <c r="A206" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B206" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C206" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D206" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E206" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F206" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034528226 — Grvavel road Hanupan mandir se Shamshan tak Bakurli</t>
+          <t>1722004045/RC/22012034438028 — c c  road and nali nirman shyamji ke ghar se munnalal ke ghar tak</t>
         </is>
       </c>
       <c r="G206" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H206" s="2" t="n">
-        <v>1388399.43</v>
+        <v>31000</v>
       </c>
       <c r="I206" s="2" t="n">
-        <v>1378899.48</v>
+        <v>30600</v>
       </c>
       <c r="J206" s="3" t="n">
-        <v>44017</v>
+        <v>43530</v>
       </c>
       <c r="K206" s="3" t="n">
-        <v>45115</v>
+        <v>44015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="207">
       <c r="A207" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B207" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C207" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D207" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E207" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F207" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034556918 — Cement concrete road dinesh ke ghar se ganpad ke ghar tak</t>
+          <t>1722004045/RC/22012034473828 — Cement concrete road Chaturkohali ke ghar se Ganpat ke ghar tak</t>
         </is>
       </c>
       <c r="G207" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H207" s="2" t="n">
-        <v>64000</v>
+        <v>70000</v>
       </c>
       <c r="I207" s="2" t="n">
-        <v>68400</v>
+        <v>46464</v>
       </c>
       <c r="J207" s="3" t="n">
-        <v>44252</v>
+        <v>43804</v>
       </c>
       <c r="K207" s="3" t="n">
-        <v>44529</v>
+        <v>44015</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="208">
       <c r="A208" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B208" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C208" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D208" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E208" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F208" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034606570 — Khet Sadak</t>
+          <t>1722004045/RC/22012034528226 — Grvavel road Hanupan mandir se Shamshan tak Bakurli</t>
         </is>
       </c>
       <c r="G208" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H208" s="2" t="n">
-        <v>0</v>
+        <v>1388399.43</v>
       </c>
       <c r="I208" s="2" t="n">
-        <v>0</v>
+        <v>1378899.48</v>
       </c>
       <c r="J208" s="3" t="n">
-        <v>44562</v>
-[...1 lines deleted...]
-      <c r="K208" s="3"/>
+        <v>44017</v>
+      </c>
+      <c r="K208" s="3" t="n">
+        <v>45115</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="209">
       <c r="A209" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B209" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C209" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D209" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E209" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F209" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034618165 — Cement Concrete Road Niraman Dinesh Baniya ke Ghar se Ramgopal Ke Ghar Tak Khadi</t>
+          <t>1722004045/RC/22012034556918 — Cement concrete road dinesh ke ghar se ganpad ke ghar tak</t>
         </is>
       </c>
       <c r="G209" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H209" s="2" t="n">
-        <v>26000</v>
+        <v>64000</v>
       </c>
       <c r="I209" s="2" t="n">
-        <v>25908</v>
+        <v>68400</v>
       </c>
       <c r="J209" s="3" t="n">
-        <v>44844</v>
+        <v>44252</v>
       </c>
       <c r="K209" s="3" t="n">
-        <v>44965</v>
+        <v>44529</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="210">
       <c r="A210" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B210" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C210" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D210" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E210" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F210" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034660299 — Cement Concrete  Road Nirman Shriram Mandir  Se Gabbu Mohan ke Ghar Tak Bakurli</t>
+          <t>1722004045/RC/22012034606570 — Khet Sadak</t>
         </is>
       </c>
       <c r="G210" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H210" s="2" t="n">
-        <v>23000</v>
+        <v>0</v>
       </c>
       <c r="I210" s="2" t="n">
-        <v>22787</v>
+        <v>0</v>
       </c>
       <c r="J210" s="3" t="n">
-        <v>45205</v>
-[...3 lines deleted...]
-      </c>
+        <v>44562</v>
+      </c>
+      <c r="K210" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="211">
       <c r="A211" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B211" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C211" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D211" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E211" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F211" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034680652 — सीमेन्‍ट कांक्रीट मार्ग निर्माण उमरााव धन्‍ना के घर से दुर्गालाल के घर तक खडी</t>
+          <t>1722004045/RC/22012034618165 — Cement Concrete Road Niraman Dinesh Baniya ke Ghar se Ramgopal Ke Ghar Tak Khadi</t>
         </is>
       </c>
       <c r="G211" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H211" s="2" t="n">
-        <v>27000</v>
+        <v>26000</v>
       </c>
       <c r="I211" s="2" t="n">
-        <v>26299</v>
+        <v>25908</v>
       </c>
       <c r="J211" s="3" t="n">
-        <v>45363</v>
+        <v>44844</v>
       </c>
       <c r="K211" s="3" t="n">
-        <v>45407</v>
+        <v>44965</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="212">
       <c r="A212" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B212" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C212" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D212" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E212" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F212" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034822064 — CC Road Nirman prahlad bhura ji ke ghar se sankar ke ghar tak bakurli</t>
+          <t>1722004045/RC/22012034660299 — Cement Concrete  Road Nirman Shriram Mandir  Se Gabbu Mohan ke Ghar Tak Bakurli</t>
         </is>
       </c>
       <c r="G212" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H212" s="2" t="n">
-        <v>0</v>
+        <v>23000</v>
       </c>
       <c r="I212" s="2" t="n">
-        <v>0</v>
+        <v>22787</v>
       </c>
       <c r="J212" s="3" t="n">
-        <v>45453</v>
-[...1 lines deleted...]
-      <c r="K212" s="3"/>
+        <v>45205</v>
+      </c>
+      <c r="K212" s="3" t="n">
+        <v>45407</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="213">
       <c r="A213" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B213" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C213" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D213" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E213" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F213" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034826231 — सीमेन्‍ट कांक्रीट मार्ग निर्माण प्रहलाद भुराजी के घर से सज्‍जन शंकर के घर तक बाकुर्ली</t>
+          <t>1722004045/RC/22012034680652 — सीमेन्‍ट कांक्रीट मार्ग निर्माण उमरााव धन्‍ना के घर से दुर्गालाल के घर तक खडी</t>
         </is>
       </c>
       <c r="G213" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H213" s="2" t="n">
-        <v>44000</v>
+        <v>27000</v>
       </c>
       <c r="I213" s="2" t="n">
-        <v>43740</v>
+        <v>26299</v>
       </c>
       <c r="J213" s="3" t="n">
-        <v>45561</v>
+        <v>45363</v>
       </c>
       <c r="K213" s="3" t="n">
-        <v>46200</v>
+        <v>45407</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="214">
       <c r="A214" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B214" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C214" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D214" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E214" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F214" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034829713 — सीमेन्‍ट कांक्रीट मार्ग निर्माण मोतीराम जाधव के धर से गुड़डू गंगाराम के घर तक बाकुर्ली खडी</t>
+          <t>1722004045/RC/22012034822064 — CC Road Nirman prahlad bhura ji ke ghar se sankar ke ghar tak bakurli</t>
         </is>
       </c>
       <c r="G214" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H214" s="2" t="n">
-        <v>24000</v>
+        <v>0</v>
       </c>
       <c r="I214" s="2" t="n">
-        <v>23836</v>
+        <v>0</v>
       </c>
       <c r="J214" s="3" t="n">
-        <v>45610</v>
-[...3 lines deleted...]
-      </c>
+        <v>45453</v>
+      </c>
+      <c r="K214" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="215">
       <c r="A215" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B215" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C215" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D215" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E215" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F215" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034838259 — cc road jagdishwasuniya ke ghar se shivlal dayaram ke ghar tak</t>
+          <t>1722004045/RC/22012034826231 — सीमेन्‍ट कांक्रीट मार्ग निर्माण प्रहलाद भुराजी के घर से सज्‍जन शंकर के घर तक बाकुर्ली</t>
         </is>
       </c>
       <c r="G215" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H215" s="2" t="n">
-        <v>39000</v>
+        <v>44000</v>
       </c>
       <c r="I215" s="2" t="n">
-        <v>35757</v>
+        <v>43740</v>
       </c>
       <c r="J215" s="3" t="n">
-        <v>45762</v>
-[...1 lines deleted...]
-      <c r="K215" s="3"/>
+        <v>45561</v>
+      </c>
+      <c r="K215" s="3" t="n">
+        <v>46200</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="216">
       <c r="A216" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B216" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C216" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D216" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E216" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F216" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034843985 — KHET SADAK SAMSHAAN ROAD SE MEHARBAAN SOLANKI KE KHET TAK</t>
+          <t>1722004045/RC/22012034829713 — सीमेन्‍ट कांक्रीट मार्ग निर्माण मोतीराम जाधव के धर से गुड़डू गंगाराम के घर तक बाकुर्ली खडी</t>
         </is>
       </c>
       <c r="G216" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H216" s="2" t="n">
-        <v>0</v>
+        <v>24000</v>
       </c>
       <c r="I216" s="2" t="n">
-        <v>0</v>
+        <v>23836</v>
       </c>
       <c r="J216" s="3" t="n">
-        <v>45754</v>
-[...1 lines deleted...]
-      <c r="K216" s="3"/>
+        <v>45610</v>
+      </c>
+      <c r="K216" s="3" t="n">
+        <v>45650</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="217">
       <c r="A217" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B217" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C217" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D217" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E217" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F217" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034846720 — cc road ghanshyambaniya ke ghar se hanuman mandir tak khadi</t>
+          <t>1722004045/RC/22012034838259 — cc road jagdishwasuniya ke ghar se shivlal dayaram ke ghar tak</t>
         </is>
       </c>
       <c r="G217" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H217" s="2" t="n">
-        <v>17000</v>
+        <v>39000</v>
       </c>
       <c r="I217" s="2" t="n">
-        <v>17000</v>
+        <v>35757</v>
       </c>
       <c r="J217" s="3" t="n">
-        <v>45874</v>
+        <v>45762</v>
       </c>
       <c r="K217" s="3" t="n">
-        <v>46237</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="218">
       <c r="A218" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B218" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C218" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D218" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E218" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F218" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/22012034846721 — cc road shyam ke ghar se pradhanmantri road tak khadi</t>
+          <t>1722004045/RC/22012034843985 — KHET SADAK SAMSHAAN ROAD SE MEHARBAAN SOLANKI KE KHET TAK</t>
         </is>
       </c>
       <c r="G218" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H218" s="2" t="n">
-        <v>72000</v>
+        <v>0</v>
       </c>
       <c r="I218" s="2" t="n">
-        <v>59508</v>
+        <v>0</v>
       </c>
       <c r="J218" s="3" t="n">
-        <v>45874</v>
+        <v>45754</v>
       </c>
       <c r="K218" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="219">
       <c r="A219" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B219" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C219" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D219" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E219" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F219" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/25592 — मुरम सडक मुख्‍य मार्ग से खेड तक खडी</t>
+          <t>1722004045/RC/22012034846720 — cc road ghanshyambaniya ke ghar se hanuman mandir tak khadi</t>
         </is>
       </c>
       <c r="G219" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H219" s="2" t="n">
-        <v>0</v>
+        <v>17000</v>
       </c>
       <c r="I219" s="2" t="n">
-        <v>241800</v>
+        <v>17000</v>
       </c>
       <c r="J219" s="3" t="n">
-        <v>40448</v>
+        <v>45874</v>
       </c>
       <c r="K219" s="3" t="n">
-        <v>40448</v>
+        <v>46237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="220">
       <c r="A220" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B220" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C220" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D220" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E220" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F220" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/25608 — चापटा से पिंजराया मार्ग भाग 2 खडी</t>
+          <t>1722004045/RC/22012034846721 — cc road shyam ke ghar se pradhanmantri road tak khadi</t>
         </is>
       </c>
       <c r="G220" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H220" s="2" t="n">
-        <v>493000</v>
+        <v>72000</v>
       </c>
       <c r="I220" s="2" t="n">
-        <v>314393</v>
+        <v>59508</v>
       </c>
       <c r="J220" s="3" t="n">
-        <v>40689</v>
+        <v>45874</v>
       </c>
       <c r="K220" s="3" t="n">
-        <v>41167</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="221">
       <c r="A221" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B221" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C221" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D221" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E221" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F221" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/25621 — चापटा से लसुडि‍या भाग 2 खडी</t>
+          <t>1722004045/RC/25592 — मुरम सडक मुख्‍य मार्ग से खेड तक खडी</t>
         </is>
       </c>
       <c r="G221" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H221" s="2" t="n">
-        <v>492000</v>
+        <v>0</v>
       </c>
       <c r="I221" s="2" t="n">
-        <v>52704</v>
+        <v>241800</v>
       </c>
       <c r="J221" s="3" t="n">
-        <v>40791</v>
+        <v>40448</v>
       </c>
       <c r="K221" s="3" t="n">
-        <v>41605</v>
+        <v>40448</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="222">
       <c r="A222" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B222" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C222" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D222" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E222" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F222" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/25648 — आन्‍तरिक मुरम सडक निर्माण खडी से पचलाना मार्ग 0 से 1 किमी खडी</t>
+          <t>1722004045/RC/25608 — चापटा से पिंजराया मार्ग भाग 2 खडी</t>
         </is>
       </c>
       <c r="G222" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H222" s="2" t="n">
-        <v>197580</v>
+        <v>493000</v>
       </c>
       <c r="I222" s="2" t="n">
-        <v>195630</v>
+        <v>314393</v>
       </c>
       <c r="J222" s="3" t="n">
-        <v>40817</v>
+        <v>40689</v>
       </c>
       <c r="K222" s="3" t="n">
         <v>41167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="223">
       <c r="A223" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B223" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C223" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D223" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E223" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F223" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/25707 — मुरम सडक नि‍र्माण खडी से बेगन्‍दामार्ग खडी</t>
+          <t>1722004045/RC/25621 — चापटा से लसुडि‍या भाग 2 खडी</t>
         </is>
       </c>
       <c r="G223" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H223" s="2" t="n">
-        <v>493133</v>
+        <v>492000</v>
       </c>
       <c r="I223" s="2" t="n">
-        <v>151416</v>
+        <v>52704</v>
       </c>
       <c r="J223" s="3" t="n">
-        <v>40969</v>
+        <v>40791</v>
       </c>
       <c r="K223" s="3" t="n">
-        <v>41555</v>
+        <v>41605</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="224">
       <c r="A224" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B224" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C224" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D224" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E224" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F224" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/25713 — सीमेंट कांक्रीट आंतरिक मार्ग निर्माण रामलाल के मकान से भगवान के मकान तक खडी</t>
+          <t>1722004045/RC/25648 — आन्‍तरिक मुरम सडक निर्माण खडी से पचलाना मार्ग 0 से 1 किमी खडी</t>
         </is>
       </c>
       <c r="G224" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H224" s="2" t="n">
-        <v>91000</v>
+        <v>197580</v>
       </c>
       <c r="I224" s="2" t="n">
-        <v>89657</v>
+        <v>195630</v>
       </c>
       <c r="J224" s="3" t="n">
-        <v>41099</v>
+        <v>40817</v>
       </c>
       <c r="K224" s="3" t="n">
-        <v>41199</v>
+        <v>41167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="225">
       <c r="A225" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B225" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C225" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D225" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E225" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F225" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RC/25791 — पंचपरमेश्‍वर सीमेन्‍ट कांक्रीट आंतरिक मार्ग निर्माण रामलाल के मकान से भगवानसिंह के मकान तक भाग2 खडी</t>
+          <t>1722004045/RC/25707 — मुरम सडक नि‍र्माण खडी से बेगन्‍दामार्ग खडी</t>
         </is>
       </c>
       <c r="G225" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H225" s="2" t="n">
-        <v>237000</v>
+        <v>493133</v>
       </c>
       <c r="I225" s="2" t="n">
-        <v>101100</v>
+        <v>151416</v>
       </c>
       <c r="J225" s="3" t="n">
-        <v>41323</v>
+        <v>40969</v>
       </c>
       <c r="K225" s="3" t="n">
-        <v>41548</v>
+        <v>41555</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="226">
       <c r="A226" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B226" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C226" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D226" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E226" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F226" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RS/22012034284416 — 10vuaktikgat sochalya</t>
+          <t>1722004045/RC/25713 — सीमेंट कांक्रीट आंतरिक मार्ग निर्माण रामलाल के मकान से भगवान के मकान तक खडी</t>
         </is>
       </c>
       <c r="G226" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H226" s="2" t="n">
-        <v>24000</v>
+        <v>91000</v>
       </c>
       <c r="I226" s="2" t="n">
-        <v>23691</v>
+        <v>89657</v>
       </c>
       <c r="J226" s="3" t="n">
-        <v>42269</v>
+        <v>41099</v>
       </c>
       <c r="K226" s="3" t="n">
-        <v>42527</v>
+        <v>41199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="227">
       <c r="A227" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B227" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C227" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D227" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E227" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F227" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RS/22012034284431 — 10vyaktik sochaiya</t>
+          <t>1722004045/RC/25791 — पंचपरमेश्‍वर सीमेन्‍ट कांक्रीट आंतरिक मार्ग निर्माण रामलाल के मकान से भगवानसिंह के मकान तक भाग2 खडी</t>
         </is>
       </c>
       <c r="G227" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H227" s="2" t="n">
-        <v>24000</v>
+        <v>237000</v>
       </c>
       <c r="I227" s="2" t="n">
-        <v>23691</v>
+        <v>101100</v>
       </c>
       <c r="J227" s="3" t="n">
-        <v>42290</v>
+        <v>41323</v>
       </c>
       <c r="K227" s="3" t="n">
-        <v>42527</v>
+        <v>41548</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="228">
       <c r="A228" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B228" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C228" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D228" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E228" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F228" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RS/22012034284448 — 10vyaktik sochaiya</t>
+          <t>1722004045/RS/22012034284416 — 10vuaktikgat sochalya</t>
         </is>
       </c>
       <c r="G228" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H228" s="2" t="n">
         <v>24000</v>
       </c>
       <c r="I228" s="2" t="n">
         <v>23691</v>
       </c>
       <c r="J228" s="3" t="n">
-        <v>42304</v>
+        <v>42269</v>
       </c>
       <c r="K228" s="3" t="n">
-        <v>42523</v>
+        <v>42527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="229">
       <c r="A229" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B229" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C229" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D229" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E229" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F229" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RS/22012034536716 — SBM SCP Samudayik composed pit KHADI</t>
+          <t>1722004045/RS/22012034284431 — 10vyaktik sochaiya</t>
         </is>
       </c>
       <c r="G229" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H229" s="2" t="n">
-        <v>47000.06</v>
+        <v>24000</v>
       </c>
       <c r="I229" s="2" t="n">
-        <v>0</v>
+        <v>23691</v>
       </c>
       <c r="J229" s="3" t="n">
-        <v>44348</v>
-[...1 lines deleted...]
-      <c r="K229" s="3"/>
+        <v>42290</v>
+      </c>
+      <c r="K229" s="3" t="n">
+        <v>42527</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="230">
       <c r="A230" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B230" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C230" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D230" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E230" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F230" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RS/22012034536734 — SBM SSP Samudayik SOAK pit 10 KHADI</t>
+          <t>1722004045/RS/22012034284448 — 10vyaktik sochaiya</t>
         </is>
       </c>
       <c r="G230" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H230" s="2" t="n">
-        <v>59999.77</v>
+        <v>24000</v>
       </c>
       <c r="I230" s="2" t="n">
-        <v>0</v>
+        <v>23691</v>
       </c>
       <c r="J230" s="3" t="n">
-        <v>44348</v>
-[...1 lines deleted...]
-      <c r="K230" s="3"/>
+        <v>42304</v>
+      </c>
+      <c r="K230" s="3" t="n">
+        <v>42523</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="231">
       <c r="A231" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B231" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C231" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D231" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E231" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F231" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RS/22012034670831 — Cement Concrete Nali Nirman Dinesh Baniya Ke Ghar se Bhagwansingh ke Ghar ki Our Khadi</t>
+          <t>1722004045/RS/22012034536716 — SBM SCP Samudayik composed pit KHADI</t>
         </is>
       </c>
       <c r="G231" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H231" s="2" t="n">
-        <v>26000</v>
+        <v>47000.06</v>
       </c>
       <c r="I231" s="2" t="n">
-        <v>11832</v>
+        <v>0</v>
       </c>
       <c r="J231" s="3" t="n">
-        <v>44844</v>
-[...3 lines deleted...]
-      </c>
+        <v>44348</v>
+      </c>
+      <c r="K231" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="232">
       <c r="A232" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B232" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C232" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D232" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E232" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F232" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RS/22012035114757 — सीमेन्‍ट कांक्रीट नाली निर्माण श्रीराम मंदिर से गब्‍बू मोहन के घर तक बाकुर्ली</t>
+          <t>1722004045/RS/22012034536734 — SBM SSP Samudayik SOAK pit 10 KHADI</t>
         </is>
       </c>
       <c r="G232" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H232" s="2" t="n">
-        <v>16000</v>
+        <v>59999.77</v>
       </c>
       <c r="I232" s="2" t="n">
-        <v>8177</v>
+        <v>0</v>
       </c>
       <c r="J232" s="3" t="n">
-        <v>45204</v>
-[...3 lines deleted...]
-      </c>
+        <v>44348</v>
+      </c>
+      <c r="K232" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="233">
       <c r="A233" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B233" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C233" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D233" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E233" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F233" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RS/22012035123905 — नाली निर्माण  उमराव धन्‍ना के घर से  ि‍शवलाल (Shivlal )  व्‍हाया रमेश  बोडाने के घर</t>
+          <t>1722004045/RS/22012034670831 — Cement Concrete Nali Nirman Dinesh Baniya Ke Ghar se Bhagwansingh ke Ghar ki Our Khadi</t>
         </is>
       </c>
       <c r="G233" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H233" s="2" t="n">
-        <v>106000</v>
+        <v>26000</v>
       </c>
       <c r="I233" s="2" t="n">
-        <v>104159</v>
+        <v>11832</v>
       </c>
       <c r="J233" s="3" t="n">
-        <v>45349</v>
+        <v>44844</v>
       </c>
       <c r="K233" s="3" t="n">
-        <v>45466</v>
+        <v>45482</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="234">
       <c r="A234" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B234" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C234" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D234" s="1" t="inlineStr">
         <is>
           <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E234" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F234" s="1" t="inlineStr">
         <is>
-          <t>1722004045/RS/22012035131352 — सीमेन्‍ट कांक्रीट नाली निर्माण प्रहलाद भुराजी के घर से सज्‍जन शंकर के घर तक बाकुर्ली</t>
+          <t>1722004045/RS/22012035114757 — सीमेन्‍ट कांक्रीट नाली निर्माण श्रीराम मंदिर से गब्‍बू मोहन के घर तक बाकुर्ली</t>
         </is>
       </c>
       <c r="G234" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H234" s="2" t="n">
-        <v>66300</v>
+        <v>16000</v>
       </c>
       <c r="I234" s="2" t="n">
-        <v>65610</v>
+        <v>8177</v>
       </c>
       <c r="J234" s="3" t="n">
-        <v>45568</v>
+        <v>45204</v>
       </c>
       <c r="K234" s="3" t="n">
-        <v>45733</v>
+        <v>45578</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="235">
       <c r="A235" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B235" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C235" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D235" s="1" t="inlineStr">
         <is>
-          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E235" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F235" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034355445 — Bori bandhan Pulia ke pas</t>
+          <t>1722004045/RS/22012035123905 — नाली निर्माण  उमराव धन्‍ना के घर से  ि‍शवलाल (Shivlal )  व्‍हाया रमेश  बोडाने के घर</t>
         </is>
       </c>
       <c r="G235" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H235" s="2" t="n">
-        <v>16000</v>
+        <v>106000</v>
       </c>
       <c r="I235" s="2" t="n">
-        <v>0</v>
+        <v>104159</v>
       </c>
       <c r="J235" s="3" t="n">
-        <v>44247</v>
-[...1 lines deleted...]
-      <c r="K235" s="3"/>
+        <v>45349</v>
+      </c>
+      <c r="K235" s="3" t="n">
+        <v>45466</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="236">
       <c r="A236" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B236" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C236" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D236" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
         </is>
       </c>
       <c r="E236" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F236" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034382021 — bhu sankalan pond</t>
+          <t>1722004045/RS/22012035131352 — सीमेन्‍ट कांक्रीट नाली निर्माण प्रहलाद भुराजी के घर से सज्‍जन शंकर के घर तक बाकुर्ली</t>
         </is>
       </c>
       <c r="G236" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H236" s="2" t="n">
-        <v>0</v>
+        <v>66300</v>
       </c>
       <c r="I236" s="2" t="n">
-        <v>0</v>
+        <v>65610</v>
       </c>
       <c r="J236" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K236" s="3"/>
+        <v>45568</v>
+      </c>
+      <c r="K236" s="3" t="n">
+        <v>45733</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="237">
       <c r="A237" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B237" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C237" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D237" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Earthen Gully Plug / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E237" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F237" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034438044 — bhu sankalan pond</t>
+          <t>1722004045/WC/22012034355445 — Bori bandhan Pulia ke pas</t>
         </is>
       </c>
       <c r="G237" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H237" s="2" t="n">
-        <v>0</v>
+        <v>16000</v>
       </c>
       <c r="I237" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J237" s="3" t="n">
-        <v>43491</v>
+        <v>44247</v>
       </c>
       <c r="K237" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="238">
       <c r="A238" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B238" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C238" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D238" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E238" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F238" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034441826 — Bhu sankalan pond Bharat ke khet ke pas</t>
+          <t>1722004045/WC/22012034382021 — bhu sankalan pond</t>
         </is>
       </c>
       <c r="G238" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H238" s="2" t="n">
-        <v>288000</v>
+        <v>0</v>
       </c>
       <c r="I238" s="2" t="n">
-        <v>127788</v>
+        <v>0</v>
       </c>
       <c r="J238" s="3" t="n">
-        <v>43530</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K238" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="239">
       <c r="A239" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B239" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C239" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D239" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E239" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F239" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034441828 — Bhu sankalan pond Nawa pura</t>
+          <t>1722004045/WC/22012034438044 — bhu sankalan pond</t>
         </is>
       </c>
       <c r="G239" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H239" s="2" t="n">
-        <v>288000</v>
+        <v>0</v>
       </c>
       <c r="I239" s="2" t="n">
-        <v>78192</v>
+        <v>0</v>
       </c>
       <c r="J239" s="3" t="n">
-        <v>43530</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K239" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="240">
       <c r="A240" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B240" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C240" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D240" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E240" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F240" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034483404 — recharge pit of school</t>
+          <t>1722004045/WC/22012034441826 — Bhu sankalan pond Bharat ke khet ke pas</t>
         </is>
       </c>
       <c r="G240" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H240" s="2" t="n">
-        <v>5289.7</v>
+        <v>288000</v>
       </c>
       <c r="I240" s="2" t="n">
-        <v>176</v>
+        <v>127788</v>
       </c>
       <c r="J240" s="3" t="n">
-        <v>43696</v>
+        <v>43530</v>
       </c>
       <c r="K240" s="3" t="n">
-        <v>44221</v>
+        <v>44061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="241">
       <c r="A241" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B241" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C241" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D241" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E241" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F241" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034483405 — recharge pit shamshan me</t>
+          <t>1722004045/WC/22012034441828 — Bhu sankalan pond Nawa pura</t>
         </is>
       </c>
       <c r="G241" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H241" s="2" t="n">
-        <v>0</v>
+        <v>288000</v>
       </c>
       <c r="I241" s="2" t="n">
-        <v>0</v>
+        <v>78192</v>
       </c>
       <c r="J241" s="3" t="n">
-        <v>43687</v>
-[...1 lines deleted...]
-      <c r="K241" s="3"/>
+        <v>43530</v>
+      </c>
+      <c r="K241" s="3" t="n">
+        <v>44015</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="242">
       <c r="A242" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B242" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C242" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D242" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E242" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F242" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034483406 — REcharge pit p s school me</t>
+          <t>1722004045/WC/22012034483404 — recharge pit of school</t>
         </is>
       </c>
       <c r="G242" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H242" s="2" t="n">
-        <v>5171.4</v>
+        <v>5289.7</v>
       </c>
       <c r="I242" s="2" t="n">
-        <v>352</v>
+        <v>176</v>
       </c>
       <c r="J242" s="3" t="n">
-        <v>43700</v>
+        <v>43696</v>
       </c>
       <c r="K242" s="3" t="n">
         <v>44221</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="243">
       <c r="A243" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B243" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C243" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D243" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E243" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F243" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034488003 — Recharge pit  Mandir ke samne Bakurli</t>
+          <t>1722004045/WC/22012034483405 — recharge pit shamshan me</t>
         </is>
       </c>
       <c r="G243" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I243" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J243" s="3" t="n">
-        <v>43692</v>
+        <v>43687</v>
       </c>
       <c r="K243" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="244">
       <c r="A244" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B244" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C244" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D244" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E244" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F244" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034488005 — REcharge pit Chatar ke ghar ke pas bakurli   ke</t>
+          <t>1722004045/WC/22012034483406 — REcharge pit p s school me</t>
         </is>
       </c>
       <c r="G244" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H244" s="2" t="n">
-        <v>0</v>
+        <v>5171.4</v>
       </c>
       <c r="I244" s="2" t="n">
-        <v>0</v>
+        <v>352</v>
       </c>
       <c r="J244" s="3" t="n">
-        <v>43692</v>
-[...1 lines deleted...]
-      <c r="K244" s="3"/>
+        <v>43700</v>
+      </c>
+      <c r="K244" s="3" t="n">
+        <v>44221</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="245">
       <c r="A245" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B245" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C245" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D245" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E245" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F245" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034488006 — Recharge pit  Bercha roas khadi</t>
+          <t>1722004045/WC/22012034488003 — Recharge pit  Mandir ke samne Bakurli</t>
         </is>
       </c>
       <c r="G245" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I245" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J245" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K245" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="246">
       <c r="A246" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B246" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C246" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D246" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E246" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F246" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034488007 — Recharge pit Shamshan Par khadi</t>
+          <t>1722004045/WC/22012034488005 — REcharge pit Chatar ke ghar ke pas bakurli   ke</t>
         </is>
       </c>
       <c r="G246" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I246" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J246" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K246" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="247">
       <c r="A247" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B247" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C247" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D247" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E247" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F247" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034488008 — Recharge pit Shayam ke ghar ke pas khadi</t>
+          <t>1722004045/WC/22012034488006 — Recharge pit  Bercha roas khadi</t>
         </is>
       </c>
       <c r="G247" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I247" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J247" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K247" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="248">
       <c r="A248" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B248" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C248" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D248" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E248" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F248" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034488009 — Recharge pit Umarao ke ghar ke pas khadi</t>
+          <t>1722004045/WC/22012034488007 — Recharge pit Shamshan Par khadi</t>
         </is>
       </c>
       <c r="G248" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I248" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J248" s="3" t="n">
         <v>43692</v>
       </c>
       <c r="K248" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="249">
       <c r="A249" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B249" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C249" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D249" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E249" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F249" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034520449 — NALA TRENCHING NIRMAN</t>
+          <t>1722004045/WC/22012034488008 — Recharge pit Shayam ke ghar ke pas khadi</t>
         </is>
       </c>
       <c r="G249" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H249" s="2" t="n">
-        <v>329019.6</v>
+        <v>0</v>
       </c>
       <c r="I249" s="2" t="n">
-        <v>305520</v>
+        <v>0</v>
       </c>
       <c r="J249" s="3" t="n">
-        <v>43961</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K249" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="250">
       <c r="A250" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B250" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C250" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D250" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E250" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F250" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034549661 — bhu sanklan pond rajkumar ke khet ke pass</t>
+          <t>1722004045/WC/22012034488009 — Recharge pit Umarao ke ghar ke pas khadi</t>
         </is>
       </c>
       <c r="G250" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H250" s="2" t="n">
-        <v>377415.75</v>
+        <v>0</v>
       </c>
       <c r="I250" s="2" t="n">
-        <v>360650</v>
+        <v>0</v>
       </c>
       <c r="J250" s="3" t="n">
-        <v>44780</v>
-[...3 lines deleted...]
-      </c>
+        <v>43692</v>
+      </c>
+      <c r="K250" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="251">
       <c r="A251" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B251" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C251" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D251" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E251" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F251" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034549662 — bhu sanklan pond rajkumar ke khet ke pass</t>
+          <t>1722004045/WC/22012034520449 — NALA TRENCHING NIRMAN</t>
         </is>
       </c>
       <c r="G251" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H251" s="2" t="n">
-        <v>0</v>
+        <v>329019.6</v>
       </c>
       <c r="I251" s="2" t="n">
-        <v>0</v>
+        <v>305520</v>
       </c>
       <c r="J251" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K251" s="3"/>
+        <v>43961</v>
+      </c>
+      <c r="K251" s="3" t="n">
+        <v>44061</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="252">
       <c r="A252" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B252" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C252" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D252" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E252" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F252" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034549665 — check dam moti daam ke khet ke pass</t>
+          <t>1722004045/WC/22012034549661 — bhu sanklan pond rajkumar ke khet ke pass</t>
         </is>
       </c>
       <c r="G252" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H252" s="2" t="n">
-        <v>189141.39</v>
+        <v>377415.75</v>
       </c>
       <c r="I252" s="2" t="n">
-        <v>115070</v>
+        <v>360650</v>
       </c>
       <c r="J252" s="3" t="n">
-        <v>43991</v>
+        <v>44780</v>
       </c>
       <c r="K252" s="3" t="n">
-        <v>44015</v>
+        <v>46147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034552235 — Checkdam cum nala trencing Dinesh k khet k pas</t>
+          <t>1722004045/WC/22012034549662 — bhu sanklan pond rajkumar ke khet ke pass</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
-        <v>333815.16</v>
+        <v>0</v>
       </c>
       <c r="I253" s="2" t="n">
-        <v>144780</v>
+        <v>0</v>
       </c>
       <c r="J253" s="3" t="n">
-        <v>43976</v>
-[...3 lines deleted...]
-      </c>
+        <v>43935</v>
+      </c>
+      <c r="K253" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="254">
       <c r="A254" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B254" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C254" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D254" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E254" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F254" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034603560 — Checkdam sah Nala trenching Lakhan mandoli k khet k pas</t>
+          <t>1722004045/WC/22012034549665 — check dam moti daam ke khet ke pass</t>
         </is>
       </c>
       <c r="G254" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H254" s="2" t="n">
-        <v>0</v>
+        <v>189141.39</v>
       </c>
       <c r="I254" s="2" t="n">
-        <v>0</v>
+        <v>115070</v>
       </c>
       <c r="J254" s="3" t="n">
-        <v>44058</v>
-[...1 lines deleted...]
-      <c r="K254" s="3"/>
+        <v>43991</v>
+      </c>
+      <c r="K254" s="3" t="n">
+        <v>44015</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="255">
       <c r="A255" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B255" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C255" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D255" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E255" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F255" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034605487 — Bhu sankalan pond Maangi lal k khet k pas khadi</t>
+          <t>1722004045/WC/22012034552235 — Checkdam cum nala trencing Dinesh k khet k pas</t>
         </is>
       </c>
       <c r="G255" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H255" s="2" t="n">
-        <v>192349.51</v>
+        <v>333815.16</v>
       </c>
       <c r="I255" s="2" t="n">
-        <v>5700</v>
+        <v>144780</v>
       </c>
       <c r="J255" s="3" t="n">
-        <v>44280</v>
+        <v>43976</v>
       </c>
       <c r="K255" s="3" t="n">
-        <v>44316</v>
+        <v>44308</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="256">
       <c r="A256" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B256" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C256" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D256" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E256" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F256" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034605488 — Checkdam cum Nala trenching Subhash bhakar k khet k pas khadi</t>
+          <t>1722004045/WC/22012034603560 — Checkdam sah Nala trenching Lakhan mandoli k khet k pas</t>
         </is>
       </c>
       <c r="G256" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H256" s="2" t="n">
-        <v>798490.4</v>
+        <v>0</v>
       </c>
       <c r="I256" s="2" t="n">
-        <v>479581</v>
+        <v>0</v>
       </c>
       <c r="J256" s="3" t="n">
-        <v>44216</v>
-[...3 lines deleted...]
-      </c>
+        <v>44058</v>
+      </c>
+      <c r="K256" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="257">
       <c r="A257" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B257" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C257" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D257" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E257" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F257" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034619227 — Cgeckdam cum Nala trenching Lakhan k khet k pas Khadi</t>
+          <t>1722004045/WC/22012034605487 — Bhu sankalan pond Maangi lal k khet k pas khadi</t>
         </is>
       </c>
       <c r="G257" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H257" s="2" t="n">
-        <v>0</v>
+        <v>192349.51</v>
       </c>
       <c r="I257" s="2" t="n">
-        <v>0</v>
+        <v>5700</v>
       </c>
       <c r="J257" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K257" s="3"/>
+        <v>44280</v>
+      </c>
+      <c r="K257" s="3" t="n">
+        <v>44316</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034619228 — Checkdam cum nala trenching Basudav k khet k pas bakuri</t>
+          <t>1722004045/WC/22012034605488 — Checkdam cum Nala trenching Subhash bhakar k khet k pas khadi</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
-        <v>0</v>
+        <v>798490.4</v>
       </c>
       <c r="I258" s="2" t="n">
-        <v>0</v>
+        <v>479581</v>
       </c>
       <c r="J258" s="3" t="n">
-        <v>44217</v>
-[...1 lines deleted...]
-      <c r="K258" s="3"/>
+        <v>44216</v>
+      </c>
+      <c r="K258" s="3" t="n">
+        <v>44761</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034619229 — Checkdam cum nala trnching jitendra k khet k pas bakurli</t>
+          <t>1722004045/WC/22012034619227 — Cgeckdam cum Nala trenching Lakhan k khet k pas Khadi</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>44217</v>
       </c>
       <c r="K259" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034619231 — Bhu sankalan pond Basudab k khet k pas Bakurli</t>
+          <t>1722004045/WC/22012034619228 — Checkdam cum nala trenching Basudav k khet k pas bakuri</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>44217</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034629063 — Bhu sankalan pond Dinesh k khet k pas Khadi</t>
+          <t>1722004045/WC/22012034619229 — Checkdam cum nala trnching jitendra k khet k pas bakurli</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
-        <v>350079.43</v>
+        <v>0</v>
       </c>
       <c r="I261" s="2" t="n">
-        <v>5700</v>
+        <v>0</v>
       </c>
       <c r="J261" s="3" t="n">
-        <v>44280</v>
-[...3 lines deleted...]
-      </c>
+        <v>44217</v>
+      </c>
+      <c r="K261" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="262">
       <c r="A262" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B262" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C262" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D262" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E262" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F262" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034635091 — CTRA Bhu sankalan pond Dinesh k khet k pas Khadi</t>
+          <t>1722004045/WC/22012034619231 — Bhu sankalan pond Basudab k khet k pas Bakurli</t>
         </is>
       </c>
       <c r="G262" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H262" s="2" t="n">
-        <v>318308.86</v>
+        <v>0</v>
       </c>
       <c r="I262" s="2" t="n">
-        <v>277740</v>
+        <v>0</v>
       </c>
       <c r="J262" s="3" t="n">
-        <v>44301</v>
-[...3 lines deleted...]
-      </c>
+        <v>44217</v>
+      </c>
+      <c r="K262" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034635940 — CTRA Nala trenching Lakhan k khet k pas Khadi</t>
+          <t>1722004045/WC/22012034629063 — Bhu sankalan pond Dinesh k khet k pas Khadi</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
-        <v>280998</v>
+        <v>350079.43</v>
       </c>
       <c r="I263" s="2" t="n">
-        <v>9264</v>
+        <v>5700</v>
       </c>
       <c r="J263" s="3" t="n">
-        <v>44294</v>
+        <v>44280</v>
       </c>
       <c r="K263" s="3" t="n">
-        <v>44447</v>
+        <v>44286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="264">
       <c r="A264" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B264" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C264" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D264" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E264" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F264" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034635944 — CTRA Nala trenching Basudab k Khet k pas Bakurli</t>
+          <t>1722004045/WC/22012034635091 — CTRA Bhu sankalan pond Dinesh k khet k pas Khadi</t>
         </is>
       </c>
       <c r="G264" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H264" s="2" t="n">
-        <v>351247.5</v>
+        <v>318308.86</v>
       </c>
       <c r="I264" s="2" t="n">
-        <v>0</v>
+        <v>277740</v>
       </c>
       <c r="J264" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K264" s="3"/>
+        <v>44301</v>
+      </c>
+      <c r="K264" s="3" t="n">
+        <v>44737</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="265">
       <c r="A265" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B265" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C265" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D265" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E265" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F265" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034635946 — CTRa Checkdam with nala trenching Basudav k khet k pas bakorli</t>
+          <t>1722004045/WC/22012034635940 — CTRA Nala trenching Lakhan k khet k pas Khadi</t>
         </is>
       </c>
       <c r="G265" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H265" s="2" t="n">
-        <v>0</v>
+        <v>280998</v>
       </c>
       <c r="I265" s="2" t="n">
-        <v>0</v>
+        <v>9264</v>
       </c>
       <c r="J265" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K265" s="3"/>
+        <v>44294</v>
+      </c>
+      <c r="K265" s="3" t="n">
+        <v>44447</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034635950 — CTRA Nala trenching Vishanu k khet k pas Bakurli</t>
+          <t>1722004045/WC/22012034635944 — CTRA Nala trenching Basudab k Khet k pas Bakurli</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
-        <v>326940</v>
+        <v>351247.5</v>
       </c>
       <c r="I266" s="2" t="n">
-        <v>308028</v>
+        <v>0</v>
       </c>
       <c r="J266" s="3" t="n">
-        <v>44329</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K266" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="267">
       <c r="A267" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B267" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C267" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D267" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E267" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F267" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034646800 — CTRA RWH School Khadi</t>
+          <t>1722004045/WC/22012034635946 — CTRa Checkdam with nala trenching Basudav k khet k pas bakorli</t>
         </is>
       </c>
       <c r="G267" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H267" s="2" t="n">
-        <v>5400</v>
+        <v>0</v>
       </c>
       <c r="I267" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J267" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K267" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="268">
       <c r="A268" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B268" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C268" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D268" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E268" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F268" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034646809 — CTRA RWH School Bakurli</t>
+          <t>1722004045/WC/22012034635950 — CTRA Nala trenching Vishanu k khet k pas Bakurli</t>
         </is>
       </c>
       <c r="G268" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H268" s="2" t="n">
-        <v>5400</v>
+        <v>326940</v>
       </c>
       <c r="I268" s="2" t="n">
-        <v>5404</v>
+        <v>308028</v>
       </c>
       <c r="J268" s="3" t="n">
-        <v>44371</v>
+        <v>44329</v>
       </c>
       <c r="K268" s="3" t="n">
-        <v>44393</v>
+        <v>44447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="269">
       <c r="A269" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B269" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C269" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E269" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F269" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034653015 — CTRA Bhu sankalan pond Uday singh k khet k Samne Khadi</t>
+          <t>1722004045/WC/22012034646800 — CTRA RWH School Khadi</t>
         </is>
       </c>
       <c r="G269" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H269" s="2" t="n">
-        <v>266568.83</v>
+        <v>5400</v>
       </c>
       <c r="I269" s="2" t="n">
-        <v>228888</v>
+        <v>0</v>
       </c>
       <c r="J269" s="3" t="n">
-        <v>44666</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K269" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="270">
       <c r="A270" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B270" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C270" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D270" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E270" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F270" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034680308 — CTRA Recharge pit Nale m No1 Khadi</t>
+          <t>1722004045/WC/22012034646809 — CTRA RWH School Bakurli</t>
         </is>
       </c>
       <c r="G270" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H270" s="2" t="n">
-        <v>13133.77</v>
+        <v>5400</v>
       </c>
       <c r="I270" s="2" t="n">
-        <v>0</v>
+        <v>5404</v>
       </c>
       <c r="J270" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K270" s="3"/>
+        <v>44371</v>
+      </c>
+      <c r="K270" s="3" t="n">
+        <v>44393</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="271">
       <c r="A271" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B271" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C271" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D271" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E271" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F271" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034680310 — CTRA Recharge pit Nale m 2Khadi</t>
+          <t>1722004045/WC/22012034653015 — CTRA Bhu sankalan pond Uday singh k khet k Samne Khadi</t>
         </is>
       </c>
       <c r="G271" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H271" s="2" t="n">
-        <v>13133.77</v>
+        <v>266568.83</v>
       </c>
       <c r="I271" s="2" t="n">
-        <v>0</v>
+        <v>228888</v>
       </c>
       <c r="J271" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K271" s="3"/>
+        <v>44666</v>
+      </c>
+      <c r="K271" s="3" t="n">
+        <v>44737</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034680313 — CTRA Recharge pit Nale m 32Khadi</t>
+          <t>1722004045/WC/22012034680308 — CTRA Recharge pit Nale m No1 Khadi</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>13133.77</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K272" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="273">
       <c r="A273" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B273" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C273" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D273" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E273" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F273" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034680319 — CTRA Recharge pit Nale m no 4Khadi</t>
+          <t>1722004045/WC/22012034680310 — CTRA Recharge pit Nale m 2Khadi</t>
         </is>
       </c>
       <c r="G273" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H273" s="2" t="n">
         <v>13133.77</v>
       </c>
       <c r="I273" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J273" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K273" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034680321 — CTRA Recharge pit nale m no 5 khadi</t>
+          <t>1722004045/WC/22012034680313 — CTRA Recharge pit Nale m 32Khadi</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>13133.77</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K274" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034680323 — CTRA Recharge Nale m no 6 Khadi</t>
+          <t>1722004045/WC/22012034680319 — CTRA Recharge pit Nale m no 4Khadi</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>13133.77</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K275" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034680326 — CTRA Recharge pit Nale m No 7 Bakurli</t>
+          <t>1722004045/WC/22012034680321 — CTRA Recharge pit nale m no 5 khadi</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>13133.77</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K276" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034721458 — CTRAVBhu sankalan Pond Arjun patel k khet k Pas Khadi</t>
+          <t>1722004045/WC/22012034680323 — CTRA Recharge Nale m no 6 Khadi</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
-        <v>0</v>
+        <v>13133.77</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K277" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034727015 — CTRA Bhu sankalan Pond arjun patel k khet k pas Khadi</t>
+          <t>1722004045/WC/22012034680326 — CTRA Recharge pit Nale m No 7 Bakurli</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
-        <v>457012.85</v>
+        <v>13133.77</v>
       </c>
       <c r="I278" s="2" t="n">
-        <v>390632</v>
+        <v>0</v>
       </c>
       <c r="J278" s="3" t="n">
-        <v>44364</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K278" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="279">
       <c r="A279" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B279" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C279" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D279" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E279" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F279" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034775923 — CTRA Bhu Sanklan Pond Uday Singh ke khet ke samne Khadi</t>
+          <t>1722004045/WC/22012034721458 — CTRAVBhu sankalan Pond Arjun patel k khet k Pas Khadi</t>
         </is>
       </c>
       <c r="G279" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H279" s="2" t="n">
-        <v>366047.32</v>
+        <v>0</v>
       </c>
       <c r="I279" s="2" t="n">
-        <v>309186</v>
+        <v>0</v>
       </c>
       <c r="J279" s="3" t="n">
-        <v>44371</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K279" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034792936 — SBM ISP UNIT- 50 KHADI</t>
+          <t>1722004045/WC/22012034727015 — CTRA Bhu sankalan Pond arjun patel k khet k pas Khadi</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
-        <v>99999.74</v>
+        <v>457012.85</v>
       </c>
       <c r="I280" s="2" t="n">
-        <v>0</v>
+        <v>390632</v>
       </c>
       <c r="J280" s="3" t="n">
-        <v>44348</v>
-[...1 lines deleted...]
-      <c r="K280" s="3"/>
+        <v>44364</v>
+      </c>
+      <c r="K280" s="3" t="n">
+        <v>44737</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034810074 — CTRA RWH School Khadi</t>
+          <t>1722004045/WC/22012034775923 — CTRA Bhu Sanklan Pond Uday Singh ke khet ke samne Khadi</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
-        <v>0</v>
+        <v>366047.32</v>
       </c>
       <c r="I281" s="2" t="n">
-        <v>0</v>
+        <v>309186</v>
       </c>
       <c r="J281" s="3" t="n">
-        <v>44409</v>
-[...1 lines deleted...]
-      <c r="K281" s="3"/>
+        <v>44371</v>
+      </c>
+      <c r="K281" s="3" t="n">
+        <v>44737</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034810082 — CTRA RWH SCHOOL khadi 1</t>
+          <t>1722004045/WC/22012034792936 — SBM ISP UNIT- 50 KHADI</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
-        <v>5400</v>
+        <v>99999.74</v>
       </c>
       <c r="I282" s="2" t="n">
-        <v>5404</v>
+        <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
-        <v>44434</v>
-[...3 lines deleted...]
-      </c>
+        <v>44348</v>
+      </c>
+      <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034908946 — Sankan Pond</t>
+          <t>1722004045/WC/22012034810074 — CTRA RWH School Khadi</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
-        <v>44562</v>
+        <v>44409</v>
       </c>
       <c r="K283" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="284">
       <c r="A284" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B284" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C284" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D284" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E284" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F284" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034908950 — Nalha Trenching</t>
+          <t>1722004045/WC/22012034810082 — CTRA RWH SCHOOL khadi 1</t>
         </is>
       </c>
       <c r="G284" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H284" s="2" t="n">
-        <v>0</v>
+        <v>5400</v>
       </c>
       <c r="I284" s="2" t="n">
-        <v>0</v>
+        <v>5404</v>
       </c>
       <c r="J284" s="3" t="n">
-        <v>44562</v>
-[...1 lines deleted...]
-      <c r="K284" s="3"/>
+        <v>44434</v>
+      </c>
+      <c r="K284" s="3" t="n">
+        <v>44460</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034989126 — Nalha Trenching Work Nayapura se Gaon ki Taraf Khadi</t>
+          <t>1722004045/WC/22012034908946 — Sankan Pond</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
-        <v>44655</v>
+        <v>44562</v>
       </c>
       <c r="K285" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034995841 — Nallah Trenching Hariramji ke khet ke pas se Chamarwadi Tak</t>
+          <t>1722004045/WC/22012034908950 — Nalha Trenching</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
-        <v>417301.7</v>
+        <v>0</v>
       </c>
       <c r="I286" s="2" t="n">
-        <v>407735.14</v>
+        <v>0</v>
       </c>
       <c r="J286" s="3" t="n">
-        <v>44814</v>
-[...3 lines deleted...]
-      </c>
+        <v>44562</v>
+      </c>
+      <c r="K286" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="287">
       <c r="A287" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B287" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C287" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D287" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E287" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F287" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012034995842 — Construction of  GWIMP Percolation Tank  Village  Bakurli Khadi</t>
+          <t>1722004045/WC/22012034989126 — Nalha Trenching Work Nayapura se Gaon ki Taraf Khadi</t>
         </is>
       </c>
       <c r="G287" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H287" s="2" t="n">
-        <v>347565.45</v>
+        <v>0</v>
       </c>
       <c r="I287" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J287" s="3" t="n">
-        <v>44805</v>
+        <v>44655</v>
       </c>
       <c r="K287" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="288">
       <c r="A288" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B288" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C288" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D288" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E288" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F288" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012035021566 — Bhu Sankan Pond Nirman Mulibai ke Khet ke pas Khadi</t>
+          <t>1722004045/WC/22012034995841 — Nallah Trenching Hariramji ke khet ke pas se Chamarwadi Tak</t>
         </is>
       </c>
       <c r="G288" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H288" s="2" t="n">
-        <v>484505.24</v>
+        <v>417301.7</v>
       </c>
       <c r="I288" s="2" t="n">
-        <v>294882</v>
+        <v>407735.14</v>
       </c>
       <c r="J288" s="3" t="n">
-        <v>44903</v>
+        <v>44814</v>
       </c>
       <c r="K288" s="3" t="n">
-        <v>46127</v>
+        <v>45479</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="289">
       <c r="A289" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B289" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C289" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D289" s="1" t="inlineStr">
         <is>
-          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E289" s="1" t="inlineStr">
         <is>
-          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F289" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012035068717 — CTRA 2023  Nalha Trenching Shantidham se Lakhan ke Khet tak Khadi</t>
+          <t>1722004045/WC/22012034995842 — Construction of  GWIMP Percolation Tank  Village  Bakurli Khadi</t>
         </is>
       </c>
       <c r="G289" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H289" s="2" t="n">
-        <v>168612.5</v>
+        <v>347565.45</v>
       </c>
       <c r="I289" s="2" t="n">
-        <v>167302</v>
+        <v>0</v>
       </c>
       <c r="J289" s="3" t="n">
-        <v>45078</v>
-[...3 lines deleted...]
-      </c>
+        <v>44805</v>
+      </c>
+      <c r="K289" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012035089303 — CTRA 2023 Bhu Sankan Pond Nirman Puliya ke Pas Khadi</t>
+          <t>1722004045/WC/22012035021566 — Bhu Sankan Pond Nirman Mulibai ke Khet ke pas Khadi</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
-        <v>320265.4</v>
+        <v>484505.24</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>240920</v>
+        <v>294882</v>
       </c>
       <c r="J290" s="3" t="n">
-        <v>45124</v>
+        <v>44903</v>
       </c>
       <c r="K290" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F291" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012035164246 — Nalha Trenching</t>
+          <t>1722004045/WC/22012035068717 — CTRA 2023  Nalha Trenching Shantidham se Lakhan ke Khet tak Khadi</t>
         </is>
       </c>
       <c r="G291" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H291" s="2" t="n">
-        <v>0</v>
+        <v>168612.5</v>
       </c>
       <c r="I291" s="2" t="n">
-        <v>0</v>
+        <v>167302</v>
       </c>
       <c r="J291" s="3" t="n">
-        <v>45318</v>
-[...1 lines deleted...]
-      <c r="K291" s="3"/>
+        <v>45078</v>
+      </c>
+      <c r="K291" s="3" t="n">
+        <v>46126</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012035165307 — Mini Percolation Tank</t>
+          <t>1722004045/WC/22012035089303 — CTRA 2023 Bhu Sankan Pond Nirman Puliya ke Pas Khadi</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
-        <v>0</v>
+        <v>320265.4</v>
       </c>
       <c r="I292" s="2" t="n">
-        <v>0</v>
+        <v>240920</v>
       </c>
       <c r="J292" s="3" t="n">
-        <v>45318</v>
-[...1 lines deleted...]
-      <c r="K292" s="3"/>
+        <v>45124</v>
+      </c>
+      <c r="K292" s="3" t="n">
+        <v>46127</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Flood/ Diversion Channel for Community / Construction of Flood or Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Water Drain/Diversion Channel/Drainage/Field Channel</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/22012035227417 — नाला ट्रेचिंग पुलिया से चमारवाडी तक खडी</t>
+          <t>1722004045/WC/22012035164246 — Nalha Trenching</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
-        <v>224663.52</v>
+        <v>0</v>
       </c>
       <c r="I293" s="2" t="n">
-        <v>177390</v>
+        <v>0</v>
       </c>
       <c r="J293" s="3" t="n">
-        <v>45623</v>
-[...3 lines deleted...]
-      </c>
+        <v>45318</v>
+      </c>
+      <c r="K293" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/4123 — जल संग्रहण संरचना छगन के खेत के पास</t>
+          <t>1722004045/WC/22012035165307 — Mini Percolation Tank</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
-        <v>209000</v>
+        <v>0</v>
       </c>
       <c r="I294" s="2" t="n">
-        <v>124440</v>
+        <v>0</v>
       </c>
       <c r="J294" s="3" t="n">
-        <v>40695</v>
-[...3 lines deleted...]
-      </c>
+        <v>45318</v>
+      </c>
+      <c r="K294" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/4157 — जल संग्रहण संरचना भाग 3 आत्‍मारामजी के खेत के पास खडी</t>
+          <t>1722004045/WC/22012035227417 — नाला ट्रेचिंग पुलिया से चमारवाडी तक खडी</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
-        <v>263000</v>
+        <v>224663.52</v>
       </c>
       <c r="I295" s="2" t="n">
-        <v>64152</v>
+        <v>177390</v>
       </c>
       <c r="J295" s="3" t="n">
-        <v>41040</v>
+        <v>45623</v>
       </c>
       <c r="K295" s="3" t="n">
-        <v>41173</v>
+        <v>46126</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/4162 — जल संग्रहण संरचना भाग 2 किशोर के खेत के पास खडी</t>
+          <t>1722004045/WC/4123 — जल संग्रहण संरचना छगन के खेत के पास</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
-        <v>135000</v>
+        <v>209000</v>
       </c>
       <c r="I296" s="2" t="n">
-        <v>49896</v>
+        <v>124440</v>
       </c>
       <c r="J296" s="3" t="n">
-        <v>41050</v>
+        <v>40695</v>
       </c>
       <c r="K296" s="3" t="n">
-        <v>41168</v>
+        <v>41137</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/9993622199 — जल संग्रहण संरचना खडी</t>
+          <t>1722004045/WC/4157 — जल संग्रहण संरचना भाग 3 आत्‍मारामजी के खेत के पास खडी</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
-        <v>209000</v>
+        <v>263000</v>
       </c>
       <c r="I297" s="2" t="n">
-        <v>0</v>
+        <v>64152</v>
       </c>
       <c r="J297" s="3" t="n">
-        <v>40612</v>
-[...1 lines deleted...]
-      <c r="K297" s="3"/>
+        <v>41040</v>
+      </c>
+      <c r="K297" s="3" t="n">
+        <v>41173</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/9993628174 — जल संग्रहण संरचना खडी</t>
+          <t>1722004045/WC/4162 — जल संग्रहण संरचना भाग 2 किशोर के खेत के पास खडी</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
-        <v>0</v>
+        <v>135000</v>
       </c>
       <c r="I298" s="2" t="n">
-        <v>0</v>
+        <v>49896</v>
       </c>
       <c r="J298" s="3" t="n">
-        <v>41378</v>
-[...1 lines deleted...]
-      <c r="K298" s="3"/>
+        <v>41050</v>
+      </c>
+      <c r="K298" s="3" t="n">
+        <v>41168</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/9993628175 — जल संग्रहण संरचना</t>
+          <t>1722004045/WC/9993622199 — जल संग्रहण संरचना खडी</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
-        <v>0</v>
+        <v>209000</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J299" s="3" t="n">
-        <v>41378</v>
+        <v>40612</v>
       </c>
       <c r="K299" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="300">
       <c r="A300" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B300" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C300" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D300" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E300" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F300" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/9993628176 — जल संग्रहण संरचना</t>
+          <t>1722004045/WC/9993628174 — जल संग्रहण संरचना खडी</t>
         </is>
       </c>
       <c r="G300" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I300" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J300" s="3" t="n">
         <v>41378</v>
       </c>
       <c r="K300" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="301">
       <c r="A301" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B301" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C301" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D301" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E301" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F301" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WC/9993639356 — जल संग्रहण संरचना सुरेश के खेत के पास खडी</t>
+          <t>1722004045/WC/9993628175 — जल संग्रहण संरचना</t>
         </is>
       </c>
       <c r="G301" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H301" s="2" t="n">
-        <v>284000</v>
+        <v>0</v>
       </c>
       <c r="I301" s="2" t="n">
-        <v>163491</v>
+        <v>0</v>
       </c>
       <c r="J301" s="3" t="n">
-        <v>41593</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K301" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="302">
       <c r="A302" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B302" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C302" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D302" s="1" t="inlineStr">
         <is>
-          <t>Strengthening of Embankment / Construction of Embankment for community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E302" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F302" s="1" t="inlineStr">
         <is>
-          <t>1722004045/WH/19961252 — Repairing of Nistar talav</t>
+          <t>1722004045/WC/9993628176 — जल संग्रहण संरचना</t>
         </is>
       </c>
       <c r="G302" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H302" s="2" t="n">
-        <v>259000</v>
+        <v>0</v>
       </c>
       <c r="I302" s="2" t="n">
-        <v>247544.72</v>
+        <v>0</v>
       </c>
       <c r="J302" s="3" t="n">
-        <v>42889</v>
-[...3 lines deleted...]
-      </c>
+        <v>41378</v>
+      </c>
+      <c r="K302" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
-          <t>1722004/RC/22012034534432 — Graval road construction village khadi to pachlana</t>
+          <t>1722004045/WC/9993639356 — जल संग्रहण संरचना सुरेश के खेत के पास खडी</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
-        <v>4508000</v>
+        <v>284000</v>
       </c>
       <c r="I303" s="2" t="n">
-        <v>4500255.58</v>
+        <v>163491</v>
       </c>
       <c r="J303" s="3" t="n">
-        <v>44097</v>
+        <v>41593</v>
       </c>
       <c r="K303" s="3" t="n">
-        <v>45000</v>
+        <v>42523</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="304">
       <c r="A304" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B304" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C304" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D304" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Strengthening of Embankment / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E304" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F304" s="1" t="inlineStr">
         <is>
-          <t>1722/RC/22012034534276 — Gravel road nirman bakurli se tarod</t>
+          <t>1722004045/WH/19961252 — Repairing of Nistar talav</t>
         </is>
       </c>
       <c r="G304" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H304" s="2" t="n">
-        <v>0</v>
+        <v>259000</v>
       </c>
       <c r="I304" s="2" t="n">
-        <v>0</v>
+        <v>247544.72</v>
       </c>
       <c r="J304" s="3" t="n">
-        <v>43935</v>
-[...1 lines deleted...]
-      <c r="K304" s="3"/>
+        <v>42889</v>
+      </c>
+      <c r="K304" s="3" t="n">
+        <v>43618</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="305">
       <c r="A305" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B305" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C305" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D305" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E305" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F305" s="1" t="inlineStr">
         <is>
-          <t>1722/RC/22012034534278 — Gravel Road nirman bakurli se tarod</t>
+          <t>1722004/RC/22012034534432 — Graval road construction village khadi to pachlana</t>
         </is>
       </c>
       <c r="G305" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H305" s="2" t="n">
-        <v>4748000</v>
+        <v>4508000</v>
       </c>
       <c r="I305" s="2" t="n">
-        <v>4649857.19</v>
+        <v>4500255.58</v>
       </c>
       <c r="J305" s="3" t="n">
-        <v>44071</v>
-[...1 lines deleted...]
-      <c r="K305" s="3"/>
+        <v>44097</v>
+      </c>
+      <c r="K305" s="3" t="n">
+        <v>45000</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="306">
       <c r="A306" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B306" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C306" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D306" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E306" s="1" t="inlineStr">
         <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F306" s="1" t="inlineStr">
+        <is>
+          <t>1722/RC/22012034534276 — Gravel road nirman bakurli se tarod</t>
+        </is>
+      </c>
+      <c r="G306" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H306" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I306" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J306" s="3" t="n">
+        <v>43935</v>
+      </c>
+      <c r="K306" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
+      <c r="A307" s="1" t="inlineStr">
+        <is>
+          <t>DHAR</t>
+        </is>
+      </c>
+      <c r="B307" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C307" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D307" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
+        </is>
+      </c>
+      <c r="E307" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Road and Culvert</t>
+        </is>
+      </c>
+      <c r="F307" s="1" t="inlineStr">
+        <is>
+          <t>1722/RC/22012034534278 — Gravel Road nirman bakurli se tarod</t>
+        </is>
+      </c>
+      <c r="G307" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H307" s="2" t="n">
+        <v>4748000</v>
+      </c>
+      <c r="I307" s="2" t="n">
+        <v>4649857.19</v>
+      </c>
+      <c r="J307" s="3" t="n">
+        <v>44071</v>
+      </c>
+      <c r="K307" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
+      <c r="A308" s="1" t="inlineStr">
+        <is>
+          <t>DHAR</t>
+        </is>
+      </c>
+      <c r="B308" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C308" s="1" t="inlineStr">
+        <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D308" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E308" s="1" t="inlineStr">
+        <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
-      <c r="F306" s="1" t="inlineStr">
+      <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1722/RC/22012034559603 — Slab Culvert Nirman Bakuali se Tarod Road Par</t>
         </is>
       </c>
-      <c r="G306" s="1" t="inlineStr">
+      <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
-      <c r="H306" s="2" t="n">
+      <c r="H308" s="2" t="n">
         <v>13518000</v>
       </c>
-      <c r="I306" s="2" t="n">
+      <c r="I308" s="2" t="n">
         <v>11461263</v>
       </c>
-      <c r="J306" s="3" t="n">
+      <c r="J308" s="3" t="n">
         <v>44257</v>
       </c>
-      <c r="K306" s="3"/>
+      <c r="K308" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>