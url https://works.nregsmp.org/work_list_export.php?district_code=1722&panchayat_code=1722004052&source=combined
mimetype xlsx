--- v0 (2026-09-02)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K207"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 16:33:56</t>
+          <t>Exported on: 2026-10-21 06:24:16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1143,73 +1143,73 @@
       <c r="J29" s="3" t="n">
         <v>45151</v>
       </c>
       <c r="K29" s="3" t="n">
         <v>46193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1722004052/DP/22012034623845 — Plantation samshan parisar me khamla</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>347941.98</v>
       </c>
       <c r="I30" s="2" t="n">
-        <v>61404</v>
+        <v>61704</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45512</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
           <t>Plantation / Block Plantation of Horticulture Trees in fields for Individuals</t>
@@ -2303,51 +2303,51 @@
       <c r="J53" s="3" t="n">
         <v>45770</v>
       </c>
       <c r="K53" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1722004052/IF/22012035492638 — Construction of Farm Pond JGSA   Prembai Kalyansingh Baykheda</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45748</v>
@@ -3524,127 +3524,129 @@
       <c r="J78" s="3" t="n">
         <v>44790</v>
       </c>
       <c r="K78" s="3" t="n">
         <v>45134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1722004052/IF/IAY/4533647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP101250837</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I79" s="2" t="n">
-        <v>17523</v>
+        <v>20223</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45620</v>
       </c>
       <c r="K79" s="3" t="n">
         <v>46228</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1722004052/IF/IAY/4538951 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105512237</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I80" s="2" t="n">
-        <v>20280</v>
+        <v>22380</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45655</v>
       </c>
-      <c r="K80" s="3"/>
+      <c r="K80" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -3669,78 +3671,80 @@
       <c r="J81" s="3" t="n">
         <v>45620</v>
       </c>
       <c r="K81" s="3" t="n">
         <v>45710</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1722004052/IF/IAY/4596464 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123114376</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>17379</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45677</v>
       </c>
-      <c r="K82" s="3"/>
+      <c r="K82" s="3" t="n">
+        <v>46294</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -3863,78 +3867,80 @@
       <c r="J85" s="3" t="n">
         <v>45627</v>
       </c>
       <c r="K85" s="3" t="n">
         <v>46193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1722004052/IF/IAY/4858730 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102301239</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I86" s="2" t="n">
-        <v>17397</v>
+        <v>18597</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45620</v>
       </c>
-      <c r="K86" s="3"/>
+      <c r="K86" s="3" t="n">
+        <v>46312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -3959,194 +3965,198 @@
       <c r="J87" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K87" s="3" t="n">
         <v>46193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1722004052/IF/IAY/5154372 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105040403</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I88" s="2" t="n">
-        <v>18021</v>
+        <v>20121</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K88" s="3" t="n">
-        <v>46264</v>
+        <v>46312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1722004052/IF/IAY/5156724 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102335369</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I89" s="2" t="n">
-        <v>12789</v>
+        <v>21189</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>45759</v>
       </c>
-      <c r="K89" s="3"/>
+      <c r="K89" s="3" t="n">
+        <v>46312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1722004052/IF/IAY/5163093 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102106094</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I90" s="2" t="n">
-        <v>13350</v>
+        <v>21750</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45759</v>
       </c>
-      <c r="K90" s="3"/>
+      <c r="K90" s="3" t="n">
+        <v>46312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1722004052/IF/IAY/5177602 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102301179</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>13311</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>45759</v>
@@ -4198,78 +4208,80 @@
       <c r="J92" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K92" s="3" t="n">
         <v>46193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1722004052/IF/IAY/5180759 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102334329</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I93" s="2" t="n">
-        <v>15138</v>
+        <v>22638</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>45759</v>
       </c>
-      <c r="K93" s="3"/>
+      <c r="K93" s="3" t="n">
+        <v>46312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -4588,73 +4600,73 @@
       <c r="J100" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K100" s="3" t="n">
         <v>46193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1722004052/IF/IAY/5204515 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118100282</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I101" s="2" t="n">
-        <v>3654</v>
+        <v>7854</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -4684,78 +4696,80 @@
       <c r="J102" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K102" s="3" t="n">
         <v>46193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F103" s="1" t="inlineStr">
         <is>
           <t>1722004052/IF/IAY/5210416 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102334766</t>
         </is>
       </c>
       <c r="G103" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H103" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I103" s="2" t="n">
-        <v>15399</v>
+        <v>22299</v>
       </c>
       <c r="J103" s="3" t="n">
         <v>45759</v>
       </c>
-      <c r="K103" s="3"/>
+      <c r="K103" s="3" t="n">
+        <v>46312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="104">
       <c r="A104" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B104" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C104" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D104" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E104" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -5407,83 +5421,83 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>45911</v>
       </c>
       <c r="K117" s="3" t="n">
         <v>46160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1722004052/IF/IAY/5881105 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118090799</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I118" s="2" t="n">
-        <v>0</v>
+        <v>3900</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -6722,51 +6736,51 @@
       <c r="J144" s="3" t="n">
         <v>44322</v>
       </c>
       <c r="K144" s="3" t="n">
         <v>44537</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="145">
       <c r="A145" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B145" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C145" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D145" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E145" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F145" s="1" t="inlineStr">
         <is>
           <t>1722004052/RC/22012034574563 — KHET SADAK NIRBHAY CHOUDHARY KE KHET SE  ANTER SINGH  SOLANKI KE KHET TAK KHAMLA</t>
         </is>
       </c>
       <c r="G145" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H145" s="2" t="n">
         <v>1396693.52</v>
       </c>
       <c r="I145" s="2" t="n">
         <v>949330.03</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>44372</v>
@@ -7825,98 +7839,98 @@
       <c r="J167" s="3" t="n">
         <v>45551</v>
       </c>
       <c r="K167" s="3" t="n">
         <v>45770</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1722004052/RS/22012035136516 — सीमेंट कांक्रीट नाली निर्माण महेश राठौर के घर से भगवानसिंह के घर तक बायखेडा</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>14000</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>DHAR</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Open / Covered Grey Water/Storm Drain for Community</t>
+          <t>Constr of Open/Covered Grey Water Drain for Comm / Construction of Masonry Greywater Drain for Community</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1722004052/RS/22012035137831 — सीमेन्‍ट कांक्रीट नाली निर्माण चाढिया टंकी से स्‍कूल की ओर नये खंरजे के पास</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>33000</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45748</v>