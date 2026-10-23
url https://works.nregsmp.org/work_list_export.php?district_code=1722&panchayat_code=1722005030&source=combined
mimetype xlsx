--- v0 (2026-09-06)
+++ v1 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K704"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-06 10:08:20</t>
+          <t>Exported on: 2026-10-23 16:08:57</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -512,51 +512,51 @@
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44423</v>
       </c>
       <c r="K16" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Constr of Anganwadi for community / Construction of Anganwadi Building for Community</t>
+          <t>Constr of Anganwadi for community / Construction of Anganwadi Centre Building for Community</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Constr of Aganwadi</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1722005030/AV/22012034612253 — Anganwadi Bhavan Nirmaan Karya Chundipura G.P. Mevas Jamniya</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>450000</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>315471</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>45080</v>
@@ -1572,51 +1572,51 @@
       <c r="J38" s="3" t="n">
         <v>43397</v>
       </c>
       <c r="K38" s="3" t="n">
         <v>44237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/22012034456584 — Kapil dhara kup evam recharge pitt nirman kisan gobariya mevash jamniya</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>113820</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>43517</v>
@@ -1668,51 +1668,51 @@
       <c r="J40" s="3" t="n">
         <v>43518</v>
       </c>
       <c r="K40" s="3" t="n">
         <v>45762</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="41">
       <c r="A41" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B41" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C41" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D41" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E41" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F41" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/22012034470522 — Kapil dhara kup evam recharge pitt nirman pannalal jhamriya mewasjamniya</t>
         </is>
       </c>
       <c r="G41" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H41" s="2" t="n">
         <v>210000</v>
       </c>
       <c r="I41" s="2" t="n">
         <v>96208</v>
       </c>
       <c r="J41" s="3" t="n">
         <v>43533</v>
@@ -2144,51 +2144,51 @@
       <c r="J50" s="3" t="n">
         <v>43959</v>
       </c>
       <c r="K50" s="3" t="n">
         <v>44305</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/22012034550993 — kapil dhara kup nirman mohan bhart singh</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>234216.89</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>72390</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>43976</v>
@@ -2473,286 +2473,286 @@
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/22012035389284 — Kapildhara Kup Nirman Jhangli Bai Chundripura</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/22012035389404 — Kapildhara Kup Nirman Jagdish Thakur Mevasjamniya</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K59" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/22012035389599 — Kapildhara Kup Nirman Galsingh Saniyar Mevasjamniya</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K60" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/22012035449566 — JGSA Khet Talab Nirman MOHAN RAMSINGH Chundripura</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>366478.86</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K61" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/22012035493621 — JGSA DugWell Recharge Pit Kapildhara MANGILAL SEWARAM Chundipura</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/22012035493695 — JGSA DugWell Recharge Pit Kapildhara GANGARAM GATARIYA Chundipura</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>14877</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45822</v>
@@ -2853,194 +2853,196 @@
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45822</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/22012035493818 — JGSA DugWell Recharge Pit Kapildhara HARESINGH SANKAR Chundipura</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I66" s="2" t="n">
-        <v>14267.97</v>
+        <v>13745.97</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45860</v>
       </c>
       <c r="K66" s="3" t="n">
         <v>46266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/22012035493849 — JGSA DugWell Recharge Pit Kapildhara GENDALAL UMRAO Heerapura</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I67" s="2" t="n">
-        <v>13167</v>
+        <v>14967</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45822</v>
       </c>
-      <c r="K67" s="3"/>
+      <c r="K67" s="3" t="n">
+        <v>46298</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/22012035559968 — Kapildhara Kup Nirman GANESH CHAINSINGH Chundipura</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/22012035560020 — Kapildhara Kup Nirman HINDUSINGH NARSINGH Heerapura</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45761</v>
@@ -4256,51 +4258,51 @@
       <c r="J94" s="3" t="n">
         <v>43294</v>
       </c>
       <c r="K94" s="3" t="n">
         <v>43549</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/IAY/1585516 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1073073</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>43189</v>
@@ -4548,51 +4550,51 @@
       <c r="J100" s="3" t="n">
         <v>43983</v>
       </c>
       <c r="K100" s="3" t="n">
         <v>44204</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/IAY/2414715 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4122113</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>43952</v>
@@ -4889,51 +4891,51 @@
       <c r="J107" s="3" t="n">
         <v>43983</v>
       </c>
       <c r="K107" s="3" t="n">
         <v>44204</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/IAY/2482930 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4107300</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>43957</v>
@@ -5475,51 +5477,51 @@
       <c r="J119" s="3" t="n">
         <v>43983</v>
       </c>
       <c r="K119" s="3" t="n">
         <v>44363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/IAY/2483316 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4116552</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>43957</v>
@@ -5963,51 +5965,51 @@
       <c r="J129" s="3" t="n">
         <v>45183</v>
       </c>
       <c r="K129" s="3" t="n">
         <v>45432</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/IAY/2483437 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4119156</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>43957</v>
@@ -12229,196 +12231,196 @@
       <c r="J257" s="3" t="n">
         <v>45208</v>
       </c>
       <c r="K257" s="3" t="n">
         <v>45309</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="258">
       <c r="A258" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B258" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C258" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D258" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E258" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F258" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/IAY/4559803 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115289927</t>
         </is>
       </c>
       <c r="G258" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H258" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I258" s="2" t="n">
         <v>20406</v>
       </c>
       <c r="J258" s="3" t="n">
         <v>45606</v>
       </c>
       <c r="K258" s="3" t="n">
-        <v>46224</v>
+        <v>46316</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="259">
       <c r="A259" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B259" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C259" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D259" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E259" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F259" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/IAY/4559862 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115303135</t>
         </is>
       </c>
       <c r="G259" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H259" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I259" s="2" t="n">
         <v>21141</v>
       </c>
       <c r="J259" s="3" t="n">
         <v>45606</v>
       </c>
       <c r="K259" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/IAY/4559863 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115303165</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>16074</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45606</v>
       </c>
       <c r="K260" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="261">
       <c r="A261" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B261" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C261" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D261" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E261" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F261" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/IAY/4559864 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115303320</t>
         </is>
       </c>
       <c r="G261" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H261" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I261" s="2" t="n">
         <v>12771</v>
       </c>
       <c r="J261" s="3" t="n">
         <v>45616</v>
@@ -12470,51 +12472,51 @@
       <c r="J262" s="3" t="n">
         <v>45606</v>
       </c>
       <c r="K262" s="3" t="n">
         <v>46167</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="263">
       <c r="A263" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B263" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C263" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D263" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E263" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F263" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/IAY/4565634 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115752894</t>
         </is>
       </c>
       <c r="G263" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H263" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I263" s="2" t="n">
         <v>19116</v>
       </c>
       <c r="J263" s="3" t="n">
         <v>45606</v>
@@ -13107,51 +13109,51 @@
       <c r="J275" s="3" t="n">
         <v>45606</v>
       </c>
       <c r="K275" s="3" t="n">
         <v>45769</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="276">
       <c r="A276" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B276" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C276" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D276" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E276" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F276" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/IAY/4740881 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106582757</t>
         </is>
       </c>
       <c r="G276" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H276" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I276" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J276" s="3" t="n">
         <v>45700</v>
@@ -13548,78 +13550,80 @@
       <c r="J284" s="3" t="n">
         <v>45970</v>
       </c>
       <c r="K284" s="3" t="n">
         <v>46046</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/IAY/5359202 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118387169</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45712</v>
       </c>
-      <c r="K285" s="3"/>
+      <c r="K285" s="3" t="n">
+        <v>46278</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -14036,100 +14040,100 @@
       <c r="J294" s="3" t="n">
         <v>46007</v>
       </c>
       <c r="K294" s="3" t="n">
         <v>46193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="295">
       <c r="A295" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B295" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C295" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D295" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E295" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F295" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/IAY/5365448 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116833733</t>
         </is>
       </c>
       <c r="G295" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H295" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I295" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J295" s="3" t="n">
         <v>45785</v>
       </c>
       <c r="K295" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="296">
       <c r="A296" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B296" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C296" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D296" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E296" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F296" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/IAY/5366372 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126622983</t>
         </is>
       </c>
       <c r="G296" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H296" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I296" s="2" t="n">
         <v>21663</v>
       </c>
       <c r="J296" s="3" t="n">
         <v>45801</v>
@@ -14967,51 +14971,51 @@
       <c r="J313" s="3" t="n">
         <v>45764</v>
       </c>
       <c r="K313" s="3" t="n">
         <v>46193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="314">
       <c r="A314" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B314" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C314" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D314" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E314" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F314" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/IAY/5380978 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119638579</t>
         </is>
       </c>
       <c r="G314" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H314" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I314" s="2" t="n">
         <v>11745</v>
       </c>
       <c r="J314" s="3" t="n">
         <v>45776</v>
@@ -15310,51 +15314,51 @@
       <c r="J320" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K320" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="321">
       <c r="A321" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B321" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C321" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D321" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E321" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F321" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/IAY/5397821 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115753655</t>
         </is>
       </c>
       <c r="G321" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H321" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I321" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J321" s="3" t="n">
         <v>45752</v>
@@ -15406,51 +15410,51 @@
       <c r="J322" s="3" t="n">
         <v>45776</v>
       </c>
       <c r="K322" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="323">
       <c r="A323" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B323" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C323" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D323" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E323" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F323" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/IAY/5436872 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118522447</t>
         </is>
       </c>
       <c r="G323" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H323" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I323" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J323" s="3" t="n">
         <v>45752</v>
@@ -15502,51 +15506,51 @@
       <c r="J324" s="3" t="n">
         <v>45970</v>
       </c>
       <c r="K324" s="3" t="n">
         <v>46061</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/IAY/5438669 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115752197</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>45776</v>
@@ -15698,100 +15702,100 @@
       <c r="J328" s="3" t="n">
         <v>46007</v>
       </c>
       <c r="K328" s="3" t="n">
         <v>46193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/IAY/5534847 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106582549</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>22707</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45817</v>
       </c>
       <c r="K329" s="3" t="n">
         <v>46224</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="330">
       <c r="A330" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B330" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C330" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D330" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E330" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F330" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/IAY/5538530 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115752850</t>
         </is>
       </c>
       <c r="G330" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H330" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I330" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J330" s="3" t="n">
         <v>45763</v>
@@ -15843,73 +15847,73 @@
       <c r="J331" s="3" t="n">
         <v>45963</v>
       </c>
       <c r="K331" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/IAY/5603337 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115289982</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
-        <v>18321</v>
+        <v>23121</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45817</v>
       </c>
       <c r="K332" s="3" t="n">
         <v>46266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
@@ -16823,147 +16827,147 @@
       <c r="J351" s="3" t="n">
         <v>45936</v>
       </c>
       <c r="K351" s="3" t="n">
         <v>46103</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/IAY/5628885 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118430964</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>17487</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>46007</v>
       </c>
       <c r="K352" s="3" t="n">
         <v>46237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/IAY/5888381 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115752940</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I353" s="2" t="n">
-        <v>0</v>
+        <v>2400</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>45712</v>
       </c>
       <c r="K353" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1722005030/IF/IAY/5888383 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118233791</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45712</v>
@@ -24492,73 +24496,73 @@
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>44272</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Gabion Spur for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
           <t>1722005030/WC/22012034637291 — CTRA - गेबियन निर्माण - मवड़ी वाला नाला कृ. 05</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>77805.16</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>21859</v>
+        <v>69859</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>44522</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
@@ -24980,78 +24984,80 @@
       <c r="J520" s="3" t="n">
         <v>44318</v>
       </c>
       <c r="K520" s="3" t="n">
         <v>44438</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
           <t>1722005030/WC/22012034641873 — CTRA - परकोलेशन तालाब - खाखरा वाला नाला मेवास जामन्या</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>1273050.81</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>9680</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>44529</v>
       </c>
-      <c r="K521" s="3"/>
+      <c r="K521" s="3" t="n">
+        <v>46316</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
@@ -33222,51 +33228,51 @@
         <v>0</v>
       </c>
       <c r="J692" s="3" t="n">
         <v>44791</v>
       </c>
       <c r="K692" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
           <t>1722005/IF/22012035039540 — chagan  awla plantetion 22</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
         <v>213000</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>23670.72</v>
       </c>
       <c r="J693" s="3" t="n">
         <v>44981</v>
@@ -33316,51 +33322,51 @@
         <v>0</v>
       </c>
       <c r="J694" s="3" t="n">
         <v>44792</v>
       </c>
       <c r="K694" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>NALCHHA</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
           <t>1722005/IF/22012035039550 — moteshing   awla plantetion 22</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
         <v>213000</v>
       </c>
       <c r="I695" s="2" t="n">
         <v>29446.72</v>
       </c>
       <c r="J695" s="3" t="n">
         <v>44989</v>