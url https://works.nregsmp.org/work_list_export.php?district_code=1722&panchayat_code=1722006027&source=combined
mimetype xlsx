--- v0 (2026-09-04)
+++ v1 (2026-10-22)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K562"/>
+  <dimension ref="A1:K569"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 05:02:53</t>
+          <t>Exported on: 2026-10-22 23:04:41</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -559,98 +559,98 @@
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44222</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1722006027/DP/22012034526550 — सार्वजनीक कुप निर्माण जमरापुरा तालाब के पास धनोरा</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>445055.6</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>160665</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44794</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1722006027/DP/22012034526551 — Sarvajanik kup Nirman PathPura Dhanora</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>445053.83</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>108728</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44363</v>
@@ -700,51 +700,51 @@
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>44789</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Farm Forestry in fields for Comm / Block Plantation of Farm Forestry Trees in fields for Community</t>
+          <t>Block Plantation-Farm Forestry in fields for Comm / Agro Forestry Block Plantation for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1722006027/DP/22012034586209 — Plantetion Work Meri Mati Mera Desh  M.School Parisar Malpura Dhanora</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>7293</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45154</v>
@@ -1180,51 +1180,51 @@
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>42555</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1722006027/IC/22012034889800 — SARVJANIK KUP NIRMAN KARYA DHARWAPURA DHANORA</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>475653.75</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45827</v>
@@ -2387,51 +2387,51 @@
       <c r="J55" s="3" t="n">
         <v>43908</v>
       </c>
       <c r="K55" s="3" t="n">
         <v>44805</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/22012035043874 — कपिलधारा कुप जुवानसिंह थावरीया धनाेरा</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>254523.47</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>77229</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45090</v>
@@ -2481,73 +2481,73 @@
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>44891</v>
       </c>
       <c r="K57" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/22012035087235 — कपिलधारा कुप सेकडिया छगन धनोरा</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>254167.54</v>
       </c>
       <c r="I58" s="2" t="n">
-        <v>72093</v>
+        <v>72693</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45476</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
@@ -2763,897 +2763,897 @@
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/22012035322867 — KAPILDHARA KUP NIRMAN KARYA KESHRIYA PITA POSHLIYA DHANORA</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45748</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/22012035322880 — KAPILDHARA KUP NIRMAN KARYA KESHRIYA PITA POSHLIYA DHANORA</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>215889.48</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K65" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Anicut Check Dam for Individuals</t>
+          <t>Constr of Earthen Check Dam for Individuals / Construction of Earthen Check Dam for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/22012035332428 — Construction of  Kapildhara Kup Kalamsingh Aapsingh Dhanora</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>199227.19</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>20826</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/22012035397102 — JGSA 2025 Recharge Structure Kapildhara Kup Keshriya Posliya Dhanora</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/22012035397164 — JGSA 2025 Recharge Structure Kapildhara Kup Juwansingh Thavriya Dhanora</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K68" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/22012035397205 — JGSA 2025 Recharge Structure Kapildhara Kup Sekda Chagan  Dhanora</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>13311</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K69" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/22012035397269 — JGSA 2025 Recharge Structure Kapildhara Kup Bhuvansingh Somla Dhanora</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/22012035397321 — JGSA 2025 Recharge Structure Kapildhara Kup Sekdiya Bhurla  Dhanora</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>5741.86</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/22012035397369 — JGSA 2025 Recharge Structure Kapildhara Kup Kalamsingh Aapsingh  Dhanora</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/22012035431185 — JGSA 2025 RICHARGE STRUCHER KAPIL DHARA KUP NIRMAN  KESHRIYA POSLIYA DHANORA</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/22012035431204 — JGSA 2025 RICHARGE STRUCHER KAPIL DHARA KUP NIRMAN  JUWANSINGH THAVRIYA DHANORA</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/22012035431220 — JGSA 2025 RICHARGE STRUCHER KAPIL DHARA KUP NIRMAN  SEKDIYA CHAGAN DHANORA</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K75" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/22012035431254 — JGSA 2025 RICHARGE STRUCHER KAPIL DHARA KUP NIRMAN BHUWANSINGH SOMALA DHANORA</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K76" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/22012035431319 — JGSA 2025 RICHARGE STRUCHER KAPIL DHARRA KUP  NIRMAN  SEKDIYA BHURLA DHANORA</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/22012035431355 — JGSA 2025 RICHARGE STRUCHER KAPIL DHARRA KUP  NIRMAN  KAMLI APSINGH DHANORA</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45775</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/22012035482223 — JGSA 2025 Recharge Structure Kapildhara Kup Narayan Bhawsingh Dhanora</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>5741.86</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45798</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/22012035482233 — JGSA 2025 Recharge Structure Kapildhara Kup Aapsingh Nurla Dhanora</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>7829.86</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/22012035482242 — JGSA 2025 Recharge Structure Kapildhara Kup Dhumsingh Nanka Dhanora</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>5741.86</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45791</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/22012035482258 — JGSA 2025 Recharge Structure Kapildhara Kup Versingh Siknder Dhanora</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>7569</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45798</v>
@@ -7665,51 +7665,51 @@
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>42370</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/9993722998 — kapil dhara somla rupsingh</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>113556.79</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>42720</v>
@@ -11920,51 +11920,51 @@
       <c r="J252" s="3" t="n">
         <v>45560</v>
       </c>
       <c r="K252" s="3" t="n">
         <v>45705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="253">
       <c r="A253" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B253" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C253" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D253" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E253" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F253" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/4538529 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106028252</t>
         </is>
       </c>
       <c r="G253" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H253" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I253" s="2" t="n">
         <v>22356</v>
       </c>
       <c r="J253" s="3" t="n">
         <v>45574</v>
@@ -12263,51 +12263,51 @@
       <c r="J259" s="3" t="n">
         <v>45588</v>
       </c>
       <c r="K259" s="3" t="n">
         <v>45705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="260">
       <c r="A260" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B260" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C260" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D260" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E260" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F260" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/4554575 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113761782</t>
         </is>
       </c>
       <c r="G260" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H260" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I260" s="2" t="n">
         <v>21978</v>
       </c>
       <c r="J260" s="3" t="n">
         <v>45575</v>
@@ -12557,51 +12557,51 @@
       <c r="J265" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K265" s="3" t="n">
         <v>45705</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="266">
       <c r="A266" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B266" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C266" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D266" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E266" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F266" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/4670898 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106614850</t>
         </is>
       </c>
       <c r="G266" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H266" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I266" s="2" t="n">
         <v>20412</v>
       </c>
       <c r="J266" s="3" t="n">
         <v>45567</v>
@@ -12851,51 +12851,51 @@
       <c r="J271" s="3" t="n">
         <v>45686</v>
       </c>
       <c r="K271" s="3" t="n">
         <v>46220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="272">
       <c r="A272" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B272" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C272" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D272" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E272" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F272" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/4739558 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105702003</t>
         </is>
       </c>
       <c r="G272" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H272" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I272" s="2" t="n">
         <v>20277</v>
       </c>
       <c r="J272" s="3" t="n">
         <v>45609</v>
@@ -12949,100 +12949,100 @@
       <c r="J273" s="3" t="n">
         <v>45616</v>
       </c>
       <c r="K273" s="3" t="n">
         <v>45726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/4740577 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106825999</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>22230</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>45609</v>
       </c>
       <c r="K274" s="3" t="n">
         <v>46227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="275">
       <c r="A275" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B275" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C275" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D275" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E275" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F275" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/4742712 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113528613</t>
         </is>
       </c>
       <c r="G275" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H275" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I275" s="2" t="n">
         <v>17388</v>
       </c>
       <c r="J275" s="3" t="n">
         <v>45679</v>
@@ -13094,100 +13094,100 @@
       <c r="J276" s="3" t="n">
         <v>45630</v>
       </c>
       <c r="K276" s="3" t="n">
         <v>45751</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="277">
       <c r="A277" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B277" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C277" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D277" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E277" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F277" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/4742992 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113765927</t>
         </is>
       </c>
       <c r="G277" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H277" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I277" s="2" t="n">
         <v>21978</v>
       </c>
       <c r="J277" s="3" t="n">
         <v>45630</v>
       </c>
       <c r="K277" s="3" t="n">
         <v>46227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="278">
       <c r="A278" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B278" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C278" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D278" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E278" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F278" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/4746049 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113772336</t>
         </is>
       </c>
       <c r="G278" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H278" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I278" s="2" t="n">
         <v>18711</v>
       </c>
       <c r="J278" s="3" t="n">
         <v>45609</v>
@@ -13339,100 +13339,100 @@
       <c r="J281" s="3" t="n">
         <v>45609</v>
       </c>
       <c r="K281" s="3" t="n">
         <v>45726</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/4869992 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113774564</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>20538</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>45651</v>
       </c>
       <c r="K282" s="3" t="n">
         <v>46227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/4887603 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113772568</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>12789</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>45708</v>
@@ -13484,100 +13484,100 @@
       <c r="J284" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K284" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="285">
       <c r="A285" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B285" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C285" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D285" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E285" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F285" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5149266 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113761347</t>
         </is>
       </c>
       <c r="G285" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H285" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I285" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J285" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K285" s="3" t="n">
         <v>46227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="286">
       <c r="A286" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B286" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C286" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D286" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E286" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F286" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5153136 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113765978</t>
         </is>
       </c>
       <c r="G286" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H286" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I286" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J286" s="3" t="n">
         <v>45788</v>
@@ -13729,78 +13729,80 @@
       <c r="J289" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K289" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="290">
       <c r="A290" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B290" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C290" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D290" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E290" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F290" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5158982 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106028120</t>
         </is>
       </c>
       <c r="G290" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H290" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I290" s="2" t="n">
-        <v>5766</v>
+        <v>9966</v>
       </c>
       <c r="J290" s="3" t="n">
         <v>45961</v>
       </c>
-      <c r="K290" s="3"/>
+      <c r="K290" s="3" t="n">
+        <v>46290</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="291">
       <c r="A291" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B291" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C291" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D291" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E291" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -13825,149 +13827,149 @@
       <c r="J291" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K291" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="292">
       <c r="A292" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B292" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C292" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D292" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E292" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F292" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5165644 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113774412</t>
         </is>
       </c>
       <c r="G292" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H292" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I292" s="2" t="n">
         <v>16443</v>
       </c>
       <c r="J292" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K292" s="3" t="n">
         <v>46266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="293">
       <c r="A293" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B293" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C293" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D293" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E293" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F293" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5168312 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113769129</t>
         </is>
       </c>
       <c r="G293" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H293" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I293" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J293" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K293" s="3" t="n">
         <v>46227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="294">
       <c r="A294" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B294" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C294" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D294" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E294" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F294" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5169487 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113762203</t>
         </is>
       </c>
       <c r="G294" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H294" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I294" s="2" t="n">
         <v>14616</v>
       </c>
       <c r="J294" s="3" t="n">
         <v>45762</v>
@@ -14068,149 +14070,149 @@
       <c r="J296" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K296" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="297">
       <c r="A297" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B297" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C297" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D297" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E297" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F297" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5175250 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113762292</t>
         </is>
       </c>
       <c r="G297" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H297" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I297" s="2" t="n">
         <v>19836</v>
       </c>
       <c r="J297" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K297" s="3" t="n">
         <v>46227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="298">
       <c r="A298" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B298" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C298" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D298" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E298" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F298" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5175703 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114741766</t>
         </is>
       </c>
       <c r="G298" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H298" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I298" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J298" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K298" s="3" t="n">
         <v>46227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="299">
       <c r="A299" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B299" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C299" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D299" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E299" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F299" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5176559 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113770271</t>
         </is>
       </c>
       <c r="G299" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H299" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I299" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J299" s="3" t="n">
         <v>45757</v>
@@ -14362,51 +14364,51 @@
       <c r="J302" s="3" t="n">
         <v>45803</v>
       </c>
       <c r="K302" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="303">
       <c r="A303" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B303" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C303" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D303" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E303" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F303" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5182467 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113775209</t>
         </is>
       </c>
       <c r="G303" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H303" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I303" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J303" s="3" t="n">
         <v>45812</v>
@@ -14558,174 +14560,176 @@
       <c r="J306" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K306" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="307">
       <c r="A307" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B307" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C307" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D307" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E307" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F307" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5189630 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113775087</t>
         </is>
       </c>
       <c r="G307" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H307" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I307" s="2" t="n">
-        <v>7308</v>
+        <v>11508</v>
       </c>
       <c r="J307" s="3" t="n">
         <v>45872</v>
       </c>
       <c r="K307" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="308">
       <c r="A308" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B308" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C308" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D308" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E308" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F308" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5189774 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106825994</t>
         </is>
       </c>
       <c r="G308" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H308" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I308" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J308" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K308" s="3" t="n">
         <v>46227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="309">
       <c r="A309" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B309" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C309" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D309" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E309" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F309" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5191469 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106198525</t>
         </is>
       </c>
       <c r="G309" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H309" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I309" s="2" t="n">
-        <v>18816</v>
+        <v>23016</v>
       </c>
       <c r="J309" s="3" t="n">
         <v>45866</v>
       </c>
-      <c r="K309" s="3"/>
+      <c r="K309" s="3" t="n">
+        <v>46290</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="310">
       <c r="A310" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B310" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C310" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D310" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E310" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -14799,51 +14803,51 @@
       <c r="J311" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K311" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="312">
       <c r="A312" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B312" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C312" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D312" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E312" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F312" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5209631 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106076946</t>
         </is>
       </c>
       <c r="G312" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H312" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I312" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J312" s="3" t="n">
         <v>45755</v>
@@ -14995,51 +14999,51 @@
       <c r="J315" s="3" t="n">
         <v>45755</v>
       </c>
       <c r="K315" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="316">
       <c r="A316" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B316" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C316" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D316" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E316" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F316" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5218853 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113769206</t>
         </is>
       </c>
       <c r="G316" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H316" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I316" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J316" s="3" t="n">
         <v>45806</v>
@@ -15091,147 +15095,147 @@
       <c r="J317" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K317" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="318">
       <c r="A318" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B318" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C318" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D318" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E318" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F318" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5233629 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113774235</t>
         </is>
       </c>
       <c r="G318" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H318" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I318" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J318" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K318" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="319">
       <c r="A319" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B319" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C319" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D319" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E319" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F319" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5236723 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113768149</t>
         </is>
       </c>
       <c r="G319" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H319" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I319" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J319" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K319" s="3" t="n">
         <v>46227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="320">
       <c r="A320" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B320" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C320" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D320" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E320" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F320" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5238201 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113528341</t>
         </is>
       </c>
       <c r="G320" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H320" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I320" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J320" s="3" t="n">
         <v>45762</v>
@@ -15285,51 +15289,51 @@
       <c r="J321" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K321" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="322">
       <c r="A322" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B322" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C322" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D322" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E322" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F322" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5243853 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103547494</t>
         </is>
       </c>
       <c r="G322" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H322" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I322" s="2" t="n">
         <v>11484</v>
       </c>
       <c r="J322" s="3" t="n">
         <v>45806</v>
@@ -15430,245 +15434,245 @@
       <c r="J324" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K324" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="325">
       <c r="A325" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B325" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C325" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D325" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E325" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F325" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5356697 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113527878</t>
         </is>
       </c>
       <c r="G325" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H325" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I325" s="2" t="n">
         <v>20619</v>
       </c>
       <c r="J325" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K325" s="3" t="n">
         <v>46227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="326">
       <c r="A326" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B326" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C326" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D326" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E326" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F326" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5356754 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113774792</t>
         </is>
       </c>
       <c r="G326" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H326" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I326" s="2" t="n">
-        <v>11508</v>
+        <v>19908</v>
       </c>
       <c r="J326" s="3" t="n">
         <v>45777</v>
       </c>
       <c r="K326" s="3" t="n">
-        <v>46266</v>
+        <v>46290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="327">
       <c r="A327" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B327" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C327" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D327" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E327" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F327" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5357021 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113775020</t>
         </is>
       </c>
       <c r="G327" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H327" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I327" s="2" t="n">
-        <v>4200</v>
+        <v>16800</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>46016</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5357779 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113774945</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>16182</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>45756</v>
       </c>
       <c r="K328" s="3" t="n">
         <v>46266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="329">
       <c r="A329" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B329" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C329" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D329" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E329" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F329" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5357799 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113836896</t>
         </is>
       </c>
       <c r="G329" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H329" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I329" s="2" t="n">
         <v>19836</v>
       </c>
       <c r="J329" s="3" t="n">
         <v>45812</v>
@@ -15722,147 +15726,147 @@
       <c r="J330" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K330" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="331">
       <c r="A331" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B331" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C331" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D331" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E331" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F331" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5358853 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103670639</t>
         </is>
       </c>
       <c r="G331" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H331" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I331" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J331" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K331" s="3" t="n">
         <v>46227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="332">
       <c r="A332" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B332" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C332" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D332" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E332" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F332" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5359069 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106047041</t>
         </is>
       </c>
       <c r="G332" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H332" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I332" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J332" s="3" t="n">
         <v>45994</v>
       </c>
       <c r="K332" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="333">
       <c r="A333" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B333" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C333" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D333" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E333" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F333" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5359441 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113769348</t>
         </is>
       </c>
       <c r="G333" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H333" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I333" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J333" s="3" t="n">
         <v>45757</v>
@@ -15916,51 +15920,51 @@
       <c r="J334" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K334" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="335">
       <c r="A335" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B335" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C335" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D335" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E335" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F335" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5362393 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113769450</t>
         </is>
       </c>
       <c r="G335" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H335" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I335" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J335" s="3" t="n">
         <v>45762</v>
@@ -16063,51 +16067,51 @@
       <c r="J337" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K337" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="338">
       <c r="A338" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B338" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C338" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D338" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E338" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F338" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5367127 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113771932</t>
         </is>
       </c>
       <c r="G338" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H338" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I338" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J338" s="3" t="n">
         <v>45771</v>
@@ -16161,98 +16165,98 @@
       <c r="J339" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K339" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="340">
       <c r="A340" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B340" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C340" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D340" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E340" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F340" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5367463 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106047515</t>
         </is>
       </c>
       <c r="G340" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H340" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I340" s="2" t="n">
-        <v>16989</v>
+        <v>21189</v>
       </c>
       <c r="J340" s="3" t="n">
         <v>45853</v>
       </c>
       <c r="K340" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="341">
       <c r="A341" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B341" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C341" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D341" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E341" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F341" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5368157 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106826112</t>
         </is>
       </c>
       <c r="G341" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H341" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I341" s="2" t="n">
         <v>20358</v>
       </c>
       <c r="J341" s="3" t="n">
         <v>45757</v>
@@ -16306,73 +16310,73 @@
       <c r="J342" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K342" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="343">
       <c r="A343" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B343" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C343" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D343" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E343" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F343" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5369355 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113760193</t>
         </is>
       </c>
       <c r="G343" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H343" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I343" s="2" t="n">
-        <v>11508</v>
+        <v>15708</v>
       </c>
       <c r="J343" s="3" t="n">
         <v>46105</v>
       </c>
       <c r="K343" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="344">
       <c r="A344" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B344" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C344" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D344" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -16402,51 +16406,51 @@
       <c r="J344" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K344" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="345">
       <c r="A345" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B345" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C345" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D345" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E345" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F345" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5372352 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113770862</t>
         </is>
       </c>
       <c r="G345" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H345" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I345" s="2" t="n">
         <v>14877</v>
       </c>
       <c r="J345" s="3" t="n">
         <v>45853</v>
@@ -16596,51 +16600,51 @@
       <c r="J348" s="3" t="n">
         <v>45838</v>
       </c>
       <c r="K348" s="3" t="n">
         <v>46220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="349">
       <c r="A349" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B349" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C349" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D349" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E349" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F349" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5377953 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113765011</t>
         </is>
       </c>
       <c r="G349" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H349" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I349" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J349" s="3" t="n">
         <v>45803</v>
@@ -16694,100 +16698,100 @@
       <c r="J350" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K350" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="351">
       <c r="A351" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B351" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C351" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D351" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E351" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F351" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5378664 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106617785</t>
         </is>
       </c>
       <c r="G351" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H351" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I351" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J351" s="3" t="n">
         <v>45762</v>
       </c>
       <c r="K351" s="3" t="n">
         <v>46227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5380552 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113764465</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>22968</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>45757</v>
@@ -16841,100 +16845,100 @@
       <c r="J353" s="3" t="n">
         <v>45757</v>
       </c>
       <c r="K353" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="354">
       <c r="A354" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B354" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C354" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D354" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E354" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F354" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5381611 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113774986</t>
         </is>
       </c>
       <c r="G354" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H354" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I354" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J354" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K354" s="3" t="n">
         <v>46266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="355">
       <c r="A355" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B355" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C355" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D355" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E355" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F355" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5382041 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113765626</t>
         </is>
       </c>
       <c r="G355" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H355" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I355" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J355" s="3" t="n">
         <v>45740</v>
@@ -17035,194 +17039,194 @@
       <c r="J357" s="3" t="n">
         <v>45769</v>
       </c>
       <c r="K357" s="3" t="n">
         <v>46220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5453853 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106193059</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>45833</v>
       </c>
       <c r="K358" s="3" t="n">
         <v>46227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5454133 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106077332</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>46016</v>
       </c>
       <c r="K359" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F360" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5454206 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113775052</t>
         </is>
       </c>
       <c r="G360" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H360" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I360" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J360" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K360" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5454414 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106028331</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>45769</v>
@@ -17325,100 +17329,100 @@
       <c r="J363" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K363" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5500823 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106047401</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>23229</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K364" s="3" t="n">
         <v>46227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5570524 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106014422</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>45797</v>
@@ -17472,100 +17476,100 @@
       <c r="J366" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K366" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5576567 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103677204</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K367" s="3" t="n">
         <v>46227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5591386 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113772220</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>45773</v>
@@ -17617,314 +17621,314 @@
       <c r="J369" s="3" t="n">
         <v>45833</v>
       </c>
       <c r="K369" s="3" t="n">
         <v>46220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5591934 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106047123</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I370" s="2" t="n">
-        <v>16989</v>
+        <v>21189</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>45833</v>
       </c>
       <c r="K370" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5592299 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103494985</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K371" s="3" t="n">
         <v>46227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5592598 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113774731</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>45800</v>
       </c>
       <c r="K372" s="3" t="n">
         <v>46227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5601988 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119853354</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5603260 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106047460</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>19836</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45797</v>
       </c>
       <c r="K374" s="3" t="n">
         <v>46227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5633897 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113760675</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
-        <v>7308</v>
+        <v>15708</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>45899</v>
       </c>
       <c r="K375" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
@@ -17954,196 +17958,196 @@
       <c r="J376" s="3" t="n">
         <v>45812</v>
       </c>
       <c r="K376" s="3" t="n">
         <v>46220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5633899 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113768884</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>46016</v>
       </c>
       <c r="K377" s="3" t="n">
         <v>46227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F378" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5633901 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113775106</t>
         </is>
       </c>
       <c r="G378" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H378" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I378" s="2" t="n">
         <v>10962</v>
       </c>
       <c r="J378" s="3" t="n">
         <v>45812</v>
       </c>
       <c r="K378" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5635972 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113774914</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>19836</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>45994</v>
       </c>
       <c r="K379" s="3" t="n">
         <v>46227</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5636145 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113772552</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>45812</v>
@@ -18195,125 +18199,127 @@
       <c r="J381" s="3" t="n">
         <v>45833</v>
       </c>
       <c r="K381" s="3" t="n">
         <v>46220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5693569 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103691707</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
-        <v>4200</v>
+        <v>8400</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>45872</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5694783 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113774769</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
-        <v>11508</v>
+        <v>24108</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>46135</v>
       </c>
-      <c r="K383" s="3"/>
+      <c r="K383" s="3" t="n">
+        <v>46298</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -18338,216 +18344,216 @@
       <c r="J384" s="3" t="n">
         <v>45866</v>
       </c>
       <c r="K384" s="3" t="n">
         <v>46064</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5695248 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106202601</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>46016</v>
       </c>
       <c r="K385" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5696453 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114741867</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>45872</v>
       </c>
       <c r="K386" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5697382 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106825348</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
-        <v>18270</v>
+        <v>22470</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>45866</v>
       </c>
       <c r="K387" s="3" t="n">
-        <v>46266</v>
+        <v>46290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/5776645 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113772937</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I388" s="2" t="n">
-        <v>7854</v>
+        <v>15954</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>46092</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
@@ -18577,8320 +18583,8665 @@
       <c r="J389" s="3" t="n">
         <v>42794</v>
       </c>
       <c r="K389" s="3" t="n">
         <v>43038</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6123804 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115035344</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
-        <v>9681</v>
+        <v>26181</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>46168</v>
       </c>
-      <c r="K390" s="3"/>
+      <c r="K390" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6128419 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106018213</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6130062 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122030975</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6139119 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106200572</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>11508</v>
+        <v>19908</v>
       </c>
       <c r="J393" s="3" t="n">
         <v>46168</v>
       </c>
       <c r="K393" s="3" t="n">
-        <v>46266</v>
+        <v>46290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6142288 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114978091</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>0</v>
+        <v>4200</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K394" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6144589 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113765528</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>9681</v>
+        <v>26181</v>
       </c>
       <c r="J395" s="3" t="n">
         <v>46168</v>
       </c>
-      <c r="K395" s="3"/>
+      <c r="K395" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6146448 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113762737</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>9681</v>
+        <v>18081</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>46168</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6146452 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113771205</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>10962</v>
+        <v>19362</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>46168</v>
       </c>
-      <c r="K397" s="3"/>
+      <c r="K397" s="3" t="n">
+        <v>46313</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6146455 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113771909</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>6027</v>
+        <v>26727</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>46192</v>
       </c>
-      <c r="K398" s="3"/>
+      <c r="K398" s="3" t="n">
+        <v>46307</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6146600 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113772658</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I399" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J399" s="3" t="n">
         <v>46168</v>
       </c>
       <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6147820 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106007978</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>1827</v>
+        <v>6027</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>46192</v>
       </c>
       <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6147821 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106007986</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>6027</v>
+        <v>10227</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>46192</v>
       </c>
       <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6151718 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106826019</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I402" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K402" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6157053 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113760996</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6157063 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113769800</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>900</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6157066 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113774843</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>46168</v>
       </c>
       <c r="K405" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6157069 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113774862</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>0</v>
+        <v>12300</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K406" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6157250 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113775034</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>0</v>
+        <v>8400</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6157253 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113775153</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>3654</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>46168</v>
       </c>
-      <c r="K408" s="3"/>
+      <c r="K408" s="3" t="n">
+        <v>46298</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6157741 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106825179</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6157742 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106825268</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>9681</v>
+        <v>18081</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>46168</v>
       </c>
       <c r="K410" s="3" t="n">
-        <v>46266</v>
+        <v>46290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6158774 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113772363</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>6027</v>
+        <v>22527</v>
       </c>
       <c r="J411" s="3" t="n">
         <v>46192</v>
       </c>
       <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6159970 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114741800</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>8400</v>
+        <v>25200</v>
       </c>
       <c r="J412" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K412" s="3" t="n">
-        <v>46266</v>
+        <v>46290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6159971 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114741809</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>8400</v>
+        <v>25200</v>
       </c>
       <c r="J413" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K413" s="3" t="n">
-        <v>46266</v>
+        <v>46290</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6163086 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113774657</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>4200</v>
+        <v>16500</v>
       </c>
       <c r="J414" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K414" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6163087 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113774686</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K415" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6163088 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113774718</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>4200</v>
+        <v>16800</v>
       </c>
       <c r="J416" s="3" t="n">
         <v>46080</v>
       </c>
-      <c r="K416" s="3"/>
+      <c r="K416" s="3" t="n">
+        <v>46298</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6164705 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113762606</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I417" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J417" s="3" t="n">
         <v>46080</v>
       </c>
       <c r="K417" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6167794 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106825539</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>11508</v>
+        <v>19908</v>
       </c>
       <c r="J418" s="3" t="n">
         <v>46168</v>
       </c>
       <c r="K418" s="3" t="n">
         <v>46266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6168017 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113761933</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>4200</v>
+        <v>21000</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>46080</v>
       </c>
-      <c r="K419" s="3"/>
+      <c r="K419" s="3" t="n">
+        <v>46298</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6170594 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113765867</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>46087</v>
       </c>
       <c r="K420" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6173032 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113771393</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>9681</v>
+        <v>22281</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>46168</v>
       </c>
-      <c r="K421" s="3"/>
+      <c r="K421" s="3" t="n">
+        <v>46298</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1722006027/IF/IAY/6173933 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114741837</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>46094</v>
       </c>
       <c r="K422" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1722006027/LD/22012034308081 — शांतिधाम निर्माण धनोरा</t>
+          <t>1722006027/IF/IAY/6345770 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106207818</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>143207.27</v>
+        <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>42822</v>
-[...3 lines deleted...]
-      </c>
+        <v>46176</v>
+      </c>
+      <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1722006027/LD/22012034566168 — SBM SP SHOKPIT DHANORA</t>
+          <t>1722006027/IF/IAY/6346186 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106004029</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>44370</v>
+        <v>46176</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1722006027/LD/22012034566207 — SBM ILP LICHPIT DHANORA</t>
+          <t>1722006027/IF/IAY/6346630 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114741786</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>0</v>
+        <v>27000</v>
       </c>
       <c r="I425" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>44370</v>
+        <v>46302</v>
       </c>
       <c r="K425" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1722006027/PG/22012034312448 — Khel Medan Dhanora</t>
+          <t>1722006027/IF/IAY/6360470 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105996833</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>180000</v>
+        <v>27000</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>42887</v>
+        <v>46176</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RC/22012034211408 — ग्रेवलमार्ग निर्माण मेंन रोड से धारवापुरा धनोरा</t>
+          <t>1722006027/IF/IAY/6360909 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119840782</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>1257000</v>
+        <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>1159350</v>
+        <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>41703</v>
-[...3 lines deleted...]
-      </c>
+        <v>45755</v>
+      </c>
+      <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RC/22012034211411 — ग्रेवलमार्ग निर्माण कार्य सिरोंज मुख्‍य मार्ग से ज</t>
+          <t>1722006027/IF/IAY/6361419 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105997880</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>1262000</v>
+        <v>27000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>1156694</v>
+        <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>41703</v>
-[...3 lines deleted...]
-      </c>
+        <v>46176</v>
+      </c>
+      <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RC/22012034283351 — सी.सी. रोड निर्माण मसानियापुरा से  मोहन के घर तक</t>
+          <t>1722006027/IF/IAY/6363175 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106002050</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>88000</v>
+        <v>27000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>79462</v>
+        <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>42226</v>
-[...3 lines deleted...]
-      </c>
+        <v>46080</v>
+      </c>
+      <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RC/22012034312339 — खरंजा निर्माण कार्य रायसिह के घर से थानसिह के घर तक धनोरा</t>
+          <t>1722006027/LD/22012034308081 — शांतिधाम निर्माण धनोरा</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>82000</v>
+        <v>180000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>84114</v>
+        <v>143207.27</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>42604</v>
+        <v>42822</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>43023</v>
+        <v>43310</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RC/22012034312585 — खरंजा निर्माण कार्य रासिह के घर से थानसिह के घर तक धनोरा</t>
+          <t>1722006027/LD/22012034566168 — SBM SP SHOKPIT DHANORA</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I431" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>42473</v>
+        <v>44370</v>
       </c>
       <c r="K431" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RC/22012034318309 — सिमेन्‍ट कांक्रीट खरंजा निर्माण मैन रोड से अमरसिंह के घर तक</t>
+          <t>1722006027/LD/22012034566207 — SBM ILP LICHPIT DHANORA</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>130000</v>
+        <v>0</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>68136</v>
+        <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>42755</v>
-[...3 lines deleted...]
-      </c>
+        <v>44370</v>
+      </c>
+      <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RC/22012034323792 — सुदुर सडक वास्‍केलपुरा से जमरापुरा तक धनोरा</t>
+          <t>1722006027/PG/22012034312448 — Khel Medan Dhanora</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>1200000</v>
+        <v>180000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>1128615.74</v>
+        <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>42771</v>
-[...3 lines deleted...]
-      </c>
+        <v>42887</v>
+      </c>
+      <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RC/22012034370748 — Sudur Sadak Dhanora</t>
+          <t>1722006027/RC/22012034211408 — ग्रेवलमार्ग निर्माण मेंन रोड से धारवापुरा धनोरा</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>0</v>
+        <v>1257000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>0</v>
+        <v>1159350</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>43191</v>
-[...1 lines deleted...]
-      <c r="K434" s="3"/>
+        <v>41703</v>
+      </c>
+      <c r="K434" s="3" t="n">
+        <v>42724</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RC/22012034560745 — सुदूर सडक निर्माण मैन रोड से सोल्‍यापुरा धनोरा</t>
+          <t>1722006027/RC/22012034211411 — ग्रेवलमार्ग निर्माण कार्य सिरोंज मुख्‍य मार्ग से ज</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>0</v>
+        <v>1262000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>0</v>
+        <v>1156694</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K435" s="3"/>
+        <v>41703</v>
+      </c>
+      <c r="K435" s="3" t="n">
+        <v>42505</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RC/221 — ग्रेवल मार्ग बयडीपुरा से रावतपूरा धनौरा</t>
+          <t>1722006027/RC/22012034283351 — सी.सी. रोड निर्माण मसानियापुरा से  मोहन के घर तक</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>399600</v>
+        <v>88000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>154440</v>
+        <v>79462</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>39077</v>
+        <v>42226</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>40826</v>
+        <v>42304</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RC/222 — ग्रेवल मार्ग जमरापुरा से बयडीपूरा  धनौरा</t>
+          <t>1722006027/RC/22012034312339 — खरंजा निर्माण कार्य रायसिह के घर से थानसिह के घर तक धनोरा</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>399600</v>
+        <v>82000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>413289</v>
+        <v>84114</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>39077</v>
+        <v>42604</v>
       </c>
       <c r="K437" s="3" t="n">
-        <v>41019</v>
+        <v>43023</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RC/3049 — ग्रेवलमार्ग बयडीपुरा से सोल्‍यापुरा धनोरा 200708</t>
+          <t>1722006027/RC/22012034312585 — खरंजा निर्माण कार्य रासिह के घर से थानसिह के घर तक धनोरा</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>447709</v>
+        <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>39479</v>
-[...3 lines deleted...]
-      </c>
+        <v>42473</v>
+      </c>
+      <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RC/3215 — ग्रेवल मार्ग वास्‍केलपुरा से अझेरापुरा तक धनोरा</t>
+          <t>1722006027/RC/22012034318309 — सिमेन्‍ट कांक्रीट खरंजा निर्माण मैन रोड से अमरसिंह के घर तक</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>497000</v>
+        <v>130000</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>377082</v>
+        <v>68136</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>39403</v>
+        <v>42755</v>
       </c>
       <c r="K439" s="3" t="n">
-        <v>41011</v>
+        <v>42808</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Mitti Murram Road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RC/3218 — ग्रेवल मार्ग चौगडपुरा से वास्‍केलपुरा धनोरा</t>
+          <t>1722006027/RC/22012034323792 — सुदुर सडक वास्‍केलपुरा से जमरापुरा तक धनोरा</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>500000</v>
+        <v>1200000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>453908</v>
+        <v>1128615.74</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>39377</v>
+        <v>42771</v>
       </c>
       <c r="K440" s="3" t="n">
-        <v>41011</v>
+        <v>43485</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RC/3219 — ग्रेवल मार्ग जमरापुरा से चोगडपुरातक  धनोरा</t>
+          <t>1722006027/RC/22012034370748 — Sudur Sadak Dhanora</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>493000</v>
+        <v>0</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>369710</v>
+        <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>39371</v>
-[...3 lines deleted...]
-      </c>
+        <v>43191</v>
+      </c>
+      <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RC/3235 — Gravel Road Sironj Main Road To Soliyapura Dhanora</t>
+          <t>1722006027/RC/22012034560745 — सुदूर सडक निर्माण मैन रोड से सोल्‍यापुरा धनोरा</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>498000</v>
+        <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>431124</v>
+        <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>39127</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RC/3317 — ग्रामीण क्रिडांगन स्‍कूल प्रांगण समतलीकरण धनोरा</t>
+          <t>1722006027/RC/221 — ग्रेवल मार्ग बयडीपुरा से रावतपूरा धनौरा</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>336000</v>
+        <v>399600</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>260084</v>
+        <v>154440</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>40545</v>
+        <v>39077</v>
       </c>
       <c r="K443" s="3" t="n">
-        <v>42642</v>
+        <v>40826</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RC/3318 — पहूंच मार्ग मेन रोड से गाडरीयापुरा धनौरा</t>
+          <t>1722006027/RC/222 — ग्रेवल मार्ग जमरापुरा से बयडीपूरा  धनौरा</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>500000</v>
+        <v>399600</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>433916</v>
+        <v>413289</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>40533</v>
+        <v>39077</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>42353</v>
+        <v>41019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RC/3392 — खरंजा निर्माण पंचपरमेश्‍वर धनोरा</t>
+          <t>1722006027/RC/3049 — ग्रेवलमार्ग बयडीपुरा से सोल्‍यापुरा धनोरा 200708</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>94000</v>
+        <v>500000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>56304</v>
+        <v>447709</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>41167</v>
+        <v>39479</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>41557</v>
+        <v>41044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RS/22012034575603 — SBM ISP Shoakpit Dhanora Grup 01</t>
+          <t>1722006027/RC/3215 — ग्रेवल मार्ग वास्‍केलपुरा से अझेरापुरा तक धनोरा</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>44999.82</v>
+        <v>497000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>35858</v>
+        <v>377082</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>44623</v>
+        <v>39403</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>44783</v>
+        <v>41011</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RS/22012034575604 — SBM ISP Shoakpit Dhanora Grup 02</t>
+          <t>1722006027/RC/3218 — ग्रेवल मार्ग चौगडपुरा से वास्‍केलपुरा धनोरा</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>44999.82</v>
+        <v>500000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>41356</v>
+        <v>453908</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>44479</v>
+        <v>39377</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>44852</v>
+        <v>41011</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RS/22012034575607 — SBM ISP Shoakpit Dhanora Grup 03</t>
+          <t>1722006027/RC/3219 — ग्रेवल मार्ग जमरापुरा से चोगडपुरातक  धनोरा</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>44999.82</v>
+        <v>493000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>37689</v>
+        <v>369710</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>44606</v>
-[...1 lines deleted...]
-      <c r="K448" s="3"/>
+        <v>39371</v>
+      </c>
+      <c r="K448" s="3" t="n">
+        <v>41011</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RS/22012034575608 — SBM ISP Shoakpit Dhanora Grup 04</t>
+          <t>1722006027/RC/3235 — Gravel Road Sironj Main Road To Soliyapura Dhanora</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>44999.82</v>
+        <v>498000</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>38290</v>
+        <v>431124</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>44606</v>
+        <v>39127</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>44783</v>
+        <v>41557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Bitumen Top / Construction of Bitumen Top Roads for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RS/22012034575609 — SBM ISP Shoakpit Dhanora Grup 05</t>
+          <t>1722006027/RC/3317 — ग्रामीण क्रिडांगन स्‍कूल प्रांगण समतलीकरण धनोरा</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>44999.82</v>
+        <v>336000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>32671</v>
+        <v>260084</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>44623</v>
+        <v>40545</v>
       </c>
       <c r="K450" s="3" t="n">
-        <v>45099</v>
+        <v>42642</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RS/22012034582167 — SBM SCP Compost pit Dhanora</t>
+          <t>1722006027/RC/3318 — पहूंच मार्ग मेन रोड से गाडरीयापुरा धनौरा</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>19999.91</v>
+        <v>500000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>0</v>
+        <v>433916</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K451" s="3"/>
+        <v>40533</v>
+      </c>
+      <c r="K451" s="3" t="n">
+        <v>42353</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RS/22012034582364 — SBM SP SHOKPIT Dhanora SNO 1</t>
+          <t>1722006027/RC/3392 — खरंजा निर्माण पंचपरमेश्‍वर धनोरा</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>120000.04</v>
+        <v>94000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>90610.7</v>
+        <v>56304</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>44606</v>
-[...1 lines deleted...]
-      <c r="K452" s="3"/>
+        <v>41167</v>
+      </c>
+      <c r="K452" s="3" t="n">
+        <v>41557</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RS/22012034582371 — SBM SP SHOKPIT Dhanora SNO 1</t>
+          <t>1722006027/RS/22012034575603 — SBM ISP Shoakpit Dhanora Grup 01</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>0</v>
+        <v>44999.82</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>0</v>
+        <v>35858</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K453" s="3"/>
+        <v>44623</v>
+      </c>
+      <c r="K453" s="3" t="n">
+        <v>44783</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RS/22012034582376 — SBM SP SHOKPIT Dhanora SNO 3</t>
+          <t>1722006027/RS/22012034575604 — SBM ISP Shoakpit Dhanora Grup 02</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>0</v>
+        <v>44999.82</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>0</v>
+        <v>41356</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K454" s="3"/>
+        <v>44479</v>
+      </c>
+      <c r="K454" s="3" t="n">
+        <v>44852</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RS/22012034582380 — SBM SP SHOKPIT Dhanora SNO 3</t>
+          <t>1722006027/RS/22012034575607 — SBM ISP Shoakpit Dhanora Grup 03</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>120000.04</v>
+        <v>44999.82</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>0</v>
+        <v>37689</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>44423</v>
+        <v>44606</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RS/22012034582383 — SBM SP SHOKPIT Dhanora SNO 4</t>
+          <t>1722006027/RS/22012034575608 — SBM ISP Shoakpit Dhanora Grup 04</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>0</v>
+        <v>44999.82</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>0</v>
+        <v>38290</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K456" s="3"/>
+        <v>44606</v>
+      </c>
+      <c r="K456" s="3" t="n">
+        <v>44783</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RS/22012034582385 — SBM SP SHOKPIT Dhanora SNO 5</t>
+          <t>1722006027/RS/22012034575609 — SBM ISP Shoakpit Dhanora Grup 05</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>0</v>
+        <v>44999.82</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>0</v>
+        <v>32671</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>44423</v>
-[...1 lines deleted...]
-      <c r="K457" s="3"/>
+        <v>44623</v>
+      </c>
+      <c r="K457" s="3" t="n">
+        <v>45099</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RS/22012034646692 — SBM ISP SHOAKPIT DHANORA GRUP  6</t>
+          <t>1722006027/RS/22012034582167 — SBM SCP Compost pit Dhanora</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>179999.4</v>
+        <v>19999.91</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>160496</v>
+        <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>44707</v>
-[...3 lines deleted...]
-      </c>
+        <v>44423</v>
+      </c>
+      <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RS/22012034699895 — ISP Shok Pit Grup 01 No 100 Bhabarpura Dhanora</t>
+          <t>1722006027/RS/22012034582364 — SBM SP SHOKPIT Dhanora SNO 1</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>0</v>
+        <v>120000.04</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>0</v>
+        <v>90610.7</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>45030</v>
+        <v>44606</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RS/22012034699897 — ISP Shok Pit Grup 02 No 100 Vaskelpura Dhanora</t>
+          <t>1722006027/RS/22012034582371 — SBM SP SHOKPIT Dhanora SNO 1</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>45030</v>
+        <v>44423</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RS/22012034699899 — ISP Shok Pit Grup 03 No 100 Patelpura Dhanora</t>
+          <t>1722006027/RS/22012034582376 — SBM SP SHOKPIT Dhanora SNO 3</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>45030</v>
+        <v>44423</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RS/22012034699900 — ISP Shok Pit Grup 04 No 100 Malapura Dhanora</t>
+          <t>1722006027/RS/22012034582380 — SBM SP SHOKPIT Dhanora SNO 3</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>0</v>
+        <v>120000.04</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>45030</v>
+        <v>44423</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RS/22012034699901 — ISP Shok Pit Grup 05 No 100 Chouhanpura Dhanora</t>
+          <t>1722006027/RS/22012034582383 — SBM SP SHOKPIT Dhanora SNO 4</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>45030</v>
+        <v>44423</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RS/22012034699902 — ISP Shok Pit Grup 06 No 100 Jamrapura Dhanora</t>
+          <t>1722006027/RS/22012034582385 — SBM SP SHOKPIT Dhanora SNO 5</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>45030</v>
+        <v>44423</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RS/22012034699903 — ISP Shok Pit Grup 07 No 100 Galwasiyapura Dhanora</t>
+          <t>1722006027/RS/22012034646692 — SBM ISP SHOAKPIT DHANORA GRUP  6</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>0</v>
+        <v>179999.4</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>0</v>
+        <v>160496</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K465" s="3"/>
+        <v>44707</v>
+      </c>
+      <c r="K465" s="3" t="n">
+        <v>45099</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RS/22012034699904 — ISP Shok Pit Grup 08 No 100 Solyapura Dhanora</t>
+          <t>1722006027/RS/22012034699895 — ISP Shok Pit Grup 01 No 100 Bhabarpura Dhanora</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K466" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RS/22012034699905 — ISP Shok Pit Grup 09 No 100 Dharwapura Dhanora</t>
+          <t>1722006027/RS/22012034699897 — ISP Shok Pit Grup 02 No 100 Vaskelpura Dhanora</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1722006027/RS/22012034699906 — ISP Shok Pit Grup 10 No 100 Akhadiyapura Dhanora</t>
+          <t>1722006027/RS/22012034699899 — ISP Shok Pit Grup 03 No 100 Patelpura Dhanora</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I468" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>45030</v>
       </c>
       <c r="K468" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Constr of GP Bhawan</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1722006027/SK/9993648954 — Bharat Nirman Rajeev Gandhi Sewa Kendra,Dhanora</t>
+          <t>1722006027/RS/22012034699900 — ISP Shok Pit Grup 04 No 100 Malapura Dhanora</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>514000</v>
+        <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>515199</v>
+        <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>43007</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/16 — निस्‍तारी तालाब मोवडी धनोरा</t>
+          <t>1722006027/RS/22012034699901 — ISP Shok Pit Grup 05 No 100 Chouhanpura Dhanora</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>398400</v>
+        <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>167295</v>
+        <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>38837</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/220 — खेत तालाब 1 रडलीया रामसिग धनौरा</t>
+          <t>1722006027/RS/22012034699902 — ISP Shok Pit Grup 06 No 100 Jamrapura Dhanora</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>38909</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034294414 — तलाई निर्माण नीम नाला धनोरा</t>
+          <t>1722006027/RS/22012034699903 — ISP Shok Pit Grup 07 No 100 Galwasiyapura Dhanora</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>380000</v>
+        <v>0</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>349218</v>
+        <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>42524</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034294417 — तलाई निमा्र्ण कार्य काकड नाला धनोरा</t>
+          <t>1722006027/RS/22012034699904 — ISP Shok Pit Grup 08 No 100 Solyapura Dhanora</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>420000</v>
+        <v>0</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>412178</v>
+        <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>42524</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034317296 — निसतार तालाब काकड नाला धनोरा</t>
+          <t>1722006027/RS/22012034699905 — ISP Shok Pit Grup 09 No 100 Dharwapura Dhanora</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>1486000</v>
+        <v>0</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>1482957.03</v>
+        <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>43490</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034325588 — निस्तार तालब गोठान नाला धनोरा</t>
+          <t>1722006027/RS/22012034699906 — ISP Shok Pit Grup 10 No 100 Akhadiyapura Dhanora</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>1458000</v>
+        <v>0</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>1439873.84</v>
+        <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>42876</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Bharat Nirman Seva Kendra / Construction of Gram Panchayat/Panchayat Bhavan Building for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of GP Bhawan</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034354678 — बौरीबंधान कार्य उकाला नाला  धनोरा</t>
+          <t>1722006027/SK/9993648954 — Bharat Nirman Rajeev Gandhi Sewa Kendra,Dhanora</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>21465</v>
+        <v>514000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>4128</v>
+        <v>515199</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>43005</v>
+        <v>43007</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>43033</v>
+        <v>43713</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034432827 — निस्‍तार तालाब नीम नाला नदी पास धनोरा</t>
+          <t>1722006027/WC/16 — निस्‍तारी तालाब मोवडी धनोरा</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>740000</v>
+        <v>398400</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>705105.31</v>
+        <v>167295</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>43490</v>
+        <v>38837</v>
       </c>
       <c r="K477" s="3" t="n">
-        <v>43971</v>
+        <v>39578</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034433701 — निस्‍तार तालाब नीम वाला नाला</t>
+          <t>1722006027/WC/220 — खेत तालाब 1 रडलीया रामसिग धनौरा</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>43556</v>
-[...1 lines deleted...]
-      <c r="K478" s="3"/>
+        <v>38909</v>
+      </c>
+      <c r="K478" s="3" t="n">
+        <v>38918</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034444374 — निस्‍तार तालाब गुलर वाला नाला</t>
+          <t>1722006027/WC/22012034294414 — तलाई निर्माण नीम नाला धनोरा</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>1485000</v>
+        <v>380000</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>1158169.15</v>
+        <v>349218</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>43532</v>
+        <v>42524</v>
       </c>
       <c r="K479" s="3" t="n">
-        <v>46168</v>
+        <v>42571</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034472710 — Contour Trench chopdibaydi Dhanora</t>
+          <t>1722006027/WC/22012034294417 — तलाई निमा्र्ण कार्य काकड नाला धनोरा</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>599930.97</v>
+        <v>420000</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>557848</v>
+        <v>412178</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>43675</v>
+        <v>42524</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>44071</v>
+        <v>42571</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034549110 — Constr. Of  Boulder Wall Sukad Nala Dhanora</t>
+          <t>1722006027/WC/22012034317296 — निसतार तालाब काकड नाला धनोरा</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>524164.5</v>
+        <v>1486000</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>422392.86</v>
+        <v>1482957.03</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>43972</v>
+        <v>43490</v>
       </c>
       <c r="K481" s="3" t="n">
-        <v>44220</v>
+        <v>43971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034549113 — Constr. Of  Boulder Chek Dam Ukala Nala Dhanora</t>
+          <t>1722006027/WC/22012034325588 — निस्तार तालब गोठान नाला धनोरा</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>199528.08</v>
+        <v>1458000</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>191977.25</v>
+        <v>1439873.84</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>44104</v>
+        <v>42876</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>44117</v>
+        <v>43728</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034549115 — Constr. Of  Boulder Chek Dam Mawdi  Nala Dhanora</t>
+          <t>1722006027/WC/22012034354678 — बौरीबंधान कार्य उकाला नाला  धनोरा</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>0</v>
+        <v>21465</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>0</v>
+        <v>4128</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>43941</v>
-[...1 lines deleted...]
-      <c r="K483" s="3"/>
+        <v>43005</v>
+      </c>
+      <c r="K483" s="3" t="n">
+        <v>43033</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034562716 — Constratikon Of Boulder Wall Gavasi Nalla Pas Dhnora</t>
+          <t>1722006027/WC/22012034432827 — निस्‍तार तालाब नीम नाला नदी पास धनोरा</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>556719.13</v>
+        <v>740000</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>444847.02</v>
+        <v>705105.31</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>44036</v>
+        <v>43490</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>44193</v>
+        <v>43971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034584538 — Construction of Boulder Wall Babdev Baydi Dhanora</t>
+          <t>1722006027/WC/22012034433701 — निस्‍तार तालाब नीम वाला नाला</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>44073</v>
+        <v>43556</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034596542 — Constrction Of Nala Trenchin Ukala Nala Dhnora</t>
+          <t>1722006027/WC/22012034444374 — निस्‍तार तालाब गुलर वाला नाला</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>369402.5</v>
+        <v>1485000</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>257996</v>
+        <v>1158169.15</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>44188</v>
+        <v>43532</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>44708</v>
+        <v>46168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034596543 — Constrction Of Nala Trenchin Galwasi  Nala Dhnora</t>
+          <t>1722006027/WC/22012034472710 — Contour Trench chopdibaydi Dhanora</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>460553.76</v>
+        <v>599930.97</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>350508</v>
+        <v>557848</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>44195</v>
+        <v>43675</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>44762</v>
+        <v>44071</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034596544 — Constrction Of Boldur Wall Malpura  Dhnora</t>
+          <t>1722006027/WC/22012034549110 — Constr. Of  Boulder Wall Sukad Nala Dhanora</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>374415.27</v>
+        <v>524164.5</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>364892.59</v>
+        <v>422392.86</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>44310</v>
+        <v>43972</v>
       </c>
       <c r="K488" s="3" t="n">
-        <v>44737</v>
+        <v>44220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034614524 — Constrcation of Sankarn Pond Waskelpura Dhanora</t>
+          <t>1722006027/WC/22012034549113 — Constr. Of  Boulder Chek Dam Ukala Nala Dhanora</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>321419.74</v>
+        <v>199528.08</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>254897</v>
+        <v>191977.25</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>44257</v>
+        <v>44104</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>44708</v>
+        <v>44117</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034614525 — Constrcation of Sankarn Pond Chopdiya Bayadi Dhanora</t>
+          <t>1722006027/WC/22012034549115 — Constr. Of  Boulder Chek Dam Mawdi  Nala Dhanora</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>321419.74</v>
+        <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>235504</v>
+        <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>44259</v>
-[...3 lines deleted...]
-      </c>
+        <v>43941</v>
+      </c>
+      <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034642796 — CTRA Construction of Gully plug Jambunalla Dhanora</t>
+          <t>1722006027/WC/22012034562716 — Constratikon Of Boulder Wall Gavasi Nalla Pas Dhnora</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>130037.64</v>
+        <v>556719.13</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>107586</v>
+        <v>444847.02</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>44302</v>
+        <v>44036</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>45553</v>
+        <v>44193</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone peripheral Bund for Community / Construction of Stone peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034642809 — CTRA Construction of Gully plug NevriNalla Dhanora</t>
+          <t>1722006027/WC/22012034584538 — Construction of Boulder Wall Babdev Baydi Dhanora</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>130037.64</v>
+        <v>0</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>107601</v>
+        <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>44306</v>
-[...3 lines deleted...]
-      </c>
+        <v>44073</v>
+      </c>
+      <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034642828 — CTRA गेबियन निर्माण कार्य  सोलियापूरा नाला धनोरा</t>
+          <t>1722006027/WC/22012034596542 — Constrction Of Nala Trenchin Ukala Nala Dhnora</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>324256.72</v>
+        <v>369402.5</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>299718.26</v>
+        <v>257996</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>44472</v>
-[...1 lines deleted...]
-      <c r="K493" s="3"/>
+        <v>44188</v>
+      </c>
+      <c r="K493" s="3" t="n">
+        <v>44708</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034642844 — CTRA Rooftop Harvesting Panchayat Bhawan Dhanora</t>
+          <t>1722006027/WC/22012034596543 — Constrction Of Nala Trenchin Galwasi  Nala Dhnora</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>20000.35</v>
+        <v>460553.76</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>965</v>
+        <v>350508</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>44447</v>
-[...1 lines deleted...]
-      <c r="K494" s="3"/>
+        <v>44195</v>
+      </c>
+      <c r="K494" s="3" t="n">
+        <v>44762</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034643024 — CTRA गलिपल्क निर्माण गलवासिनाला धनोरा</t>
+          <t>1722006027/WC/22012034596544 — Constrction Of Boldur Wall Malpura  Dhnora</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>0</v>
+        <v>374415.27</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>0</v>
+        <v>364892.59</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K495" s="3"/>
+        <v>44310</v>
+      </c>
+      <c r="K495" s="3" t="n">
+        <v>44737</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034643347 — RTRA गलिपलग निर्माण धुलनाला धनोरा</t>
+          <t>1722006027/WC/22012034614524 — Constrcation of Sankarn Pond Waskelpura Dhanora</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>0</v>
+        <v>321419.74</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>0</v>
+        <v>254897</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K496" s="3"/>
+        <v>44257</v>
+      </c>
+      <c r="K496" s="3" t="n">
+        <v>44708</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034643350 — RTRA गलिपलग निर्माण धुलनाला धनोरा</t>
+          <t>1722006027/WC/22012034614525 — Constrcation of Sankarn Pond Chopdiya Bayadi Dhanora</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>0</v>
+        <v>321419.74</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>0</v>
+        <v>235504</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K497" s="3"/>
+        <v>44259</v>
+      </c>
+      <c r="K497" s="3" t="n">
+        <v>44637</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034645270 — CTRA  कंटूर ट्रेंच निर्माण सिराल पहाड़ी धनोरा</t>
+          <t>1722006027/WC/22012034642796 — CTRA Construction of Gully plug Jambunalla Dhanora</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>0</v>
+        <v>130037.64</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>0</v>
+        <v>107586</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K498" s="3"/>
+        <v>44302</v>
+      </c>
+      <c r="K498" s="3" t="n">
+        <v>45553</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034646990 — CTRA  कंटूर ट्रेंच निर्माण सिराल पहाड़ी धनोरा</t>
+          <t>1722006027/WC/22012034642809 — CTRA Construction of Gully plug NevriNalla Dhanora</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>263151.18</v>
+        <v>130037.64</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>283710</v>
+        <v>107601</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>44301</v>
+        <v>44306</v>
       </c>
       <c r="K499" s="3" t="n">
-        <v>44382</v>
+        <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Gabion Spur for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034646991 — CTRA -Constr of Stone boulder gully plugs nirman dhulnala dhanora</t>
+          <t>1722006027/WC/22012034642828 — CTRA गेबियन निर्माण कार्य  सोलियापूरा नाला धनोरा</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>0</v>
+        <v>324256.72</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>0</v>
+        <v>299718.26</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>44287</v>
+        <v>44472</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034646992 — CTRA-Constr of Stone boulder Gully plugs nirman galwasilala dhanora</t>
+          <t>1722006027/WC/22012034642844 — CTRA Rooftop Harvesting Panchayat Bhawan Dhanora</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>0</v>
+        <v>20000.35</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>0</v>
+        <v>965</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>44287</v>
+        <v>44447</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034646993 — CTRA  कंटूर ट्रेंच निर्माण सिराल बारी बयडी धनोरा</t>
+          <t>1722006027/WC/22012034643024 — CTRA गलिपल्क निर्माण गलवासिनाला धनोरा</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>263151.18</v>
+        <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>164050</v>
+        <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>44306</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034646997 — बोल्डर वाल निर्माण तेरसिंह के खेत से दिवालीनाला तक   धनोरा</t>
+          <t>1722006027/WC/22012034643347 — RTRA गलिपलग निर्माण धुलनाला धनोरा</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034647667 — CTRA -Gabion structure newrinala dhanora</t>
+          <t>1722006027/WC/22012034643350 — RTRA गलिपलग निर्माण धुलनाला धनोरा</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>324256.72</v>
+        <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>287572.58</v>
+        <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>44323</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034647676 — CTRA gabian structure ukala nala dhanora</t>
+          <t>1722006027/WC/22012034645270 — CTRA  कंटूर ट्रेंच निर्माण सिराल पहाड़ी धनोरा</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>324256.72</v>
+        <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>323085.76</v>
+        <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>44323</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034647689 — CTRA-percolation Tank Emlinala dhanora</t>
+          <t>1722006027/WC/22012034646990 — CTRA  कंटूर ट्रेंच निर्माण सिराल पहाड़ी धनोरा</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>770000.19</v>
+        <v>263151.18</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>642590.27</v>
+        <v>283710</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>44337</v>
+        <v>44301</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>44498</v>
+        <v>44382</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034647703 — CTRA-percolation Tank kakdnala dhanora</t>
+          <t>1722006027/WC/22012034646991 — CTRA -Constr of Stone boulder gully plugs nirman dhulnala dhanora</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>760000.35</v>
+        <v>0</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>625663.76</v>
+        <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>44337</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034647716 — CTRA-percolation Tank solyapnala dhanora</t>
+          <t>1722006027/WC/22012034646992 — CTRA-Constr of Stone boulder Gully plugs nirman galwasilala dhanora</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034647721 — CTRA-percolation Tank muwdinala dhanora</t>
+          <t>1722006027/WC/22012034646993 — CTRA  कंटूर ट्रेंच निर्माण सिराल बारी बयडी धनोरा</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>745000.43</v>
+        <v>263151.18</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>593432.26</v>
+        <v>164050</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>44337</v>
+        <v>44306</v>
       </c>
       <c r="K509" s="3" t="n">
-        <v>44737</v>
+        <v>44498</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034647814 — CTRAनाला ट्रेंच  सोलिया नाला धनोरा</t>
+          <t>1722006027/WC/22012034646997 — बोल्डर वाल निर्माण तेरसिंह के खेत से दिवालीनाला तक   धनोरा</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034901706 — Jiranodhar Nistar Tank Newarikhodri Dhanora</t>
+          <t>1722006027/WC/22012034647667 — CTRA -Gabion structure newrinala dhanora</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>45000</v>
+        <v>324256.72</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>43656</v>
+        <v>287572.58</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>44672</v>
+        <v>44323</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>44805</v>
+        <v>44489</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Constr of Wire crate (gabion) Spur for Comm / Construction of Wire crate (gabion) Spur for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034911206 — Jirondhar Niatar Tank Diwali Nala Dhanora</t>
+          <t>1722006027/WC/22012034647676 — CTRA gabian structure ukala nala dhanora</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>46000</v>
+        <v>324256.72</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>0</v>
+        <v>323085.76</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>44594</v>
-[...1 lines deleted...]
-      <c r="K512" s="3"/>
+        <v>44323</v>
+      </c>
+      <c r="K512" s="3" t="n">
+        <v>44489</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034934736 — Boldar wall galwashiya se khudri diwali dhanora</t>
+          <t>1722006027/WC/22012034647689 — CTRA-percolation Tank Emlinala dhanora</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>468370.98</v>
+        <v>770000.19</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>416760.36</v>
+        <v>642590.27</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>44706</v>
-[...1 lines deleted...]
-      <c r="K513" s="3"/>
+        <v>44337</v>
+      </c>
+      <c r="K513" s="3" t="n">
+        <v>44498</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034934740 — Boldar wall Shiyaniya se kirade tak  dhanora</t>
+          <t>1722006027/WC/22012034647703 — CTRA-percolation Tank kakdnala dhanora</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>0</v>
+        <v>760000.35</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>0</v>
+        <v>625663.76</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>44657</v>
-[...1 lines deleted...]
-      <c r="K514" s="3"/>
+        <v>44337</v>
+      </c>
+      <c r="K514" s="3" t="n">
+        <v>44498</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034934746 — Boldar wall Ukaloa Nalla ke Pass dhanora</t>
+          <t>1722006027/WC/22012034647716 — CTRA-percolation Tank solyapnala dhanora</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>544179.24</v>
+        <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>452274.12</v>
+        <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>44706</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012034934748 — Boldar wall Kirade Se dewda tak dhanora</t>
+          <t>1722006027/WC/22012034647721 — CTRA-percolation Tank muwdinala dhanora</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>0</v>
+        <v>745000.43</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>0</v>
+        <v>593432.26</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>44657</v>
-[...1 lines deleted...]
-      <c r="K516" s="3"/>
+        <v>44337</v>
+      </c>
+      <c r="K516" s="3" t="n">
+        <v>44737</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012035101458 — Boulder wall nirmam Dharwapura Nale par Dhanora</t>
+          <t>1722006027/WC/22012034647814 — CTRAनाला ट्रेंच  सोलिया नाला धनोरा</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>300095.62</v>
+        <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>285564.6</v>
+        <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>45208</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012035101461 — Boulder wall nirmam Malpura Nala  Dhanora</t>
+          <t>1722006027/WC/22012034901706 — Jiranodhar Nistar Tank Newarikhodri Dhanora</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
-        <v>301990.59</v>
+        <v>45000</v>
       </c>
       <c r="I518" s="2" t="n">
-        <v>198252.99</v>
+        <v>43656</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>45208</v>
-[...1 lines deleted...]
-      <c r="K518" s="3"/>
+        <v>44672</v>
+      </c>
+      <c r="K518" s="3" t="n">
+        <v>44805</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen peripheral Bund for Community / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012035101462 — Chek Dem Nirman Sirali Baydi Dhanora</t>
+          <t>1722006027/WC/22012034911206 — Jirondhar Niatar Tank Diwali Nala Dhanora</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>350157.52</v>
+        <v>46000</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>340586.6</v>
+        <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>45208</v>
+        <v>44594</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012035166059 — Sarvajanik Kup Dhanora</t>
+          <t>1722006027/WC/22012034934736 — Boldar wall galwashiya se khudri diwali dhanora</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>0</v>
+        <v>468370.98</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>0</v>
+        <v>416760.36</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>45328</v>
+        <v>44706</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012035198758 — Construction of Puliya Nirman Bhabarpura Wale Nale par Dhanora</t>
+          <t>1722006027/WC/22012034934740 — Boldar wall Shiyaniya se kirade tak  dhanora</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>45214</v>
+        <v>44657</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012035251463 — Construction of  Nistar Talab Diwali Wala Nala Dhanora</t>
+          <t>1722006027/WC/22012034934746 — Boldar wall Ukaloa Nalla ke Pass dhanora</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
-        <v>0</v>
+        <v>544179.24</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>0</v>
+        <v>452274.12</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>45683</v>
-[...1 lines deleted...]
-      <c r="K522" s="3"/>
+        <v>44706</v>
+      </c>
+      <c r="K522" s="3" t="n">
+        <v>46168</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012035251464 — Construction of  Nistar Talab Pipar Wala Nala Dhanora</t>
+          <t>1722006027/WC/22012034934748 — Boldar wall Kirade Se dewda tak dhanora</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
-        <v>45683</v>
+        <v>44657</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012035251468 — Construction of  Nistar Talab Neem Wala Nala Dhanora</t>
+          <t>1722006027/WC/22012035101458 — Boulder wall nirmam Dharwapura Nale par Dhanora</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>0</v>
+        <v>300095.62</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>0</v>
+        <v>285564.6</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>45683</v>
-[...1 lines deleted...]
-      <c r="K524" s="3"/>
+        <v>45208</v>
+      </c>
+      <c r="K524" s="3" t="n">
+        <v>46127</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012035251682 — Construction of  Sarvajanik Kup Dharwapura Dhanora</t>
+          <t>1722006027/WC/22012035101461 — Boulder wall nirmam Malpura Nala  Dhanora</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>0</v>
+        <v>301990.59</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>0</v>
+        <v>198252.99</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>45683</v>
+        <v>45208</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012035251686 — Construction of  Sarvajanik Kup Dharwapura Dhanora</t>
+          <t>1722006027/WC/22012035101462 — Chek Dem Nirman Sirali Baydi Dhanora</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>0</v>
+        <v>350157.52</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>0</v>
+        <v>340586.6</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>45683</v>
+        <v>45208</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012035251688 — Construction of Sarvajanik Kup Dharwapura Dhanora</t>
+          <t>1722006027/WC/22012035166059 — Sarvajanik Kup Dhanora</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>45683</v>
+        <v>45328</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012035251691 — Construction of Sarvajanik Kup Dharwapura Dhanora</t>
+          <t>1722006027/WC/22012035198758 — Construction of Puliya Nirman Bhabarpura Wale Nale par Dhanora</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>45683</v>
+        <v>45214</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012035252314 — Construction of  Sarwajanik Kup Dharwapura Danora</t>
+          <t>1722006027/WC/22012035251463 — Construction of  Nistar Talab Diwali Wala Nala Dhanora</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012035252316 — Construction of  Bolderwall Nirman Ukala se Sirali Baydi Tak Dhanora</t>
+          <t>1722006027/WC/22012035251464 — Construction of  Nistar Talab Pipar Wala Nala Dhanora</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012035252317 — Construction of  Bolderwall Nirman Bili se Ukala Nala Tak Dhanora</t>
+          <t>1722006027/WC/22012035251468 — Construction of  Nistar Talab Neem Wala Nala Dhanora</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012035253824 — Construction of Sarwajanik Kup Dhrwapura Dhanora</t>
+          <t>1722006027/WC/22012035251682 — Construction of  Sarvajanik Kup Dharwapura Dhanora</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/22012035299373 — JGSA 2025 Recharge Structure Sarvajnik Kup Soliyapura Dhanora</t>
+          <t>1722006027/WC/22012035251686 — Construction of  Sarvajanik Kup Dharwapura Dhanora</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>25899.46</v>
+        <v>0</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>521.84</v>
+        <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>45811</v>
+        <v>45683</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/223 — नि‍स्‍तारी तालाब मोवडी ( धुलनाला) धनौरा</t>
+          <t>1722006027/WC/22012035251688 — Construction of Sarvajanik Kup Dharwapura Dhanora</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>390400</v>
+        <v>0</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>126360</v>
+        <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>39077</v>
-[...3 lines deleted...]
-      </c>
+        <v>45683</v>
+      </c>
+      <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/6188 — नेवरी खोदरी तालाब गहरीकरण धनोरा 2007,08</t>
+          <t>1722006027/WC/22012035251691 — Construction of Sarvajanik Kup Dharwapura Dhanora</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>92000</v>
+        <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>68340</v>
+        <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>39246</v>
-[...3 lines deleted...]
-      </c>
+        <v>45683</v>
+      </c>
+      <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/6406 — निस्‍तार तालाब गलवासी खोदरी धनोरा</t>
+          <t>1722006027/WC/22012035252314 — Construction of  Sarwajanik Kup Dharwapura Danora</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>471000</v>
+        <v>0</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>493687</v>
+        <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>39906</v>
-[...3 lines deleted...]
-      </c>
+        <v>45683</v>
+      </c>
+      <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/6644 — तलाई निर्माण धनोरा</t>
+          <t>1722006027/WC/22012035252316 — Construction of  Bolderwall Nirman Ukala se Sirali Baydi Tak Dhanora</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>100000</v>
+        <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>95338</v>
+        <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>40118</v>
-[...3 lines deleted...]
-      </c>
+        <v>45683</v>
+      </c>
+      <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/6705 — निस्‍तार तालाब उकाला नाला धनोरा</t>
+          <t>1722006027/WC/22012035252317 — Construction of  Bolderwall Nirman Bili se Ukala Nala Tak Dhanora</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>469000</v>
+        <v>0</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>454180</v>
+        <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>40282</v>
-[...3 lines deleted...]
-      </c>
+        <v>45683</v>
+      </c>
+      <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/6706 — निस्‍तार तालाब चौहानपुरा नाला धनोरा</t>
+          <t>1722006027/WC/22012035253824 — Construction of Sarwajanik Kup Dhrwapura Dhanora</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>469000</v>
+        <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>404180</v>
+        <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>40292</v>
-[...3 lines deleted...]
-      </c>
+        <v>45683</v>
+      </c>
+      <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/6798 — तलाई निर्माण जमरापुरा धनोरा</t>
+          <t>1722006027/WC/22012035299373 — JGSA 2025 Recharge Structure Sarvajnik Kup Soliyapura Dhanora</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>102000</v>
+        <v>25899.46</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>93040</v>
+        <v>521.84</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>40348</v>
-[...3 lines deleted...]
-      </c>
+        <v>45811</v>
+      </c>
+      <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/6929 — सार्वजनीक कुप गलवासियापुरा धनोरा</t>
+          <t>1722006027/WC/223 — नि‍स्‍तारी तालाब मोवडी ( धुलनाला) धनौरा</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>186000</v>
+        <v>390400</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>177802</v>
+        <v>126360</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>40702</v>
+        <v>39077</v>
       </c>
       <c r="K541" s="3" t="n">
-        <v>41496</v>
+        <v>41019</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/7099 — सार्वजनीक कुप भाबरपुरा धनोरा</t>
+          <t>1722006027/WC/6188 — नेवरी खोदरी तालाब गहरीकरण धनोरा 2007,08</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>186000</v>
+        <v>92000</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>183570</v>
+        <v>68340</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>40972</v>
+        <v>39246</v>
       </c>
       <c r="K542" s="3" t="n">
-        <v>43251</v>
+        <v>41027</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/7131 — तलाई निर्माण धुल नाला धनोरा</t>
+          <t>1722006027/WC/6406 — निस्‍तार तालाब गलवासी खोदरी धनोरा</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>300000</v>
+        <v>471000</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>290746</v>
+        <v>493687</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>41003</v>
+        <v>39906</v>
       </c>
       <c r="K543" s="3" t="n">
-        <v>41557</v>
+        <v>39981</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/7132 — निस्‍तार तालाब नेवरीखोदरी धनोरा</t>
+          <t>1722006027/WC/6644 — तलाई निर्माण धनोरा</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>490000</v>
+        <v>100000</v>
       </c>
       <c r="I544" s="2" t="n">
-        <v>511916</v>
+        <v>95338</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>41003</v>
+        <v>40118</v>
       </c>
       <c r="K544" s="3" t="n">
-        <v>41557</v>
+        <v>41163</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/7216 — निस्‍तार तालाब धारवापुरा धनोरा</t>
+          <t>1722006027/WC/6705 — निस्‍तार तालाब उकाला नाला धनोरा</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>490000</v>
+        <v>469000</v>
       </c>
       <c r="I545" s="2" t="n">
-        <v>425120</v>
+        <v>454180</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>41030</v>
+        <v>40282</v>
       </c>
       <c r="K545" s="3" t="n">
-        <v>41557</v>
+        <v>41044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/7271 — तलाई निर्माण नेवरीखोदरी धनोरा</t>
+          <t>1722006027/WC/6706 — निस्‍तार तालाब चौहानपुरा नाला धनोरा</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>300000</v>
+        <v>469000</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>175824</v>
+        <v>404180</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>41042</v>
+        <v>40292</v>
       </c>
       <c r="K546" s="3" t="n">
-        <v>41557</v>
+        <v>41044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/7277 — सार्वजनीक कुप वास्‍केलपुरा धनोरा</t>
+          <t>1722006027/WC/6798 — तलाई निर्माण जमरापुरा धनोरा</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>186000</v>
+        <v>102000</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>112324</v>
+        <v>93040</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>41048</v>
+        <v>40348</v>
       </c>
       <c r="K547" s="3" t="n">
-        <v>42353</v>
+        <v>41044</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/9993642286 — सार्वजनिक कुप जमरापुरा धनोरा</t>
+          <t>1722006027/WC/6929 — सार्वजनीक कुप गलवासियापुरा धनोरा</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>220000</v>
+        <v>186000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>219361</v>
+        <v>177802</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>41806</v>
+        <v>40702</v>
       </c>
       <c r="K548" s="3" t="n">
-        <v>43247</v>
+        <v>41496</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/9993642287 — सार्वजनिक कुप निर्माण अखाडियापुरा धनोरा</t>
+          <t>1722006027/WC/7099 — सार्वजनीक कुप भाबरपुरा धनोरा</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>220000</v>
+        <v>186000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>204667</v>
+        <v>183570</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>41652</v>
+        <v>40972</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>42536</v>
+        <v>43251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/9993642289 — सार्वजनिक कुप निर्माण मसानियापुरा धनोरा</t>
+          <t>1722006027/WC/7131 — तलाई निर्माण धुल नाला धनोरा</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>220000</v>
+        <v>300000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>188143</v>
+        <v>290746</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>41652</v>
+        <v>41003</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>42570</v>
+        <v>41557</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/9993642392 — सार्वजनिक कुप निर्माण धनोरा</t>
+          <t>1722006027/WC/7132 — निस्‍तार तालाब नेवरीखोदरी धनोरा</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>0</v>
+        <v>490000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>0</v>
+        <v>511916</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>41635</v>
-[...1 lines deleted...]
-      <c r="K551" s="3"/>
+        <v>41003</v>
+      </c>
+      <c r="K551" s="3" t="n">
+        <v>41557</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/9993642398 — सार्वजनिक कुप निर्माण धनोरा</t>
+          <t>1722006027/WC/7216 — निस्‍तार तालाब धारवापुरा धनोरा</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>0</v>
+        <v>490000</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>0</v>
+        <v>425120</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>41635</v>
-[...1 lines deleted...]
-      <c r="K552" s="3"/>
+        <v>41030</v>
+      </c>
+      <c r="K552" s="3" t="n">
+        <v>41557</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/9993644054 — सार्वजनिक कुप निर्माण धनोरा</t>
+          <t>1722006027/WC/7271 — तलाई निर्माण नेवरीखोदरी धनोरा</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>220000</v>
+        <v>300000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>0</v>
+        <v>175824</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>41635</v>
-[...1 lines deleted...]
-      <c r="K553" s="3"/>
+        <v>41042</v>
+      </c>
+      <c r="K553" s="3" t="n">
+        <v>41557</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/9993646921 — निस्‍तार तालाब दिवाली वाला नाला  धनोरा</t>
+          <t>1722006027/WC/7277 — सार्वजनीक कुप वास्‍केलपुरा धनोरा</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>490000</v>
+        <v>186000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>6132</v>
+        <v>112324</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>41702</v>
+        <v>41048</v>
       </c>
       <c r="K554" s="3" t="n">
-        <v>42212</v>
+        <v>42353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/9993659151 — सार्वजनिक कुप निर्माण धनोरा</t>
+          <t>1722006027/WC/9993642286 — सार्वजनिक कुप जमरापुरा धनोरा</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>0</v>
+        <v>220000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>0</v>
+        <v>219361</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>42304</v>
-[...1 lines deleted...]
-      <c r="K555" s="3"/>
+        <v>41806</v>
+      </c>
+      <c r="K555" s="3" t="n">
+        <v>43247</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/9993659250 — सार्वजनिक कुप निर्माण धनोरा</t>
+          <t>1722006027/WC/9993642287 — सार्वजनिक कुप निर्माण अखाडियापुरा धनोरा</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>284000</v>
+        <v>220000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>221652.39</v>
+        <v>204667</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>42325</v>
+        <v>41652</v>
       </c>
       <c r="K556" s="3" t="n">
-        <v>43189</v>
+        <v>42536</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/9993661533 — Talai Galwasiya pura dhanora</t>
+          <t>1722006027/WC/9993642289 — सार्वजनिक कुप निर्माण मसानियापुरा धनोरा</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>384000</v>
+        <v>220000</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>378828</v>
+        <v>188143</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>42382</v>
+        <v>41652</v>
       </c>
       <c r="K557" s="3" t="n">
-        <v>42536</v>
+        <v>42570</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/9993661534 — Talai Nirman Badwali Khodri Dhanora</t>
+          <t>1722006027/WC/9993642392 — सार्वजनिक कुप निर्माण धनोरा</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>42340</v>
+        <v>41635</v>
       </c>
       <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/9993661536 — Talai Nirman Badwali Khodri Dhanora</t>
+          <t>1722006027/WC/9993642398 — सार्वजनिक कुप निर्माण धनोरा</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>393000</v>
+        <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>378080</v>
+        <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>42396</v>
-[...3 lines deleted...]
-      </c>
+        <v>41635</v>
+      </c>
+      <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1722006027/WC/9993669528 — talaai nirmaan</t>
+          <t>1722006027/WC/9993644054 — सार्वजनिक कुप निर्माण धनोरा</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>0</v>
+        <v>220000</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>42395</v>
+        <v>41635</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1722006/IF/22012034433694 — Udhyaniki Vrikshropan Karya Dhanora 01 Year 2018-19</t>
+          <t>1722006027/WC/9993646921 — निस्‍तार तालाब दिवाली वाला नाला  धनोरा</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>146500</v>
+        <v>490000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>31019</v>
+        <v>6132</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>43727</v>
-[...1 lines deleted...]
-      <c r="K561" s="3"/>
+        <v>41702</v>
+      </c>
+      <c r="K561" s="3" t="n">
+        <v>42212</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>GANDHWANI</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C562" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D562" s="1" t="inlineStr">
+        <is>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E562" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F562" s="1" t="inlineStr">
+        <is>
+          <t>1722006027/WC/9993659151 — सार्वजनिक कुप निर्माण धनोरा</t>
+        </is>
+      </c>
+      <c r="G562" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H562" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I562" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J562" s="3" t="n">
+        <v>42304</v>
+      </c>
+      <c r="K562" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
+      <c r="A563" s="1" t="inlineStr">
+        <is>
+          <t>GANDHWANI</t>
+        </is>
+      </c>
+      <c r="B563" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C563" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D563" s="1" t="inlineStr">
+        <is>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E563" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F563" s="1" t="inlineStr">
+        <is>
+          <t>1722006027/WC/9993659250 — सार्वजनिक कुप निर्माण धनोरा</t>
+        </is>
+      </c>
+      <c r="G563" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H563" s="2" t="n">
+        <v>284000</v>
+      </c>
+      <c r="I563" s="2" t="n">
+        <v>221652.39</v>
+      </c>
+      <c r="J563" s="3" t="n">
+        <v>42325</v>
+      </c>
+      <c r="K563" s="3" t="n">
+        <v>43189</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
+      <c r="A564" s="1" t="inlineStr">
+        <is>
+          <t>GANDHWANI</t>
+        </is>
+      </c>
+      <c r="B564" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C564" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D564" s="1" t="inlineStr">
+        <is>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E564" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F564" s="1" t="inlineStr">
+        <is>
+          <t>1722006027/WC/9993661533 — Talai Galwasiya pura dhanora</t>
+        </is>
+      </c>
+      <c r="G564" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H564" s="2" t="n">
+        <v>384000</v>
+      </c>
+      <c r="I564" s="2" t="n">
+        <v>378828</v>
+      </c>
+      <c r="J564" s="3" t="n">
+        <v>42382</v>
+      </c>
+      <c r="K564" s="3" t="n">
+        <v>42536</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
+      <c r="A565" s="1" t="inlineStr">
+        <is>
+          <t>GANDHWANI</t>
+        </is>
+      </c>
+      <c r="B565" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C565" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D565" s="1" t="inlineStr">
+        <is>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E565" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F565" s="1" t="inlineStr">
+        <is>
+          <t>1722006027/WC/9993661534 — Talai Nirman Badwali Khodri Dhanora</t>
+        </is>
+      </c>
+      <c r="G565" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H565" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I565" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J565" s="3" t="n">
+        <v>42340</v>
+      </c>
+      <c r="K565" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
+      <c r="A566" s="1" t="inlineStr">
+        <is>
+          <t>GANDHWANI</t>
+        </is>
+      </c>
+      <c r="B566" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C566" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D566" s="1" t="inlineStr">
+        <is>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E566" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F566" s="1" t="inlineStr">
+        <is>
+          <t>1722006027/WC/9993661536 — Talai Nirman Badwali Khodri Dhanora</t>
+        </is>
+      </c>
+      <c r="G566" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H566" s="2" t="n">
+        <v>393000</v>
+      </c>
+      <c r="I566" s="2" t="n">
+        <v>378080</v>
+      </c>
+      <c r="J566" s="3" t="n">
+        <v>42396</v>
+      </c>
+      <c r="K566" s="3" t="n">
+        <v>42536</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
+      <c r="A567" s="1" t="inlineStr">
+        <is>
+          <t>GANDHWANI</t>
+        </is>
+      </c>
+      <c r="B567" s="1" t="inlineStr">
+        <is>
+          <t>2015-2016</t>
+        </is>
+      </c>
+      <c r="C567" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D567" s="1" t="inlineStr">
+        <is>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E567" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F567" s="1" t="inlineStr">
+        <is>
+          <t>1722006027/WC/9993669528 — talaai nirmaan</t>
+        </is>
+      </c>
+      <c r="G567" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H567" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I567" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J567" s="3" t="n">
+        <v>42395</v>
+      </c>
+      <c r="K567" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
+      <c r="A568" s="1" t="inlineStr">
+        <is>
+          <t>GANDHWANI</t>
+        </is>
+      </c>
+      <c r="B568" s="1" t="inlineStr">
+        <is>
+          <t>2019-2020</t>
+        </is>
+      </c>
+      <c r="C568" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D568" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E568" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F568" s="1" t="inlineStr">
+        <is>
+          <t>1722006/IF/22012034433694 — Udhyaniki Vrikshropan Karya Dhanora 01 Year 2018-19</t>
+        </is>
+      </c>
+      <c r="G568" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H568" s="2" t="n">
+        <v>146500</v>
+      </c>
+      <c r="I568" s="2" t="n">
+        <v>31019</v>
+      </c>
+      <c r="J568" s="3" t="n">
+        <v>43727</v>
+      </c>
+      <c r="K568" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
+      <c r="A569" s="1" t="inlineStr">
+        <is>
+          <t>GANDHWANI</t>
+        </is>
+      </c>
+      <c r="B569" s="1" t="inlineStr">
+        <is>
           <t>2021-2022</t>
         </is>
       </c>
-      <c r="C562" s="1" t="inlineStr">
+      <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D562" s="1" t="inlineStr">
+      <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
-      <c r="E562" s="1" t="inlineStr">
+      <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F562" s="1" t="inlineStr">
+      <c r="F569" s="1" t="inlineStr">
         <is>
           <t>1722/WC/22012034870256 — RMS Nirman Karya Dhanora</t>
         </is>
       </c>
-      <c r="G562" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="H562" s="2" t="n">
+      <c r="G569" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H569" s="2" t="n">
         <v>2936000</v>
       </c>
-      <c r="I562" s="2" t="n">
+      <c r="I569" s="2" t="n">
         <v>2862418.54</v>
       </c>
-      <c r="J562" s="3" t="n">
+      <c r="J569" s="3" t="n">
         <v>44526</v>
       </c>
-      <c r="K562" s="3" t="n">
+      <c r="K569" s="3" t="n">
         <v>44890</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>