--- v0 (2026-09-02)
+++ v1 (2026-10-20)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K544"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 13:12:15</t>
+          <t>Exported on: 2026-10-20 21:13:34</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -992,51 +992,51 @@
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>43936</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1722007004/DP/22012034576131 — निर्मल नीर कूप निर्माण मालपुरा पिपरानी</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>519558.1</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>79990.29</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45101</v>
@@ -3743,51 +3743,51 @@
       <c r="J83" s="3" t="n">
         <v>44308</v>
       </c>
       <c r="K83" s="3" t="n">
         <v>44379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1722007004/IF/22012034821712 — कपिल धारा कूप निर्माण कैला मगत्या पिपरानी</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>138440</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>44531</v>
@@ -4405,51 +4405,51 @@
         <v>0</v>
       </c>
       <c r="J97" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K97" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="98">
       <c r="A98" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B98" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C98" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D98" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E98" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F98" s="1" t="inlineStr">
         <is>
           <t>1722007004/IF/22012035461625 — JGSA Khet talab  Ramesh Limsingh Tarsingha</t>
         </is>
       </c>
       <c r="G98" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H98" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I98" s="2" t="n">
         <v>105861</v>
       </c>
       <c r="J98" s="3" t="n">
         <v>45791</v>
@@ -4503,147 +4503,147 @@
       <c r="J99" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K99" s="3" t="n">
         <v>46132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="100">
       <c r="A100" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B100" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C100" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D100" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E100" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F100" s="1" t="inlineStr">
         <is>
           <t>1722007004/IF/22012035461684 — JGSA Khet talab Dolriya Naharsingh Piprani</t>
         </is>
       </c>
       <c r="G100" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H100" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I100" s="2" t="n">
         <v>131571.47</v>
       </c>
       <c r="J100" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K100" s="3" t="n">
         <v>46207</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="101">
       <c r="A101" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B101" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C101" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D101" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E101" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F101" s="1" t="inlineStr">
         <is>
           <t>1722007004/IF/22012035461707 — JGSA Khet talab  Sahkam Mithu Piprani</t>
         </is>
       </c>
       <c r="G101" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H101" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I101" s="2" t="n">
         <v>261</v>
       </c>
       <c r="J101" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K101" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1722007004/IF/22012035464710 — JGSA Khet talab  Thakariya Bhisan Pirani</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>84713</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45787</v>
@@ -4746,125 +4746,129 @@
       <c r="J104" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K104" s="3" t="n">
         <v>46147</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1722007004/IF/22012035478513 — JGSA Dugwell Recharge Kamalibai samersingh Piprani</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>1044</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45804</v>
       </c>
-      <c r="K105" s="3"/>
+      <c r="K105" s="3" t="n">
+        <v>46312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1722007004/IF/22012035478529 — JGSA Dugwell Recharge Kamali Juwansingh  Piprani</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>1044</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45804</v>
       </c>
-      <c r="K106" s="3"/>
+      <c r="K106" s="3" t="n">
+        <v>46312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
@@ -17123,127 +17127,129 @@
       <c r="J357" s="3" t="n">
         <v>45628</v>
       </c>
       <c r="K357" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="358">
       <c r="A358" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B358" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C358" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D358" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E358" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F358" s="1" t="inlineStr">
         <is>
           <t>1722007004/IF/IAY/4698290 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118784980</t>
         </is>
       </c>
       <c r="G358" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H358" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I358" s="2" t="n">
         <v>17487</v>
       </c>
       <c r="J358" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K358" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="359">
       <c r="A359" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B359" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C359" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D359" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E359" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F359" s="1" t="inlineStr">
         <is>
           <t>1722007004/IF/IAY/4699213 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119817717</t>
         </is>
       </c>
       <c r="G359" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H359" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I359" s="2" t="n">
-        <v>12402</v>
+        <v>23502</v>
       </c>
       <c r="J359" s="3" t="n">
         <v>45677</v>
       </c>
-      <c r="K359" s="3"/>
+      <c r="K359" s="3" t="n">
+        <v>46297</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="360">
       <c r="A360" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B360" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C360" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D360" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E360" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -17268,220 +17274,220 @@
       <c r="J360" s="3" t="n">
         <v>45628</v>
       </c>
       <c r="K360" s="3" t="n">
         <v>45809</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="361">
       <c r="A361" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B361" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C361" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D361" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E361" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F361" s="1" t="inlineStr">
         <is>
           <t>1722007004/IF/IAY/4704763 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121510009</t>
         </is>
       </c>
       <c r="G361" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H361" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I361" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J361" s="3" t="n">
         <v>45555</v>
       </c>
       <c r="K361" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="362">
       <c r="A362" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B362" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C362" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D362" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E362" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F362" s="1" t="inlineStr">
         <is>
           <t>1722007004/IF/IAY/4704764 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121510026</t>
         </is>
       </c>
       <c r="G362" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H362" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I362" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J362" s="3" t="n">
         <v>45555</v>
       </c>
       <c r="K362" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="363">
       <c r="A363" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B363" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C363" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D363" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E363" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F363" s="1" t="inlineStr">
         <is>
           <t>1722007004/IF/IAY/4705179 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123159611</t>
         </is>
       </c>
       <c r="G363" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H363" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I363" s="2" t="n">
         <v>13135</v>
       </c>
       <c r="J363" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K363" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1722007004/IF/IAY/4705180 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123160118</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I364" s="2" t="n">
-        <v>22838</v>
+        <v>23438</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>45751</v>
       </c>
       <c r="K364" s="3" t="n">
-        <v>46246</v>
+        <v>46297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
@@ -17997,79 +18003,79 @@
       <c r="J375" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K375" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="376">
       <c r="A376" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B376" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C376" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D376" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E376" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F376" s="1" t="inlineStr">
         <is>
           <t>1722007004/IF/IAY/5120051 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118784949</t>
         </is>
       </c>
       <c r="G376" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H376" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I376" s="2" t="n">
         <v>17748</v>
       </c>
       <c r="J376" s="3" t="n">
         <v>45836</v>
       </c>
       <c r="K376" s="3" t="n">
-        <v>46246</v>
+        <v>46284</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
@@ -18193,51 +18199,51 @@
       <c r="J379" s="3" t="n">
         <v>45836</v>
       </c>
       <c r="K379" s="3" t="n">
         <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1722007004/IF/IAY/5132244 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119817643</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>45817</v>
@@ -18438,51 +18444,51 @@
       <c r="J384" s="3" t="n">
         <v>45867</v>
       </c>
       <c r="K384" s="3" t="n">
         <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1722007004/IF/IAY/5173509 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123157315</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>45959</v>
@@ -19026,126 +19032,128 @@
       <c r="J396" s="3" t="n">
         <v>45959</v>
       </c>
       <c r="K396" s="3" t="n">
         <v>45987</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1722007004/IF/IAY/5235527 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130951876</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>8715</v>
+        <v>13215</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>45959</v>
       </c>
-      <c r="K397" s="3"/>
+      <c r="K397" s="3" t="n">
+        <v>46306</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
           <t>1722007004/IF/IAY/5239250 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126420539</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>15138</v>
+        <v>22038</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>45836</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>46256</v>
+        <v>46297</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
@@ -19220,51 +19228,51 @@
       <c r="J400" s="3" t="n">
         <v>45905</v>
       </c>
       <c r="K400" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
           <t>1722007004/IF/IAY/5277549 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126375648</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
         <v>7308</v>
       </c>
       <c r="J401" s="3" t="n">
         <v>45836</v>
@@ -19365,51 +19373,51 @@
       <c r="J403" s="3" t="n">
         <v>42779</v>
       </c>
       <c r="K403" s="3" t="n">
         <v>43149</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1722007004/IF/IAY/5657701 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121510533</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>46174</v>
@@ -23462,51 +23470,51 @@
       <c r="J488" s="3" t="n">
         <v>44457</v>
       </c>
       <c r="K488" s="3" t="n">
         <v>44751</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
           <t>1722007004/WC/22012034635782 — CTRA BHUSANKAN Pond kalam ke passpiparani</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>297423.36</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>60834</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>44464</v>
@@ -25347,51 +25355,51 @@
       <c r="J527" s="3" t="n">
         <v>45469</v>
       </c>
       <c r="K527" s="3" t="n">
         <v>46094</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
           <t>1722007004/WC/22012035230312 — Nistar Talab Chillar wala nala piprani</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>1466828.32</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>725187.48</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>45769</v>
@@ -25441,145 +25449,145 @@
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
           <t>1722007004/WC/22012035234794 — Nistar Talab Varli wala nala Tarsingha</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>2162049.63</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>1096881.37</v>
+        <v>1098081.37</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>45881</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
           <t>1722007004/WC/22012035298747 — JGSA Dugwell Recharge Malpura Tarsinga</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>1300</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
           <t>1722007004/WC/22012035298750 — JGSA Dugwell Recharge Bhilalafaliya Tarsinga</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>45761</v>