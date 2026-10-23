--- v0 (2026-09-05)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K632"/>
+  <dimension ref="A1:K634"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-05 22:12:18</t>
+          <t>Exported on: 2026-10-23 23:57:35</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -1278,98 +1278,98 @@
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>43936</v>
       </c>
       <c r="K32" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1722007005/DP/22012034523704 — nirmal neer patelpura kakadkua</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>470874.11</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>191449</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>44288</v>
       </c>
       <c r="K33" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1722007005/DP/22012034523705 — nirmal neer mehdiyapura kakadkua</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>470874.11</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>108566</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>44300</v>
@@ -1897,51 +1897,51 @@
       <c r="J45" s="3" t="n">
         <v>42779</v>
       </c>
       <c r="K45" s="3" t="n">
         <v>44129</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="46">
       <c r="A46" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B46" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C46" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D46" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E46" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F46" s="1" t="inlineStr">
         <is>
           <t>1722007005/IC/22012034892151 — निर्मलनीर खाड़फलिया काकड़कुवा</t>
         </is>
       </c>
       <c r="G46" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H46" s="2" t="n">
         <v>605674.76</v>
       </c>
       <c r="I46" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J46" s="3" t="n">
         <v>45761</v>
@@ -1991,73 +1991,73 @@
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1722007005/IC/22012034892519 — सार्वजनिक कूप निर्माण खाडाफलिया काकड़कुवा</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>605674.76</v>
       </c>
       <c r="I48" s="2" t="n">
-        <v>2088</v>
+        <v>9588</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>46198</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
           <t>Well / Construction of Irrigation Open Well for Individuals</t>
@@ -4158,51 +4158,51 @@
         <v>0</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>44369</v>
       </c>
       <c r="K92" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1722007005/IF/22012034924593 — कपिल धारा कूप  इंदरसिह पेमा धोकधर्डी</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>156250</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>44676</v>
@@ -4252,78 +4252,80 @@
         <v>0</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>44301</v>
       </c>
       <c r="K94" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1722007005/IF/22012034963080 — कपिल धारा कूप निर्माण सरदार हेमराज काकडकुआं</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>199645</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>44685</v>
       </c>
-      <c r="K95" s="3"/>
+      <c r="K95" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
@@ -4587,78 +4589,80 @@
       <c r="J101" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K101" s="3" t="n">
         <v>46187</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="102">
       <c r="A102" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B102" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C102" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D102" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E102" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F102" s="1" t="inlineStr">
         <is>
           <t>1722007005/IF/22012035455919 — JGSA Dugwell Recharge Shankar Ghesu Kakadkuwa</t>
         </is>
       </c>
       <c r="G102" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H102" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I102" s="2" t="n">
         <v>24835.92</v>
       </c>
       <c r="J102" s="3" t="n">
         <v>45804</v>
       </c>
-      <c r="K102" s="3"/>
+      <c r="K102" s="3" t="n">
+        <v>46312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="103">
       <c r="A103" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B103" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C103" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D103" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
         </is>
       </c>
       <c r="E103" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
@@ -4781,100 +4785,100 @@
       <c r="J105" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K105" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1722007005/IF/22012035455986 — JGSA Khet talab Suresh Dhumsingh Dhogdardi</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>59140</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45804</v>
       </c>
       <c r="K106" s="3" t="n">
         <v>46256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1722007005/IF/22012035456003 — JGSA Khet talab Motla Narsingh Dhogdardi</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>66701</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45804</v>
@@ -19320,241 +19324,243 @@
       <c r="J402" s="3" t="n">
         <v>45555</v>
       </c>
       <c r="K402" s="3" t="n">
         <v>46098</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
           <t>1722007005/IF/IAY/4596648 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123170133</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I403" s="2" t="n">
         <v>11493</v>
       </c>
       <c r="J403" s="3" t="n">
         <v>45555</v>
       </c>
       <c r="K403" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
           <t>1722007005/IF/IAY/4600629 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123484223</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I404" s="2" t="n">
         <v>10053</v>
       </c>
       <c r="J404" s="3" t="n">
         <v>45672</v>
       </c>
       <c r="K404" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
           <t>1722007005/IF/IAY/4600870 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122710961</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I405" s="2" t="n">
         <v>19071</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>45623</v>
       </c>
-      <c r="K405" s="3"/>
+      <c r="K405" s="3" t="n">
+        <v>46299</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
           <t>1722007005/IF/IAY/4609827 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124818289</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I406" s="2" t="n">
         <v>19458</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>45623</v>
       </c>
       <c r="K406" s="3" t="n">
         <v>46256</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
           <t>1722007005/IF/IAY/4636638 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130206417</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>45805</v>
@@ -19657,51 +19663,51 @@
       <c r="J409" s="3" t="n">
         <v>45623</v>
       </c>
       <c r="K409" s="3" t="n">
         <v>46176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
           <t>1722007005/IF/IAY/4676652 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124760117</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>19493</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>45647</v>
@@ -20098,51 +20104,51 @@
       <c r="J418" s="3" t="n">
         <v>45623</v>
       </c>
       <c r="K418" s="3" t="n">
         <v>46055</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
           <t>1722007005/IF/IAY/4699119 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119367729</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I419" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J419" s="3" t="n">
         <v>45805</v>
@@ -20196,51 +20202,51 @@
       <c r="J420" s="3" t="n">
         <v>45672</v>
       </c>
       <c r="K420" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
           <t>1722007005/IF/IAY/4773545 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP122527268</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I421" s="2" t="n">
         <v>20880</v>
       </c>
       <c r="J421" s="3" t="n">
         <v>45805</v>
@@ -22254,51 +22260,51 @@
       <c r="J462" s="3" t="n">
         <v>46097</v>
       </c>
       <c r="K462" s="3" t="n">
         <v>46237</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
           <t>1722007005/IF/IAY/5866131 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130210180</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>46051</v>
@@ -22352,100 +22358,100 @@
       <c r="J464" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K464" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
           <t>1722007005/IF/IAY/5871833 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP129887075</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>22446</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>46051</v>
       </c>
       <c r="K465" s="3" t="n">
         <v>46220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
           <t>1722007005/IF/IAY/5957715 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121774040</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>20619</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>46116</v>
@@ -23077,7374 +23083,7472 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>5456</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>42789</v>
       </c>
       <c r="K479" s="3" t="n">
         <v>44240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1722007005/IF/IAY/737815 — Construction of IAY House -IAY REG. NO. MP2165281</t>
+          <t>1722007005/IF/IAY/6374043 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130208296</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>17100</v>
+        <v>27000</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>11816</v>
+        <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>44754</v>
-[...3 lines deleted...]
-      </c>
+        <v>45711</v>
+      </c>
+      <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1722007005/IF/IAY/737822 — Construction of IAY House -IAY REG. NO. MP2165428</t>
+          <t>1722007005/IF/IAY/6374256 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130206943</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>17628</v>
+        <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>43155</v>
-[...3 lines deleted...]
-      </c>
+        <v>45547</v>
+      </c>
+      <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1722007005/IF/IAY/752535 — Construction of IAY House -IAY REG. NO. MP2631034</t>
+          <t>1722007005/IF/IAY/737815 — Construction of IAY House -IAY REG. NO. MP2165281</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>15030</v>
+        <v>17100</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>16512</v>
+        <v>11816</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>42870</v>
+        <v>44754</v>
       </c>
       <c r="K482" s="3" t="n">
-        <v>43189</v>
+        <v>45141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1722007005/IF/IAY/752757 — Construction of IAY House -IAY REG. NO. MP2639076</t>
+          <t>1722007005/IF/IAY/737822 — Construction of IAY House -IAY REG. NO. MP2165428</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>13416</v>
+        <v>17628</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>43155</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>43220</v>
+        <v>43350</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1722007005/IF/IAY/752917 — Construction of IAY House -IAY REG. NO. MP2645297</t>
+          <t>1722007005/IF/IAY/752535 — Construction of IAY House -IAY REG. NO. MP2631034</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>11352</v>
+        <v>16512</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>43155</v>
+        <v>42870</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>43362</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1722007005/IF/IAY/756908 — Construction of IAY House -IAY REG. NO. MP2817509</t>
+          <t>1722007005/IF/IAY/752757 — Construction of IAY House -IAY REG. NO. MP2639076</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>13600</v>
+        <v>13416</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>43324</v>
+        <v>43155</v>
       </c>
       <c r="K485" s="3" t="n">
-        <v>43676</v>
+        <v>43220</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1722007005/IF/IAY/757118 — Construction of IAY House -IAY REG. NO. MP2826644</t>
+          <t>1722007005/IF/IAY/752917 — Construction of IAY House -IAY REG. NO. MP2645297</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>16512</v>
+        <v>11352</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>43155</v>
       </c>
       <c r="K486" s="3" t="n">
-        <v>43189</v>
+        <v>43362</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1722007005/IF/IAY/757863 — Construction of IAY House -IAY REG. NO. MP2861301</t>
+          <t>1722007005/IF/IAY/756908 — Construction of IAY House -IAY REG. NO. MP2817509</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>11136</v>
+        <v>13600</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>43324</v>
       </c>
       <c r="K487" s="3" t="n">
-        <v>43488</v>
+        <v>43676</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1722007005/IF/IAY/940098 — Construction of IAY House -IAY REG. NO. MP2835704</t>
+          <t>1722007005/IF/IAY/757118 — Construction of IAY House -IAY REG. NO. MP2826644</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>0</v>
+        <v>16512</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>43677</v>
-[...1 lines deleted...]
-      <c r="K488" s="3"/>
+        <v>43155</v>
+      </c>
+      <c r="K488" s="3" t="n">
+        <v>43189</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1722007005/IF/IAY/942671 — Construction of IAY House -IAY REG. NO. MP2861415</t>
+          <t>1722007005/IF/IAY/757863 — Construction of IAY House -IAY REG. NO. MP2861301</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>8096</v>
+        <v>11136</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>43324</v>
       </c>
       <c r="K489" s="3" t="n">
-        <v>43677</v>
+        <v>43488</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1722007005/IF/IAY/942675 — Construction of IAY House -IAY REG. NO. MP2861476</t>
+          <t>1722007005/IF/IAY/940098 — Construction of IAY House -IAY REG. NO. MP2835704</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>2660</v>
+        <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>43324</v>
-[...3 lines deleted...]
-      </c>
+        <v>43677</v>
+      </c>
+      <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1722007005/IF/IAY/958473 — Construction of IAY House -IAY REG. NO. MP3250137</t>
+          <t>1722007005/IF/IAY/942671 — Construction of IAY House -IAY REG. NO. MP2861415</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>21618</v>
+        <v>8096</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>42870</v>
+        <v>43324</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>43189</v>
+        <v>43677</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1722007005/IF/IAY/960344 — Construction of IAY House -IAY REG. NO. MP3297217</t>
+          <t>1722007005/IF/IAY/942675 — Construction of IAY House -IAY REG. NO. MP2861476</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>15552</v>
+        <v>2660</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>43156</v>
+        <v>43324</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>43420</v>
+        <v>44240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1722007005/LD/22012034304126 — shanti dham kakadkua</t>
+          <t>1722007005/IF/IAY/958473 — Construction of IAY House -IAY REG. NO. MP3250137</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>178909</v>
+        <v>21618</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>42798</v>
+        <v>42870</v>
       </c>
       <c r="K493" s="3" t="n">
-        <v>43516</v>
+        <v>43189</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1722007005/LD/22012034304128 — shanti dham dhokdhardi</t>
+          <t>1722007005/IF/IAY/960344 — Construction of IAY House -IAY REG. NO. MP3297217</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>173863</v>
+        <v>15552</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>42798</v>
+        <v>43156</v>
       </c>
       <c r="K494" s="3" t="n">
-        <v>43033</v>
+        <v>43420</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1722007005/LD/22012034310798 — SHANTI DHAM HASALBAD</t>
+          <t>1722007005/LD/22012034304126 — shanti dham kakadkua</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>180000</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>2064</v>
+        <v>178909</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>42851</v>
+        <v>42798</v>
       </c>
       <c r="K495" s="3" t="n">
-        <v>43712</v>
+        <v>43516</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1722007005/LD/3799433347 — खैल मैदान समतलीकरण प्रा वि काकडकुआ</t>
+          <t>1722007005/LD/22012034304128 — shanti dham dhokdhardi</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>53000</v>
+        <v>180000</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>13150.95</v>
+        <v>173863</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>41702</v>
+        <v>42798</v>
       </c>
       <c r="K496" s="3" t="n">
-        <v>42549</v>
+        <v>43033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1722007005/LD/41 — नवीन प्रा.वि के खैल मैदान का समतलिकरण धोकडकुआ काकडकुआ</t>
+          <t>1722007005/LD/22012034310798 — SHANTI DHAM HASALBAD</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>111000</v>
+        <v>180000</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>28512</v>
+        <v>2064</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>41115</v>
+        <v>42851</v>
       </c>
       <c r="K497" s="3" t="n">
-        <v>41167</v>
+        <v>43712</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RC/01 — ग्रेवल मार्ग हासलबड से कांकडकुआ 2 कि मी एवं 4 कलर्वट</t>
+          <t>1722007005/LD/3799433347 — खैल मैदान समतलीकरण प्रा वि काकडकुआ</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>2315000</v>
+        <v>53000</v>
       </c>
       <c r="I498" s="2" t="n">
-        <v>972276.76</v>
+        <v>13150.95</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>38884</v>
-[...1 lines deleted...]
-      <c r="K498" s="3"/>
+        <v>41702</v>
+      </c>
+      <c r="K498" s="3" t="n">
+        <v>42549</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RC/101 — रोड मुरमीकरण (हासलबड से काकडकुआ मार्ग )</t>
+          <t>1722007005/LD/41 — नवीन प्रा.वि के खैल मैदान का समतलिकरण धोकडकुआ काकडकुआ</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>500000</v>
+        <v>111000</v>
       </c>
       <c r="I499" s="2" t="n">
-        <v>0</v>
+        <v>28512</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>38817</v>
-[...1 lines deleted...]
-      <c r="K499" s="3"/>
+        <v>41115</v>
+      </c>
+      <c r="K499" s="3" t="n">
+        <v>41167</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RC/22012034170023 — पंच परमेश्वर प्राथमिक वि से खेल मैदान बडफल्‍या काक</t>
+          <t>1722007005/RC/01 — ग्रेवल मार्ग हासलबड से कांकडकुआ 2 कि मी एवं 4 कलर्वट</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>125000</v>
+        <v>2315000</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>58558</v>
+        <v>972276.76</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>41379</v>
-[...3 lines deleted...]
-      </c>
+        <v>38884</v>
+      </c>
+      <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RC/22012034196616 — सिमेंट कांक्रीट वेस्‍ता सोमला से भवशय डुमला के जमर</t>
+          <t>1722007005/RC/101 — रोड मुरमीकरण (हासलबड से काकडकुआ मार्ग )</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>124000</v>
+        <v>500000</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>109471.21</v>
+        <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>41641</v>
-[...3 lines deleted...]
-      </c>
+        <v>38817</v>
+      </c>
+      <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RC/22012034204648 — सिमेंट कांक्रीट रतन‍िसिंह से सेकडीया केरू के घर की</t>
+          <t>1722007005/RC/22012034170023 — पंच परमेश्वर प्राथमिक वि से खेल मैदान बडफल्‍या काक</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>107000</v>
+        <v>125000</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>79028.7</v>
+        <v>58558</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>41687</v>
+        <v>41379</v>
       </c>
       <c r="K502" s="3" t="n">
         <v>42648</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RC/22012034319999 — सुदुर ग्राम सम्‍पर्क नवीन प्रा वि भवन से भुरया फल्‍या</t>
+          <t>1722007005/RC/22012034196616 — सिमेंट कांक्रीट वेस्‍ता सोमला से भवशय डुमला के जमर</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>1400000</v>
+        <v>124000</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>1161652.6</v>
+        <v>109471.21</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>42750</v>
+        <v>41641</v>
       </c>
       <c r="K503" s="3" t="n">
-        <v>43752</v>
+        <v>42518</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RC/22012034369427 — sudoor sadak</t>
+          <t>1722007005/RC/22012034204648 — सिमेंट कांक्रीट रतन‍िसिंह से सेकडीया केरू के घर की</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>0</v>
+        <v>107000</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>0</v>
+        <v>79028.7</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K504" s="3"/>
+        <v>41687</v>
+      </c>
+      <c r="K504" s="3" t="n">
+        <v>42648</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034528825 — SBM SP सोक पिट काकडकुआं</t>
+          <t>1722007005/RC/22012034319999 — सुदुर ग्राम सम्‍पर्क नवीन प्रा वि भवन से भुरया फल्‍या</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>91916.92</v>
+        <v>1400000</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>0</v>
+        <v>1161652.6</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>44301</v>
-[...1 lines deleted...]
-      <c r="K505" s="3"/>
+        <v>42750</v>
+      </c>
+      <c r="K505" s="3" t="n">
+        <v>43752</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034561715 — SBM-SCP Samudayak compost pit Nirman kakadkua   NO -02</t>
+          <t>1722007005/RC/22012034369427 — sudoor sadak</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>44312</v>
+        <v>43010</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034561732 — SBM-SSP  samudayak soak pit kakadkua-no 31</t>
+          <t>1722007005/RS/22012034528825 — SBM SP सोक पिट काकडकुआं</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>0</v>
+        <v>91916.92</v>
       </c>
       <c r="I507" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>44312</v>
+        <v>44301</v>
       </c>
       <c r="K507" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034561733 — SBM-SSP  samudayak soak pit kakadkua-no 31</t>
+          <t>1722007005/RS/22012034561715 — SBM-SCP Samudayak compost pit Nirman kakadkua   NO -02</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>44312</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034580831 — SBM -SKJP vyaktigat saok pit kakdkua 08</t>
+          <t>1722007005/RS/22012034561732 — SBM-SSP  samudayak soak pit kakadkua-no 31</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>44471</v>
+        <v>44312</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034580832 — SBM -SKJP vyaktigat saok pit kakadkua 08</t>
+          <t>1722007005/RS/22012034561733 — SBM-SSP  samudayak soak pit kakadkua-no 31</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>44471</v>
+        <v>44312</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034580834 — SBM -SKJP vyaktigat saok pit kakadua 08</t>
+          <t>1722007005/RS/22012034580831 — SBM -SKJP vyaktigat saok pit kakdkua 08</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034580835 — SBM -SKJP vyaktigat saok pit kakadkua 08</t>
+          <t>1722007005/RS/22012034580832 — SBM -SKJP vyaktigat saok pit kakadkua 08</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034580836 — SBM -SKJP vyaktigat saok pit kakadkua 08</t>
+          <t>1722007005/RS/22012034580834 — SBM -SKJP vyaktigat saok pit kakadua 08</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034580838 — SBM -SKJP vyaktigat saok pit kakadkua 08</t>
+          <t>1722007005/RS/22012034580835 — SBM -SKJP vyaktigat saok pit kakadkua 08</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034580839 — SBM -SKJP vyaktigat saok pit kakadkua 08</t>
+          <t>1722007005/RS/22012034580836 — SBM -SKJP vyaktigat saok pit kakadkua 08</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034580840 — SBM -SKJP vyaktigat saok pit kakadkua 08</t>
+          <t>1722007005/RS/22012034580838 — SBM -SKJP vyaktigat saok pit kakadkua 08</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034580843 — SBM -SKJP vyaktigat saok pit kakadkua 08</t>
+          <t>1722007005/RS/22012034580839 — SBM -SKJP vyaktigat saok pit kakadkua 08</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034580846 — SBM -SKJP vyaktigat saok pit kakadkua 08</t>
+          <t>1722007005/RS/22012034580840 — SBM -SKJP vyaktigat saok pit kakadkua 08</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034580851 — SBM -SKJP vyaktigat saok pit kakadkua 08</t>
+          <t>1722007005/RS/22012034580843 — SBM -SKJP vyaktigat saok pit kakadkua 08</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034580852 — SBM -SKJP vyaktigat saok pit kakadkua 08</t>
+          <t>1722007005/RS/22012034580846 — SBM -SKJP vyaktigat saok pit kakadkua 08</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034580853 — SBM -SKJP vyaktigat saok pit kakadkua 08</t>
+          <t>1722007005/RS/22012034580851 — SBM -SKJP vyaktigat saok pit kakadkua 08</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034580854 — SBM -SKJP vyaktigat saok pit kakadkua 08</t>
+          <t>1722007005/RS/22012034580852 — SBM -SKJP vyaktigat saok pit kakadkua 08</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034580855 — SBM -SKJP vyaktigat saok pit kakadkua 08</t>
+          <t>1722007005/RS/22012034580853 — SBM -SKJP vyaktigat saok pit kakadkua 08</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034581630 — SBM-ISP Soak pit dhokdhri 08</t>
+          <t>1722007005/RS/22012034580854 — SBM -SKJP vyaktigat saok pit kakadkua 08</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034581632 — SBM-ISP Soak pit dhokdhri 08</t>
+          <t>1722007005/RS/22012034580855 — SBM -SKJP vyaktigat saok pit kakadkua 08</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>131714.12</v>
+        <v>0</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034581634 — SBM-ISP Soak pit dhokdhri 08</t>
+          <t>1722007005/RS/22012034581630 — SBM-ISP Soak pit dhokdhri 08</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034581636 — SBM-ISP Soak pit dhokdhri 08</t>
+          <t>1722007005/RS/22012034581632 — SBM-ISP Soak pit dhokdhri 08</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>0</v>
+        <v>131714.12</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034581640 — SBM-ISP Soak pit dhokdhri 08</t>
+          <t>1722007005/RS/22012034581634 — SBM-ISP Soak pit dhokdhri 08</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034581642 — SBM-ISP Soak pit kakakua 08</t>
+          <t>1722007005/RS/22012034581636 — SBM-ISP Soak pit dhokdhri 08</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>131714.12</v>
+        <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034581643 — SBM-ISP Soak pit kakakua 08</t>
+          <t>1722007005/RS/22012034581640 — SBM-ISP Soak pit dhokdhri 08</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034581646 — SBM-ISP Soak pit kakakua 08</t>
+          <t>1722007005/RS/22012034581642 — SBM-ISP Soak pit kakakua 08</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>0</v>
+        <v>131714.12</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034581648 — SBM-ISP Soak pit kakakua 08</t>
+          <t>1722007005/RS/22012034581643 — SBM-ISP Soak pit kakakua 08</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034581650 — SBM-ISP Soak pit kakakua 08</t>
+          <t>1722007005/RS/22012034581646 — SBM-ISP Soak pit kakakua 08</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I533" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034581652 — SBM-ISP Soak pit   hansalbad 08</t>
+          <t>1722007005/RS/22012034581648 — SBM-ISP Soak pit kakakua 08</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>131714.12</v>
+        <v>0</v>
       </c>
       <c r="I534" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034581653 — SBM-ISP Soak pit   hansalbad 08</t>
+          <t>1722007005/RS/22012034581650 — SBM-ISP Soak pit kakakua 08</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034581654 — SBM-ISP Soak pit   hansalbad 08</t>
+          <t>1722007005/RS/22012034581652 — SBM-ISP Soak pit   hansalbad 08</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>0</v>
+        <v>131714.12</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034581656 — SBM-ISP Soak pit   hansalbad 08</t>
+          <t>1722007005/RS/22012034581653 — SBM-ISP Soak pit   hansalbad 08</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034581657 — SBM-ISP Soak pit   hansalbad 08</t>
+          <t>1722007005/RS/22012034581654 — SBM-ISP Soak pit   hansalbad 08</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1722007005/RS/22012034585827 — SBM-SSP  samudayak soak pit  kakdkua 10</t>
+          <t>1722007005/RS/22012034581656 — SBM-ISP Soak pit   hansalbad 08</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>120007.61</v>
+        <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
-          <t>2005-2006</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/100 — निस्‍तार तालाब निर्माण</t>
+          <t>1722007005/RS/22012034581657 — SBM-ISP Soak pit   hansalbad 08</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>236600</v>
+        <v>0</v>
       </c>
       <c r="I540" s="2" t="n">
-        <v>2796</v>
+        <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>38801</v>
+        <v>44471</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/102 — नहर उन्‍नयन तालाब काकडकुआ</t>
+          <t>1722007005/RS/22012034585827 — SBM-SSP  samudayak soak pit  kakdkua 10</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>0</v>
+        <v>120007.61</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>39004</v>
+        <v>44471</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2005-2006</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/103 — नहर उन्‍नयन तालाब काकडकुआ</t>
+          <t>1722007005/WC/100 — निस्‍तार तालाब निर्माण</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>34400</v>
+        <v>236600</v>
       </c>
       <c r="I542" s="2" t="n">
-        <v>0</v>
+        <v>2796</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>39043</v>
+        <v>38801</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/104 — खेत तालाब ( सरदार हेमराज) काकडकुआ</t>
+          <t>1722007005/WC/102 — नहर उन्‍नयन तालाब काकडकुआ</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>9900</v>
+        <v>0</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>39098</v>
+        <v>39004</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/105 — खेत तालाब ( कुंवरसिंह हेमराज) काकडकुआ</t>
+          <t>1722007005/WC/103 — नहर उन्‍नयन तालाब काकडकुआ</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>13200</v>
+        <v>34400</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>38821</v>
+        <v>39043</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/106 — खेत तालाब (इडु बुदिया) काकडकुंआ</t>
+          <t>1722007005/WC/104 — खेत तालाब ( सरदार हेमराज) काकडकुआ</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>9900</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>39098</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/107 — निस्‍तार तालाब धोकधर्डी  काकडकुआ</t>
+          <t>1722007005/WC/105 — खेत तालाब ( कुंवरसिंह हेमराज) काकडकुआ</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
-        <v>499000</v>
+        <v>13200</v>
       </c>
       <c r="I546" s="2" t="n">
-        <v>2796</v>
+        <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>39063</v>
+        <v>38821</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/1381 — परकोलेशन टैक सिन्‍धवाला नाला</t>
+          <t>1722007005/WC/106 — खेत तालाब (इडु बुदिया) काकडकुंआ</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>455000</v>
+        <v>9900</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>737086.85</v>
+        <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>40255</v>
-[...3 lines deleted...]
-      </c>
+        <v>39098</v>
+      </c>
+      <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/1382 — परकोलेशन टैंक बोडध्‍यानाका काकडकुआ</t>
+          <t>1722007005/WC/107 — निस्‍तार तालाब धोकधर्डी  काकडकुआ</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>455000</v>
+        <v>499000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>703427.17</v>
+        <v>2796</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>40255</v>
-[...3 lines deleted...]
-      </c>
+        <v>39063</v>
+      </c>
+      <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/1412 — परकोलेशन टैंक मुवडीनाला धोकधर्डी काकडकुआ</t>
+          <t>1722007005/WC/1381 — परकोलेशन टैक सिन्‍धवाला नाला</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>455000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>333150.57</v>
+        <v>737086.85</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>40306</v>
+        <v>40255</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>41003</v>
+        <v>41346</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/1579 — निर्मल नीर मेलया नाला धोकधर्डी काकडकुआ</t>
+          <t>1722007005/WC/1382 — परकोलेशन टैंक बोडध्‍यानाका काकडकुआ</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>248000</v>
+        <v>455000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>172509</v>
+        <v>703427.17</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>40704</v>
+        <v>40255</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>41148</v>
+        <v>40718</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/1582 — निर्मल नीर चौकीदार पुरा काकडकुआ</t>
+          <t>1722007005/WC/1412 — परकोलेशन टैंक मुवडीनाला धोकधर्डी काकडकुआ</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>248000</v>
+        <v>455000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>169084</v>
+        <v>333150.57</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>40704</v>
+        <v>40306</v>
       </c>
       <c r="K551" s="3" t="n">
-        <v>41252</v>
+        <v>41003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/1634 — परकोलेशन टैंक बडवाला नाला धोगधर्डी</t>
+          <t>1722007005/WC/1579 — निर्मल नीर मेलया नाला धोकधर्डी काकडकुआ</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>472000</v>
+        <v>248000</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>146532.86</v>
+        <v>172509</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>40912</v>
+        <v>40704</v>
       </c>
       <c r="K552" s="3" t="n">
-        <v>41003</v>
+        <v>41148</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/1660 — परकोलेशन टैंक तालाब बाबल्‍या वाला काकडकुआ</t>
+          <t>1722007005/WC/1582 — निर्मल नीर चौकीदार पुरा काकडकुआ</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>499000</v>
+        <v>248000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>414243</v>
+        <v>169084</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>40969</v>
+        <v>40704</v>
       </c>
       <c r="K553" s="3" t="n">
-        <v>41769</v>
+        <v>41252</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034316777 — bhusankan pond</t>
+          <t>1722007005/WC/1634 — परकोलेशन टैंक बडवाला नाला धोगधर्डी</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>0</v>
+        <v>472000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>0</v>
+        <v>146532.86</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>42761</v>
-[...1 lines deleted...]
-      <c r="K554" s="3"/>
+        <v>40912</v>
+      </c>
+      <c r="K554" s="3" t="n">
+        <v>41003</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034437766 — nistar talab malpura wala nala</t>
+          <t>1722007005/WC/1660 — परकोलेशन टैंक तालाब बाबल्‍या वाला काकडकुआ</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>0</v>
+        <v>499000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>0</v>
+        <v>414243</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>43458</v>
-[...1 lines deleted...]
-      <c r="K555" s="3"/>
+        <v>40969</v>
+      </c>
+      <c r="K555" s="3" t="n">
+        <v>41769</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034437770 — nistar talab malpura wala nala</t>
+          <t>1722007005/WC/22012034316777 — bhusankan pond</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>43458</v>
+        <v>42761</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment for community / Construction of Embankment for community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Embankment</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034437780 — nistar talab malpura nala</t>
+          <t>1722007005/WC/22012034437766 — nistar talab malpura wala nala</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>43387</v>
+        <v>43458</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034437793 — निस्तार तालाब निर्माण मालपुरा नाला काकडकुआॅ</t>
+          <t>1722007005/WC/22012034437770 — nistar talab malpura wala nala</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>1290000</v>
+        <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>1168002.26</v>
+        <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>43508</v>
-[...3 lines deleted...]
-      </c>
+        <v>43458</v>
+      </c>
+      <c r="K558" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Embankment for community / Construction of Embankment for community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Embankment</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034441626 — निस्तार तालाब निर्माण धोकधर्डी वाला नाला काकडकुआॅ</t>
+          <t>1722007005/WC/22012034437780 — nistar talab malpura nala</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>1490000</v>
+        <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>145154</v>
+        <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>43897</v>
-[...3 lines deleted...]
-      </c>
+        <v>43387</v>
+      </c>
+      <c r="K559" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034441702 — निस्तार तालाब धोकधर्डी वाला नाला</t>
+          <t>1722007005/WC/22012034437793 — निस्तार तालाब निर्माण मालपुरा नाला काकडकुआॅ</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
-        <v>1490000</v>
+        <v>1290000</v>
       </c>
       <c r="I560" s="2" t="n">
-        <v>1362824.35</v>
+        <v>1168002.26</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>43531</v>
+        <v>43508</v>
       </c>
       <c r="K560" s="3" t="n">
-        <v>45631</v>
+        <v>43992</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034476376 — RFR BADWALI BAYDI DHOKDHARDI</t>
+          <t>1722007005/WC/22012034441626 — निस्तार तालाब निर्माण धोकधर्डी वाला नाला काकडकुआॅ</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>0</v>
+        <v>1490000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>0</v>
+        <v>145154</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>43561</v>
-[...1 lines deleted...]
-      <c r="K561" s="3"/>
+        <v>43897</v>
+      </c>
+      <c r="K561" s="3" t="n">
+        <v>44147</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034476377 — RFR MATABAYDI KAKDKUA</t>
+          <t>1722007005/WC/22012034441702 — निस्तार तालाब धोकधर्डी वाला नाला</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
-        <v>45531.74</v>
+        <v>1490000</v>
       </c>
       <c r="I562" s="2" t="n">
-        <v>39072</v>
+        <v>1362824.35</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>43695</v>
+        <v>43531</v>
       </c>
       <c r="K562" s="3" t="n">
-        <v>43732</v>
+        <v>45631</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034493394 — RFR BANJAR PHADI CCT WORK KAKDKUA</t>
+          <t>1722007005/WC/22012034476376 — RFR BADWALI BAYDI DHOKDHARDI</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
-        <v>247385</v>
+        <v>0</v>
       </c>
       <c r="I563" s="2" t="n">
-        <v>166574</v>
+        <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>43761</v>
-[...3 lines deleted...]
-      </c>
+        <v>43561</v>
+      </c>
+      <c r="K563" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034525672 — निस्तार तालाब निर्माण बडवाला नाला काकडकुआं</t>
+          <t>1722007005/WC/22012034476377 — RFR MATABAYDI KAKDKUA</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
-        <v>1495476.69</v>
+        <v>45531.74</v>
       </c>
       <c r="I564" s="2" t="n">
-        <v>1329035.48</v>
+        <v>39072</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>43903</v>
+        <v>43695</v>
       </c>
       <c r="K564" s="3" t="n">
-        <v>44434</v>
+        <v>43732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034597062 — निस्तार तालाब निर्माण पिपरवाला नाला धोकधर्डी</t>
+          <t>1722007005/WC/22012034493394 — RFR BANJAR PHADI CCT WORK KAKDKUA</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
-        <v>1496357.17</v>
+        <v>247385</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>1175636</v>
+        <v>166574</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>44202</v>
+        <v>43761</v>
       </c>
       <c r="K565" s="3" t="n">
-        <v>44369</v>
+        <v>44080</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034597063 — निस्तार तालाब निर्माण बडवाला नाला धोकधर्डी</t>
+          <t>1722007005/WC/22012034525672 — निस्तार तालाब निर्माण बडवाला नाला काकडकुआं</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>1498357.17</v>
+        <v>1495476.69</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>1203538</v>
+        <v>1329035.48</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>44215</v>
+        <v>43903</v>
       </c>
       <c r="K566" s="3" t="n">
-        <v>44432</v>
+        <v>44434</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034597149 — निस्तार तालाब निर्माण रोडपुरा काकडकुआं</t>
+          <t>1722007005/WC/22012034597062 — निस्तार तालाब निर्माण पिपरवाला नाला धोकधर्डी</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>0</v>
+        <v>1496357.17</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>0</v>
+        <v>1175636</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>43936</v>
-[...1 lines deleted...]
-      <c r="K567" s="3"/>
+        <v>44202</v>
+      </c>
+      <c r="K567" s="3" t="n">
+        <v>44369</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034599728 — nala trenching babadev nala dhogdadi kakadkua</t>
+          <t>1722007005/WC/22012034597063 — निस्तार तालाब निर्माण बडवाला नाला धोकधर्डी</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>280505.55</v>
+        <v>1498357.17</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>89966</v>
+        <v>1203538</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>44205</v>
+        <v>44215</v>
       </c>
       <c r="K568" s="3" t="n">
-        <v>44769</v>
+        <v>44432</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034599729 — nala trenching sindhi wala nala dhogdadi kakadkua</t>
+          <t>1722007005/WC/22012034597149 — निस्तार तालाब निर्माण रोडपुरा काकडकुआं</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>301075.96</v>
+        <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>138203</v>
+        <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>44180</v>
-[...3 lines deleted...]
-      </c>
+        <v>43936</v>
+      </c>
+      <c r="K569" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034599730 — nala trenching samshan wala dhogdadi kakadkua</t>
+          <t>1722007005/WC/22012034599728 — nala trenching babadev nala dhogdadi kakadkua</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
         <v>280505.55</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>141146</v>
+        <v>89966</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>44179</v>
+        <v>44205</v>
       </c>
       <c r="K570" s="3" t="n">
-        <v>44606</v>
+        <v>44769</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034603328 — चेक डेम निर्माण बडवाला नाला धोकधर्डी</t>
+          <t>1722007005/WC/22012034599729 — nala trenching sindhi wala nala dhogdadi kakadkua</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>1499106.27</v>
+        <v>301075.96</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>1463204</v>
+        <v>138203</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>44225</v>
+        <v>44180</v>
       </c>
       <c r="K571" s="3" t="n">
-        <v>44432</v>
+        <v>44606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034614531 — निस्तार तालाब निर्माण बेहडवाला नाला धोकधर्डी</t>
+          <t>1722007005/WC/22012034599730 — nala trenching samshan wala dhogdadi kakadkua</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>1498357.17</v>
+        <v>280505.55</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>1279370</v>
+        <v>141146</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>44240</v>
+        <v>44179</v>
       </c>
       <c r="K572" s="3" t="n">
-        <v>44823</v>
+        <v>44606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034614552 — निस्तार तालाब निर्माण अजनवाला नाला धोकधर्डी</t>
+          <t>1722007005/WC/22012034603328 — चेक डेम निर्माण बडवाला नाला धोकधर्डी</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>1499857.17</v>
+        <v>1499106.27</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>1225024</v>
+        <v>1463204</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>44240</v>
+        <v>44225</v>
       </c>
       <c r="K573" s="3" t="n">
-        <v>46072</v>
+        <v>44432</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034615229 — nirmal neer mawadiyapura kakadkuwa</t>
+          <t>1722007005/WC/22012034614531 — निस्तार तालाब निर्माण बेहडवाला नाला धोकधर्डी</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>0</v>
+        <v>1498357.17</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>0</v>
+        <v>1279370</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K574" s="3"/>
+        <v>44240</v>
+      </c>
+      <c r="K574" s="3" t="n">
+        <v>44823</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034620571 — निस्तार तालाब निर्माण रोडपुरा काकडकूआ</t>
+          <t>1722007005/WC/22012034614552 — निस्तार तालाब निर्माण अजनवाला नाला धोकधर्डी</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>1499357.17</v>
+        <v>1499857.17</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>1194432</v>
+        <v>1225024</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>44261</v>
+        <v>44240</v>
       </c>
       <c r="K575" s="3" t="n">
-        <v>44732</v>
+        <v>46072</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034624170 — निस्तार तालाब निर्माण कडाईवाला नाला काकडकुआं</t>
+          <t>1722007005/WC/22012034615229 — nirmal neer mawadiyapura kakadkuwa</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>1498857.17</v>
+        <v>0</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>1338666</v>
+        <v>0</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>44281</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K576" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034632047 — CTRA Countor trench pipal dhokdhadi</t>
+          <t>1722007005/WC/22012034620571 — निस्तार तालाब निर्माण रोडपुरा काकडकूआ</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>34897.31</v>
+        <v>1499357.17</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>6120</v>
+        <v>1194432</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>44308</v>
+        <v>44261</v>
       </c>
       <c r="K577" s="3" t="n">
-        <v>44751</v>
+        <v>44732</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034632049 — CTRACountor trench behada bayada</t>
+          <t>1722007005/WC/22012034624170 — निस्तार तालाब निर्माण कडाईवाला नाला काकडकुआं</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>34897.31</v>
+        <v>1498857.17</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>0</v>
+        <v>1338666</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>44308</v>
-[...1 lines deleted...]
-      <c r="K578" s="3"/>
+        <v>44281</v>
+      </c>
+      <c r="K578" s="3" t="n">
+        <v>44543</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034632054 — CTRA Gully plug nirman bore nala</t>
+          <t>1722007005/WC/22012034632047 — CTRA Countor trench pipal dhokdhadi</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>14791.25</v>
+        <v>34897.31</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>0</v>
+        <v>6120</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>44308</v>
       </c>
-      <c r="K579" s="3"/>
+      <c r="K579" s="3" t="n">
+        <v>44751</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034632057 — CTRAGully plug badwala nala</t>
+          <t>1722007005/WC/22012034632049 — CTRACountor trench behada bayada</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>14791.25</v>
+        <v>34897.31</v>
       </c>
       <c r="I580" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>44308</v>
       </c>
       <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034635569 — Boundry wall PS school kakadkuwa</t>
+          <t>1722007005/WC/22012034632054 — CTRA Gully plug nirman bore nala</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>206560.69</v>
+        <v>14791.25</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>197789.38</v>
+        <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>44302</v>
-[...3 lines deleted...]
-      </c>
+        <v>44308</v>
+      </c>
+      <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034642388 — CRTA गली प्लग निर्माण तिनछा वाली बयडी भाग-1 काकडकुआं</t>
+          <t>1722007005/WC/22012034632057 — CTRAGully plug badwala nala</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>15859.86</v>
+        <v>14791.25</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>5404</v>
+        <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
         <v>44308</v>
       </c>
-      <c r="K582" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034642390 — CRTA गली प्लग निर्माण तिनछा वाली बयडी भाग-2 काकडकुआं</t>
+          <t>1722007005/WC/22012034635569 — Boundry wall PS school kakadkuwa</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>15647.81</v>
+        <v>206560.69</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>10808</v>
+        <v>197789.38</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>44308</v>
+        <v>44302</v>
       </c>
       <c r="K583" s="3" t="n">
-        <v>44606</v>
+        <v>45003</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034642396 — CRTA गली प्लग निर्माण तिनछा वाली बयडी भाग-3 काकडकुआं</t>
+          <t>1722007005/WC/22012034642388 — CRTA गली प्लग निर्माण तिनछा वाली बयडी भाग-1 काकडकुआं</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>15647.81</v>
+        <v>15859.86</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>2702</v>
+        <v>5404</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>44308</v>
       </c>
       <c r="K584" s="3" t="n">
         <v>44606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
           <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034642401 — CRTA गली प्लग निर्माण चुलचालिया बयर्डी भाग-1 काकडकुआं</t>
+          <t>1722007005/WC/22012034642390 — CRTA गली प्लग निर्माण तिनछा वाली बयडी भाग-2 काकडकुआं</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>15647.81</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>13510</v>
+        <v>10808</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>44308</v>
       </c>
       <c r="K585" s="3" t="n">
         <v>44606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034642407 — CRTA गली प्लग निर्माण चुलचालिया बयर्डी भाग-2 काकडकुआं</t>
+          <t>1722007005/WC/22012034642396 — CRTA गली प्लग निर्माण तिनछा वाली बयडी भाग-3 काकडकुआं</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>14189.05</v>
+        <v>15647.81</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>2702</v>
       </c>
       <c r="J586" s="3" t="n">
         <v>44308</v>
       </c>
       <c r="K586" s="3" t="n">
         <v>44606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034678597 — CTRA parcolation tank babul wala nala dhokdadi</t>
+          <t>1722007005/WC/22012034642401 — CRTA गली प्लग निर्माण चुलचालिया बयर्डी भाग-1 काकडकुआं</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>550182.94</v>
+        <v>15647.81</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>472134</v>
+        <v>13510</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>44334</v>
+        <v>44308</v>
       </c>
       <c r="K587" s="3" t="n">
-        <v>44765</v>
+        <v>44606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034678601 — CTRA parcolation tank rinjhiya wala nalala nala dhodadi</t>
+          <t>1722007005/WC/22012034642407 — CRTA गली प्लग निर्माण चुलचालिया बयर्डी भाग-2 काकडकुआं</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>484233.83</v>
+        <v>14189.05</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>436965</v>
+        <v>2702</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>44333</v>
+        <v>44308</v>
       </c>
       <c r="K588" s="3" t="n">
-        <v>44775</v>
+        <v>44606</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034678606 — CTRA parcolation tank  bhor wala  nala dhodhari</t>
+          <t>1722007005/WC/22012034678597 — CTRA parcolation tank babul wala nala dhokdadi</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
-        <v>458227.47</v>
+        <v>550182.94</v>
       </c>
       <c r="I589" s="2" t="n">
-        <v>451231</v>
+        <v>472134</v>
       </c>
       <c r="J589" s="3" t="n">
-        <v>44335</v>
+        <v>44334</v>
       </c>
       <c r="K589" s="3" t="n">
-        <v>44555</v>
+        <v>44765</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034678614 — CTRA parcolation tank pipar  wala  nala dhodhari</t>
+          <t>1722007005/WC/22012034678601 — CTRA parcolation tank rinjhiya wala nalala nala dhodadi</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
-        <v>462529.7</v>
+        <v>484233.83</v>
       </c>
       <c r="I590" s="2" t="n">
-        <v>470541</v>
+        <v>436965</v>
       </c>
       <c r="J590" s="3" t="n">
-        <v>44335</v>
+        <v>44333</v>
       </c>
       <c r="K590" s="3" t="n">
-        <v>44492</v>
+        <v>44775</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034678617 — CTRA parcolation tank pipar  wala  nala dhodhari</t>
+          <t>1722007005/WC/22012034678606 — CTRA parcolation tank  bhor wala  nala dhodhari</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
-        <v>0</v>
+        <v>458227.47</v>
       </c>
       <c r="I591" s="2" t="n">
-        <v>0</v>
+        <v>451231</v>
       </c>
       <c r="J591" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K591" s="3"/>
+        <v>44335</v>
+      </c>
+      <c r="K591" s="3" t="n">
+        <v>44555</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034680879 — CTRA निस्तार तालाब निर्माण पलाश नाला धोकधर्डी</t>
+          <t>1722007005/WC/22012034678614 — CTRA parcolation tank pipar  wala  nala dhodhari</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
-        <v>0</v>
+        <v>462529.7</v>
       </c>
       <c r="I592" s="2" t="n">
-        <v>0</v>
+        <v>470541</v>
       </c>
       <c r="J592" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K592" s="3"/>
+        <v>44335</v>
+      </c>
+      <c r="K592" s="3" t="n">
+        <v>44492</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034683112 — CTRA परकोलेशन तालाब पलाश वाला नाला धोकधर्डी</t>
+          <t>1722007005/WC/22012034678617 — CTRA parcolation tank pipar  wala  nala dhodhari</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
-        <v>1493296.48</v>
+        <v>0</v>
       </c>
       <c r="I593" s="2" t="n">
-        <v>1176062</v>
+        <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>44326</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034726119 — निस्तार तालाब निर्माण बेहडा वाला नाला काकडकुआं</t>
+          <t>1722007005/WC/22012034680879 — CTRA निस्तार तालाब निर्माण पलाश नाला धोकधर्डी</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
-        <v>1399939.63</v>
+        <v>0</v>
       </c>
       <c r="I594" s="2" t="n">
-        <v>1231091.08</v>
+        <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>44656</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034810255 — CTRA  ROOF WATER HARWESTING MS KAKADKUA</t>
+          <t>1722007005/WC/22012034683112 — CTRA परकोलेशन तालाब पलाश वाला नाला धोकधर्डी</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>24417.19</v>
+        <v>1493296.48</v>
       </c>
       <c r="I595" s="2" t="n">
-        <v>16653</v>
+        <v>1176062</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>44485</v>
+        <v>44326</v>
       </c>
       <c r="K595" s="3" t="n">
-        <v>45003</v>
+        <v>45806</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034810257 — CTRA Roof water harvesting panchayat Aganwadi bhawan dhogdadi</t>
+          <t>1722007005/WC/22012034726119 — निस्तार तालाब निर्माण बेहडा वाला नाला काकडकुआं</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>16420.47</v>
+        <v>1399939.63</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>0</v>
+        <v>1231091.08</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K596" s="3"/>
+        <v>44656</v>
+      </c>
+      <c r="K596" s="3" t="n">
+        <v>45566</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034852862 — ctra roof water harvestingpanchayat bhawan kakadkua</t>
+          <t>1722007005/WC/22012034810255 — CTRA  ROOF WATER HARWESTING MS KAKADKUA</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>14334.54</v>
+        <v>24417.19</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>0</v>
+        <v>16653</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>44471</v>
-[...1 lines deleted...]
-      <c r="K597" s="3"/>
+        <v>44485</v>
+      </c>
+      <c r="K597" s="3" t="n">
+        <v>45003</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034852864 — ctra roof water harvesting atirikt kakhs kakadkua</t>
+          <t>1722007005/WC/22012034810257 — CTRA Roof water harvesting panchayat Aganwadi bhawan dhogdadi</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>13521.26</v>
+        <v>16420.47</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>11053</v>
+        <v>0</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>44538</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K598" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034988959 — BHU-SANKAN POND khariya ghati ke pass kakadkua</t>
+          <t>1722007005/WC/22012034852862 — ctra roof water harvestingpanchayat bhawan kakadkua</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>0</v>
+        <v>14334.54</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>44665</v>
+        <v>44471</v>
       </c>
       <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034988960 — BHU-SANKAN POND khariya ghati ke pass kakadkua</t>
+          <t>1722007005/WC/22012034852864 — ctra roof water harvesting atirikt kakhs kakadkua</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>0</v>
+        <v>13521.26</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>0</v>
+        <v>11053</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K600" s="3"/>
+        <v>44538</v>
+      </c>
+      <c r="K600" s="3" t="n">
+        <v>44750</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034988961 — BHU-SANKAN POND khariya ghati ke pass kakadkua</t>
+          <t>1722007005/WC/22012034988959 — BHU-SANKAN POND khariya ghati ke pass kakadkua</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I601" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J601" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K601" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034988962 — BHU-SANKAN POND khariya ghati ke pass kakadkua</t>
+          <t>1722007005/WC/22012034988960 — BHU-SANKAN POND khariya ghati ke pass kakadkua</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I602" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J602" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K602" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012034988963 — BHU-SANKAN POND khariya ghati ke pass kakadkua</t>
+          <t>1722007005/WC/22012034988961 — BHU-SANKAN POND khariya ghati ke pass kakadkua</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I603" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J603" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K603" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012035060580 — निस्तार टेंक गुलर वाला नाला धोगधडी</t>
+          <t>1722007005/WC/22012034988962 — BHU-SANKAN POND khariya ghati ke pass kakadkua</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>1740213.91</v>
+        <v>0</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>1695196.29</v>
+        <v>0</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>45202</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K604" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012035060584 — निस्तार टेंक काकड़   वाला नाला धोगधडी</t>
+          <t>1722007005/WC/22012034988963 — BHU-SANKAN POND khariya ghati ke pass kakadkua</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>2456166.74</v>
+        <v>0</v>
       </c>
       <c r="I605" s="2" t="n">
-        <v>1954358.14</v>
+        <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>45202</v>
-[...3 lines deleted...]
-      </c>
+        <v>44665</v>
+      </c>
+      <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012035078091 — निस्तार टेंक सेमला वाला नाला धोगधडी</t>
+          <t>1722007005/WC/22012035060580 — निस्तार टेंक गुलर वाला नाला धोगधडी</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>2435090.38</v>
+        <v>1740213.91</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>1558493.61</v>
+        <v>1695196.29</v>
       </c>
       <c r="J606" s="3" t="n">
         <v>45202</v>
       </c>
       <c r="K606" s="3" t="n">
-        <v>46190</v>
+        <v>45836</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012035078095 — आरएमएस  पटेल फलिया नाला धोगधडी</t>
+          <t>1722007005/WC/22012035060584 — निस्तार टेंक काकड़   वाला नाला धोगधडी</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>0</v>
+        <v>2456166.74</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>0</v>
+        <v>1954358.14</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K607" s="3"/>
+        <v>45202</v>
+      </c>
+      <c r="K607" s="3" t="n">
+        <v>46057</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012035116108 — परकोलेशन टेंक बेहडा वाला नाला काकडकुवा</t>
+          <t>1722007005/WC/22012035078091 — निस्तार टेंक सेमला वाला नाला धोगधडी</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
-        <v>1464267.46</v>
+        <v>2435090.38</v>
       </c>
       <c r="I608" s="2" t="n">
-        <v>871280.83</v>
+        <v>1558493.61</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>45208</v>
-[...1 lines deleted...]
-      <c r="K608" s="3"/>
+        <v>45202</v>
+      </c>
+      <c r="K608" s="3" t="n">
+        <v>46190</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012035143260 — पुलिया निर्माण  मालपुरा वाला नाला हासलवड</t>
+          <t>1722007005/WC/22012035078095 — आरएमएस  पटेल फलिया नाला धोगधडी</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
-        <v>45153</v>
+        <v>45030</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012035230305 — Nistar Talab Sagwala nala kakadkuwa</t>
+          <t>1722007005/WC/22012035116108 — परकोलेशन टेंक बेहडा वाला नाला काकडकुवा</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
-        <v>1471809</v>
+        <v>1464267.46</v>
       </c>
       <c r="I610" s="2" t="n">
-        <v>1077492.16</v>
+        <v>916880.83</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>45748</v>
+        <v>45208</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; Maint of Masonry/CC Anicut for Community / Repair and Maintenance of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012035249330 — Nistar talab salaya wala nala dhogdhadi</t>
+          <t>1722007005/WC/22012035143260 — पुलिया निर्माण  मालपुरा वाला नाला हासलवड</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
-        <v>1480027.67</v>
+        <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
-        <v>816274.89</v>
+        <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>45798</v>
-[...3 lines deleted...]
-      </c>
+        <v>45153</v>
+      </c>
+      <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012035290852 — Nistar Talab Sindhi wala nala Kakadkuwa</t>
+          <t>1722007005/WC/22012035230305 — Nistar Talab Sagwala nala kakadkuwa</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>1450109.35</v>
+        <v>1471809</v>
       </c>
       <c r="I612" s="2" t="n">
-        <v>0</v>
+        <v>1164492.16</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>45761</v>
+        <v>45748</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012035298732 — JGSA Dugwell Recharge  Nirmal hasalwad</t>
+          <t>1722007005/WC/22012035249330 — Nistar talab salaya wala nala dhogdhadi</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
-        <v>25899.46</v>
+        <v>1480027.67</v>
       </c>
       <c r="I613" s="2" t="n">
-        <v>520</v>
+        <v>816274.89</v>
       </c>
       <c r="J613" s="3" t="n">
-        <v>45810</v>
+        <v>45798</v>
       </c>
       <c r="K613" s="3" t="n">
-        <v>46141</v>
+        <v>46190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012035298736 — JGSA Dugwell Recharge bhabhriyafaliya Dhogdhardi</t>
+          <t>1722007005/WC/22012035290852 — Nistar Talab Sindhi wala nala Kakadkuwa</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>25899.46</v>
+        <v>1450109.35</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>520</v>
+        <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>45807</v>
+        <v>45761</v>
       </c>
       <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/22012035298741 — JGSA Dugwell Recharge Kannojpura dhogdhardi</t>
+          <t>1722007005/WC/22012035298732 — JGSA Dugwell Recharge  Nirmal hasalwad</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>1040</v>
+        <v>520</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>45807</v>
-[...1 lines deleted...]
-      <c r="K615" s="3"/>
+        <v>45810</v>
+      </c>
+      <c r="K615" s="3" t="n">
+        <v>46141</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/503 — तालाब उन्‍नयन काकडकुआ</t>
+          <t>1722007005/WC/22012035298736 — JGSA Dugwell Recharge bhabhriyafaliya Dhogdhardi</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
-        <v>0</v>
+        <v>25899.46</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>0</v>
+        <v>520</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>39043</v>
-[...1 lines deleted...]
-      <c r="K616" s="3"/>
+        <v>45807</v>
+      </c>
+      <c r="K616" s="3" t="n">
+        <v>46312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/9993645617 — बोल्‍डर चैक निर्माण पिपरीवाला नाला</t>
+          <t>1722007005/WC/22012035298741 — JGSA Dugwell Recharge Kannojpura dhogdhardi</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>38000</v>
+        <v>25899.46</v>
       </c>
       <c r="I617" s="2" t="n">
-        <v>31668</v>
+        <v>1040</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>41687</v>
+        <v>45807</v>
       </c>
       <c r="K617" s="3" t="n">
-        <v>41703</v>
+        <v>46276</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/9993645621 — बौल्‍डर चैक बबूलवाला नाला काकडकुआ</t>
+          <t>1722007005/WC/503 — तालाब उन्‍नयन काकडकुआ</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
-        <v>38000</v>
+        <v>0</v>
       </c>
       <c r="I618" s="2" t="n">
-        <v>15984</v>
+        <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>41695</v>
-[...3 lines deleted...]
-      </c>
+        <v>39043</v>
+      </c>
+      <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/9993648986 — परकोलेशन टैक नीमवाला नाला काकडकुआ 13-14</t>
+          <t>1722007005/WC/9993645617 — बोल्‍डर चैक निर्माण पिपरीवाला नाला</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
-        <v>1477000</v>
+        <v>38000</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>1281574.56</v>
+        <v>31668</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>41702</v>
+        <v>41687</v>
       </c>
       <c r="K619" s="3" t="n">
-        <v>42741</v>
+        <v>41703</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Boulder Check / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/9993658578 — भु सकण्‍ड पौण्‍ड डोगरसिंह के खेत पास काकडकुआ</t>
+          <t>1722007005/WC/9993645621 — बौल्‍डर चैक बबूलवाला नाला काकडकुआ</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
-        <v>105000</v>
+        <v>38000</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>58595</v>
+        <v>15984</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>42297</v>
+        <v>41695</v>
       </c>
       <c r="K620" s="3" t="n">
-        <v>42549</v>
+        <v>41707</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
-          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/9993658579 — भु सकण्‍ड पौण्‍ड तेरसिंह के खेत पास धोकधडी</t>
+          <t>1722007005/WC/9993648986 — परकोलेशन टैक नीमवाला नाला काकडकुआ 13-14</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>112000</v>
+        <v>1477000</v>
       </c>
       <c r="I621" s="2" t="n">
-        <v>47865</v>
+        <v>1281574.56</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>42297</v>
+        <v>41702</v>
       </c>
       <c r="K621" s="3" t="n">
-        <v>42549</v>
+        <v>42741</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/9993667130 — भु सकण्‍ड पौण्‍ड निर्माण जामसिह के खेत पास</t>
+          <t>1722007005/WC/9993658578 — भु सकण्‍ड पौण्‍ड डोगरसिंह के खेत पास काकडकुआ</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
-        <v>95000</v>
+        <v>105000</v>
       </c>
       <c r="I622" s="2" t="n">
-        <v>25050</v>
+        <v>58595</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>42695</v>
+        <v>42297</v>
       </c>
       <c r="K622" s="3" t="n">
-        <v>43033</v>
+        <v>42549</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/9993667131 — भु सकण्‍ड पौण्‍ड निर्माण</t>
+          <t>1722007005/WC/9993658579 — भु सकण्‍ड पौण्‍ड तेरसिंह के खेत पास धोकधडी</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>112000</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>0</v>
+        <v>47865</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>42461</v>
-[...1 lines deleted...]
-      <c r="K623" s="3"/>
+        <v>42297</v>
+      </c>
+      <c r="K623" s="3" t="n">
+        <v>42549</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WC/9993667132 — भु सकण्‍ड पौण्‍ड निर्माण डोगरसिंह मन्‍ना के खेत पास</t>
+          <t>1722007005/WC/9993667130 — भु सकण्‍ड पौण्‍ड निर्माण जामसिह के खेत पास</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
-        <v>105000</v>
+        <v>95000</v>
       </c>
       <c r="I624" s="2" t="n">
-        <v>0</v>
+        <v>25050</v>
       </c>
       <c r="J624" s="3" t="n">
-        <v>42279</v>
-[...1 lines deleted...]
-      <c r="K624" s="3"/>
+        <v>42695</v>
+      </c>
+      <c r="K624" s="3" t="n">
+        <v>43033</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WH/19956218 — स्‍टॉप डेम खाडाफल्‍या वाला नाला</t>
+          <t>1722007005/WC/9993667131 — भु सकण्‍ड पौण्‍ड निर्माण</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
-        <v>76000</v>
+        <v>112000</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J625" s="3" t="n">
-        <v>42475</v>
+        <v>42461</v>
       </c>
       <c r="K625" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Sunken Pond / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WH/19956220 — स्‍टॉप डेम भवारिया बडवाला नाला</t>
+          <t>1722007005/WC/9993667132 — भु सकण्‍ड पौण्‍ड निर्माण डोगरसिंह मन्‍ना के खेत पास</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>96000</v>
+        <v>105000</v>
       </c>
       <c r="I626" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>42475</v>
+        <v>42279</v>
       </c>
       <c r="K626" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
-          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WH/22012034933687 — स्टाप डेम जीर्णोदार कार्य धोकधर्डी वाला नाला धोकधर्डी</t>
+          <t>1722007005/WH/19956218 — स्‍टॉप डेम खाडाफल्‍या वाला नाला</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>21000</v>
+        <v>76000</v>
       </c>
       <c r="I627" s="2" t="n">
-        <v>15708</v>
+        <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>44690</v>
-[...3 lines deleted...]
-      </c>
+        <v>42475</v>
+      </c>
+      <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WH/22012034936360 — स्टॉप डेम जीर्णोद्वार स्कूल फलिया काकडकुवा</t>
+          <t>1722007005/WH/19956220 — स्‍टॉप डेम भवारिया बडवाला नाला</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
-        <v>49000</v>
+        <v>96000</v>
       </c>
       <c r="I628" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
-        <v>44665</v>
+        <v>42475</v>
       </c>
       <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Renovation of Fisheries Ponds for Community / Renovation of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WH/22012034936361 — स्टॉप डेम जीर्णोद्वार पन्था वाला नाला काकड़कुवा</t>
+          <t>1722007005/WH/22012034933687 — स्टाप डेम जीर्णोदार कार्य धोकधर्डी वाला नाला धोकधर्डी</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
-        <v>65000</v>
+        <v>21000</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>0</v>
+        <v>15708</v>
       </c>
       <c r="J629" s="3" t="n">
-        <v>44665</v>
-[...1 lines deleted...]
-      <c r="K629" s="3"/>
+        <v>44690</v>
+      </c>
+      <c r="K629" s="3" t="n">
+        <v>44882</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
           <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1722007005/WH/22012034936362 — आरएमएस जीर्णोद्वार जामुन वाला नाला काकडकुवा</t>
+          <t>1722007005/WH/22012034936360 — स्टॉप डेम जीर्णोद्वार स्कूल फलिया काकडकुवा</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>0</v>
+        <v>49000</v>
       </c>
       <c r="I630" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J630" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K630" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1722007/IF/22012035028633 — Horticulture plantation work Daryavsingh / Budiya Gram kakdkuwa</t>
+          <t>1722007005/WH/22012034936361 — स्टॉप डेम जीर्णोद्वार पन्था वाला नाला काकड़कुवा</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>745439</v>
+        <v>65000</v>
       </c>
       <c r="I631" s="2" t="n">
-        <v>136002</v>
+        <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
-        <v>44871</v>
+        <v>44665</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1722007/WC/9993647204 — निस्‍तार तालाब बयडानाला ( Res) कुडुजेता 13-14</t>
+          <t>1722007005/WH/22012034936362 — आरएमएस जीर्णोद्वार जामुन वाला नाला काकडकुवा</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>4882000</v>
+        <v>0</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
+        <v>44665</v>
+      </c>
+      <c r="K632" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
+      <c r="A633" s="1" t="inlineStr">
+        <is>
+          <t>BAGH</t>
+        </is>
+      </c>
+      <c r="B633" s="1" t="inlineStr">
+        <is>
+          <t>2022-2023</t>
+        </is>
+      </c>
+      <c r="C633" s="1" t="inlineStr">
+        <is>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+        </is>
+      </c>
+      <c r="D633" s="1" t="inlineStr">
+        <is>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
+        </is>
+      </c>
+      <c r="E633" s="1" t="inlineStr">
+        <is>
+          <t>Plantation</t>
+        </is>
+      </c>
+      <c r="F633" s="1" t="inlineStr">
+        <is>
+          <t>1722007/IF/22012035028633 — Horticulture plantation work Daryavsingh / Budiya Gram kakdkuwa</t>
+        </is>
+      </c>
+      <c r="G633" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H633" s="2" t="n">
+        <v>745439</v>
+      </c>
+      <c r="I633" s="2" t="n">
+        <v>136002</v>
+      </c>
+      <c r="J633" s="3" t="n">
+        <v>44871</v>
+      </c>
+      <c r="K633" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
+      <c r="A634" s="1" t="inlineStr">
+        <is>
+          <t>BAGH</t>
+        </is>
+      </c>
+      <c r="B634" s="1" t="inlineStr">
+        <is>
+          <t>2013-2014</t>
+        </is>
+      </c>
+      <c r="C634" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D634" s="1" t="inlineStr">
+        <is>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E634" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F634" s="1" t="inlineStr">
+        <is>
+          <t>1722007/WC/9993647204 — निस्‍तार तालाब बयडानाला ( Res) कुडुजेता 13-14</t>
+        </is>
+      </c>
+      <c r="G634" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H634" s="2" t="n">
+        <v>4882000</v>
+      </c>
+      <c r="I634" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J634" s="3" t="n">
         <v>41647</v>
       </c>
-      <c r="K632" s="3"/>
+      <c r="K634" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>