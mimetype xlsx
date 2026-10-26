--- v0 (2026-09-08)
+++ v1 (2026-10-26)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K495"/>
+  <dimension ref="A1:K497"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 08:29:49</t>
+          <t>Exported on: 2026-10-26 20:20:17</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -663,145 +663,145 @@
       <c r="J19" s="3" t="n">
         <v>42766</v>
       </c>
       <c r="K19" s="3" t="n">
         <v>43964</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1722007019/IC/22012034891860 — नीरमल नीर मोहड़ी के पास हरसिंह पूरा चीजवा</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K20" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1722007019/IC/22012034891861 — नीरमल नीर नवादियापूरा चीजवा</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1722007019/IC/22012034891862 — नीरमल नीर लोहारपुरा   चीजवा</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45761</v>
@@ -2789,73 +2789,73 @@
       <c r="J63" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K63" s="3" t="n">
         <v>46198</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1722007019/IF/22012035341075 — Kapil dhara kup bhursingha dutiya chijwa</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>265280.61</v>
       </c>
       <c r="I64" s="2" t="n">
-        <v>47948</v>
+        <v>51548</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45789</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
@@ -3126,51 +3126,51 @@
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1722007019/IF/22012035378867 — JGSA Dhansingh Naharsingh  chijwa</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>24899.46</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>21662.7</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45792</v>
@@ -3322,78 +3322,80 @@
       <c r="J74" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K74" s="3" t="n">
         <v>46201</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1722007019/IF/22012035379257 — JGSA Pradeep ganpat   chijwa</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>24899.46</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>21637.5</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45792</v>
       </c>
-      <c r="K75" s="3"/>
+      <c r="K75" s="3" t="n">
+        <v>46312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
@@ -3418,78 +3420,80 @@
       <c r="J76" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K76" s="3" t="n">
         <v>46132</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1722007019/IF/22012035379284 — JGSA Kesarsingh ganpat   chijwa</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>24899.46</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>12504</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45804</v>
       </c>
-      <c r="K77" s="3"/>
+      <c r="K77" s="3" t="n">
+        <v>46312</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
@@ -3612,127 +3616,129 @@
       <c r="J80" s="3" t="n">
         <v>45771</v>
       </c>
       <c r="K80" s="3" t="n">
         <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1722007019/IF/22012035379355 — JGSA Malsingh Barkat  chijwa</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>24899.46</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>21922.5</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K81" s="3" t="n">
-        <v>46239</v>
+        <v>46312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1722007019/IF/22012035379369 — JGSA Sundarsingh Kalsingh  chijwa</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>24899.46</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>21637.5</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45792</v>
       </c>
-      <c r="K82" s="3"/>
+      <c r="K82" s="3" t="n">
+        <v>46316</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
           <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
@@ -3951,79 +3957,79 @@
       <c r="J87" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K87" s="3" t="n">
         <v>46199</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1722007019/IF/22012035456062 — JGSA Khet talab  Jhindu Maliya Chijwa</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>138873</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K88" s="3" t="n">
-        <v>46239</v>
+        <v>46312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
@@ -4049,79 +4055,79 @@
       <c r="J89" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K89" s="3" t="n">
         <v>46181</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1722007019/IF/22012035456107 — JGSA Khet talab Nueu Remla Chijwa</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>114108</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>45792</v>
       </c>
       <c r="K90" s="3" t="n">
-        <v>46239</v>
+        <v>46312</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
           <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
@@ -17463,51 +17469,51 @@
       <c r="J363" s="3" t="n">
         <v>45120</v>
       </c>
       <c r="K363" s="3" t="n">
         <v>45298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="364">
       <c r="A364" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B364" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C364" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D364" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E364" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F364" s="1" t="inlineStr">
         <is>
           <t>1722007019/IF/IAY/4570837 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116789502</t>
         </is>
       </c>
       <c r="G364" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H364" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I364" s="2" t="n">
         <v>19206</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>45560</v>
@@ -17610,192 +17616,192 @@
       <c r="J366" s="3" t="n">
         <v>45664</v>
       </c>
       <c r="K366" s="3" t="n">
         <v>46141</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1722007019/IF/IAY/50554 — Construction of IAY House -IAY REG. NO. MP-22-007-019-001/59</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>42303</v>
       </c>
       <c r="K367" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1722007019/IF/IAY/50555 — Construction of IAY House -IAY REG. NO. MP-22-007-019-001/60</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>42303</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1722007019/IF/IAY/50576 — Construction of IAY House -IAY REG. NO. MP-22-007-019-001/61</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>42303</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1722007019/IF/IAY/5448389 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113919579</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>21145</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>45797</v>
@@ -22368,51 +22374,51 @@
       <c r="J464" s="3" t="n">
         <v>44662</v>
       </c>
       <c r="K464" s="3" t="n">
         <v>46176</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
           <t>1722007019/WC/22012034988897 — भू संकन पोंड श्मशान घाटके पास  चिजवा</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>327108.32</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>144199.36</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>44930</v>
@@ -22989,145 +22995,145 @@
         <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>45031</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
           <t>1722007019/WC/22012035242893 — Nistar Talab pipar wala nala chijwa</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
           <t>1722007019/WC/22012035242894 — Nistar Talab neem wala chijwa</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
           <t>1722007019/WC/22012035299492 — JGSA Dugwell Recharge Neermal Neer Davariyapura Chijwa</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>45761</v>
@@ -23461,427 +23467,521 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>995000</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>1060820.66</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>42522</v>
       </c>
       <c r="K487" s="3" t="n">
         <v>43298</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1722007/WC/1517 — निस्‍तार तालाब (Res जिला स्‍तर) मालपुरा नाला चिजबा</t>
+          <t>1722007019/WC/VB/22012035337792 — Gully Plugs Pipar Wala Nala Chijwa</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>2458000</v>
+        <v>0</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>5061067.75</v>
+        <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>40595</v>
-[...3 lines deleted...]
-      </c>
+        <v>46297</v>
+      </c>
+      <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone Boulder Gully Plug for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1722007/WC/9993637121 — निस्‍तार तालाब कचाटी नाला ( Res ) चिजबा</t>
+          <t>1722007019/WC/VB/22012035337793 — Gully Plugs Ambu Wala Nala Chijwa</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>4912000</v>
+        <v>0</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>4802500.23</v>
+        <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>41542</v>
-[...3 lines deleted...]
-      </c>
+        <v>46297</v>
+      </c>
+      <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1722/WC/22012034525569 — निस्तार तालाब निर्माण लिमडी खोदरी चिजबा RES</t>
+          <t>1722007/WC/1517 — निस्‍तार तालाब (Res जिला स्‍तर) मालपुरा नाला चिजबा</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>3904000</v>
+        <v>2458000</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>3790003.87</v>
+        <v>5061067.75</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>43912</v>
+        <v>40595</v>
       </c>
       <c r="K490" s="3" t="n">
-        <v>46200</v>
+        <v>42207</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1722/WC/22012034570357 — चेक डेम निर्माण मालपुरा वाला नाला चिजबा</t>
+          <t>1722007/WC/9993637121 — निस्‍तार तालाब कचाटी नाला ( Res ) चिजबा</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>2392000</v>
+        <v>4912000</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>2330615.14</v>
+        <v>4802500.23</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>44040</v>
+        <v>41542</v>
       </c>
       <c r="K491" s="3" t="n">
-        <v>44582</v>
+        <v>43293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1722/WC/22012034570718 — चेक डेम/स्टाप डेम निर्माण खाडापुरा नाला</t>
+          <t>1722/WC/22012034525569 — निस्तार तालाब निर्माण लिमडी खोदरी चिजबा RES</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>2388000</v>
+        <v>3904000</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>2386387.43</v>
+        <v>3790003.87</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>44033</v>
+        <v>43912</v>
       </c>
       <c r="K492" s="3" t="n">
-        <v>44442</v>
+        <v>46200</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1722/WC/22012034611372 — आर.एफ.आर. अन्तर्गत चैक डेम/स्टॉप डेम निर्माण कार्य लिमडी खोदरी चिजबा</t>
+          <t>1722/WC/22012034570357 — चेक डेम निर्माण मालपुरा वाला नाला चिजबा</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>2532000</v>
+        <v>2392000</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>2518604.9</v>
+        <v>2330615.14</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>44366</v>
-[...1 lines deleted...]
-      <c r="K493" s="3"/>
+        <v>44040</v>
+      </c>
+      <c r="K493" s="3" t="n">
+        <v>44582</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1722/WC/22012034613728 — आर.एफ.आर. पुलिया सह स्टापडेम निर्माण कार्य मालपुरा चिजबा मार्ग पर चिजबा</t>
+          <t>1722/WC/22012034570718 — चेक डेम/स्टाप डेम निर्माण खाडापुरा नाला</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
-        <v>3498000</v>
+        <v>2388000</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>3488383.48</v>
+        <v>2386387.43</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>44279</v>
-[...1 lines deleted...]
-      <c r="K494" s="3"/>
+        <v>44033</v>
+      </c>
+      <c r="K494" s="3" t="n">
+        <v>44442</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>BAGH</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
+          <t>2021-2022</t>
+        </is>
+      </c>
+      <c r="C495" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D495" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E495" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F495" s="1" t="inlineStr">
+        <is>
+          <t>1722/WC/22012034611372 — आर.एफ.आर. अन्तर्गत चैक डेम/स्टॉप डेम निर्माण कार्य लिमडी खोदरी चिजबा</t>
+        </is>
+      </c>
+      <c r="G495" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H495" s="2" t="n">
+        <v>2532000</v>
+      </c>
+      <c r="I495" s="2" t="n">
+        <v>2518604.9</v>
+      </c>
+      <c r="J495" s="3" t="n">
+        <v>44366</v>
+      </c>
+      <c r="K495" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
+      <c r="A496" s="1" t="inlineStr">
+        <is>
+          <t>BAGH</t>
+        </is>
+      </c>
+      <c r="B496" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C496" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D496" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E496" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F496" s="1" t="inlineStr">
+        <is>
+          <t>1722/WC/22012034613728 — आर.एफ.आर. पुलिया सह स्टापडेम निर्माण कार्य मालपुरा चिजबा मार्ग पर चिजबा</t>
+        </is>
+      </c>
+      <c r="G496" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H496" s="2" t="n">
+        <v>3498000</v>
+      </c>
+      <c r="I496" s="2" t="n">
+        <v>3488383.48</v>
+      </c>
+      <c r="J496" s="3" t="n">
+        <v>44279</v>
+      </c>
+      <c r="K496" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
+      <c r="A497" s="1" t="inlineStr">
+        <is>
+          <t>BAGH</t>
+        </is>
+      </c>
+      <c r="B497" s="1" t="inlineStr">
+        <is>
           <t>2024-2025</t>
         </is>
       </c>
-      <c r="C495" s="1" t="inlineStr">
+      <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D495" s="1" t="inlineStr">
+      <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
-      <c r="E495" s="1" t="inlineStr">
+      <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F495" s="1" t="inlineStr">
+      <c r="F497" s="1" t="inlineStr">
         <is>
           <t>1722/WC/22012035146750 — पुलिया सह स्टाप डेम निर्माण लोहारपुरा नाला चिजबा</t>
         </is>
       </c>
-      <c r="G495" s="1" t="inlineStr">
+      <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
-      <c r="H495" s="2" t="n">
+      <c r="H497" s="2" t="n">
         <v>3511000</v>
       </c>
-      <c r="I495" s="2" t="n">
+      <c r="I497" s="2" t="n">
         <v>3482375.63</v>
       </c>
-      <c r="J495" s="3" t="n">
+      <c r="J497" s="3" t="n">
         <v>45477</v>
       </c>
-      <c r="K495" s="3"/>
+      <c r="K497" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>