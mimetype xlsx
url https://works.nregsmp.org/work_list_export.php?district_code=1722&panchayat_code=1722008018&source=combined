--- v0 (2026-09-04)
+++ v1 (2026-10-27)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K562"/>
+  <dimension ref="A1:K564"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-04 11:58:20</t>
+          <t>Exported on: 2026-10-27 10:41:27</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -371,51 +371,51 @@
       <c r="J13" s="3" t="n">
         <v>44687</v>
       </c>
       <c r="K13" s="3" t="n">
         <v>45319</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1722008018/AV/22012034569802 — Boundry wall MS Magrda</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>994912.68</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>938759.72</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44429</v>
@@ -563,51 +563,51 @@
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>42872</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1722008018/DP/22012034443209 — निर्मल नीर कुप शांतिधाम मगरदा</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>535000</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>489600.29</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>43534</v>
@@ -753,51 +753,51 @@
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1722008018/DP/22012034608223 — निर्मल नीर कूप निर्माण चौकीदारपुरा मगरदा</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>536654.85</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>7589.4</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45882</v>
@@ -3888,51 +3888,51 @@
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>44188</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1722008018/IF/22012034818727 — कपिल धारा कूप मोहन दितिया मगरदा</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>198272</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>44429</v>
@@ -3984,292 +3984,294 @@
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K88" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="89">
       <c r="A89" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B89" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C89" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D89" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E89" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F89" s="1" t="inlineStr">
         <is>
           <t>1722008018/IF/22012034937242 — कपिलधारा कूप निर्माण पुनमसिंह नवलसिंह मगरदा</t>
         </is>
       </c>
       <c r="G89" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H89" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I89" s="2" t="n">
         <v>198754</v>
       </c>
       <c r="J89" s="3" t="n">
         <v>44605</v>
       </c>
       <c r="K89" s="3" t="n">
         <v>46234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="90">
       <c r="A90" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B90" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C90" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D90" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E90" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F90" s="1" t="inlineStr">
         <is>
           <t>1722008018/IF/22012034937243 — कपिलधारा कूप डोगरसिंह कुदिया मगरदा</t>
         </is>
       </c>
       <c r="G90" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H90" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I90" s="2" t="n">
         <v>159517</v>
       </c>
       <c r="J90" s="3" t="n">
         <v>44605</v>
       </c>
       <c r="K90" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="91">
       <c r="A91" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B91" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C91" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D91" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E91" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F91" s="1" t="inlineStr">
         <is>
           <t>1722008018/IF/22012034937244 — कपिलधारा कूप सुमला-नाहरसिंह मगरदा</t>
         </is>
       </c>
       <c r="G91" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H91" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I91" s="2" t="n">
         <v>190774</v>
       </c>
       <c r="J91" s="3" t="n">
         <v>44605</v>
       </c>
-      <c r="K91" s="3"/>
+      <c r="K91" s="3" t="n">
+        <v>46311</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="92">
       <c r="A92" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B92" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C92" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D92" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E92" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F92" s="1" t="inlineStr">
         <is>
           <t>1722008018/IF/22012034937245 — कपिलधारा कूप नानसिंह जुवानसिंह मगरदा</t>
         </is>
       </c>
       <c r="G92" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H92" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I92" s="2" t="n">
         <v>197076</v>
       </c>
       <c r="J92" s="3" t="n">
         <v>44605</v>
       </c>
       <c r="K92" s="3" t="n">
         <v>46234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="93">
       <c r="A93" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B93" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C93" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D93" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E93" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F93" s="1" t="inlineStr">
         <is>
           <t>1722008018/IF/22012034937246 — कपिलधारा कूप मनीबाई-रतनसिंह मगरदा</t>
         </is>
       </c>
       <c r="G93" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H93" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I93" s="2" t="n">
         <v>198482.5</v>
       </c>
       <c r="J93" s="3" t="n">
         <v>44605</v>
       </c>
       <c r="K93" s="3" t="n">
         <v>46234</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="94">
       <c r="A94" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B94" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C94" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D94" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E94" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F94" s="1" t="inlineStr">
         <is>
           <t>1722008018/IF/22012035460384 — JGSA Khet Talab Mahendra Nansingh Magrda</t>
         </is>
       </c>
       <c r="G94" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H94" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I94" s="2" t="n">
         <v>97091.98</v>
       </c>
       <c r="J94" s="3" t="n">
         <v>45793</v>
@@ -15637,51 +15639,51 @@
         <v>0</v>
       </c>
       <c r="J327" s="3" t="n">
         <v>44533</v>
       </c>
       <c r="K327" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1722008018/IF/IAY/3416889 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4831757</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>44526</v>
@@ -16805,51 +16807,51 @@
       <c r="J351" s="3" t="n">
         <v>44862</v>
       </c>
       <c r="K351" s="3" t="n">
         <v>45353</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1722008018/IF/IAY/37989 — Construction of IAY House -IAY REG. NO. MP-22-008-018-001/142</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>42879</v>
@@ -17430,51 +17432,51 @@
         <v>0</v>
       </c>
       <c r="J364" s="3" t="n">
         <v>44749</v>
       </c>
       <c r="K364" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1722008018/IF/IAY/4259300 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5714694</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>44727</v>
@@ -17573,196 +17575,198 @@
       <c r="J367" s="3" t="n">
         <v>42795</v>
       </c>
       <c r="K367" s="3" t="n">
         <v>43282</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1722008018/IF/IAY/4585226 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119538609</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>45759</v>
       </c>
-      <c r="K368" s="3"/>
+      <c r="K368" s="3" t="n">
+        <v>46311</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1722008018/IF/IAY/4591083 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121600957</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K369" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1722008018/IF/IAY/4592393 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121607985</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>45759</v>
       </c>
       <c r="K370" s="3" t="n">
         <v>46253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1722008018/IF/IAY/4632975 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130020678</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>45548</v>
@@ -17814,145 +17818,147 @@
       <c r="J372" s="3" t="n">
         <v>42809</v>
       </c>
       <c r="K372" s="3" t="n">
         <v>43396</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1722008018/IF/IAY/4662389 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149631533</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>45551</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1722008018/IF/IAY/4663858 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149707024</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45759</v>
       </c>
-      <c r="K374" s="3"/>
+      <c r="K374" s="3" t="n">
+        <v>46311</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="375">
       <c r="A375" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B375" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C375" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D375" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E375" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F375" s="1" t="inlineStr">
         <is>
           <t>1722008018/IF/IAY/4800133 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149700711</t>
         </is>
       </c>
       <c r="G375" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H375" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I375" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J375" s="3" t="n">
         <v>45759</v>
@@ -18004,78 +18010,80 @@
       <c r="J376" s="3" t="n">
         <v>45557</v>
       </c>
       <c r="K376" s="3" t="n">
         <v>46096</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="377">
       <c r="A377" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B377" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C377" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D377" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E377" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F377" s="1" t="inlineStr">
         <is>
           <t>1722008018/IF/IAY/4887031 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119923996</t>
         </is>
       </c>
       <c r="G377" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H377" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I377" s="2" t="n">
         <v>7830</v>
       </c>
       <c r="J377" s="3" t="n">
         <v>45759</v>
       </c>
-      <c r="K377" s="3"/>
+      <c r="K377" s="3" t="n">
+        <v>46311</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="378">
       <c r="A378" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B378" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C378" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D378" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E378" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -18198,8759 +18206,8853 @@
       <c r="J380" s="3" t="n">
         <v>42795</v>
       </c>
       <c r="K380" s="3" t="n">
         <v>43211</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="381">
       <c r="A381" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B381" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C381" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D381" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E381" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F381" s="1" t="inlineStr">
         <is>
           <t>1722008018/IF/IAY/5260292 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123187199</t>
         </is>
       </c>
       <c r="G381" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H381" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I381" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J381" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K381" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1722008018/IF/IAY/5387853 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118737220</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K382" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1722008018/IF/IAY/5398987 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118759105</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>45546</v>
       </c>
       <c r="K383" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1722008018/IF/IAY/5402260 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149666632</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>45569</v>
       </c>
       <c r="K384" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1722008018/IF/IAY/5505058 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130019268</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K385" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="386">
       <c r="A386" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B386" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C386" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D386" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E386" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F386" s="1" t="inlineStr">
         <is>
           <t>1722008018/IF/IAY/5824019 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121596073</t>
         </is>
       </c>
       <c r="G386" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H386" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I386" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J386" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K386" s="3" t="n">
         <v>46257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1722008018/IF/IAY/5824567 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149657708</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K387" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1722008018/IF/IAY/5824690 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP149613555</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>45709</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1722008018/IF/IAY/5824969 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119923240</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1722008018/IF/IAY/5826337 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119926640</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K390" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="391">
       <c r="A391" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B391" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C391" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D391" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E391" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F391" s="1" t="inlineStr">
         <is>
           <t>1722008018/IF/IAY/5828368 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118585971</t>
         </is>
       </c>
       <c r="G391" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H391" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I391" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J391" s="3" t="n">
         <v>45705</v>
       </c>
       <c r="K391" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
-          <t>1722008018/IF/IAY/748029 — Construction of IAY House -IAY REG. NO. MP2468399</t>
+          <t>1722008018/IF/IAY/6258832 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121682790</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I392" s="2" t="n">
-        <v>15956</v>
+        <v>0</v>
       </c>
       <c r="J392" s="3" t="n">
-        <v>42879</v>
-[...3 lines deleted...]
-      </c>
+        <v>45708</v>
+      </c>
+      <c r="K392" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F393" s="1" t="inlineStr">
         <is>
-          <t>1722008018/IF/IAY/748391 — Construction of IAY House -IAY REG. NO. MP2478749</t>
+          <t>1722008018/IF/IAY/6301030 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119925968</t>
         </is>
       </c>
       <c r="G393" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H393" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I393" s="2" t="n">
-        <v>14296</v>
+        <v>0</v>
       </c>
       <c r="J393" s="3" t="n">
-        <v>43388</v>
-[...3 lines deleted...]
-      </c>
+        <v>45708</v>
+      </c>
+      <c r="K393" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="394">
       <c r="A394" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B394" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C394" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D394" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E394" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F394" s="1" t="inlineStr">
         <is>
-          <t>1722008018/IF/IAY/748392 — Construction of IAY House -IAY REG. NO. MP2478752</t>
+          <t>1722008018/IF/IAY/748029 — Construction of IAY House -IAY REG. NO. MP2468399</t>
         </is>
       </c>
       <c r="G394" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H394" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I394" s="2" t="n">
-        <v>12834</v>
+        <v>15956</v>
       </c>
       <c r="J394" s="3" t="n">
         <v>42879</v>
       </c>
       <c r="K394" s="3" t="n">
-        <v>43534</v>
+        <v>43459</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="395">
       <c r="A395" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B395" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C395" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D395" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E395" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F395" s="1" t="inlineStr">
         <is>
-          <t>1722008018/IF/IAY/749350 — Construction of IAY House -IAY REG. NO. MP2515620</t>
+          <t>1722008018/IF/IAY/748391 — Construction of IAY House -IAY REG. NO. MP2478749</t>
         </is>
       </c>
       <c r="G395" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H395" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I395" s="2" t="n">
-        <v>15730</v>
+        <v>14296</v>
       </c>
       <c r="J395" s="3" t="n">
-        <v>42879</v>
+        <v>43388</v>
       </c>
       <c r="K395" s="3" t="n">
-        <v>43424</v>
+        <v>43459</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
-          <t>1722008018/IF/IAY/750095 — Construction of IAY House -IAY REG. NO. MP2542258</t>
+          <t>1722008018/IF/IAY/748392 — Construction of IAY House -IAY REG. NO. MP2478752</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I396" s="2" t="n">
-        <v>14879</v>
+        <v>12834</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>42879</v>
       </c>
       <c r="K396" s="3" t="n">
-        <v>43405</v>
+        <v>43534</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
-          <t>1722008018/IF/IAY/750376 — Construction of IAY House -IAY REG. NO. MP2554415</t>
+          <t>1722008018/IF/IAY/749350 — Construction of IAY House -IAY REG. NO. MP2515620</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>13140</v>
+        <v>15730</v>
       </c>
       <c r="J397" s="3" t="n">
-        <v>42942</v>
+        <v>42879</v>
       </c>
       <c r="K397" s="3" t="n">
-        <v>43466</v>
+        <v>43424</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1722008018/IF/IAY/752163 — Construction of IAY House -IAY REG. NO. MP2617449</t>
+          <t>1722008018/IF/IAY/750095 — Construction of IAY House -IAY REG. NO. MP2542258</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>15742</v>
+        <v>14879</v>
       </c>
       <c r="J398" s="3" t="n">
         <v>42879</v>
       </c>
       <c r="K398" s="3" t="n">
-        <v>43486</v>
+        <v>43405</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1722008018/IF/IAY/758979 — Construction of IAY House -IAY REG. NO. MP2911101</t>
+          <t>1722008018/IF/IAY/750376 — Construction of IAY House -IAY REG. NO. MP2554415</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>14616</v>
+        <v>13140</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>43372</v>
+        <v>42942</v>
       </c>
       <c r="K399" s="3" t="n">
-        <v>43534</v>
+        <v>43466</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1722008018/IF/IAY/798832 — Construction of IAY House -IAY REG. NO. MP2468463</t>
+          <t>1722008018/IF/IAY/752163 — Construction of IAY House -IAY REG. NO. MP2617449</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>14875</v>
+        <v>15742</v>
       </c>
       <c r="J400" s="3" t="n">
         <v>42879</v>
       </c>
       <c r="K400" s="3" t="n">
-        <v>43456</v>
+        <v>43486</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1722008018/IF/IAY/798834 — Construction of IAY House -IAY REG. NO. MP2468504</t>
+          <t>1722008018/IF/IAY/758979 — Construction of IAY House -IAY REG. NO. MP2911101</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>15407</v>
+        <v>14616</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>42879</v>
+        <v>43372</v>
       </c>
       <c r="K401" s="3" t="n">
-        <v>43404</v>
+        <v>43534</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1722008018/IF/IAY/926875 — Construction of IAY House -IAY REG. NO. MP2541713</t>
+          <t>1722008018/IF/IAY/798832 — Construction of IAY House -IAY REG. NO. MP2468463</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>14885</v>
+        <v>14875</v>
       </c>
       <c r="J402" s="3" t="n">
         <v>42879</v>
       </c>
       <c r="K402" s="3" t="n">
-        <v>43418</v>
+        <v>43456</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
-          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1722008018/LD/205 — सीसी रोड रमेश चतरसिंह के धर से सेकु के धर तक मगरदा</t>
+          <t>1722008018/IF/IAY/798834 — Construction of IAY House -IAY REG. NO. MP2468504</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>136000</v>
+        <v>15480</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>76580</v>
+        <v>15407</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>41333</v>
+        <v>42879</v>
       </c>
       <c r="K403" s="3" t="n">
-        <v>42165</v>
+        <v>43404</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1722008018/LD/22012034295454 — शांतिधाम निर्माण उरी नदी मगरदा</t>
+          <t>1722008018/IF/IAY/926875 — Construction of IAY House -IAY REG. NO. MP2541713</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>180000</v>
+        <v>15480</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>179791.94</v>
+        <v>14885</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>42725</v>
+        <v>42879</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>43265</v>
+        <v>43418</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Land Development</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Reclamation of Land / Reclamation of Community Waterlogged Land</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Land Development</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1722008018/LD/22012034299855 — शांतिधाम निर्माण उरी नदी पर</t>
+          <t>1722008018/LD/205 — सीसी रोड रमेश चतरसिंह के धर से सेकु के धर तक मगरदा</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
-        <v>0</v>
+        <v>136000</v>
       </c>
       <c r="I405" s="2" t="n">
-        <v>0</v>
+        <v>76580</v>
       </c>
       <c r="J405" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K405" s="3"/>
+        <v>41333</v>
+      </c>
+      <c r="K405" s="3" t="n">
+        <v>42165</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
-          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1722008018/LD/22012034565320 — वृक्षारोपण माध्यमिक विद्यालय यूनिट 1 संख्या 200 मगरदा</t>
+          <t>1722008018/LD/22012034295454 — शांतिधाम निर्माण उरी नदी मगरदा</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>394489.84</v>
+        <v>180000</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>0</v>
+        <v>179791.94</v>
       </c>
       <c r="J406" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K406" s="3"/>
+        <v>42725</v>
+      </c>
+      <c r="K406" s="3" t="n">
+        <v>43265</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1722008018/LD/22012034568990 — CTRA बोल्डर वाल बंजरगबली के मंदिर से शमशान घाट तक  Magarda</t>
+          <t>1722008018/LD/22012034299855 — शांतिधाम निर्माण उरी नदी पर</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I407" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J407" s="3" t="n">
-        <v>44409</v>
+        <v>42645</v>
       </c>
       <c r="K407" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Wastelands Block Plantation-Farm Forestry -Comm / Wasteland Block Plantation of Farm Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1722008018/LD/22012034568991 — CTRA बोल्डर वाल बंजरगबली के मंदिर से शमशान घाट तक  Magarda</t>
+          <t>1722008018/LD/22012034565320 — वृक्षारोपण माध्यमिक विद्यालय यूनिट 1 संख्या 200 मगरदा</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
-        <v>0</v>
+        <v>394489.84</v>
       </c>
       <c r="I408" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J408" s="3" t="n">
-        <v>44409</v>
+        <v>44287</v>
       </c>
       <c r="K408" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
-          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1722008018/LD/22012034595475 — खैल मैदान निर्माण पटेलपुरा मगरदा</t>
+          <t>1722008018/LD/22012034568990 — CTRA बोल्डर वाल बंजरगबली के मंदिर से शमशान घाट तक  Magarda</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I409" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J409" s="3" t="n">
-        <v>45017</v>
+        <v>44409</v>
       </c>
       <c r="K409" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1722008018/LD/3799409557 — सीसी रोड कालू केलसिंह के घर से गटटू के घर तक खाडाप</t>
+          <t>1722008018/LD/22012034568991 — CTRA बोल्डर वाल बंजरगबली के मंदिर से शमशान घाट तक  Magarda</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
-        <v>111000</v>
+        <v>0</v>
       </c>
       <c r="I410" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J410" s="3" t="n">
-        <v>41229</v>
+        <v>44409</v>
       </c>
       <c r="K410" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Fallow Land for Community / Development of Fallow Land for Community</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1722008018/RC/1105 — पुलीया निर्माण पटेलपुरा सीसी रोड् के पास मगरदा</t>
+          <t>1722008018/LD/22012034595475 — खैल मैदान निर्माण पटेलपुरा मगरदा</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>499639.45</v>
+        <v>0</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>40082</v>
-[...3 lines deleted...]
-      </c>
+        <v>45017</v>
+      </c>
+      <c r="K411" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1722008018/RC/1134 — पहुच मार्ग डावरपुरा से खाडापुरा तक मगरदा</t>
+          <t>1722008018/LD/3799409557 — सीसी रोड कालू केलसिंह के घर से गटटू के घर तक खाडाप</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>498000</v>
+        <v>111000</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>439145</v>
+        <v>0</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>40262</v>
-[...3 lines deleted...]
-      </c>
+        <v>41229</v>
+      </c>
+      <c r="K412" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1722008018/RC/1157 — पहुच मार्ग निर्माण मगरदा से डेहरी काकड तक मगरदा</t>
+          <t>1722008018/RC/1105 — पुलीया निर्माण पटेलपुरा सीसी रोड् के पास मगरदा</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
         <v>500000</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>439030</v>
+        <v>499639.45</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>40672</v>
+        <v>40082</v>
       </c>
       <c r="K413" s="3" t="n">
-        <v>40909</v>
+        <v>40756</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1722008018/RC/1168 — सीसी खंरजा रोड निर्माण मंगलीया वेलसिह के घर से नुरा के घर तक चैकीदारपुरा मगरदा</t>
+          <t>1722008018/RC/1134 — पहुच मार्ग डावरपुरा से खाडापुरा तक मगरदा</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>120000</v>
+        <v>498000</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>98700</v>
+        <v>439145</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>40977</v>
+        <v>40262</v>
       </c>
       <c r="K414" s="3" t="n">
-        <v>41034</v>
+        <v>40756</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1722008018/RC/20 — पहुच मार्ग डाबरापुरा से कुतेडी मार्ग</t>
+          <t>1722008018/RC/1157 — पहुच मार्ग निर्माण मगरदा से डेहरी काकड तक मगरदा</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
-        <v>400000</v>
+        <v>500000</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>135460</v>
+        <v>439030</v>
       </c>
       <c r="J415" s="3" t="n">
-        <v>39081</v>
+        <v>40672</v>
       </c>
       <c r="K415" s="3" t="n">
-        <v>39272</v>
+        <v>40909</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1722008018/RC/22012034166381 — पंच परमेश्‍वर भाग दो मेहडापुरा रमेश के घर से शेरू</t>
+          <t>1722008018/RC/1168 — सीसी खंरजा रोड निर्माण मंगलीया वेलसिह के घर से नुरा के घर तक चैकीदारपुरा मगरदा</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>136000</v>
+        <v>120000</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>53330</v>
+        <v>98700</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>41379</v>
+        <v>40977</v>
       </c>
       <c r="K416" s="3" t="n">
-        <v>41450</v>
+        <v>41034</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1722008018/RC/22012034189210 — सीसी रोड कालू केलसिंह के घर से गटटू के घर तक खाडाप</t>
+          <t>1722008018/RC/20 — पहुच मार्ग डाबरापुरा से कुतेडी मार्ग</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
-        <v>111000</v>
+        <v>400000</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>110756</v>
+        <v>135460</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>41555</v>
+        <v>39081</v>
       </c>
       <c r="K417" s="3" t="n">
-        <v>42461</v>
+        <v>39272</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1722008018/RC/22012034210489 — ग्रेवल रोड मगरदा से शेवसिह ज्ञानसिह के खेत तक मगरद</t>
+          <t>1722008018/RC/22012034166381 — पंच परमेश्‍वर भाग दो मेहडापुरा रमेश के घर से शेरू</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>1496000</v>
+        <v>136000</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>418326</v>
+        <v>53330</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>41702</v>
+        <v>41379</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>42798</v>
+        <v>41450</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1722008018/RC/22012034212276 — ग्रेवल रोड सेवसिह के खेत से शेरसिह के खेत तक मगरदा</t>
+          <t>1722008018/RC/22012034189210 — सीसी रोड कालू केलसिंह के घर से गटटू के घर तक खाडाप</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
-        <v>1038000</v>
+        <v>111000</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>335476.8</v>
+        <v>110756</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>41702</v>
+        <v>41555</v>
       </c>
       <c r="K419" s="3" t="n">
-        <v>42798</v>
+        <v>42461</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1722008018/RC/22012034212282 — पंच परमेश्‍वर रासीमेन्‍ट क्रांक्रीट प्रताप के घर M</t>
+          <t>1722008018/RC/22012034210489 — ग्रेवल रोड मगरदा से शेवसिह ज्ञानसिह के खेत तक मगरद</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>137000</v>
+        <v>1496000</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>5150</v>
+        <v>418326</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>41702</v>
       </c>
       <c r="K420" s="3" t="n">
-        <v>42116</v>
+        <v>42798</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1722008018/RC/22012034303028 — ग्रेवल रोड मगरदा</t>
+          <t>1722008018/RC/22012034212276 — ग्रेवल रोड सेवसिह के खेत से शेरसिह के खेत तक मगरदा</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>0</v>
+        <v>1038000</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>0</v>
+        <v>335476.8</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K421" s="3"/>
+        <v>41702</v>
+      </c>
+      <c r="K421" s="3" t="n">
+        <v>42798</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1722008018/RC/22012034374356 — road</t>
+          <t>1722008018/RC/22012034212282 — पंच परमेश्‍वर रासीमेन्‍ट क्रांक्रीट प्रताप के घर M</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>0</v>
+        <v>137000</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>0</v>
+        <v>5150</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>43968</v>
-[...1 lines deleted...]
-      <c r="K422" s="3"/>
+        <v>41702</v>
+      </c>
+      <c r="K422" s="3" t="n">
+        <v>42116</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1722008018/RC/22012034557161 — सुदूर सड़क निर्माण चोकीदारपुरा से पटेलपुरा तक मगरदा</t>
+          <t>1722008018/RC/22012034303028 — ग्रेवल रोड मगरदा</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>1493823.93</v>
+        <v>0</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>1280956</v>
+        <v>0</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>44246</v>
-[...3 lines deleted...]
-      </c>
+        <v>42395</v>
+      </c>
+      <c r="K423" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1722008018/RC/22012034633932 — सुदूर सड़क निर्माण मेन रोड खड़पुरा से डावर पूरा तक मगरधा</t>
+          <t>1722008018/RC/22012034374356 — road</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I424" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>45017</v>
+        <v>43968</v>
       </c>
       <c r="K424" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1722008018/RC/22012034633933 — सुदूर सड़क निर्माण डावर पूरा में अनसिंह गट सिंह के खेत से  चौकीदार पूरा सदन के घर तक</t>
+          <t>1722008018/RC/22012034557161 — सुदूर सड़क निर्माण चोकीदारपुरा से पटेलपुरा तक मगरदा</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>0</v>
+        <v>1493823.93</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>0</v>
+        <v>1280956</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K425" s="3"/>
+        <v>44246</v>
+      </c>
+      <c r="K425" s="3" t="n">
+        <v>44538</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1722008018/RS/22012034586826 — SBM IKGP किचन गार्डन माध्यमिक विद्यालय मगरदा</t>
+          <t>1722008018/RC/22012034633932 — सुदूर सड़क निर्माण मेन रोड खड़पुरा से डावर पूरा तक मगरधा</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>44464</v>
+        <v>45017</v>
       </c>
       <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1722008018/RS/22012034639022 — SBM ISP व्यक्तिगत सोक पिट हितग्राही संख्या 20  यूनिट - 1 मगरदा</t>
+          <t>1722008018/RC/22012034633933 — सुदूर सड़क निर्माण डावर पूरा में अनसिंह गट सिंह के खेत से  चौकीदार पूरा सदन के घर तक</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>105062.23</v>
+        <v>0</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>96599.75</v>
+        <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>44704</v>
-[...3 lines deleted...]
-      </c>
+        <v>45017</v>
+      </c>
+      <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1722008018/RS/22012034639024 — SBM ISP व्यक्तिगत सोक पिट हितग्राही संख्या 20  यूनिट - 2  मगरदा</t>
+          <t>1722008018/RS/22012034586826 — SBM IKGP किचन गार्डन माध्यमिक विद्यालय मगरदा</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>105062.23</v>
+        <v>0</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>94918.19</v>
+        <v>0</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>44704</v>
-[...3 lines deleted...]
-      </c>
+        <v>44464</v>
+      </c>
+      <c r="K428" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1722008018/RS/22012034639025 — SBM ISP व्यक्तिगत सोक पिट हितग्राही संख्या 20  यूनिट - 3  मगरदा</t>
+          <t>1722008018/RS/22012034639022 — SBM ISP व्यक्तिगत सोक पिट हितग्राही संख्या 20  यूनिट - 1 मगरदा</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
         <v>105062.23</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>95980.93</v>
+        <v>96599.75</v>
       </c>
       <c r="J429" s="3" t="n">
         <v>44704</v>
       </c>
       <c r="K429" s="3" t="n">
         <v>45273</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1722008018/RS/22012034639027 — SBM ISP व्यक्तिगत सोक पिट हितग्राही संख्या 20  यूनिट - 4   मगरदा</t>
+          <t>1722008018/RS/22012034639024 — SBM ISP व्यक्तिगत सोक पिट हितग्राही संख्या 20  यूनिट - 2  मगरदा</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
         <v>105062.23</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>0</v>
+        <v>94918.19</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>44588</v>
-[...1 lines deleted...]
-      <c r="K430" s="3"/>
+        <v>44704</v>
+      </c>
+      <c r="K430" s="3" t="n">
+        <v>45273</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1722008018/RS/22012034639028 — SBM ISP व्यक्तिगत सोक पिट हितग्राही संख्या 20  यूनिट - 5  मगरदा</t>
+          <t>1722008018/RS/22012034639025 — SBM ISP व्यक्तिगत सोक पिट हितग्राही संख्या 20  यूनिट - 3  मगरदा</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
         <v>105062.23</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>0</v>
+        <v>95980.93</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>44588</v>
-[...1 lines deleted...]
-      <c r="K431" s="3"/>
+        <v>44704</v>
+      </c>
+      <c r="K431" s="3" t="n">
+        <v>45273</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1722008018/RS/22012034669861 — SBM घरेलु सोक पीट हितग्राही संख्या 100 यूनिट क्रमांक 1 मगरदा</t>
+          <t>1722008018/RS/22012034639027 — SBM ISP व्यक्तिगत सोक पिट हितग्राही संख्या 20  यूनिट - 4   मगरदा</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>0</v>
+        <v>105062.23</v>
       </c>
       <c r="I432" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>44665</v>
+        <v>44588</v>
       </c>
       <c r="K432" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Compost Pit for Community / Repair and Maintenance of Compost Pit for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
-          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1722008018/RS/22012035115617 — ISP घरेलू सॊक पिठ हितग्राही सख्या 20 युनिट क्ंमाक 1 मगरदा</t>
+          <t>1722008018/RS/22012034639028 — SBM ISP व्यक्तिगत सोक पिट हितग्राही संख्या 20  यूनिट - 5  मगरदा</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>102777.07</v>
+        <v>105062.23</v>
       </c>
       <c r="I433" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>45017</v>
+        <v>44588</v>
       </c>
       <c r="K433" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1722008018/RS/22012035115618 — ISP घरेलू सॊक पिठ हितग्राही सख्या 20 मगरदा युनीट क्रमांक 2</t>
+          <t>1722008018/RS/22012034669861 — SBM घरेलु सोक पीट हितग्राही संख्या 100 यूनिट क्रमांक 1 मगरदा</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>97777.07</v>
+        <v>0</v>
       </c>
       <c r="I434" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>45017</v>
+        <v>44665</v>
       </c>
       <c r="K434" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Repair &amp; Maint of Compost Pit for Community / Repair and Maintenance of Compost Pit for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repaire and Maint of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/015 — कूप निर्माण दुर्जनसिंह चकिया</t>
+          <t>1722008018/RS/22012035115617 — ISP घरेलू सॊक पिठ हितग्राही सख्या 20 युनिट क्ंमाक 1 मगरदा</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>0</v>
+        <v>102777.07</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>31500</v>
+        <v>0</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>39107</v>
-[...3 lines deleted...]
-      </c>
+        <v>45017</v>
+      </c>
+      <c r="K435" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of NADEP Compost structure for Community / Construction of NADEP Compost structure for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/15 — कूप निर्माण अभयसिंह बाल्‍या</t>
+          <t>1722008018/RS/22012035115618 — ISP घरेलू सॊक पिठ हितग्राही सख्या 20 मगरदा युनीट क्रमांक 2</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>0</v>
+        <v>97777.07</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>56120</v>
+        <v>0</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>39107</v>
-[...3 lines deleted...]
-      </c>
+        <v>45017</v>
+      </c>
+      <c r="K436" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/20 — फार्म पोण्‍ड</t>
+          <t>1722008018/WC/015 — कूप निर्माण दुर्जनसिंह चकिया</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>0</v>
+        <v>31500</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>38867</v>
+        <v>39107</v>
       </c>
       <c r="K437" s="3" t="n">
-        <v>39119</v>
+        <v>39378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/20/01 — व़क्षारोपण मगरदा</t>
+          <t>1722008018/WC/15 — कूप निर्माण अभयसिंह बाल्‍या</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
-        <v>0</v>
+        <v>56120</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>39008</v>
+        <v>39107</v>
       </c>
       <c r="K438" s="3" t="n">
-        <v>40186</v>
+        <v>39378</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034438153 — Nistar talab longsari</t>
+          <t>1722008018/WC/20 — फार्म पोण्‍ड</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I439" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K439" s="3"/>
+        <v>38867</v>
+      </c>
+      <c r="K439" s="3" t="n">
+        <v>39119</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034441753 — RFR Uri Rivar Boulder Check Gata Baba Nala Magarda</t>
+          <t>1722008018/WC/20/01 — व़क्षारोपण मगरदा</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>129000</v>
+        <v>0</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>105683.6</v>
+        <v>0</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>43530</v>
+        <v>39008</v>
       </c>
       <c r="K440" s="3" t="n">
-        <v>46134</v>
+        <v>40186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034441778 — RFR Uri Rivar Contour Trench Dawarpura Magarda</t>
+          <t>1722008018/WC/22012034438153 — Nistar talab longsari</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>107000</v>
+        <v>0</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>97252</v>
+        <v>0</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>43530</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034441786 — RFR Uri Rivar Boulder Check Pipalpura Nala Magarda</t>
+          <t>1722008018/WC/22012034441753 — RFR Uri Rivar Boulder Check Gata Baba Nala Magarda</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
-        <v>204000</v>
+        <v>129000</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>142155.4</v>
+        <v>105683.6</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>43534</v>
+        <v>43530</v>
       </c>
       <c r="K442" s="3" t="n">
-        <v>44255</v>
+        <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034441836 — RFR Uri Rivar Boulder Check Dawarpura Magarda</t>
+          <t>1722008018/WC/22012034441778 — RFR Uri Rivar Contour Trench Dawarpura Magarda</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>273000</v>
+        <v>107000</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>119687</v>
+        <v>97252</v>
       </c>
       <c r="J443" s="3" t="n">
         <v>43530</v>
       </c>
       <c r="K443" s="3" t="n">
-        <v>44879</v>
+        <v>44241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034442023 — RFR Uri Rivar Boulder Check Khadapura Nala Magarda</t>
+          <t>1722008018/WC/22012034441786 — RFR Uri Rivar Boulder Check Pipalpura Nala Magarda</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>176000</v>
+        <v>204000</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>144429.4</v>
+        <v>142155.4</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>43530</v>
+        <v>43534</v>
       </c>
       <c r="K444" s="3" t="n">
-        <v>44879</v>
+        <v>44255</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034442029 — RFR Uri Rivar Bolder chek Chokidarpura Magarda</t>
+          <t>1722008018/WC/22012034441836 — RFR Uri Rivar Boulder Check Dawarpura Magarda</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>192000</v>
+        <v>273000</v>
       </c>
       <c r="I445" s="2" t="n">
-        <v>129900</v>
+        <v>119687</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>43546</v>
+        <v>43530</v>
       </c>
       <c r="K445" s="3" t="n">
-        <v>43971</v>
+        <v>44879</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034472362 — RFR Uri Rivar Bolder Check Dem Pilyapura Holi Nala Magarda</t>
+          <t>1722008018/WC/22012034442023 — RFR Uri Rivar Boulder Check Khadapura Nala Magarda</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>0</v>
+        <v>176000</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>0</v>
+        <v>144429.4</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>43647</v>
-[...1 lines deleted...]
-      <c r="K446" s="3"/>
+        <v>43530</v>
+      </c>
+      <c r="K446" s="3" t="n">
+        <v>44879</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034472364 — RFR Uri Rivar Check Dem Fatu Ratan Ke Khet Pas Magrda</t>
+          <t>1722008018/WC/22012034442029 — RFR Uri Rivar Bolder chek Chokidarpura Magarda</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>1138123.64</v>
+        <v>192000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>1113627.25</v>
+        <v>129900</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>43860</v>
+        <v>43546</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>44241</v>
+        <v>43971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034472366 — RFR Uri Rivar Check Dem Kishan Nanbu Ke Khet Pas Magrada</t>
+          <t>1722008018/WC/22012034472362 — RFR Uri Rivar Bolder Check Dem Pilyapura Holi Nala Magarda</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>1425698.73</v>
+        <v>0</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>1356620</v>
+        <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>43876</v>
-[...3 lines deleted...]
-      </c>
+        <v>43647</v>
+      </c>
+      <c r="K448" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034472368 — RFR Uri Rivar Check Dem Pipliyapura Biram Ke Khet Pas Magarda</t>
+          <t>1722008018/WC/22012034472364 — RFR Uri Rivar Check Dem Fatu Ratan Ke Khet Pas Magrda</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>1417148.58</v>
+        <v>1138123.64</v>
       </c>
       <c r="I449" s="2" t="n">
-        <v>1241773.1</v>
+        <v>1113627.25</v>
       </c>
       <c r="J449" s="3" t="n">
-        <v>43862</v>
+        <v>43860</v>
       </c>
       <c r="K449" s="3" t="n">
-        <v>44083</v>
+        <v>44241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034472371 — RFR Uri Rivar Check Dem Pipaliyapura Somala Ke Khet Pas Magrada</t>
+          <t>1722008018/WC/22012034472366 — RFR Uri Rivar Check Dem Kishan Nanbu Ke Khet Pas Magrada</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>1434771.05</v>
+        <v>1425698.73</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>1268835</v>
+        <v>1356620</v>
       </c>
       <c r="J450" s="3" t="n">
         <v>43876</v>
       </c>
       <c r="K450" s="3" t="n">
         <v>44083</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034552113 — SCT Khadapura Bayadi magarda</t>
+          <t>1722008018/WC/22012034472368 — RFR Uri Rivar Check Dem Pipliyapura Biram Ke Khet Pas Magarda</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>0</v>
+        <v>1417148.58</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>0</v>
+        <v>1241773.1</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>43934</v>
-[...1 lines deleted...]
-      <c r="K451" s="3"/>
+        <v>43862</v>
+      </c>
+      <c r="K451" s="3" t="n">
+        <v>44083</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034554241 — Nala Trench Holi mal Nala  Ansingh ke khet ke pass Magarda</t>
+          <t>1722008018/WC/22012034472371 — RFR Uri Rivar Check Dem Pipaliyapura Somala Ke Khet Pas Magrada</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>315551</v>
+        <v>1434771.05</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>279093</v>
+        <v>1268835</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>44558</v>
+        <v>43876</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>46127</v>
+        <v>44083</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034559327 — RFR Uri Riwar RMS Nirman Sersingh Ke Khet Pas Khadapura Magrda</t>
+          <t>1722008018/WC/22012034552113 — SCT Khadapura Bayadi magarda</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>1010227.31</v>
+        <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>990690</v>
+        <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>44014</v>
-[...3 lines deleted...]
-      </c>
+        <v>43934</v>
+      </c>
+      <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034559328 — RFR Uri Riwar RMS Nirman Rambai Kalu Ke Khet Pas Gawaligata Magrda</t>
+          <t>1722008018/WC/22012034554241 — Nala Trench Holi mal Nala  Ansingh ke khet ke pass Magarda</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>1012589.81</v>
+        <v>315551</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>973700</v>
+        <v>279093</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>44033</v>
+        <v>44558</v>
       </c>
       <c r="K454" s="3" t="n">
-        <v>44231</v>
+        <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034559329 — RFR Uri Riwar RMS Nirman Sevsingh Ke Khet Pas Anjankhedi Nala Magrda</t>
+          <t>1722008018/WC/22012034559327 — RFR Uri Riwar RMS Nirman Sersingh Ke Khet Pas Khadapura Magrda</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>0</v>
+        <v>1010227.31</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>0</v>
+        <v>990690</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>43983</v>
-[...1 lines deleted...]
-      <c r="K455" s="3"/>
+        <v>44014</v>
+      </c>
+      <c r="K455" s="3" t="n">
+        <v>46134</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034560800 — Rfr RMS Sevsingh ke khet ke Pass Khadapura magrda</t>
+          <t>1722008018/WC/22012034559328 — RFR Uri Riwar RMS Nirman Rambai Kalu Ke Khet Pas Gawaligata Magrda</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>1463265.52</v>
+        <v>1012589.81</v>
       </c>
       <c r="I456" s="2" t="n">
-        <v>1472618</v>
+        <v>973700</v>
       </c>
       <c r="J456" s="3" t="n">
-        <v>44020</v>
+        <v>44033</v>
       </c>
       <c r="K456" s="3" t="n">
-        <v>44327</v>
+        <v>44231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034560801 — Rfr RMS Mehtab Nathu ke khet ke Pass Dawarpura Magrda</t>
+          <t>1722008018/WC/22012034559329 — RFR Uri Riwar RMS Nirman Sevsingh Ke Khet Pas Anjankhedi Nala Magrda</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>1499368.13</v>
+        <v>0</v>
       </c>
       <c r="I457" s="2" t="n">
-        <v>1405522</v>
+        <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>44033</v>
-[...3 lines deleted...]
-      </c>
+        <v>43983</v>
+      </c>
+      <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034560802 — Rfr RMS Rambai ke Khet ke Pass Chokidarpura Magrda</t>
+          <t>1722008018/WC/22012034560800 — Rfr RMS Sevsingh ke khet ke Pass Khadapura magrda</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>1492601.76</v>
+        <v>1463265.52</v>
       </c>
       <c r="I458" s="2" t="n">
-        <v>1143557</v>
+        <v>1472618</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>44240</v>
+        <v>44020</v>
       </c>
       <c r="K458" s="3" t="n">
-        <v>44538</v>
+        <v>44327</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034560803 — Rfr RMS Kalam Badansingh ke Pass Khadapura magrda</t>
+          <t>1722008018/WC/22012034560801 — Rfr RMS Mehtab Nathu ke khet ke Pass Dawarpura Magrda</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>1469469.81</v>
+        <v>1499368.13</v>
       </c>
       <c r="I459" s="2" t="n">
-        <v>1176607</v>
+        <v>1405522</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>44240</v>
+        <v>44033</v>
       </c>
       <c r="K459" s="3" t="n">
-        <v>44448</v>
+        <v>44436</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034582514 — RMS Nirman Kakadwala Nala Magrda</t>
+          <t>1722008018/WC/22012034560802 — Rfr RMS Rambai ke Khet ke Pass Chokidarpura Magrda</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>0</v>
+        <v>1492601.76</v>
       </c>
       <c r="I460" s="2" t="n">
-        <v>0</v>
+        <v>1143557</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>44055</v>
-[...1 lines deleted...]
-      <c r="K460" s="3"/>
+        <v>44240</v>
+      </c>
+      <c r="K460" s="3" t="n">
+        <v>44538</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034582515 — RMS Nirman Sekadiya Motesingh Ke khet ke Pass Magrda</t>
+          <t>1722008018/WC/22012034560803 — Rfr RMS Kalam Badansingh ke Pass Khadapura magrda</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>0</v>
+        <v>1469469.81</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>0</v>
+        <v>1176607</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>44055</v>
-[...1 lines deleted...]
-      <c r="K461" s="3"/>
+        <v>44240</v>
+      </c>
+      <c r="K461" s="3" t="n">
+        <v>44448</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034611344 — अर्थन डेम निर्माण गाता बाबा मगरदा</t>
+          <t>1722008018/WC/22012034582514 — RMS Nirman Kakadwala Nala Magrda</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>44195</v>
+        <v>44055</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034622648 — नाला ट्रेन्च बजरंगबली   नाला  मगरदा</t>
+          <t>1722008018/WC/22012034582515 — RMS Nirman Sekadiya Motesingh Ke khet ke Pass Magrda</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>220415.85</v>
+        <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>341610</v>
+        <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>44307</v>
-[...3 lines deleted...]
-      </c>
+        <v>44055</v>
+      </c>
+      <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034622649 — नाला ट्रेन्च डावरपुरा   नाला  मगरदा</t>
+          <t>1722008018/WC/22012034611344 — अर्थन डेम निर्माण गाता बाबा मगरदा</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>222931.88</v>
+        <v>0</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>234360</v>
+        <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>44345</v>
-[...3 lines deleted...]
-      </c>
+        <v>44195</v>
+      </c>
+      <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034636493 — CTRA FORM POND NO.1 MAGARDA</t>
+          <t>1722008018/WC/22012034622648 — नाला ट्रेन्च बजरंगबली   नाला  मगरदा</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>0</v>
+        <v>220415.85</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>0</v>
+        <v>341610</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>44288</v>
-[...1 lines deleted...]
-      <c r="K465" s="3"/>
+        <v>44307</v>
+      </c>
+      <c r="K465" s="3" t="n">
+        <v>46127</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034636511 — CTRA CONTOUR TRANCH MAGARDA</t>
+          <t>1722008018/WC/22012034622649 — नाला ट्रेन्च डावरपुरा   नाला  मगरदा</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>103424.6</v>
+        <v>222931.88</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>68901</v>
+        <v>234360</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>44353</v>
+        <v>44345</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>44761</v>
+        <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034656899 — CTRA proclation tank holi mal nalla magarda</t>
+          <t>1722008018/WC/22012034636493 — CTRA FORM POND NO.1 MAGARDA</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I467" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>44287</v>
+        <v>44288</v>
       </c>
       <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034656907 — CTRA form pond magarda harwansingh ke khet ke pass</t>
+          <t>1722008018/WC/22012034636511 — CTRA CONTOUR TRANCH MAGARDA</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>304173.27</v>
+        <v>103424.6</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>20265</v>
+        <v>68901</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>44327</v>
+        <v>44353</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>44546</v>
+        <v>44761</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034656912 — CTRA nalla trench pipal pura nalla suklal ke khet ke pass magrda</t>
+          <t>1722008018/WC/22012034656899 — CTRA proclation tank holi mal nalla magarda</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
-        <v>350425</v>
+        <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>6755</v>
+        <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>44313</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034819501 — CTRA - रूफ वाटर हार्वेस्टिंग मिडिल स्कूल अतिरिक्त कक्ष मगरदा</t>
+          <t>1722008018/WC/22012034656907 — CTRA form pond magarda harwansingh ke khet ke pass</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>44360.77</v>
+        <v>304173.27</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>0</v>
+        <v>20265</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K470" s="3"/>
+        <v>44327</v>
+      </c>
+      <c r="K470" s="3" t="n">
+        <v>44546</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034821200 — CTRA - रूफ वाटर हार्वेस्टिंग NM मगरदा</t>
+          <t>1722008018/WC/22012034656912 — CTRA nalla trench pipal pura nalla suklal ke khet ke pass magrda</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>0</v>
+        <v>350425</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>0</v>
+        <v>6755</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>44424</v>
-[...1 lines deleted...]
-      <c r="K471" s="3"/>
+        <v>44313</v>
+      </c>
+      <c r="K471" s="3" t="n">
+        <v>46134</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034898617 — CTRA  - रूफ वाटर हार्वेस्टिंग पंचायत भवन स्कूलपुरा मगरदा</t>
+          <t>1722008018/WC/22012034819501 — CTRA - रूफ वाटर हार्वेस्टिंग मिडिल स्कूल अतिरिक्त कक्ष मगरदा</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>0</v>
+        <v>44360.77</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>44578</v>
+        <v>44424</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034898619 — CTRA  - रूफ वाटर हार्वेस्टिंग प्राथमिक स्कूल भाग 1 स्कूलपूरा मगरदा</t>
+          <t>1722008018/WC/22012034821200 — CTRA - रूफ वाटर हार्वेस्टिंग NM मगरदा</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>44578</v>
+        <v>44424</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034898620 — CTRA  - रूफ वाटर हार्वेस्टिंग प्राथमिक स्कूल भाग 1 स्कूलपूरा मगरदा</t>
+          <t>1722008018/WC/22012034898617 — CTRA  - रूफ वाटर हार्वेस्टिंग पंचायत भवन स्कूलपुरा मगरदा</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>44578</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034898621 — CTRA  - रूफ वाटर हार्वेस्टिंग प्राथमिक स्कूल भाग 2  स्कूलपूरा मगरदा</t>
+          <t>1722008018/WC/22012034898619 — CTRA  - रूफ वाटर हार्वेस्टिंग प्राथमिक स्कूल भाग 1 स्कूलपूरा मगरदा</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>44578</v>
       </c>
       <c r="K475" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034898622 — CTRA  - रूफ वाटर हार्वेस्टिंग माध्यमिक स्कूल स्कूलपुरा मगरदा</t>
+          <t>1722008018/WC/22012034898620 — CTRA  - रूफ वाटर हार्वेस्टिंग प्राथमिक स्कूल भाग 1 स्कूलपूरा मगरदा</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>44578</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034898623 — CTRA  - रूफ वाटर हार्वेस्टिंग आंगनवाड़ी भवन स्कूलपुरा मगरदा</t>
+          <t>1722008018/WC/22012034898621 — CTRA  - रूफ वाटर हार्वेस्टिंग प्राथमिक स्कूल भाग 2  स्कूलपूरा मगरदा</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>44578</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034898624 — CTRA  - रूफ वाटर हार्वेस्टिंग आंगनवाड़ी भवन डावरपुरा मगरदा</t>
+          <t>1722008018/WC/22012034898622 — CTRA  - रूफ वाटर हार्वेस्टिंग माध्यमिक स्कूल स्कूलपुरा मगरदा</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>44578</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034898625 — CTRA  - रूफ वाटर हार्वेस्टिंग प्राथमिक स्कूल डावरपुरा मगरदा</t>
+          <t>1722008018/WC/22012034898623 — CTRA  - रूफ वाटर हार्वेस्टिंग आंगनवाड़ी भवन स्कूलपुरा मगरदा</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>44578</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034898626 — CTRA  - रूफ वाटर हार्वेस्टिंग E.G.S.  स्कूल खाडापूरा मगरदा</t>
+          <t>1722008018/WC/22012034898624 — CTRA  - रूफ वाटर हार्वेस्टिंग आंगनवाड़ी भवन डावरपुरा मगरदा</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>44578</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034898627 — CTRA  - रूफ वाटर हार्वेस्टिंग E.G.S.  स्कूल खाडापूरा मगरदा</t>
+          <t>1722008018/WC/22012034898625 — CTRA  - रूफ वाटर हार्वेस्टिंग प्राथमिक स्कूल डावरपुरा मगरदा</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>44578</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034898629 — CTRA  - रूफ वाटर हार्वेस्टिंग मांगलिक भवन खाडापूरा मगरदा</t>
+          <t>1722008018/WC/22012034898626 — CTRA  - रूफ वाटर हार्वेस्टिंग E.G.S.  स्कूल खाडापूरा मगरदा</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>44578</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034898630 — CTRA  - रूफ वाटर हार्वेस्टिंग आंगनवाड़ी भवन पीपलपुरा  मगरदा</t>
+          <t>1722008018/WC/22012034898627 — CTRA  - रूफ वाटर हार्वेस्टिंग E.G.S.  स्कूल खाडापूरा मगरदा</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>44578</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034898631 — CTRA  - रूफ वाटर हार्वेस्टिंग आंगनवाड़ी भवन पटेलपुरा  मगरदा</t>
+          <t>1722008018/WC/22012034898629 — CTRA  - रूफ वाटर हार्वेस्टिंग मांगलिक भवन खाडापूरा मगरदा</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>44578</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034898637 — CTRA  - रूफ वाटर हार्वेस्टिंग आंगनवाड़ी भवन चौकिदारपुरा  मगरदा</t>
+          <t>1722008018/WC/22012034898630 — CTRA  - रूफ वाटर हार्वेस्टिंग आंगनवाड़ी भवन पीपलपुरा  मगरदा</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>44578</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034898642 — CTRA  - रूफ वाटर हार्वेस्टिंग प्राथमिक स्कूल चौकिदारपुरा  मगरदा</t>
+          <t>1722008018/WC/22012034898631 — CTRA  - रूफ वाटर हार्वेस्टिंग आंगनवाड़ी भवन पटेलपुरा  मगरदा</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>44578</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034907532 — ctra - अर्थन डेम पीपलपुरा मगरधा</t>
+          <t>1722008018/WC/22012034898637 — CTRA  - रूफ वाटर हार्वेस्टिंग आंगनवाड़ी भवन चौकिदारपुरा  मगरदा</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>497518.18</v>
+        <v>0</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>44910</v>
+        <v>44578</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034915528 — kapil dhara kup</t>
+          <t>1722008018/WC/22012034898642 — CTRA  - रूफ वाटर हार्वेस्टिंग प्राथमिक स्कूल चौकिदारपुरा  मगरदा</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>44587</v>
+        <v>44578</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034915529 — kapil dhara kup</t>
+          <t>1722008018/WC/22012034907532 — ctra - अर्थन डेम पीपलपुरा मगरधा</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>0</v>
+        <v>497518.18</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>44587</v>
+        <v>44910</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034915530 — nsp parkolation tank</t>
+          <t>1722008018/WC/22012034915528 — kapil dhara kup</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>44587</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034915531 — nsp parkolation tank</t>
+          <t>1722008018/WC/22012034915529 — kapil dhara kup</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>44587</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034915533 — nsp parkolation tank</t>
+          <t>1722008018/WC/22012034915530 — nsp parkolation tank</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>44587</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034915534 — nsp nala trench</t>
+          <t>1722008018/WC/22012034915531 — nsp parkolation tank</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>44587</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034915536 — nsp nala trench</t>
+          <t>1722008018/WC/22012034915533 — nsp parkolation tank</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>44587</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034915537 — nistar talab</t>
+          <t>1722008018/WC/22012034915534 — nsp nala trench</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>44587</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034915539 — nistar talab</t>
+          <t>1722008018/WC/22012034915536 — nsp nala trench</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>44587</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034928388 — पुष्कर स्टाप डेम  जीर्णोद्धार कार्य स्कूल के पीछे वाला नाला मगरदा</t>
+          <t>1722008018/WC/22012034915537 — nistar talab</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>44409</v>
+        <v>44587</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034953712 — J A A  - परकोलेशन तालाब  पीपलपुरा मगरदा</t>
+          <t>1722008018/WC/22012034915539 — nistar talab</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
-        <v>44652</v>
+        <v>44587</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034953731 — J A A  - परकोलेशन तालाब  मेहड़ापूरा मगरदा</t>
+          <t>1722008018/WC/22012034928388 — पुष्कर स्टाप डेम  जीर्णोद्धार कार्य स्कूल के पीछे वाला नाला मगरदा</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
-        <v>44652</v>
+        <v>44409</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034953740 — J A A  - परकोलेशन तालाब लिमसिंह वीरसिंह के खेत के पास   मगरदा</t>
+          <t>1722008018/WC/22012034953712 — J A A  - परकोलेशन तालाब  पीपलपुरा मगरदा</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034953755 — J A A  - परकोलेशन तालाब  किशन नानू  के खेत के पास   मगरदा</t>
+          <t>1722008018/WC/22012034953731 — J A A  - परकोलेशन तालाब  मेहड़ापूरा मगरदा</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034953773 — J A A  - परकोलेशन तालाब  डावरपुरा नाले के पास  मगरदा</t>
+          <t>1722008018/WC/22012034953740 — J A A  - परकोलेशन तालाब लिमसिंह वीरसिंह के खेत के पास   मगरदा</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034953782 — J A A  - परकोलेशन तालाब  स्कूल वाले  नाले पर मगरदा</t>
+          <t>1722008018/WC/22012034953755 — J A A  - परकोलेशन तालाब  किशन नानू  के खेत के पास   मगरदा</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034953786 — J A A  - परकोलेशन तालाब  खोखली माता  नाले पर मगरदा</t>
+          <t>1722008018/WC/22012034953773 — J A A  - परकोलेशन तालाब  डावरपुरा नाले के पास  मगरदा</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034954817 — pushkar jeernodhaar nistar talab school ke peeche magarda</t>
+          <t>1722008018/WC/22012034953782 — J A A  - परकोलेशन तालाब  स्कूल वाले  नाले पर मगरदा</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>45264.89</v>
+        <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>53856</v>
+        <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>44704</v>
-[...3 lines deleted...]
-      </c>
+        <v>44652</v>
+      </c>
+      <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034954819 — pushkar jeernodhaar nistar talab school ke peeche magarda</t>
+          <t>1722008018/WC/22012034953786 — J A A  - परकोलेशन तालाब  खोखली माता  नाले पर मगरदा</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>44665</v>
+        <v>44652</v>
       </c>
       <c r="K506" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034954824 — pushkar jeernodhaar nistar talab dawarpura baydipura  magarda</t>
+          <t>1722008018/WC/22012034954817 — pushkar jeernodhaar nistar talab school ke peeche magarda</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>49817.22</v>
+        <v>45264.89</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>77112</v>
+        <v>53856</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>44712</v>
+        <v>44704</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>44879</v>
+        <v>44771</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034977187 — J.A.Aअर्थन डेम निर्माण पिपलपुरा मगरदा</t>
+          <t>1722008018/WC/22012034954819 — pushkar jeernodhaar nistar talab school ke peeche magarda</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>504679.38</v>
+        <v>0</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>44652</v>
+        <v>44665</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Repair &amp; maint of Community Ponds for Comm / Repair and maintenance of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034977191 — J.A.A.अर्थन डेम निर्माण मेहडापुरा मगरदा</t>
+          <t>1722008018/WC/22012034954824 — pushkar jeernodhaar nistar talab dawarpura baydipura  magarda</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>0</v>
+        <v>49817.22</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>0</v>
+        <v>77112</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>44652</v>
-[...1 lines deleted...]
-      <c r="K509" s="3"/>
+        <v>44712</v>
+      </c>
+      <c r="K509" s="3" t="n">
+        <v>44879</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034977194 — J.A.A.अर्थन डेम निर्माण लिमसिंग वेरसिंह के खेत के पास डावपुरा मगरदा</t>
+          <t>1722008018/WC/22012034977187 — J.A.Aअर्थन डेम निर्माण पिपलपुरा मगरदा</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>0</v>
+        <v>504679.38</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034977196 — J.A.A.अर्थन डेम निर्माण स्कुल वाले नाले पर मगरदा</t>
+          <t>1722008018/WC/22012034977191 — J.A.A.अर्थन डेम निर्माण मेहडापुरा मगरदा</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034990631 — गली प्लाग निर्माण डावरपुरा भाग-1 मगरदा</t>
+          <t>1722008018/WC/22012034977194 — J.A.A.अर्थन डेम निर्माण लिमसिंग वेरसिंह के खेत के पास डावपुरा मगरदा</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>36000.27</v>
+        <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
-        <v>44773</v>
+        <v>44652</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012034990633 — गली प्लाग निर्माण डावरपुरा भाग-2 मगरदा</t>
+          <t>1722008018/WC/22012034977196 — J.A.A.अर्थन डेम निर्माण स्कुल वाले नाले पर मगरदा</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>36000.27</v>
+        <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>44773</v>
+        <v>44652</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012035011504 — अर्थन डेम  निर्माण हनुमान मंदीर नाला मगरदा</t>
+          <t>1722008018/WC/22012034990631 — गली प्लाग निर्माण डावरपुरा भाग-1 मगरदा</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>498050.92</v>
+        <v>36000.27</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>45194</v>
+        <v>44773</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012035011505 — अर्थन डेम निर्माण मनोहर के खेत के पास नाला मगरदा</t>
+          <t>1722008018/WC/22012034990633 — गली प्लाग निर्माण डावरपुरा भाग-2 मगरदा</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>0</v>
+        <v>36000.27</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>44666</v>
+        <v>44773</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012035011508 — अर्थन डेम निर्माण पाचिया के खेत के पास मगरदा</t>
+          <t>1722008018/WC/22012035011504 — अर्थन डेम  निर्माण हनुमान मंदीर नाला मगरदा</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>0</v>
+        <v>498050.92</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>44665</v>
+        <v>45194</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012035024672 — निर्मल निर कुप पटेलपुरा मगरदा</t>
+          <t>1722008018/WC/22012035011505 — अर्थन डेम निर्माण मनोहर के खेत के पास नाला मगरदा</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>539999.87</v>
+        <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>88512.42</v>
+        <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>45826</v>
+        <v>44666</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of Upland Bench Terrace Terrace for Comm / Construction of Upland Bench Terrace for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012035024673 — निर्मल निर कुप चोकीदारपुरा मगरदा</t>
+          <t>1722008018/WC/22012035011508 — अर्थन डेम निर्माण पाचिया के खेत के पास मगरदा</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>44774</v>
+        <v>44665</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Constr of Upland Bench Terrace Terrace for Comm / Construction of Upland Bench Terrace for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012035024674 — निर्मल निर कुप चोकीदारपुरा मगरदा</t>
+          <t>1722008018/WC/22012035024672 — निर्मल निर कुप पटेलपुरा मगरदा</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
-        <v>0</v>
+        <v>539999.87</v>
       </c>
       <c r="I519" s="2" t="n">
-        <v>0</v>
+        <v>88512.42</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>44774</v>
+        <v>45826</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Upland Bench Terrace Terrace for Comm / Construction of Upland Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012035086300 — परकोलेशन टेंक स्कुलपुरा मगरदा</t>
+          <t>1722008018/WC/22012035024673 — निर्मल निर कुप चोकीदारपुरा मगरदा</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>573325.59</v>
+        <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
-        <v>271811</v>
+        <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
-        <v>45290</v>
-[...3 lines deleted...]
-      </c>
+        <v>44774</v>
+      </c>
+      <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Upland Bench Terrace Terrace for Comm / Construction of Upland Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012035086303 — परकोलेशन टेंक चोकीदारपुरा मगरदा</t>
+          <t>1722008018/WC/22012035024674 — निर्मल निर कुप चोकीदारपुरा मगरदा</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>573325.59</v>
+        <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
-        <v>254595</v>
+        <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>45290</v>
-[...3 lines deleted...]
-      </c>
+        <v>44774</v>
+      </c>
+      <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012035086306 — परकोलेशन टेंक पटेलपुरा मगरदा</t>
+          <t>1722008018/WC/22012035086300 — परकोलेशन टेंक स्कुलपुरा मगरदा</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>573325.59</v>
       </c>
       <c r="I522" s="2" t="n">
-        <v>231456</v>
+        <v>271811</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>45290</v>
       </c>
       <c r="K522" s="3" t="n">
         <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012035086308 — परकोलेशन टेंक वास्केलपुरा मगरदा</t>
+          <t>1722008018/WC/22012035086303 — परकोलेशन टेंक चोकीदारपुरा मगरदा</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>573325.59</v>
       </c>
       <c r="I523" s="2" t="n">
-        <v>238068.39</v>
+        <v>254595</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>45290</v>
       </c>
       <c r="K523" s="3" t="n">
         <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012035104290 — आरएमएस निर्माण कार्य पटेलपुरा नाला मगरदा</t>
+          <t>1722008018/WC/22012035086306 — परकोलेशन टेंक पटेलपुरा मगरदा</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
-        <v>1857000.13</v>
+        <v>573325.59</v>
       </c>
       <c r="I524" s="2" t="n">
-        <v>1759237</v>
+        <v>231456</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>45533</v>
+        <v>45290</v>
       </c>
       <c r="K524" s="3" t="n">
-        <v>45794</v>
+        <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012035104291 — पाईप कलवर्ट निर्माण कार्य खाडापुरा मगरदा</t>
+          <t>1722008018/WC/22012035086308 — परकोलेशन टेंक वास्केलपुरा मगरदा</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>2498999.12</v>
+        <v>573325.59</v>
       </c>
       <c r="I525" s="2" t="n">
-        <v>2394108.08</v>
+        <v>238068.39</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>45411</v>
+        <v>45290</v>
       </c>
       <c r="K525" s="3" t="n">
-        <v>45794</v>
+        <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012035108969 — परकोलेशन तालाब निर्माण होली मगरदा</t>
+          <t>1722008018/WC/22012035104290 — आरएमएस निर्माण कार्य पटेलपुरा नाला मगरदा</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
-        <v>0</v>
+        <v>1857000.13</v>
       </c>
       <c r="I526" s="2" t="n">
-        <v>0</v>
+        <v>1759237</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K526" s="3"/>
+        <v>45533</v>
+      </c>
+      <c r="K526" s="3" t="n">
+        <v>45794</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012035108974 — परकोलेशन तालाब निर्माण चौकीदारपुरा मगरदा</t>
+          <t>1722008018/WC/22012035104291 — पाईप कलवर्ट निर्माण कार्य खाडापुरा मगरदा</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
-        <v>0</v>
+        <v>2498999.12</v>
       </c>
       <c r="I527" s="2" t="n">
-        <v>0</v>
+        <v>2394108.08</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K527" s="3"/>
+        <v>45411</v>
+      </c>
+      <c r="K527" s="3" t="n">
+        <v>45794</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012035108975 — परकोलेशन तालाब निर्माण पिपलपुरा नाला मगरदा</t>
+          <t>1722008018/WC/22012035108969 — परकोलेशन तालाब निर्माण होली मगरदा</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012035108977 — परकोलेशन तालाब निर्माण करणसिंह के खेत के पास मगरदा</t>
+          <t>1722008018/WC/22012035108974 — परकोलेशन तालाब निर्माण चौकीदारपुरा मगरदा</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>603044.93</v>
+        <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
-        <v>381128.73</v>
+        <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>45290</v>
-[...3 lines deleted...]
-      </c>
+        <v>45017</v>
+      </c>
+      <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012035108980 — अर्थन डेम निर्माण समरसिंह के खेत के पास मगरदा</t>
+          <t>1722008018/WC/22012035108975 — परकोलेशन तालाब निर्माण पिपलपुरा नाला मगरदा</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>710950.33</v>
+        <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
-        <v>409584.08</v>
+        <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>45290</v>
-[...3 lines deleted...]
-      </c>
+        <v>45017</v>
+      </c>
+      <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012035108981 — अर्थन डेम निर्माण महेन्द्र नानसिंह के खेत के पास मगरदा</t>
+          <t>1722008018/WC/22012035108977 — परकोलेशन तालाब निर्माण करणसिंह के खेत के पास मगरदा</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
-        <v>703792.58</v>
+        <v>603044.93</v>
       </c>
       <c r="I531" s="2" t="n">
-        <v>441360.56</v>
+        <v>381128.73</v>
       </c>
       <c r="J531" s="3" t="n">
         <v>45290</v>
       </c>
       <c r="K531" s="3" t="n">
         <v>46135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012035108983 — अर्थन डेम निर्माण चौकीदारपुरा दिनेश ढोलिया के खेत के पास मगरदा</t>
+          <t>1722008018/WC/22012035108980 — अर्थन डेम निर्माण समरसिंह के खेत के पास मगरदा</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>613541.12</v>
+        <v>710950.33</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>322975.73</v>
+        <v>409584.08</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>45587</v>
+        <v>45290</v>
       </c>
       <c r="K532" s="3" t="n">
-        <v>46135</v>
+        <v>46134</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012035108985 — अर्थन डेम निर्माण श्मशान घाट के पास मगरदा</t>
+          <t>1722008018/WC/22012035108981 — अर्थन डेम निर्माण महेन्द्र नानसिंह के खेत के पास मगरदा</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>631865.61</v>
+        <v>703792.58</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>523788.14</v>
+        <v>441360.56</v>
       </c>
       <c r="J533" s="3" t="n">
         <v>45290</v>
       </c>
       <c r="K533" s="3" t="n">
-        <v>46127</v>
+        <v>46135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012035108987 — अर्थन डेम निर्माण दिपसिंह के ख्ेात के पास मगरदा</t>
+          <t>1722008018/WC/22012035108983 — अर्थन डेम निर्माण चौकीदारपुरा दिनेश ढोलिया के खेत के पास मगरदा</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>616198.56</v>
+        <v>613541.12</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>533394.76</v>
+        <v>322975.73</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>45290</v>
+        <v>45587</v>
       </c>
       <c r="K534" s="3" t="n">
-        <v>46127</v>
+        <v>46135</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012035139017 — नाला टेंªचिंग निर्माण होलीमाता नाला मगरदा</t>
+          <t>1722008018/WC/22012035108985 — अर्थन डेम निर्माण श्मशान घाट के पास मगरदा</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>157919.67</v>
+        <v>631865.61</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>0</v>
+        <v>523788.14</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K535" s="3"/>
+        <v>45290</v>
+      </c>
+      <c r="K535" s="3" t="n">
+        <v>46127</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012035139021 — नाला टेंªचिंग निर्माण तालाब के पास वाला नाला मगरदा</t>
+          <t>1722008018/WC/22012035108987 — अर्थन डेम निर्माण दिपसिंह के ख्ेात के पास मगरदा</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>158419.67</v>
+        <v>616198.56</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>0</v>
+        <v>533394.76</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K536" s="3"/>
+        <v>45290</v>
+      </c>
+      <c r="K536" s="3" t="n">
+        <v>46127</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012035314702 — तालाब निर्माण कार्य भावरीया वेलसिंह के खेत के पास बयरीपुरा आली</t>
+          <t>1722008018/WC/22012035139017 — नाला टेंªचिंग निर्माण होलीमाता नाला मगरदा</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>0</v>
+        <v>157919.67</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>45761</v>
+        <v>45017</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012035314724 — तालाब निर्माण कार्य दिनेश ओलिया के खेत के पास चौकीदारपुरा मगरदा</t>
+          <t>1722008018/WC/22012035139021 — नाला टेंªचिंग निर्माण तालाब के पास वाला नाला मगरदा</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>1015744.27</v>
+        <v>158419.67</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>45761</v>
+        <v>45017</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012035314743 — तालाब निर्माण कार्य सोहन के खेत के पास चौकीदारपुरा मगरदा</t>
+          <t>1722008018/WC/22012035314702 — तालाब निर्माण कार्य भावरीया वेलसिंह के खेत के पास बयरीपुरा आली</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>1042048.84</v>
+        <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/22012035314744 — तालाब निर्माण कार्य नवलसिह के खेत के पास चौकीदारपुरा मगरदा</t>
+          <t>1722008018/WC/22012035314724 — तालाब निर्माण कार्य दिनेश ओलिया के खेत के पास चौकीदारपुरा मगरदा</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>974138.63</v>
+        <v>1015744.27</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/29 — निसीर तालाब चौकीदारपुरा मगरदा</t>
+          <t>1722008018/WC/22012035314743 — तालाब निर्माण कार्य सोहन के खेत के पास चौकीदारपुरा मगरदा</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>468000</v>
+        <v>1042048.84</v>
       </c>
       <c r="I541" s="2" t="n">
-        <v>490168</v>
+        <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>39409</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/337 — फार्म पौण्‍ड झेतरिया सुमन</t>
+          <t>1722008018/WC/22012035314744 — तालाब निर्माण कार्य नवलसिह के खेत के पास चौकीदारपुरा मगरदा</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
-        <v>0</v>
+        <v>974138.63</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>38873</v>
-[...3 lines deleted...]
-      </c>
+        <v>45761</v>
+      </c>
+      <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/338 — फार्म पोण्‍ड प्रतापसिंह हेमराज</t>
+          <t>1722008018/WC/29 — निसीर तालाब चौकीदारपुरा मगरदा</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>0</v>
+        <v>468000</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>0</v>
+        <v>490168</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>39115</v>
+        <v>39409</v>
       </c>
       <c r="K543" s="3" t="n">
-        <v>39127</v>
+        <v>39982</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/339 — फाम्र् पौण्‍ड अनंिसह रामंिसह</t>
+          <t>1722008018/WC/337 — फार्म पौण्‍ड झेतरिया सुमन</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>38864</v>
+        <v>38873</v>
       </c>
       <c r="K544" s="3" t="n">
-        <v>38874</v>
+        <v>39119</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/342 — फार्म पौण्‍ड फत्‍तुंिसह रतनंिसह</t>
+          <t>1722008018/WC/338 — फार्म पोण्‍ड प्रतापसिंह हेमराज</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>38870</v>
+        <v>39115</v>
       </c>
       <c r="K545" s="3" t="n">
-        <v>38875</v>
+        <v>39127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/345 — फार्म पौण्‍ड भुरीबाइ बदनंिसयह</t>
+          <t>1722008018/WC/339 — फाम्र् पौण्‍ड अनंिसह रामंिसह</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>38867</v>
+        <v>38864</v>
       </c>
       <c r="K546" s="3" t="n">
-        <v>38894</v>
+        <v>38874</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/346 — फार्म पौण्‍ड सुभान थावरिया</t>
+          <t>1722008018/WC/342 — फार्म पौण्‍ड फत्‍तुंिसह रतनंिसह</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>38870</v>
       </c>
       <c r="K547" s="3" t="n">
         <v>38875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/349 — फार्म पौण्‍ड अनसिंह गटंिसह</t>
+          <t>1722008018/WC/345 — फार्म पौण्‍ड भुरीबाइ बदनंिसयह</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>38870</v>
+        <v>38867</v>
       </c>
       <c r="K548" s="3" t="n">
-        <v>38887</v>
+        <v>38894</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/383 — तालाब गहरी करण डाबरापुरा मगरदा</t>
+          <t>1722008018/WC/346 — फार्म पौण्‍ड सुभान थावरिया</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>14175</v>
+        <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>39247</v>
+        <v>38870</v>
       </c>
       <c r="K549" s="3" t="n">
-        <v>39247</v>
+        <v>38875</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/4560 — बोरी बाध पटेलपुरा पिपलापुरा मगरदा</t>
+          <t>1722008018/WC/349 — फार्म पौण्‍ड अनसिंह गटंिसह</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>43000</v>
+        <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>8019</v>
+        <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>39037</v>
+        <v>38870</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>39431</v>
+        <v>38887</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/4562 — व़क्षारोपण काय सडक किनारे मगरदा</t>
+          <t>1722008018/WC/383 — तालाब गहरी करण डाबरापुरा मगरदा</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>349000</v>
+        <v>0</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>49400</v>
+        <v>14175</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>39269</v>
+        <v>39247</v>
       </c>
       <c r="K551" s="3" t="n">
-        <v>40186</v>
+        <v>39247</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/4599 — निर्मल वाटीका निर्माण मगरदा</t>
+          <t>1722008018/WC/4560 — बोरी बाध पटेलपुरा पिपलापुरा मगरदा</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>348000</v>
+        <v>43000</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>130900</v>
+        <v>8019</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>40004</v>
-[...1 lines deleted...]
-      <c r="K552" s="3"/>
+        <v>39037</v>
+      </c>
+      <c r="K552" s="3" t="n">
+        <v>39431</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/4711 — निर्मल वाटिका शौचालय खाडापुरा मगरदा</t>
+          <t>1722008018/WC/4562 — व़क्षारोपण काय सडक किनारे मगरदा</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>500000</v>
+        <v>349000</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>256836</v>
+        <v>49400</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>40424</v>
+        <v>39269</v>
       </c>
       <c r="K553" s="3" t="n">
-        <v>40989</v>
+        <v>40186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/4763 — निर्मल नीर कुप नवलसिह कुवरसिह  के खेत में पिपलपुरा मगरदा</t>
+          <t>1722008018/WC/4599 — निर्मल वाटीका निर्माण मगरदा</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>250000</v>
+        <v>348000</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>158164.66</v>
+        <v>130900</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>40753</v>
-[...3 lines deleted...]
-      </c>
+        <v>40004</v>
+      </c>
+      <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/4821 — परकोलेशन तालाब निर्माण पिपलपुरा मगरदा</t>
+          <t>1722008018/WC/4711 — निर्मल वाटिका शौचालय खाडापुरा मगरदा</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>499000</v>
+        <v>500000</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>449100</v>
+        <v>256836</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>41060</v>
+        <v>40424</v>
       </c>
       <c r="K555" s="3" t="n">
-        <v>41101</v>
+        <v>40989</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/4839 — सीसी/पंच परमेश्‍वर खरंजा निर्माण मेहडापुरा मगरदा</t>
+          <t>1722008018/WC/4763 — निर्मल नीर कुप नवलसिह कुवरसिह  के खेत में पिपलपुरा मगरदा</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>85000</v>
+        <v>250000</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>72330</v>
+        <v>158164.66</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>41179</v>
+        <v>40753</v>
       </c>
       <c r="K556" s="3" t="n">
-        <v>41479</v>
+        <v>41355</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/736 — कूप निर्माण नहारसिंह नानक्‍या</t>
+          <t>1722008018/WC/4821 — परकोलेशन तालाब निर्माण पिपलपुरा मगरदा</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
-        <v>0</v>
+        <v>499000</v>
       </c>
       <c r="I557" s="2" t="n">
-        <v>25625</v>
+        <v>449100</v>
       </c>
       <c r="J557" s="3" t="n">
-        <v>39107</v>
+        <v>41060</v>
       </c>
       <c r="K557" s="3" t="n">
-        <v>39439</v>
+        <v>41101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Gabions / Construction of Gabion Check Dam for Individuals</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/9993627568 — बोल्‍डर र्चैंक डेम पिपलपुरा मगरदा</t>
+          <t>1722008018/WC/4839 — सीसी/पंच परमेश्‍वर खरंजा निर्माण मेहडापुरा मगरदा</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
-        <v>0</v>
+        <v>85000</v>
       </c>
       <c r="I558" s="2" t="n">
-        <v>0</v>
+        <v>72330</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>41282</v>
-[...1 lines deleted...]
-      <c r="K558" s="3"/>
+        <v>41179</v>
+      </c>
+      <c r="K558" s="3" t="n">
+        <v>41479</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1722008018/WC/9993649607 — परकोलेशन तालाब निर्माण चौकीदारपुरा मगरदा</t>
+          <t>1722008018/WC/736 — कूप निर्माण नहारसिंह नानक्‍या</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
-        <v>1410000</v>
+        <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
-        <v>1411834.11</v>
+        <v>25625</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>41702</v>
+        <v>39107</v>
       </c>
       <c r="K559" s="3" t="n">
-        <v>43709</v>
+        <v>39439</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1722008026/WC/22012035108967 — परकोलेशन तालाब निर्माण चौकीदारपुरा मगरदा</t>
+          <t>1722008018/WC/9993627568 — बोल्‍डर र्चैंक डेम पिपलपुरा मगरदा</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
-        <v>45017</v>
+        <v>41282</v>
       </c>
       <c r="K560" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1722008/WC/22012034600512 — RFR Antargat RMS Cum Pipe Culvert Nirman Patelpura Nala Magrda</t>
+          <t>1722008018/WC/9993649607 — परकोलेशन तालाब निर्माण चौकीदारपुरा मगरदा</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
-        <v>3120000</v>
+        <v>1410000</v>
       </c>
       <c r="I561" s="2" t="n">
-        <v>2561412.42</v>
+        <v>1411834.11</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>44182</v>
+        <v>41702</v>
       </c>
       <c r="K561" s="3" t="n">
-        <v>44319</v>
+        <v>43709</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F562" s="1" t="inlineStr">
+        <is>
+          <t>1722008026/WC/22012035108967 — परकोलेशन तालाब निर्माण चौकीदारपुरा मगरदा</t>
+        </is>
+      </c>
+      <c r="G562" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H562" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="I562" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J562" s="3" t="n">
+        <v>45017</v>
+      </c>
+      <c r="K562" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
+      <c r="A563" s="1" t="inlineStr">
+        <is>
+          <t>KUKSHI</t>
+        </is>
+      </c>
+      <c r="B563" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C563" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D563" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E563" s="1" t="inlineStr">
+        <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F562" s="1" t="inlineStr">
+      <c r="F563" s="1" t="inlineStr">
+        <is>
+          <t>1722008/WC/22012034600512 — RFR Antargat RMS Cum Pipe Culvert Nirman Patelpura Nala Magrda</t>
+        </is>
+      </c>
+      <c r="G563" s="1" t="inlineStr">
+        <is>
+          <t>Physically Completed</t>
+        </is>
+      </c>
+      <c r="H563" s="2" t="n">
+        <v>3120000</v>
+      </c>
+      <c r="I563" s="2" t="n">
+        <v>2561412.42</v>
+      </c>
+      <c r="J563" s="3" t="n">
+        <v>44182</v>
+      </c>
+      <c r="K563" s="3" t="n">
+        <v>44319</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
+      <c r="A564" s="1" t="inlineStr">
+        <is>
+          <t>KUKSHI</t>
+        </is>
+      </c>
+      <c r="B564" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C564" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D564" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E564" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F564" s="1" t="inlineStr">
         <is>
           <t>1722/WC/22012035141942 — Pipe Culvert Nirman Karya Dhawapura Khariya Nale Par Magarda</t>
         </is>
       </c>
-      <c r="G562" s="1" t="inlineStr">
+      <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
-      <c r="H562" s="2" t="n">
+      <c r="H564" s="2" t="n">
         <v>3852000</v>
       </c>
-      <c r="I562" s="2" t="n">
+      <c r="I564" s="2" t="n">
         <v>3703098</v>
       </c>
-      <c r="J562" s="3" t="n">
+      <c r="J564" s="3" t="n">
         <v>45207</v>
       </c>
-      <c r="K562" s="3" t="n">
+      <c r="K564" s="3" t="n">
         <v>46239</v>
       </c>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>