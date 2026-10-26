--- v0 (2026-09-08)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K88"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-08 08:38:47</t>
+          <t>Exported on: 2026-10-26 13:00:29</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,433 +273,433 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1722008023/DP/22012034584548 — वृक्षारोपण कार्य अमृत वाटिका बडग्यार बड़ा तालाब हाई स्कूल के पास बडग्यार</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>56000.42</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45311</v>
       </c>
       <c r="K12" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="13">
       <c r="A13" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B13" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C13" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D13" s="1" t="inlineStr">
         <is>
-          <t>Construction of water courses Canal for Community / Construction of water courses for Community</t>
+          <t>Construction of water courses Canal for Community / Construction of Water Courses and Field Channels for Community</t>
         </is>
       </c>
       <c r="E13" s="1" t="inlineStr">
         <is>
           <t>Construction of Canal</t>
         </is>
       </c>
       <c r="F13" s="1" t="inlineStr">
         <is>
           <t>1722008023/DP/22012034610332 — निर्मल नीर कूप निर्माण स्कूल के पास बडग्यार</t>
         </is>
       </c>
       <c r="G13" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H13" s="2" t="n">
         <v>599950.51</v>
       </c>
       <c r="I13" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J13" s="3" t="n">
         <v>45319</v>
       </c>
       <c r="K13" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="14">
       <c r="A14" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B14" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C14" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D14" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E14" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F14" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012034440406 — कपिल धारा कूप छोटु गोमा बडग्‍यार</t>
         </is>
       </c>
       <c r="G14" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H14" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I14" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J14" s="3" t="n">
         <v>44701</v>
       </c>
       <c r="K14" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="15">
       <c r="A15" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B15" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C15" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D15" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E15" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F15" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012034440408 — कपिल धारा कूप माधु फुलसिेह बडग्‍यार</t>
         </is>
       </c>
       <c r="G15" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H15" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I15" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J15" s="3" t="n">
         <v>44705</v>
       </c>
       <c r="K15" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012034642723 — कपिलधारा कूप निर्माण रामलाल उदेयसिंह बडग्यार</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>44232</v>
       </c>
       <c r="K16" s="3" t="n">
         <v>46231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="17">
       <c r="A17" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B17" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C17" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D17" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E17" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F17" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012034660965 — कपिलधारा कूप निर्माण भागवन्तिबाई रामसिंह बड़ग्यार</t>
         </is>
       </c>
       <c r="G17" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H17" s="2" t="n">
         <v>250732.62</v>
       </c>
       <c r="I17" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J17" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K17" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="18">
       <c r="A18" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B18" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C18" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D18" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E18" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F18" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012034748001 — GKRA cattals shead bharat manohar badgyar</t>
         </is>
       </c>
       <c r="G18" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H18" s="2" t="n">
         <v>102033.26</v>
       </c>
       <c r="I18" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>44343</v>
       </c>
       <c r="K18" s="3" t="n">
         <v>46231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012034920529 — Kapil Dhara Kup Chiranjiv s/o Chhitu B</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>250732.62</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45136</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012034937348 — Kapil Dhara Govind s/o Taja</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>257014.43</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>44701</v>
@@ -843,791 +843,803 @@
         <v>0</v>
       </c>
       <c r="J23" s="3" t="n">
         <v>45749</v>
       </c>
       <c r="K23" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035367310 — JGSA खेत तालाब निर्माण कार्य लक्ष्मण पिता खुमसिग के खेत में ब्डग्यार</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45772</v>
       </c>
-      <c r="K24" s="3"/>
+      <c r="K24" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="25">
       <c r="A25" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B25" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C25" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D25" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E25" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F25" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035367403 — JGSA खेत तालाब निर्माण कार्य शान्तिलाल पिता टिकम के खेत में ब्डग्यार</t>
         </is>
       </c>
       <c r="G25" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H25" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I25" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J25" s="3" t="n">
         <v>45772</v>
       </c>
-      <c r="K25" s="3"/>
+      <c r="K25" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="26">
       <c r="A26" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B26" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C26" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D26" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E26" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F26" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035367447 — JGSA खेत तालाब निर्माण कार्य धनसिह पिता बाला के खेत में ब्डग्यार</t>
         </is>
       </c>
       <c r="G26" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H26" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I26" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>45772</v>
       </c>
-      <c r="K26" s="3"/>
+      <c r="K26" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035383256 — JGSA डगवेल रिचार्ज पीट निर्माण गवरीबाई पति राजु के खेत में ब्डग्यार</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>45772</v>
       </c>
       <c r="K27" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035411618 — JGSA Khat Talab Gamir Bharla Badgyar</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K28" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="29">
       <c r="A29" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B29" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C29" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D29" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E29" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F29" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035412246 — JGSA Khat Talab Kalesh Sanker Badgyar</t>
         </is>
       </c>
       <c r="G29" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I29" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J29" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K29" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="30">
       <c r="A30" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B30" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C30" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D30" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E30" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F30" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035461104 — JGSA Khet Talab Gulab Dabra  Badgyar</t>
         </is>
       </c>
       <c r="G30" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H30" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I30" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J30" s="3" t="n">
         <v>45790</v>
       </c>
       <c r="K30" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="31">
       <c r="A31" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B31" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C31" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D31" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E31" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F31" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035461331 — JGSA Khet Talab Shukliya faatu Badgyar</t>
         </is>
       </c>
       <c r="G31" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H31" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I31" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J31" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K31" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="32">
       <c r="A32" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B32" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C32" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D32" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E32" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F32" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035468744 — JGSA DugWell Rechargh Pit Jitendra Chgan Badgyar</t>
         </is>
       </c>
       <c r="G32" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H32" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I32" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J32" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K32" s="3" t="n">
         <v>46222</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="33">
       <c r="A33" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B33" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C33" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D33" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E33" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F33" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035468765 — JGSA DugWell Rechargh Pit Gopal Hirla  Badgyar</t>
         </is>
       </c>
       <c r="G33" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H33" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I33" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J33" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K33" s="3" t="n">
         <v>46269</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="34">
       <c r="A34" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B34" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C34" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D34" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E34" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F34" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035468802 — JGSA DugWell Rechargh Pit Dasrat Bharusingh Badgyar</t>
         </is>
       </c>
       <c r="G34" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H34" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I34" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J34" s="3" t="n">
         <v>45786</v>
       </c>
       <c r="K34" s="3" t="n">
         <v>46266</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="35">
       <c r="A35" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B35" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C35" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D35" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E35" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F35" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035477442 — JGSA khet talab nirman rangubai Pati Shankar  badgyar</t>
         </is>
       </c>
       <c r="G35" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H35" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I35" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J35" s="3" t="n">
         <v>45790</v>
       </c>
-      <c r="K35" s="3"/>
+      <c r="K35" s="3" t="n">
+        <v>46287</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="36">
       <c r="A36" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B36" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C36" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D36" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E36" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F36" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035477475 — JGSA khet talab nirman  sitaram ramsingh badgyar</t>
         </is>
       </c>
       <c r="G36" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H36" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I36" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J36" s="3" t="n">
         <v>45790</v>
       </c>
-      <c r="K36" s="3"/>
+      <c r="K36" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="37">
       <c r="A37" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B37" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C37" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D37" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E37" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F37" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035477484 — JGSA khet talab nirman lakhansingh ramsingh badgyar</t>
         </is>
       </c>
       <c r="G37" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I37" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J37" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K37" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="38">
       <c r="A38" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B38" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C38" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D38" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E38" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F38" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035477486 — JGSA khet talab nirman lakhansingh ramsingh badgyar</t>
         </is>
       </c>
       <c r="G38" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H38" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I38" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J38" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K38" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="39">
       <c r="A39" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B39" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C39" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D39" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E39" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F39" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/22012035477641 — JGSA khet talab nirman kailash sardar badgyar</t>
         </is>
       </c>
       <c r="G39" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H39" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I39" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J39" s="3" t="n">
         <v>45790</v>
       </c>
-      <c r="K39" s="3"/>
+      <c r="K39" s="3" t="n">
+        <v>46295</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="40">
       <c r="A40" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B40" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C40" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D40" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individual</t>
         </is>
       </c>
       <c r="E40" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
@@ -1979,1491 +1991,1491 @@
         <v>0</v>
       </c>
       <c r="J47" s="3" t="n">
         <v>45924</v>
       </c>
       <c r="K47" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="48">
       <c r="A48" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B48" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C48" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D48" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E48" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F48" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/3696410 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102895396</t>
         </is>
       </c>
       <c r="G48" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H48" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I48" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J48" s="3" t="n">
         <v>44679</v>
       </c>
       <c r="K48" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="49">
       <c r="A49" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B49" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C49" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D49" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E49" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F49" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/3704692 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105506208</t>
         </is>
       </c>
       <c r="G49" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H49" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I49" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J49" s="3" t="n">
         <v>44680</v>
       </c>
       <c r="K49" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="50">
       <c r="A50" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B50" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C50" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D50" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E50" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F50" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4548813 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107041531</t>
         </is>
       </c>
       <c r="G50" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H50" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I50" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J50" s="3" t="n">
         <v>45875</v>
       </c>
       <c r="K50" s="3" t="n">
         <v>46245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="51">
       <c r="A51" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B51" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C51" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D51" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E51" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F51" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4548814 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107041555</t>
         </is>
       </c>
       <c r="G51" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H51" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I51" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J51" s="3" t="n">
         <v>45549</v>
       </c>
       <c r="K51" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="52">
       <c r="A52" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B52" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C52" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D52" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E52" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F52" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4556249 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113911039</t>
         </is>
       </c>
       <c r="G52" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H52" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I52" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J52" s="3" t="n">
         <v>45548</v>
       </c>
       <c r="K52" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="53">
       <c r="A53" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B53" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C53" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D53" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E53" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F53" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4685253 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103128176</t>
         </is>
       </c>
       <c r="G53" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H53" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I53" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J53" s="3" t="n">
         <v>45560</v>
       </c>
       <c r="K53" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="54">
       <c r="A54" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B54" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C54" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D54" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E54" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F54" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4685411 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105974569</t>
         </is>
       </c>
       <c r="G54" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H54" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I54" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J54" s="3" t="n">
         <v>45652</v>
       </c>
       <c r="K54" s="3" t="n">
         <v>46231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="55">
       <c r="A55" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B55" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C55" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D55" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E55" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F55" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4686381 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105244174</t>
         </is>
       </c>
       <c r="G55" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H55" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I55" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J55" s="3" t="n">
         <v>45687</v>
       </c>
       <c r="K55" s="3" t="n">
         <v>46270</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="56">
       <c r="A56" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B56" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C56" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D56" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E56" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F56" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4686794 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103971313</t>
         </is>
       </c>
       <c r="G56" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H56" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I56" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J56" s="3" t="n">
         <v>45659</v>
       </c>
       <c r="K56" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4736155 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104905995</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="K57" s="3" t="n">
         <v>46245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4736164 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104908046</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>45549</v>
       </c>
       <c r="K58" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="59">
       <c r="A59" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B59" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C59" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D59" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E59" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F59" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4737481 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105663538</t>
         </is>
       </c>
       <c r="G59" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H59" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I59" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J59" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="K59" s="3" t="n">
         <v>46245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="60">
       <c r="A60" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B60" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C60" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D60" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E60" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F60" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4738301 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105190556</t>
         </is>
       </c>
       <c r="G60" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H60" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I60" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J60" s="3" t="n">
         <v>45652</v>
       </c>
       <c r="K60" s="3" t="n">
         <v>46231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4738644 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106181918</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>45666</v>
       </c>
       <c r="K61" s="3" t="n">
         <v>46231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="62">
       <c r="A62" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B62" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C62" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D62" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E62" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F62" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4740580 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106826920</t>
         </is>
       </c>
       <c r="G62" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H62" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I62" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>45659</v>
       </c>
       <c r="K62" s="3" t="n">
         <v>46270</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4743210 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113863742</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45548</v>
       </c>
       <c r="K63" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4743481 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113910920</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>45558</v>
       </c>
       <c r="K64" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="65">
       <c r="A65" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B65" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C65" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D65" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E65" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F65" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4783181 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126510476</t>
         </is>
       </c>
       <c r="G65" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H65" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I65" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J65" s="3" t="n">
         <v>45678</v>
       </c>
       <c r="K65" s="3" t="n">
         <v>46270</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="66">
       <c r="A66" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B66" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C66" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D66" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E66" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F66" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4854141 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105973782</t>
         </is>
       </c>
       <c r="G66" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H66" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I66" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J66" s="3" t="n">
         <v>45560</v>
       </c>
       <c r="K66" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="67">
       <c r="A67" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B67" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C67" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D67" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E67" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F67" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4855379 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105663836</t>
         </is>
       </c>
       <c r="G67" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H67" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I67" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J67" s="3" t="n">
         <v>45568</v>
       </c>
       <c r="K67" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="68">
       <c r="A68" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B68" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C68" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D68" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E68" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F68" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4858484 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105973143</t>
         </is>
       </c>
       <c r="G68" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H68" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I68" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J68" s="3" t="n">
         <v>45694</v>
       </c>
       <c r="K68" s="3" t="n">
         <v>46270</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="69">
       <c r="A69" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B69" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C69" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D69" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E69" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F69" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4858485 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105974591</t>
         </is>
       </c>
       <c r="G69" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H69" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I69" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J69" s="3" t="n">
         <v>45652</v>
       </c>
       <c r="K69" s="3" t="n">
         <v>46231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="70">
       <c r="A70" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B70" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C70" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D70" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E70" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F70" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4859235 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102227947</t>
         </is>
       </c>
       <c r="G70" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H70" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I70" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45652</v>
       </c>
       <c r="K70" s="3" t="n">
         <v>46231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4859267 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107041540</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45659</v>
       </c>
       <c r="K71" s="3" t="n">
         <v>46245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4864030 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118176493</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45687</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/4864299 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118499141</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45587</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/5386457 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104907533</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45548</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/5387555 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103526765</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45805</v>
       </c>
       <c r="K75" s="3" t="n">
         <v>46245</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F76" s="1" t="inlineStr">
         <is>
           <t>1722008023/IF/IAY/5488438 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113863726</t>
         </is>
       </c>
       <c r="G76" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H76" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I76" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J76" s="3" t="n">
         <v>45793</v>
       </c>
       <c r="K76" s="3" t="n">
         <v>46225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel / Mitti Murram Road for Community</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1722008023/RC/22012034837352 — सुदूर सड़क निर्माण बडग्यार मैन रोड से नदीपुरा तक बडग्यार</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>45683</v>
       </c>
       <c r="K77" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="78">
       <c r="A78" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B78" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C78" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D78" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E78" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F78" s="1" t="inlineStr">
         <is>
           <t>1722008023/WC/22012035114280 — पुलिया निर्माण नदीपुर रोड बडग्‍यार</t>
         </is>
       </c>
       <c r="G78" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H78" s="2" t="n">
         <v>1455162.85</v>
       </c>
       <c r="I78" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>45652</v>
@@ -3513,427 +3525,427 @@
         <v>0</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1722008023/WC/22012035223963 — अर्थन डेम निर्माण ग्वाल बयडा सुकलिया फत्तु के खेत के पास बडग्यार भाग 1</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>45474</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1722008023/WC/22012035223965 — अर्थन डेम छगन चिमा के खेत के पास बडग्यार</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>45474</v>
       </c>
       <c r="K81" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="82">
       <c r="A82" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B82" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C82" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D82" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E82" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F82" s="1" t="inlineStr">
         <is>
           <t>1722008023/WC/22012035223966 — अर्थन डेम छगन चिमा के खेत के पास बडग्यार</t>
         </is>
       </c>
       <c r="G82" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I82" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>45474</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1722008023/WC/22012035223969 — अर्थन डेम ग्वाल बयडा बडग्यार</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>45474</v>
       </c>
       <c r="K83" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="84">
       <c r="A84" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B84" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C84" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D84" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E84" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F84" s="1" t="inlineStr">
         <is>
           <t>1722008023/WC/22012035234539 — तालाब निर्माण छगन चिमा के मकान तक बयडीपुरा बडग्यार</t>
         </is>
       </c>
       <c r="G84" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I84" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J84" s="3" t="n">
         <v>45474</v>
       </c>
       <c r="K84" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="85">
       <c r="A85" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B85" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C85" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D85" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E85" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F85" s="1" t="inlineStr">
         <is>
           <t>1722008023/WC/22012035234650 — तालाब निर्माण राहुल के खेत के पास बडग्यार</t>
         </is>
       </c>
       <c r="G85" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I85" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J85" s="3" t="n">
         <v>45474</v>
       </c>
       <c r="K85" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1722008023/WC/22012035234651 — तालाब निर्माण चिरंजिव छितु के खेत के पास नाले पर बडग्यार</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>45474</v>
       </c>
       <c r="K86" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="87">
       <c r="A87" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B87" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C87" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D87" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E87" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F87" s="1" t="inlineStr">
         <is>
           <t>1722008023/WC/22012035234655 — तालाब निर्माण भगवंतिवाई के खेत के पास बडग्यार</t>
         </is>
       </c>
       <c r="G87" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H87" s="2" t="n">
         <v>848595.32</v>
       </c>
       <c r="I87" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J87" s="3" t="n">
         <v>45474</v>
       </c>
       <c r="K87" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="88">
       <c r="A88" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B88" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C88" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D88" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E88" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F88" s="1" t="inlineStr">
         <is>
           <t>1722/WC/22012035139937 — Pipe puliya Nirman Karya Kaliyakhodra Nale Par Badgyar</t>
         </is>
       </c>
       <c r="G88" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H88" s="2" t="n">
         <v>3880000</v>
       </c>
       <c r="I88" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J88" s="3" t="n">
         <v>45208</v>