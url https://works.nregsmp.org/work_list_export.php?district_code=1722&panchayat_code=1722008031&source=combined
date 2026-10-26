--- v0 (2026-09-09)
+++ v1 (2026-10-26)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K848"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 16:23:01</t>
+          <t>Exported on: 2026-10-26 12:00:46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -653,51 +653,51 @@
         <v>0</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K19" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="20">
       <c r="A20" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B20" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C20" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D20" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E20" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F20" s="1" t="inlineStr">
         <is>
           <t>1722008031/DP/22012034584466 — वृक्षारोपण कार्य अमृत वाटिका बावरियापुरा बडा तालाब कुडूर्दिगपुरा</t>
         </is>
       </c>
       <c r="G20" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H20" s="2" t="n">
         <v>56000.42</v>
       </c>
       <c r="I20" s="2" t="n">
         <v>13680</v>
       </c>
       <c r="J20" s="3" t="n">
         <v>45315</v>
@@ -5640,51 +5640,51 @@
       <c r="J122" s="3" t="n">
         <v>44072</v>
       </c>
       <c r="K122" s="3" t="n">
         <v>44769</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Coastal Shelter Belt-line plntation - Individual / Line Plantation of Coastal Shelter Belt Trees for Individuals</t>
+          <t>Coastal Shelter Belt-line plntation - Individual / Line Plantation of Forestry Trees for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/22012034618021 — नन्दन फलोद्यान चेना रायसिंह कुडूर्दिगपुरा</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>169320.57</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>38570</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>44163</v>
@@ -5834,51 +5834,51 @@
       <c r="J126" s="3" t="n">
         <v>44342</v>
       </c>
       <c r="K126" s="3" t="n">
         <v>45191</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/22012034648842 — पशु शेड हिरदाराम गंगाराम कुर्दिकपुरा</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>101804.91</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>83094</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45054</v>
@@ -6073,51 +6073,51 @@
       <c r="J131" s="3" t="n">
         <v>44346</v>
       </c>
       <c r="K131" s="3" t="n">
         <v>44550</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/22012034769667 — कपिल धारा कूप गंगाराम मंगलसिंह कुर्दिकपुरा</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>74970</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>45054</v>
@@ -20149,51 +20149,51 @@
       <c r="J419" s="3" t="n">
         <v>44884</v>
       </c>
       <c r="K419" s="3" t="n">
         <v>45343</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/37933 — Construction of IAY House -IAY REG. NO. MP-22-008-031-001/09</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I420" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J420" s="3" t="n">
         <v>42290</v>
@@ -20245,51 +20245,51 @@
       <c r="J421" s="3" t="n">
         <v>44884</v>
       </c>
       <c r="K421" s="3" t="n">
         <v>45053</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/37981 — Construction of IAY House -IAY REG. NO. MP-22-008-031-001/18</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I422" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J422" s="3" t="n">
         <v>42290</v>
@@ -22273,155 +22273,155 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>16655</v>
       </c>
       <c r="J463" s="3" t="n">
         <v>42797</v>
       </c>
       <c r="K463" s="3" t="n">
         <v>43240</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4536056 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102928461</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I464" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
         <v>45548</v>
       </c>
       <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4538856 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105486198</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I465" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J465" s="3" t="n">
         <v>45548</v>
       </c>
       <c r="K465" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4541171 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105816947</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I466" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J466" s="3" t="n">
         <v>45902</v>
@@ -22524,995 +22524,997 @@
       <c r="J468" s="3" t="n">
         <v>45869</v>
       </c>
       <c r="K468" s="3" t="n">
         <v>46073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4545281 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106927977</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>12528</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>45783</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4546073 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106168915</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I470" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
         <v>45545</v>
       </c>
       <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4547245 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106193846</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I471" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>46160</v>
       </c>
       <c r="K471" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4550706 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107060325</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>45545</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4555099 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113675401</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I473" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>45869</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4556645 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114900432</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>45545</v>
       </c>
       <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4558402 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114957676</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I475" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J475" s="3" t="n">
         <v>45958</v>
       </c>
       <c r="K475" s="3" t="n">
         <v>46231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4560993 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114995872</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4561504 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115419780</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I477" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
         <v>46063</v>
       </c>
       <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4574549 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117682323</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
         <v>45545</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4625000 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126843204</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K479" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4670876 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106012395</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I480" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
         <v>45552</v>
       </c>
       <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4671101 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114170870</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I481" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4685222 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102997140</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I482" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>45555</v>
       </c>
       <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4687002 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106004694</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I483" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J483" s="3" t="n">
         <v>45555</v>
       </c>
       <c r="K483" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4687592 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106277134</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4689451 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106879204</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
         <v>46079</v>
       </c>
-      <c r="K485" s="3"/>
+      <c r="K485" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4689638 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106423007</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I486" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
         <v>45555</v>
       </c>
       <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4690447 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113658204</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I487" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K487" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4690536 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113942976</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I488" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4691711 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114764689</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I489" s="2" t="n">
         <v>9135</v>
       </c>
       <c r="J489" s="3" t="n">
         <v>45958</v>
@@ -23564,333 +23566,333 @@
       <c r="J490" s="3" t="n">
         <v>45869</v>
       </c>
       <c r="K490" s="3" t="n">
         <v>46073</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4737599 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105979948</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I491" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
         <v>45557</v>
       </c>
       <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4740012 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106396073</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
         <v>45569</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4740013 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106396093</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>45569</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4744483 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114653571</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>45561</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4744892 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114900219</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I495" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4746506 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114997135</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I496" s="2" t="n">
         <v>16965</v>
       </c>
       <c r="J496" s="3" t="n">
         <v>45902</v>
       </c>
       <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4747137 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114749327</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>45575</v>
@@ -23942,145 +23944,145 @@
       <c r="J498" s="3" t="n">
         <v>42797</v>
       </c>
       <c r="K498" s="3" t="n">
         <v>43396</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4855544 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126098951</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>45586</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4859035 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118081281</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>45555</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/4860003 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106436159</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
         <v>46077</v>
@@ -24181,145 +24183,145 @@
       <c r="J503" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K503" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/5444532 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106001755</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>45733</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/5450477 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106221085</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>45712</v>
       </c>
       <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/5701545 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105460453</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I506" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>45798</v>
@@ -24410,513 +24412,517 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>14150</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>42797</v>
       </c>
       <c r="K508" s="3" t="n">
         <v>43291</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/5821423 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126837260</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>45712</v>
       </c>
       <c r="K509" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/5821628 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104893909</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K510" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/5821656 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113948568</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I511" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>45712</v>
       </c>
       <c r="K511" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/5822518 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114155733</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>46063</v>
       </c>
-      <c r="K512" s="3"/>
+      <c r="K512" s="3" t="n">
+        <v>46320</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/5822607 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102938146</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/5823005 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP103417709</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/5823589 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114704304</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J515" s="3" t="n">
         <v>45958</v>
       </c>
       <c r="K515" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/5823641 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105240792</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>45712</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/5824230 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114997699</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/5824473 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106877863</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>45708</v>
       </c>
-      <c r="K518" s="3"/>
+      <c r="K518" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
@@ -24941,429 +24947,431 @@
       <c r="J519" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K519" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/5825439 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP104894071</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>20097</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>45958</v>
       </c>
       <c r="K520" s="3" t="n">
         <v>46231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/5825647 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114653886</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>46077</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/5825786 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106881761</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/5826054 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105496775</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>45548</v>
       </c>
-      <c r="K523" s="3"/>
+      <c r="K523" s="3" t="n">
+        <v>46292</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/5826323 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126476187</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/5826633 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105240221</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>45721</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/5827933 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP107077124</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>45708</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/68810 — Construction of IAY House -IAY REG. NO. MP-22-008-031-001/16</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>42290</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
           <t>1722008031/IF/IAY/68811 — Construction of IAY House -IAY REG. NO. MP-22-008-031-001/19</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
         <v>42290</v>
@@ -27016,51 +27024,51 @@
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
           <t>1722008031/RC/22012034589365 — rapta nirmaan main road se kurdigpura marg par</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>1474750.35</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>1326200.17</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>45207</v>
@@ -34441,98 +34449,98 @@
         <v>0</v>
       </c>
       <c r="J717" s="3" t="n">
         <v>44545</v>
       </c>
       <c r="K717" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
           <t>1722008031/WC/22012034939086 — अमृत सरोवर तालाब निर्माण काला बयडा नाला कुडूर्दिगपुरा</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
         <v>1491438.66</v>
       </c>
       <c r="I718" s="2" t="n">
         <v>1326</v>
       </c>
       <c r="J718" s="3" t="n">
         <v>45108</v>
       </c>
       <c r="K718" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
           <t>1722008031/WC/22012034939090 — अमृत सरोवर तालाब निर्माण सेमलवाला नाला कुडूदिगपुरा</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
         <v>1459780.73</v>
       </c>
       <c r="I719" s="2" t="n">
         <v>884</v>
       </c>
       <c r="J719" s="3" t="n">
         <v>45108</v>
@@ -36917,51 +36925,51 @@
       <c r="J769" s="3" t="n">
         <v>45207</v>
       </c>
       <c r="K769" s="3" t="n">
         <v>46175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="770">
       <c r="A770" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B770" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C770" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D770" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E770" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F770" s="1" t="inlineStr">
         <is>
           <t>1722008031/WC/22012035140069 — आरएमएस निर्माण खोदरा नाला कुरडी पूरा</t>
         </is>
       </c>
       <c r="G770" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H770" s="2" t="n">
         <v>1483094.34</v>
       </c>
       <c r="I770" s="2" t="n">
         <v>1200709.73</v>
       </c>
       <c r="J770" s="3" t="n">
         <v>45207</v>
@@ -37013,51 +37021,51 @@
         <v>0</v>
       </c>
       <c r="J771" s="3" t="n">
         <v>45168</v>
       </c>
       <c r="K771" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="772">
       <c r="A772" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B772" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C772" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D772" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E772" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F772" s="1" t="inlineStr">
         <is>
           <t>1722008031/WC/22012035163337 — अर्थन डेम निर्माण</t>
         </is>
       </c>
       <c r="G772" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H772" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I772" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J772" s="3" t="n">
         <v>45383</v>
@@ -37248,192 +37256,192 @@
         <v>0</v>
       </c>
       <c r="J776" s="3" t="n">
         <v>45418</v>
       </c>
       <c r="K776" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="777">
       <c r="A777" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B777" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C777" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D777" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E777" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F777" s="1" t="inlineStr">
         <is>
           <t>1722008031/WC/22012035214134 — परकोलेशन टेक  गरबयदा पूरा  नाले क्रमांक 3 पर कुडदिगपुर</t>
         </is>
       </c>
       <c r="G777" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H777" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I777" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J777" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K777" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="778">
       <c r="A778" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B778" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C778" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D778" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E778" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F778" s="1" t="inlineStr">
         <is>
           <t>1722008031/WC/22012035214142 — परकोलेशन टेक  गरबयदा पूरा नाले 1 पर कुडदिगपुर</t>
         </is>
       </c>
       <c r="G778" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H778" s="2" t="n">
         <v>599821.38</v>
       </c>
       <c r="I778" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J778" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K778" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="779">
       <c r="A779" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B779" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C779" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D779" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E779" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F779" s="1" t="inlineStr">
         <is>
           <t>1722008031/WC/22012035214146 — परकोलेशन टेक मालपुर नाले पर कुडदिगपुर</t>
         </is>
       </c>
       <c r="G779" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H779" s="2" t="n">
         <v>499917.14</v>
       </c>
       <c r="I779" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J779" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K779" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="780">
       <c r="A780" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B780" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C780" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D780" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E780" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F780" s="1" t="inlineStr">
         <is>
           <t>1722008031/WC/22012035214153 — परकोलेशन टेक  आम्बा खोदरा  नाले पर कुडदिगपुर</t>
         </is>
       </c>
       <c r="G780" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H780" s="2" t="n">
         <v>499846.62</v>
       </c>
       <c r="I780" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J780" s="3" t="n">
         <v>45460</v>
@@ -37485,337 +37493,337 @@
       <c r="J781" s="3" t="n">
         <v>45578</v>
       </c>
       <c r="K781" s="3" t="n">
         <v>46175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="782">
       <c r="A782" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B782" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C782" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D782" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E782" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F782" s="1" t="inlineStr">
         <is>
           <t>1722008031/WC/22012035217336 — Percolation Talab Nirman Bade Talab Ke Pass Dogliyapani Kurdigpura</t>
         </is>
       </c>
       <c r="G782" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H782" s="2" t="n">
         <v>777733.03</v>
       </c>
       <c r="I782" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J782" s="3" t="n">
         <v>45474</v>
       </c>
       <c r="K782" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="783">
       <c r="A783" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B783" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C783" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D783" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E783" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F783" s="1" t="inlineStr">
         <is>
           <t>1722008031/WC/22012035217338 — Percolation Talab Nirman Towar Nala Kurdigpura</t>
         </is>
       </c>
       <c r="G783" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H783" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I783" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J783" s="3" t="n">
         <v>45474</v>
       </c>
       <c r="K783" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="784">
       <c r="A784" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B784" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C784" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D784" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E784" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F784" s="1" t="inlineStr">
         <is>
           <t>1722008031/WC/22012035217340 — Percolation Talab Nirman Masaniya Nala Kurdigpura</t>
         </is>
       </c>
       <c r="G784" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H784" s="2" t="n">
         <v>872218.37</v>
       </c>
       <c r="I784" s="2" t="n">
         <v>740394.78</v>
       </c>
       <c r="J784" s="3" t="n">
         <v>45736</v>
       </c>
       <c r="K784" s="3" t="n">
         <v>46231</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="785">
       <c r="A785" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B785" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C785" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D785" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E785" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F785" s="1" t="inlineStr">
         <is>
           <t>1722008031/WC/22012035217342 — Percolation Talab Nirman Jhetar Nala Kurdigpura</t>
         </is>
       </c>
       <c r="G785" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H785" s="2" t="n">
         <v>913787.09</v>
       </c>
       <c r="I785" s="2" t="n">
         <v>743194.26</v>
       </c>
       <c r="J785" s="3" t="n">
         <v>45735</v>
       </c>
       <c r="K785" s="3" t="n">
         <v>46230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="786">
       <c r="A786" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B786" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C786" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D786" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E786" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F786" s="1" t="inlineStr">
         <is>
           <t>1722008031/WC/22012035217347 — Percolation Talab Nirman Baliya Nala Dogliyapani Kurdigpura</t>
         </is>
       </c>
       <c r="G786" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H786" s="2" t="n">
         <v>899523.52</v>
       </c>
       <c r="I786" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J786" s="3" t="n">
         <v>45474</v>
       </c>
       <c r="K786" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="787">
       <c r="A787" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B787" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C787" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D787" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E787" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F787" s="1" t="inlineStr">
         <is>
           <t>1722008031/WC/22012035228597 — तालाब निर्माण कार्य  बयडा डोग्ल्यापानी  नाले पर भाग १ कुर्दिकपुरा</t>
         </is>
       </c>
       <c r="G787" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H787" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I787" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J787" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K787" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="788">
       <c r="A788" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B788" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C788" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D788" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E788" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F788" s="1" t="inlineStr">
         <is>
           <t>1722008031/WC/22012035228601 — तालाब निर्माण कार्य सांदरिया बयडा डोग्ल्यापानी  नाले पर भाग २ कुर्दिकपुरा</t>
         </is>
       </c>
       <c r="G788" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H788" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I788" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J788" s="3" t="n">
         <v>45383</v>
@@ -37912,51 +37920,51 @@
         <v>0</v>
       </c>
       <c r="J790" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K790" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="791">
       <c r="A791" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B791" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C791" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D791" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E791" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F791" s="1" t="inlineStr">
         <is>
           <t>1722008031/WC/22012035277915 — तालाब निर्माण सान्द्र बयडा नाले पर कुर्दीकपुरा  क्रमाक 1</t>
         </is>
       </c>
       <c r="G791" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H791" s="2" t="n">
         <v>994664.86</v>
       </c>
       <c r="I791" s="2" t="n">
         <v>843451.5</v>
       </c>
       <c r="J791" s="3" t="n">
         <v>45827</v>
@@ -38057,192 +38065,192 @@
       <c r="J793" s="3" t="n">
         <v>45828</v>
       </c>
       <c r="K793" s="3" t="n">
         <v>46175</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="794">
       <c r="A794" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B794" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C794" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D794" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E794" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F794" s="1" t="inlineStr">
         <is>
           <t>1722008031/WC/22012035313211 — तालाब निर्माण सांदरापुरा नाला क्र-2 कुरड़र्दिगपुरा</t>
         </is>
       </c>
       <c r="G794" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H794" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I794" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J794" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K794" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="795">
       <c r="A795" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B795" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C795" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D795" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E795" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F795" s="1" t="inlineStr">
         <is>
           <t>1722008031/WC/22012035313215 — तालाब निर्माण सांदरापुरा नाला क्र-1कुरड़र्दिगपुरा</t>
         </is>
       </c>
       <c r="G795" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H795" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I795" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J795" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K795" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="796">
       <c r="A796" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B796" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C796" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D796" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E796" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F796" s="1" t="inlineStr">
         <is>
           <t>1722008031/WC/22012035314968 — तालाब निर्माण सान्द्रिया बयडा नाला डोगलिया पानी भाग 1</t>
         </is>
       </c>
       <c r="G796" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I796" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J796" s="3" t="n">
         <v>45773</v>
       </c>
       <c r="K796" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="797">
       <c r="A797" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B797" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C797" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D797" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E797" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F797" s="1" t="inlineStr">
         <is>
           <t>1722008031/WC/22012035314969 — तालाब निर्माण सान्द्रिया बयडा नाला डोगलिया पानी भाग 2</t>
         </is>
       </c>
       <c r="G797" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H797" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I797" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J797" s="3" t="n">
         <v>45773</v>
@@ -39507,98 +39515,98 @@
       <c r="J823" s="3" t="n">
         <v>43465</v>
       </c>
       <c r="K823" s="3" t="n">
         <v>43934</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="824">
       <c r="A824" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B824" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C824" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D824" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E824" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F824" s="1" t="inlineStr">
         <is>
           <t>1722008/WC/22012034432062 — NISTAR TALAB NIMAND GAWAL BHEYADI NALA RES KURDIKPURA</t>
         </is>
       </c>
       <c r="G824" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H824" s="2" t="n">
         <v>4970000</v>
       </c>
       <c r="I824" s="2" t="n">
         <v>2974355.22</v>
       </c>
       <c r="J824" s="3" t="n">
         <v>43492</v>
       </c>
       <c r="K824" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="825">
       <c r="A825" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B825" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C825" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D825" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E825" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F825" s="1" t="inlineStr">
         <is>
           <t>1722008/WC/22012034529733 — निस्तार तालाब निर्माण चापरियापुरा वाला नाला उडाखोदरा आरईएस कुडूर्दिगपुरा</t>
         </is>
       </c>
       <c r="G825" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H825" s="2" t="n">
         <v>2498000</v>
       </c>
       <c r="I825" s="2" t="n">
         <v>1579791.17</v>
       </c>
       <c r="J825" s="3" t="n">
         <v>43903</v>
@@ -40575,145 +40583,145 @@
       <c r="J845" s="3" t="n">
         <v>44065</v>
       </c>
       <c r="K845" s="3" t="n">
         <v>44226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="846">
       <c r="A846" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B846" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C846" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D846" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E846" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F846" s="1" t="inlineStr">
         <is>
           <t>1722/WC/22012035114012 — RMS Nirman Sah Pipe Culvert Nirman Kharpura Kurdikpura</t>
         </is>
       </c>
       <c r="G846" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H846" s="2" t="n">
         <v>3095000</v>
       </c>
       <c r="I846" s="2" t="n">
         <v>2974454.42</v>
       </c>
       <c r="J846" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K846" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="847">
       <c r="A847" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B847" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C847" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D847" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E847" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F847" s="1" t="inlineStr">
         <is>
           <t>1722/WC/22012035124178 — RMS Nirman Sah Pipe Puliya Nirman Karya Satmatra Nala Kurdigpura</t>
         </is>
       </c>
       <c r="G847" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H847" s="2" t="n">
         <v>5422000</v>
       </c>
       <c r="I847" s="2" t="n">
         <v>5194977.01</v>
       </c>
       <c r="J847" s="3" t="n">
         <v>45203</v>
       </c>
       <c r="K847" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="848">
       <c r="A848" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B848" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C848" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D848" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E848" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F848" s="1" t="inlineStr">
         <is>
           <t>1722/WC/22012035144182 — RMS Nirman Karya Bhilatpura Kurdigpura</t>
         </is>
       </c>
       <c r="G848" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H848" s="2" t="n">
         <v>4700000</v>
       </c>
       <c r="I848" s="2" t="n">
         <v>4393495.76</v>
       </c>
       <c r="J848" s="3" t="n">
         <v>45208</v>