--- v0 (2026-09-03)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K589"/>
+  <dimension ref="A1:K593"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 15:54:06</t>
+          <t>Exported on: 2026-10-23 09:43:05</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -751,51 +751,51 @@
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>44774</v>
       </c>
       <c r="K21" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="22">
       <c r="A22" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B22" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C22" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D22" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E22" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F22" s="1" t="inlineStr">
         <is>
           <t>1722008033/DP/22012034584477 — वृक्षारोपण कार्य अमृत वाटिका ई-ग्राम पंचायत भवन के पास रोजा</t>
         </is>
       </c>
       <c r="G22" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H22" s="2" t="n">
         <v>56000.42</v>
       </c>
       <c r="I22" s="2" t="n">
         <v>9906</v>
       </c>
       <c r="J22" s="3" t="n">
         <v>45162</v>
@@ -2779,51 +2779,51 @@
       <c r="J63" s="3" t="n">
         <v>43532</v>
       </c>
       <c r="K63" s="3" t="n">
         <v>44254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="64">
       <c r="A64" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B64" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C64" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D64" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E64" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F64" s="1" t="inlineStr">
         <is>
           <t>1722008033/IF/22012034827072 — RTW kapil dhara kup khema Ratan Roja</t>
         </is>
       </c>
       <c r="G64" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H64" s="2" t="n">
         <v>250732.62</v>
       </c>
       <c r="I64" s="2" t="n">
         <v>107434</v>
       </c>
       <c r="J64" s="3" t="n">
         <v>44495</v>
@@ -3112,267 +3112,267 @@
         <v>0</v>
       </c>
       <c r="J70" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K70" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="71">
       <c r="A71" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B71" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C71" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D71" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E71" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F71" s="1" t="inlineStr">
         <is>
           <t>1722008033/IF/22012035387986 — JGSA दगवेल रिचार्ज पिट हिगलीबाई थावरिया</t>
         </is>
       </c>
       <c r="G71" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I71" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J71" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K71" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="72">
       <c r="A72" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B72" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C72" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D72" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E72" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F72" s="1" t="inlineStr">
         <is>
           <t>1722008033/IF/22012035417131 — JGSA रिचार्ज पिट वालसिंग फेम्</t>
         </is>
       </c>
       <c r="G72" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H72" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I72" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J72" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K72" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="73">
       <c r="A73" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B73" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C73" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D73" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E73" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F73" s="1" t="inlineStr">
         <is>
           <t>1722008033/IF/22012035417151 — JGSA रिचार्ज पिट तेरसिंग चेना</t>
         </is>
       </c>
       <c r="G73" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H73" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I73" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J73" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K73" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="74">
       <c r="A74" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B74" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C74" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D74" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E74" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F74" s="1" t="inlineStr">
         <is>
           <t>1722008033/IF/22012035417177 — JGSA रिचार्ज पिट भारतसिंह</t>
         </is>
       </c>
       <c r="G74" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H74" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I74" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J74" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K74" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="75">
       <c r="A75" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B75" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C75" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D75" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E75" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F75" s="1" t="inlineStr">
         <is>
           <t>1722008033/IF/22012035417319 — JGSA रिचार्ज पिट थावरा नाहलीया</t>
         </is>
       </c>
       <c r="G75" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H75" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I75" s="2" t="n">
         <v>1827</v>
       </c>
       <c r="J75" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K75" s="3" t="n">
-        <v>46224</v>
+        <v>46286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="76">
       <c r="A76" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B76" s="1" t="inlineStr">
         <is>
           <t>2013-2014</t>
         </is>
       </c>
       <c r="C76" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D76" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E76" s="1" t="inlineStr">
         <is>
@@ -4913,51 +4913,51 @@
       <c r="J107" s="3" t="n">
         <v>43222</v>
       </c>
       <c r="K107" s="3" t="n">
         <v>43346</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1722008033/IF/IAY/134446 — Construction of IAY House -IAY REG. NO. MP-22-008-033-001/13</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>42369</v>
@@ -17553,433 +17553,433 @@
       <c r="J365" s="3" t="n">
         <v>42872</v>
       </c>
       <c r="K365" s="3" t="n">
         <v>43210</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="366">
       <c r="A366" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B366" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C366" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D366" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E366" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F366" s="1" t="inlineStr">
         <is>
           <t>1722008033/IF/IAY/4576046 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117455108</t>
         </is>
       </c>
       <c r="G366" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H366" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I366" s="2" t="n">
         <v>17010</v>
       </c>
       <c r="J366" s="3" t="n">
         <v>45582</v>
       </c>
       <c r="K366" s="3" t="n">
-        <v>46233</v>
+        <v>46286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="367">
       <c r="A367" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B367" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C367" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D367" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E367" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F367" s="1" t="inlineStr">
         <is>
           <t>1722008033/IF/IAY/4578078 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118098870</t>
         </is>
       </c>
       <c r="G367" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H367" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I367" s="2" t="n">
         <v>20763</v>
       </c>
       <c r="J367" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K367" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="368">
       <c r="A368" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B368" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C368" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D368" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E368" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F368" s="1" t="inlineStr">
         <is>
           <t>1722008033/IF/IAY/4578081 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118099165</t>
         </is>
       </c>
       <c r="G368" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H368" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I368" s="2" t="n">
         <v>15948</v>
       </c>
       <c r="J368" s="3" t="n">
         <v>45582</v>
       </c>
       <c r="K368" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="369">
       <c r="A369" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B369" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C369" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D369" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E369" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F369" s="1" t="inlineStr">
         <is>
           <t>1722008033/IF/IAY/4634966 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130967087</t>
         </is>
       </c>
       <c r="G369" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H369" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I369" s="2" t="n">
         <v>12501</v>
       </c>
       <c r="J369" s="3" t="n">
         <v>45700</v>
       </c>
       <c r="K369" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="370">
       <c r="A370" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B370" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C370" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D370" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E370" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F370" s="1" t="inlineStr">
         <is>
           <t>1722008033/IF/IAY/4634982 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130972766</t>
         </is>
       </c>
       <c r="G370" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H370" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I370" s="2" t="n">
         <v>19440</v>
       </c>
       <c r="J370" s="3" t="n">
         <v>45582</v>
       </c>
       <c r="K370" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="371">
       <c r="A371" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B371" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C371" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D371" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E371" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F371" s="1" t="inlineStr">
         <is>
           <t>1722008033/IF/IAY/4673615 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118098432</t>
         </is>
       </c>
       <c r="G371" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H371" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I371" s="2" t="n">
         <v>7290</v>
       </c>
       <c r="J371" s="3" t="n">
         <v>45710</v>
       </c>
       <c r="K371" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="372">
       <c r="A372" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B372" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C372" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D372" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E372" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F372" s="1" t="inlineStr">
         <is>
           <t>1722008033/IF/IAY/4681350 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130950830</t>
         </is>
       </c>
       <c r="G372" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H372" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I372" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J372" s="3" t="n">
         <v>45548</v>
       </c>
       <c r="K372" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="373">
       <c r="A373" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B373" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C373" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D373" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E373" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F373" s="1" t="inlineStr">
         <is>
           <t>1722008033/IF/IAY/4688482 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP105311233</t>
         </is>
       </c>
       <c r="G373" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H373" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I373" s="2" t="n">
         <v>16317</v>
       </c>
       <c r="J373" s="3" t="n">
         <v>45649</v>
       </c>
       <c r="K373" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="374">
       <c r="A374" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B374" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C374" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D374" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E374" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F374" s="1" t="inlineStr">
         <is>
           <t>1722008033/IF/IAY/4697940 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118099033</t>
         </is>
       </c>
       <c r="G374" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H374" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I374" s="2" t="n">
         <v>21627</v>
       </c>
       <c r="J374" s="3" t="n">
         <v>45582</v>
@@ -18180,98 +18180,98 @@
       <c r="J378" s="3" t="n">
         <v>45825</v>
       </c>
       <c r="K378" s="3" t="n">
         <v>46045</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="379">
       <c r="A379" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B379" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C379" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D379" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E379" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F379" s="1" t="inlineStr">
         <is>
           <t>1722008033/IF/IAY/5272167 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121744503</t>
         </is>
       </c>
       <c r="G379" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H379" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I379" s="2" t="n">
         <v>8352</v>
       </c>
       <c r="J379" s="3" t="n">
         <v>45889</v>
       </c>
       <c r="K379" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="380">
       <c r="A380" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B380" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C380" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D380" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E380" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F380" s="1" t="inlineStr">
         <is>
           <t>1722008033/IF/IAY/5294221 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119549726</t>
         </is>
       </c>
       <c r="G380" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H380" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I380" s="2" t="n">
         <v>20619</v>
       </c>
       <c r="J380" s="3" t="n">
         <v>45796</v>
@@ -18325,198 +18325,198 @@
       <c r="J381" s="3" t="n">
         <v>45796</v>
       </c>
       <c r="K381" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="382">
       <c r="A382" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B382" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C382" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D382" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E382" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F382" s="1" t="inlineStr">
         <is>
           <t>1722008033/IF/IAY/5308892 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130940579</t>
         </is>
       </c>
       <c r="G382" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H382" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I382" s="2" t="n">
         <v>18531</v>
       </c>
       <c r="J382" s="3" t="n">
         <v>45796</v>
       </c>
       <c r="K382" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1722008033/IF/IAY/5326804 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113845573</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>21402</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>45796</v>
       </c>
       <c r="K383" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="384">
       <c r="A384" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B384" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C384" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D384" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E384" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F384" s="1" t="inlineStr">
         <is>
           <t>1722008033/IF/IAY/5330133 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117454813</t>
         </is>
       </c>
       <c r="G384" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H384" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I384" s="2" t="n">
         <v>18531</v>
       </c>
       <c r="J384" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K384" s="3" t="n">
         <v>46233</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="385">
       <c r="A385" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B385" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C385" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D385" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E385" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F385" s="1" t="inlineStr">
         <is>
           <t>1722008033/IF/IAY/5338317 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP102215934</t>
         </is>
       </c>
       <c r="G385" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H385" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I385" s="2" t="n">
         <v>12006</v>
       </c>
       <c r="J385" s="3" t="n">
         <v>45847</v>
@@ -18568,194 +18568,194 @@
       <c r="J386" s="3" t="n">
         <v>45796</v>
       </c>
       <c r="K386" s="3" t="n">
         <v>45876</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="387">
       <c r="A387" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B387" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C387" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D387" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E387" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F387" s="1" t="inlineStr">
         <is>
           <t>1722008033/IF/IAY/5341179 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130933042</t>
         </is>
       </c>
       <c r="G387" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H387" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I387" s="2" t="n">
         <v>18270</v>
       </c>
       <c r="J387" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K387" s="3" t="n">
         <v>46215</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="388">
       <c r="A388" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B388" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C388" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D388" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E388" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F388" s="1" t="inlineStr">
         <is>
           <t>1722008033/IF/IAY/5390687 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121743978</t>
         </is>
       </c>
       <c r="G388" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H388" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I388" s="2" t="n">
         <v>4437</v>
       </c>
       <c r="J388" s="3" t="n">
         <v>45809</v>
       </c>
       <c r="K388" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="389">
       <c r="A389" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B389" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C389" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D389" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E389" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F389" s="1" t="inlineStr">
         <is>
           <t>1722008033/IF/IAY/5393769 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP123488884</t>
         </is>
       </c>
       <c r="G389" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H389" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I389" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J389" s="3" t="n">
         <v>45712</v>
       </c>
       <c r="K389" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="390">
       <c r="A390" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B390" s="1" t="inlineStr">
         <is>
           <t>2026-2027</t>
         </is>
       </c>
       <c r="C390" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D390" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E390" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F390" s="1" t="inlineStr">
         <is>
           <t>1722008033/IF/IAY/5546120 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130917750</t>
         </is>
       </c>
       <c r="G390" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H390" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I390" s="2" t="n">
         <v>7569</v>
       </c>
       <c r="J390" s="3" t="n">
         <v>46171</v>
@@ -18807,79 +18807,79 @@
       <c r="J391" s="3" t="n">
         <v>45958</v>
       </c>
       <c r="K391" s="3" t="n">
         <v>46033</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="392">
       <c r="A392" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B392" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C392" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D392" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E392" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F392" s="1" t="inlineStr">
         <is>
           <t>1722008033/IF/IAY/5827307 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119549759</t>
         </is>
       </c>
       <c r="G392" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H392" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I392" s="2" t="n">
         <v>19575</v>
       </c>
       <c r="J392" s="3" t="n">
         <v>45958</v>
       </c>
       <c r="K392" s="3" t="n">
-        <v>46215</v>
+        <v>46286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="393">
       <c r="A393" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B393" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C393" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D393" s="1" t="inlineStr">
         <is>
           <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E393" s="1" t="inlineStr">
         <is>
@@ -19003,9347 +19003,9537 @@
       <c r="J395" s="3" t="n">
         <v>45963</v>
       </c>
       <c r="K395" s="3" t="n">
         <v>46077</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="396">
       <c r="A396" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B396" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C396" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D396" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E396" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F396" s="1" t="inlineStr">
         <is>
           <t>1722008033/IF/IAY/5827604 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118098778</t>
         </is>
       </c>
       <c r="G396" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H396" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I396" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J396" s="3" t="n">
         <v>45718</v>
       </c>
       <c r="K396" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="397">
       <c r="A397" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B397" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C397" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D397" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E397" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F397" s="1" t="inlineStr">
         <is>
           <t>1722008033/IF/IAY/5827751 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130949099</t>
         </is>
       </c>
       <c r="G397" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H397" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I397" s="2" t="n">
-        <v>7569</v>
+        <v>5220</v>
       </c>
       <c r="J397" s="3" t="n">
         <v>46071</v>
       </c>
       <c r="K397" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="398">
       <c r="A398" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B398" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C398" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D398" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E398" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F398" s="1" t="inlineStr">
         <is>
-          <t>1722008033/IF/IAY/732552 — Construction of IAY House -IAY REG. NO. MP2038896</t>
+          <t>1722008033/IF/IAY/6335734 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP130963763</t>
         </is>
       </c>
       <c r="G398" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H398" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I398" s="2" t="n">
-        <v>11088</v>
+        <v>0</v>
       </c>
       <c r="J398" s="3" t="n">
-        <v>43222</v>
-[...3 lines deleted...]
-      </c>
+        <v>45769</v>
+      </c>
+      <c r="K398" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="399">
       <c r="A399" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B399" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C399" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D399" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E399" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F399" s="1" t="inlineStr">
         <is>
-          <t>1722008033/IF/IAY/732590 — Construction of IAY House -IAY REG. NO. MP2040004</t>
+          <t>1722008033/IF/IAY/6335837 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP121698273</t>
         </is>
       </c>
       <c r="G399" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H399" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I399" s="2" t="n">
-        <v>15636</v>
+        <v>0</v>
       </c>
       <c r="J399" s="3" t="n">
-        <v>43222</v>
-[...3 lines deleted...]
-      </c>
+        <v>45706</v>
+      </c>
+      <c r="K399" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="400">
       <c r="A400" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B400" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C400" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D400" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E400" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F400" s="1" t="inlineStr">
         <is>
-          <t>1722008033/IF/IAY/749381 — Construction of IAY House -IAY REG. NO. MP2516559</t>
+          <t>1722008033/IF/IAY/6384782 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP117454843</t>
         </is>
       </c>
       <c r="G400" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H400" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I400" s="2" t="n">
-        <v>15636</v>
+        <v>0</v>
       </c>
       <c r="J400" s="3" t="n">
-        <v>43222</v>
-[...3 lines deleted...]
-      </c>
+        <v>45706</v>
+      </c>
+      <c r="K400" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="401">
       <c r="A401" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B401" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C401" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D401" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E401" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F401" s="1" t="inlineStr">
         <is>
-          <t>1722008033/IF/IAY/749455 — Construction of IAY House -IAY REG. NO. MP2518338</t>
+          <t>1722008033/IF/IAY/6385112 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP118099591</t>
         </is>
       </c>
       <c r="G401" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H401" s="2" t="n">
-        <v>15030</v>
+        <v>27000</v>
       </c>
       <c r="I401" s="2" t="n">
-        <v>15480</v>
+        <v>0</v>
       </c>
       <c r="J401" s="3" t="n">
-        <v>42879</v>
-[...3 lines deleted...]
-      </c>
+        <v>45706</v>
+      </c>
+      <c r="K401" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="402">
       <c r="A402" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B402" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C402" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D402" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E402" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F402" s="1" t="inlineStr">
         <is>
-          <t>1722008033/IF/IAY/750147 — Construction of IAY House -IAY REG. NO. MP2544579</t>
+          <t>1722008033/IF/IAY/732552 — Construction of IAY House -IAY REG. NO. MP2038896</t>
         </is>
       </c>
       <c r="G402" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H402" s="2" t="n">
         <v>15030</v>
       </c>
       <c r="I402" s="2" t="n">
-        <v>14792</v>
+        <v>11088</v>
       </c>
       <c r="J402" s="3" t="n">
-        <v>42879</v>
+        <v>43222</v>
       </c>
       <c r="K402" s="3" t="n">
-        <v>43205</v>
+        <v>43534</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="403">
       <c r="A403" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B403" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C403" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D403" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E403" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F403" s="1" t="inlineStr">
         <is>
-          <t>1722008033/IF/IAY/904394 — Construction of IAY House -IAY REG. NO. MP2025340</t>
+          <t>1722008033/IF/IAY/732590 — Construction of IAY House -IAY REG. NO. MP2040004</t>
         </is>
       </c>
       <c r="G403" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H403" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I403" s="2" t="n">
-        <v>15136</v>
+        <v>15636</v>
       </c>
       <c r="J403" s="3" t="n">
-        <v>42879</v>
+        <v>43222</v>
       </c>
       <c r="K403" s="3" t="n">
-        <v>43226</v>
+        <v>43379</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="404">
       <c r="A404" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B404" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C404" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D404" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E404" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F404" s="1" t="inlineStr">
         <is>
-          <t>1722008033/IF/IAY/904395 — Construction of IAY House -IAY REG. NO. MP2032795</t>
+          <t>1722008033/IF/IAY/749381 — Construction of IAY House -IAY REG. NO. MP2516559</t>
         </is>
       </c>
       <c r="G404" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H404" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I404" s="2" t="n">
-        <v>15480</v>
+        <v>15636</v>
       </c>
       <c r="J404" s="3" t="n">
-        <v>42879</v>
+        <v>43222</v>
       </c>
       <c r="K404" s="3" t="n">
-        <v>43226</v>
+        <v>43336</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="405">
       <c r="A405" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B405" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C405" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D405" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E405" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F405" s="1" t="inlineStr">
         <is>
-          <t>1722008033/IF/IAY/904396 — Construction of IAY House -IAY REG. NO. MP2034167</t>
+          <t>1722008033/IF/IAY/749455 — Construction of IAY House -IAY REG. NO. MP2518338</t>
         </is>
       </c>
       <c r="G405" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H405" s="2" t="n">
+        <v>15030</v>
+      </c>
+      <c r="I405" s="2" t="n">
         <v>15480</v>
-      </c>
-[...1 lines deleted...]
-        <v>17972</v>
       </c>
       <c r="J405" s="3" t="n">
         <v>42879</v>
       </c>
       <c r="K405" s="3" t="n">
-        <v>43346</v>
+        <v>43110</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="406">
       <c r="A406" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B406" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C406" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D406" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E406" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F406" s="1" t="inlineStr">
         <is>
-          <t>1722008033/IF/IAY/904397 — Construction of IAY House -IAY REG. NO. MP2038683</t>
+          <t>1722008033/IF/IAY/750147 — Construction of IAY House -IAY REG. NO. MP2544579</t>
         </is>
       </c>
       <c r="G406" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H406" s="2" t="n">
-        <v>15480</v>
+        <v>15030</v>
       </c>
       <c r="I406" s="2" t="n">
-        <v>14104</v>
+        <v>14792</v>
       </c>
       <c r="J406" s="3" t="n">
         <v>42879</v>
       </c>
       <c r="K406" s="3" t="n">
-        <v>43115</v>
+        <v>43205</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="407">
       <c r="A407" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B407" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C407" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D407" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E407" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F407" s="1" t="inlineStr">
         <is>
-          <t>1722008033/IF/IAY/904398 — Construction of IAY House -IAY REG. NO. MP2039239</t>
+          <t>1722008033/IF/IAY/904394 — Construction of IAY House -IAY REG. NO. MP2025340</t>
         </is>
       </c>
       <c r="G407" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H407" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I407" s="2" t="n">
-        <v>18232</v>
+        <v>15136</v>
       </c>
       <c r="J407" s="3" t="n">
         <v>42879</v>
       </c>
       <c r="K407" s="3" t="n">
-        <v>43074</v>
+        <v>43226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="408">
       <c r="A408" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B408" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C408" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D408" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E408" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F408" s="1" t="inlineStr">
         <is>
-          <t>1722008033/IF/IAY/904399 — Construction of IAY House -IAY REG. NO. MP2042072</t>
+          <t>1722008033/IF/IAY/904395 — Construction of IAY House -IAY REG. NO. MP2032795</t>
         </is>
       </c>
       <c r="G408" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H408" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I408" s="2" t="n">
-        <v>1032</v>
+        <v>15480</v>
       </c>
       <c r="J408" s="3" t="n">
         <v>42879</v>
       </c>
       <c r="K408" s="3" t="n">
-        <v>43534</v>
+        <v>43226</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="409">
       <c r="A409" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B409" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C409" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D409" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E409" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F409" s="1" t="inlineStr">
         <is>
-          <t>1722008033/IF/IAY/904400 — Construction of IAY House -IAY REG. NO. MP2045171</t>
+          <t>1722008033/IF/IAY/904396 — Construction of IAY House -IAY REG. NO. MP2034167</t>
         </is>
       </c>
       <c r="G409" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H409" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I409" s="2" t="n">
-        <v>16168</v>
+        <v>17972</v>
       </c>
       <c r="J409" s="3" t="n">
         <v>42879</v>
       </c>
       <c r="K409" s="3" t="n">
-        <v>43089</v>
+        <v>43346</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="410">
       <c r="A410" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B410" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C410" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D410" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E410" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F410" s="1" t="inlineStr">
         <is>
-          <t>1722008033/IF/IAY/904936 — Construction of IAY House -IAY REG. NO. MP2205605</t>
+          <t>1722008033/IF/IAY/904397 — Construction of IAY House -IAY REG. NO. MP2038683</t>
         </is>
       </c>
       <c r="G410" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H410" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I410" s="2" t="n">
-        <v>13072</v>
+        <v>14104</v>
       </c>
       <c r="J410" s="3" t="n">
         <v>42879</v>
       </c>
       <c r="K410" s="3" t="n">
-        <v>43112</v>
+        <v>43115</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="411">
       <c r="A411" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B411" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C411" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D411" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E411" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F411" s="1" t="inlineStr">
         <is>
-          <t>1722008033/IF/IAY/91626 — Construction of IAY House -IAY REG. NO. MP-22-008-033-001/21</t>
+          <t>1722008033/IF/IAY/904398 — Construction of IAY House -IAY REG. NO. MP2039239</t>
         </is>
       </c>
       <c r="G411" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H411" s="2" t="n">
-        <v>14310</v>
+        <v>15480</v>
       </c>
       <c r="I411" s="2" t="n">
-        <v>14285</v>
+        <v>18232</v>
       </c>
       <c r="J411" s="3" t="n">
-        <v>42571</v>
+        <v>42879</v>
       </c>
       <c r="K411" s="3" t="n">
-        <v>43018</v>
+        <v>43074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="412">
       <c r="A412" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B412" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C412" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D412" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E412" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F412" s="1" t="inlineStr">
         <is>
-          <t>1722008033/IF/IAY/91629 — Construction of IAY House -IAY REG. NO. MP-22-008-033-001/22</t>
+          <t>1722008033/IF/IAY/904399 — Construction of IAY House -IAY REG. NO. MP2042072</t>
         </is>
       </c>
       <c r="G412" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H412" s="2" t="n">
-        <v>14310</v>
+        <v>15480</v>
       </c>
       <c r="I412" s="2" t="n">
-        <v>13694</v>
+        <v>1032</v>
       </c>
       <c r="J412" s="3" t="n">
-        <v>42571</v>
+        <v>42879</v>
       </c>
       <c r="K412" s="3" t="n">
-        <v>42988</v>
+        <v>43534</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="413">
       <c r="A413" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B413" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C413" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D413" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E413" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F413" s="1" t="inlineStr">
         <is>
-          <t>1722008033/IF/IAY/91634 — Construction of IAY House -IAY REG. NO. MP-22-008-033-001/4</t>
+          <t>1722008033/IF/IAY/904400 — Construction of IAY House -IAY REG. NO. MP2045171</t>
         </is>
       </c>
       <c r="G413" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H413" s="2" t="n">
-        <v>14310</v>
+        <v>15480</v>
       </c>
       <c r="I413" s="2" t="n">
-        <v>14178</v>
+        <v>16168</v>
       </c>
       <c r="J413" s="3" t="n">
-        <v>42571</v>
+        <v>42879</v>
       </c>
       <c r="K413" s="3" t="n">
-        <v>43074</v>
+        <v>43089</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="414">
       <c r="A414" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B414" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C414" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D414" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E414" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F414" s="1" t="inlineStr">
         <is>
-          <t>1722008033/IF/IAY/91638 — Construction of IAY House -IAY REG. NO. MP-22-008-033-001/5</t>
+          <t>1722008033/IF/IAY/904936 — Construction of IAY House -IAY REG. NO. MP2205605</t>
         </is>
       </c>
       <c r="G414" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H414" s="2" t="n">
-        <v>23490</v>
+        <v>15480</v>
       </c>
       <c r="I414" s="2" t="n">
-        <v>16965</v>
+        <v>13072</v>
       </c>
       <c r="J414" s="3" t="n">
-        <v>45751</v>
+        <v>42879</v>
       </c>
       <c r="K414" s="3" t="n">
-        <v>46233</v>
+        <v>43112</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
-          <t>1722008033/IF/IAY/91655 — Construction of IAY House -IAY REG. NO. MP-22-008-033-001/12</t>
+          <t>1722008033/IF/IAY/91626 — Construction of IAY House -IAY REG. NO. MP-22-008-033-001/21</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I415" s="2" t="n">
-        <v>13009</v>
+        <v>14285</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>42571</v>
       </c>
       <c r="K415" s="3" t="n">
-        <v>43079</v>
+        <v>43018</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="416">
       <c r="A416" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B416" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C416" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D416" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E416" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F416" s="1" t="inlineStr">
         <is>
-          <t>1722008033/IF/IAY/91671 — Construction of IAY House -IAY REG. NO. MP-22-008-033-001/14</t>
+          <t>1722008033/IF/IAY/91629 — Construction of IAY House -IAY REG. NO. MP-22-008-033-001/22</t>
         </is>
       </c>
       <c r="G416" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H416" s="2" t="n">
-        <v>23490</v>
+        <v>14310</v>
       </c>
       <c r="I416" s="2" t="n">
-        <v>12528</v>
+        <v>13694</v>
       </c>
       <c r="J416" s="3" t="n">
-        <v>45870</v>
+        <v>42571</v>
       </c>
       <c r="K416" s="3" t="n">
-        <v>46243</v>
+        <v>42988</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="417">
       <c r="A417" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B417" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C417" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D417" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E417" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F417" s="1" t="inlineStr">
         <is>
-          <t>1722008033/IF/IAY/91674 — Construction of IAY House -IAY REG. NO. MP-22-008-033-001/15</t>
+          <t>1722008033/IF/IAY/91634 — Construction of IAY House -IAY REG. NO. MP-22-008-033-001/4</t>
         </is>
       </c>
       <c r="G417" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H417" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I417" s="2" t="n">
-        <v>9876</v>
+        <v>14178</v>
       </c>
       <c r="J417" s="3" t="n">
-        <v>45370</v>
+        <v>42571</v>
       </c>
       <c r="K417" s="3" t="n">
-        <v>45559</v>
+        <v>43074</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="418">
       <c r="A418" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B418" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C418" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D418" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E418" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F418" s="1" t="inlineStr">
         <is>
-          <t>1722008033/IF/IAY/91677 — Construction of IAY House -IAY REG. NO. MP-22-008-033-001/17</t>
+          <t>1722008033/IF/IAY/91638 — Construction of IAY House -IAY REG. NO. MP-22-008-033-001/5</t>
         </is>
       </c>
       <c r="G418" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H418" s="2" t="n">
-        <v>14310</v>
+        <v>23490</v>
       </c>
       <c r="I418" s="2" t="n">
-        <v>13751</v>
+        <v>16965</v>
       </c>
       <c r="J418" s="3" t="n">
-        <v>45284</v>
+        <v>45751</v>
       </c>
       <c r="K418" s="3" t="n">
-        <v>45486</v>
+        <v>46286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="419">
       <c r="A419" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B419" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C419" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D419" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E419" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F419" s="1" t="inlineStr">
         <is>
-          <t>1722008033/IF/IAY/91680 — Construction of IAY House -IAY REG. NO. MP-22-008-033-001/18</t>
+          <t>1722008033/IF/IAY/91655 — Construction of IAY House -IAY REG. NO. MP-22-008-033-001/12</t>
         </is>
       </c>
       <c r="G419" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H419" s="2" t="n">
         <v>14310</v>
       </c>
       <c r="I419" s="2" t="n">
-        <v>17097</v>
+        <v>13009</v>
       </c>
       <c r="J419" s="3" t="n">
-        <v>45270</v>
+        <v>42571</v>
       </c>
       <c r="K419" s="3" t="n">
-        <v>45558</v>
+        <v>43079</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="420">
       <c r="A420" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B420" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C420" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D420" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E420" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F420" s="1" t="inlineStr">
         <is>
-          <t>1722008033/IF/IAY/930646 — Construction of IAY House -IAY REG. NO. MP2623452</t>
+          <t>1722008033/IF/IAY/91671 — Construction of IAY House -IAY REG. NO. MP-22-008-033-001/14</t>
         </is>
       </c>
       <c r="G420" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H420" s="2" t="n">
-        <v>17100</v>
+        <v>23490</v>
       </c>
       <c r="I420" s="2" t="n">
-        <v>16762</v>
+        <v>12528</v>
       </c>
       <c r="J420" s="3" t="n">
-        <v>44887</v>
+        <v>45870</v>
       </c>
       <c r="K420" s="3" t="n">
-        <v>45178</v>
+        <v>46286</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="421">
       <c r="A421" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B421" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C421" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D421" s="1" t="inlineStr">
         <is>
           <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E421" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F421" s="1" t="inlineStr">
         <is>
-          <t>1722008033/IF/IAY/992129 — Construction of IAY House -IAY REG. NO. MP2008867</t>
+          <t>1722008033/IF/IAY/91674 — Construction of IAY House -IAY REG. NO. MP-22-008-033-001/15</t>
         </is>
       </c>
       <c r="G421" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H421" s="2" t="n">
-        <v>15480</v>
+        <v>14310</v>
       </c>
       <c r="I421" s="2" t="n">
-        <v>17200</v>
+        <v>9876</v>
       </c>
       <c r="J421" s="3" t="n">
-        <v>42879</v>
+        <v>45370</v>
       </c>
       <c r="K421" s="3" t="n">
-        <v>43067</v>
+        <v>45559</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="422">
       <c r="A422" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B422" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C422" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D422" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E422" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F422" s="1" t="inlineStr">
         <is>
-          <t>1722008033/LD/22012034294578 — शांतिधाम निर्माण ठाकुरपुरा रोजा</t>
+          <t>1722008033/IF/IAY/91677 — Construction of IAY House -IAY REG. NO. MP-22-008-033-001/17</t>
         </is>
       </c>
       <c r="G422" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H422" s="2" t="n">
-        <v>80000</v>
+        <v>14310</v>
       </c>
       <c r="I422" s="2" t="n">
-        <v>0</v>
+        <v>13751</v>
       </c>
       <c r="J422" s="3" t="n">
-        <v>42711</v>
-[...1 lines deleted...]
-      <c r="K422" s="3"/>
+        <v>45284</v>
+      </c>
+      <c r="K422" s="3" t="n">
+        <v>45486</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="423">
       <c r="A423" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B423" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C423" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D423" s="1" t="inlineStr">
         <is>
-          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E423" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F423" s="1" t="inlineStr">
         <is>
-          <t>1722008033/LD/22012034299857 — शांतिधाम निर्माण पटेलपुरा</t>
+          <t>1722008033/IF/IAY/91680 — Construction of IAY House -IAY REG. NO. MP-22-008-033-001/18</t>
         </is>
       </c>
       <c r="G423" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H423" s="2" t="n">
-        <v>0</v>
+        <v>14310</v>
       </c>
       <c r="I423" s="2" t="n">
-        <v>0</v>
+        <v>17097</v>
       </c>
       <c r="J423" s="3" t="n">
-        <v>42645</v>
-[...1 lines deleted...]
-      <c r="K423" s="3"/>
+        <v>45270</v>
+      </c>
+      <c r="K423" s="3" t="n">
+        <v>45558</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="424">
       <c r="A424" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B424" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C424" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D424" s="1" t="inlineStr">
         <is>
-          <t>Crematorium / Construction of Crematorium for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E424" s="1" t="inlineStr">
         <is>
-          <t>Construction of Crematorium</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F424" s="1" t="inlineStr">
         <is>
-          <t>1722008033/LD/22012034304321 — शांतिधाम निर्माण ठाकुरपुरा रोजा</t>
+          <t>1722008033/IF/IAY/930646 — Construction of IAY House -IAY REG. NO. MP2623452</t>
         </is>
       </c>
       <c r="G424" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H424" s="2" t="n">
-        <v>180000</v>
+        <v>17100</v>
       </c>
       <c r="I424" s="2" t="n">
-        <v>186987.4</v>
+        <v>16762</v>
       </c>
       <c r="J424" s="3" t="n">
-        <v>42837</v>
+        <v>44887</v>
       </c>
       <c r="K424" s="3" t="n">
-        <v>43049</v>
+        <v>45178</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="425">
       <c r="A425" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B425" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C425" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D425" s="1" t="inlineStr">
         <is>
-          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
+          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
         </is>
       </c>
       <c r="E425" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Rural Housing</t>
         </is>
       </c>
       <c r="F425" s="1" t="inlineStr">
         <is>
-          <t>1722008033/LD/3799428543 — ग्रामीण क्रिडांगन ईजीएस पिपलपुरा रोजा</t>
+          <t>1722008033/IF/IAY/992129 — Construction of IAY House -IAY REG. NO. MP2008867</t>
         </is>
       </c>
       <c r="G425" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H425" s="2" t="n">
-        <v>492000</v>
+        <v>15480</v>
       </c>
       <c r="I425" s="2" t="n">
-        <v>0</v>
+        <v>17200</v>
       </c>
       <c r="J425" s="3" t="n">
-        <v>42187</v>
-[...1 lines deleted...]
-      <c r="K425" s="3"/>
+        <v>42879</v>
+      </c>
+      <c r="K425" s="3" t="n">
+        <v>43067</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="426">
       <c r="A426" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B426" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C426" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D426" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E426" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F426" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RC/05 — सिमेंट काकीट मालपुरा रोजा</t>
+          <t>1722008033/LD/22012034294578 — शांतिधाम निर्माण ठाकुरपुरा रोजा</t>
         </is>
       </c>
       <c r="G426" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H426" s="2" t="n">
-        <v>104000</v>
+        <v>80000</v>
       </c>
       <c r="I426" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J426" s="3" t="n">
-        <v>39620</v>
-[...3 lines deleted...]
-      </c>
+        <v>42711</v>
+      </c>
+      <c r="K426" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Land Leveling / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RC/1085 — पहुचमार्ग पीएमरोड से होलीपुरा तक रोजा</t>
+          <t>1722008033/LD/22012034299857 — शांतिधाम निर्माण पटेलपुरा</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
-        <v>332000</v>
+        <v>0</v>
       </c>
       <c r="I427" s="2" t="n">
-        <v>67536</v>
+        <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
-        <v>39372</v>
-[...3 lines deleted...]
-      </c>
+        <v>42645</v>
+      </c>
+      <c r="K427" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="428">
       <c r="A428" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B428" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C428" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D428" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Crematorium / Construction of Crematorium for Community</t>
         </is>
       </c>
       <c r="E428" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Crematorium</t>
         </is>
       </c>
       <c r="F428" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RC/1101 — पहुंच मार्ग पिपलपुरा से गिरवान्‍यां फाटा रोजा</t>
+          <t>1722008033/LD/22012034304321 — शांतिधाम निर्माण ठाकुरपुरा रोजा</t>
         </is>
       </c>
       <c r="G428" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H428" s="2" t="n">
-        <v>499000</v>
+        <v>180000</v>
       </c>
       <c r="I428" s="2" t="n">
-        <v>427568</v>
+        <v>186987.4</v>
       </c>
       <c r="J428" s="3" t="n">
-        <v>39981</v>
+        <v>42837</v>
       </c>
       <c r="K428" s="3" t="n">
-        <v>40754</v>
+        <v>43049</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="429">
       <c r="A429" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B429" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C429" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D429" s="1" t="inlineStr">
         <is>
-          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
+          <t>Development of Waste Land / Levelling/shaping of Wasteland Land for Community</t>
         </is>
       </c>
       <c r="E429" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F429" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RC/1130 — पहुच मार्ग निर्माण प्रधानमंती सडक से रायसिंह के खेत पास रोजा</t>
+          <t>1722008033/LD/3799428543 — ग्रामीण क्रिडांगन ईजीएस पिपलपुरा रोजा</t>
         </is>
       </c>
       <c r="G429" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H429" s="2" t="n">
-        <v>498000</v>
+        <v>492000</v>
       </c>
       <c r="I429" s="2" t="n">
-        <v>458651.28</v>
+        <v>0</v>
       </c>
       <c r="J429" s="3" t="n">
-        <v>40275</v>
-[...3 lines deleted...]
-      </c>
+        <v>42187</v>
+      </c>
+      <c r="K429" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="430">
       <c r="A430" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B430" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C430" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D430" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E430" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F430" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RC/22012034168624 — पंच परमेश्‍वर जुवानसिंह के घर धनसिंह के घर तक रोजा</t>
+          <t>1722008033/RC/05 — सिमेंट काकीट मालपुरा रोजा</t>
         </is>
       </c>
       <c r="G430" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H430" s="2" t="n">
-        <v>357000</v>
+        <v>104000</v>
       </c>
       <c r="I430" s="2" t="n">
-        <v>137202.2</v>
+        <v>0</v>
       </c>
       <c r="J430" s="3" t="n">
-        <v>41379</v>
+        <v>39620</v>
       </c>
       <c r="K430" s="3" t="n">
-        <v>41503</v>
+        <v>39730</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="431">
       <c r="A431" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B431" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C431" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D431" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E431" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F431" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RC/22012034211447 — ग्रेवल रोड मंगा के खेत से दितू के खेत रोजा</t>
+          <t>1722008033/RC/1085 — पहुचमार्ग पीएमरोड से होलीपुरा तक रोजा</t>
         </is>
       </c>
       <c r="G431" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H431" s="2" t="n">
-        <v>1426000</v>
+        <v>332000</v>
       </c>
       <c r="I431" s="2" t="n">
-        <v>4060</v>
+        <v>67536</v>
       </c>
       <c r="J431" s="3" t="n">
-        <v>41703</v>
+        <v>39372</v>
       </c>
       <c r="K431" s="3" t="n">
-        <v>42798</v>
+        <v>39405</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="432">
       <c r="A432" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B432" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C432" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D432" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E432" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F432" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RC/22012034213361 — सी सी रोड झेतरीया के घर से इ जी एस शाला तक जुलवानियापुरा रोजा</t>
+          <t>1722008033/RC/1101 — पहुंच मार्ग पिपलपुरा से गिरवान्‍यां फाटा रोजा</t>
         </is>
       </c>
       <c r="G432" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H432" s="2" t="n">
-        <v>91000</v>
+        <v>499000</v>
       </c>
       <c r="I432" s="2" t="n">
-        <v>26875</v>
+        <v>427568</v>
       </c>
       <c r="J432" s="3" t="n">
-        <v>41836</v>
+        <v>39981</v>
       </c>
       <c r="K432" s="3" t="n">
-        <v>42128</v>
+        <v>40754</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="433">
       <c r="A433" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B433" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C433" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D433" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Earthern road / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E433" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F433" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RC/22012034213373 — ग्रेवल रोड मेन रोड सॆ रामसिह के खेत तक रोजा</t>
+          <t>1722008033/RC/1130 — पहुच मार्ग निर्माण प्रधानमंती सडक से रायसिंह के खेत पास रोजा</t>
         </is>
       </c>
       <c r="G433" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H433" s="2" t="n">
-        <v>1449000</v>
+        <v>498000</v>
       </c>
       <c r="I433" s="2" t="n">
-        <v>0</v>
+        <v>458651.28</v>
       </c>
       <c r="J433" s="3" t="n">
-        <v>41710</v>
-[...1 lines deleted...]
-      <c r="K433" s="3"/>
+        <v>40275</v>
+      </c>
+      <c r="K433" s="3" t="n">
+        <v>40730</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="434">
       <c r="A434" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B434" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C434" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D434" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E434" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F434" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RC/22012034300381 — ग्रेवल रोड प्रधानमंत्री रोड से जुलवानियापुरा तक रोजा</t>
+          <t>1722008033/RC/22012034168624 — पंच परमेश्‍वर जुवानसिंह के घर धनसिंह के घर तक रोजा</t>
         </is>
       </c>
       <c r="G434" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H434" s="2" t="n">
-        <v>0</v>
+        <v>357000</v>
       </c>
       <c r="I434" s="2" t="n">
-        <v>0</v>
+        <v>137202.2</v>
       </c>
       <c r="J434" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K434" s="3"/>
+        <v>41379</v>
+      </c>
+      <c r="K434" s="3" t="n">
+        <v>41503</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="435">
       <c r="A435" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B435" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C435" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D435" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E435" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F435" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RC/22012034300382 — ग्रेवल रोड ठाकुरपुरा से पटेलपुरा तक रोजा</t>
+          <t>1722008033/RC/22012034211447 — ग्रेवल रोड मंगा के खेत से दितू के खेत रोजा</t>
         </is>
       </c>
       <c r="G435" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H435" s="2" t="n">
-        <v>0</v>
+        <v>1426000</v>
       </c>
       <c r="I435" s="2" t="n">
-        <v>0</v>
+        <v>4060</v>
       </c>
       <c r="J435" s="3" t="n">
-        <v>42395</v>
-[...1 lines deleted...]
-      <c r="K435" s="3"/>
+        <v>41703</v>
+      </c>
+      <c r="K435" s="3" t="n">
+        <v>42798</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="436">
       <c r="A436" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B436" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C436" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D436" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E436" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F436" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RC/22012034336884 — सुदूर ग्राम संपर्क सडक निर्माण कालु नानसिंह के खेत से आंगनवाडी भवन तक रोजा</t>
+          <t>1722008033/RC/22012034213361 — सी सी रोड झेतरीया के घर से इ जी एस शाला तक जुलवानियापुरा रोजा</t>
         </is>
       </c>
       <c r="G436" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H436" s="2" t="n">
-        <v>1120000</v>
+        <v>91000</v>
       </c>
       <c r="I436" s="2" t="n">
-        <v>1130763.35</v>
+        <v>26875</v>
       </c>
       <c r="J436" s="3" t="n">
-        <v>42872</v>
+        <v>41836</v>
       </c>
       <c r="K436" s="3" t="n">
-        <v>44225</v>
+        <v>42128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="437">
       <c r="A437" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B437" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C437" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D437" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E437" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F437" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RC/22012034345096 — सुदूर ग्राम संपर्क सडक निर्माण मैन रोड से जुवानसिंह के खेत तक रोजा</t>
+          <t>1722008033/RC/22012034213373 — ग्रेवल रोड मेन रोड सॆ रामसिह के खेत तक रोजा</t>
         </is>
       </c>
       <c r="G437" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H437" s="2" t="n">
-        <v>750000</v>
+        <v>1449000</v>
       </c>
       <c r="I437" s="2" t="n">
-        <v>732177.4</v>
+        <v>0</v>
       </c>
       <c r="J437" s="3" t="n">
-        <v>43033</v>
-[...3 lines deleted...]
-      </c>
+        <v>41710</v>
+      </c>
+      <c r="K437" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="438">
       <c r="A438" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B438" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C438" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D438" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E438" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F438" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RC/22012034374409 — road</t>
+          <t>1722008033/RC/22012034300381 — ग्रेवल रोड प्रधानमंत्री रोड से जुलवानियापुरा तक रोजा</t>
         </is>
       </c>
       <c r="G438" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I438" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J438" s="3" t="n">
-        <v>43191</v>
+        <v>42395</v>
       </c>
       <c r="K438" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="439">
       <c r="A439" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B439" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C439" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D439" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mitti Murram Roads for Community / Construction of Mitti Murram Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E439" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F439" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RC/22012034536650 — सुदूर सड़क इन्दरसिंग नाहला के खेत से झेतरिया के घर तक जुलवानिया रोजा</t>
+          <t>1722008033/RC/22012034300382 — ग्रेवल रोड ठाकुरपुरा से पटेलपुरा तक रोजा</t>
         </is>
       </c>
       <c r="G439" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H439" s="2" t="n">
-        <v>1499608.73</v>
+        <v>0</v>
       </c>
       <c r="I439" s="2" t="n">
-        <v>1096057.19</v>
+        <v>0</v>
       </c>
       <c r="J439" s="3" t="n">
-        <v>44085</v>
+        <v>42395</v>
       </c>
       <c r="K439" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="440">
       <c r="A440" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B440" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C440" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D440" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E440" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F440" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RC/22012034635771 — Sudursadak nirman Patelpura seMalpura tak Roja</t>
+          <t>1722008033/RC/22012034336884 — सुदूर ग्राम संपर्क सडक निर्माण कालु नानसिंह के खेत से आंगनवाडी भवन तक रोजा</t>
         </is>
       </c>
       <c r="G440" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H440" s="2" t="n">
-        <v>0</v>
+        <v>1120000</v>
       </c>
       <c r="I440" s="2" t="n">
-        <v>0</v>
+        <v>1130763.35</v>
       </c>
       <c r="J440" s="3" t="n">
-        <v>45030</v>
-[...1 lines deleted...]
-      <c r="K440" s="3"/>
+        <v>42872</v>
+      </c>
+      <c r="K440" s="3" t="n">
+        <v>44225</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RC/22012034669637 — पुलिया निर्माण होलीपुरा नाले पर रोजा</t>
+          <t>1722008033/RC/22012034345096 — सुदूर ग्राम संपर्क सडक निर्माण मैन रोड से जुवानसिंह के खेत तक रोजा</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
-        <v>0</v>
+        <v>750000</v>
       </c>
       <c r="I441" s="2" t="n">
-        <v>0</v>
+        <v>732177.4</v>
       </c>
       <c r="J441" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K441" s="3"/>
+        <v>43033</v>
+      </c>
+      <c r="K441" s="3" t="n">
+        <v>43965</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RC/36 — पहुच मार्ग रोजा</t>
+          <t>1722008033/RC/22012034374409 — road</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I442" s="2" t="n">
-        <v>128609</v>
+        <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
-        <v>38813</v>
-[...3 lines deleted...]
-      </c>
+        <v>43191</v>
+      </c>
+      <c r="K442" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="443">
       <c r="A443" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B443" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C443" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D443" s="1" t="inlineStr">
         <is>
-          <t>Metal Second coat / Construction of WBM Roads for Community</t>
+          <t>Construction of Mitti Murram Roads for Community / Construction of Farm Roads for Community</t>
         </is>
       </c>
       <c r="E443" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F443" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RC/36/01 — मुरम सडक निर्माण ठाकुरपुरा से पिपलपुरा रोजा</t>
+          <t>1722008033/RC/22012034536650 — सुदूर सड़क इन्दरसिंग नाहला के खेत से झेतरिया के घर तक जुलवानिया रोजा</t>
         </is>
       </c>
       <c r="G443" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H443" s="2" t="n">
-        <v>500000</v>
+        <v>1499608.73</v>
       </c>
       <c r="I443" s="2" t="n">
-        <v>0</v>
+        <v>1096057.19</v>
       </c>
       <c r="J443" s="3" t="n">
-        <v>39045</v>
+        <v>44085</v>
       </c>
       <c r="K443" s="3" t="n">
-        <v>39182</v>
+        <v>46295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="444">
       <c r="A444" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B444" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C444" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D444" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E444" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F444" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RC/36/1 — पहुंच मार्ग मुख्‍य मार्ग से चौगडियापुरा रोजा</t>
+          <t>1722008033/RC/22012034635771 — Sudursadak nirman Patelpura seMalpura tak Roja</t>
         </is>
       </c>
       <c r="G444" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H444" s="2" t="n">
-        <v>300000</v>
+        <v>0</v>
       </c>
       <c r="I444" s="2" t="n">
-        <v>47513</v>
+        <v>0</v>
       </c>
       <c r="J444" s="3" t="n">
-        <v>39072</v>
-[...3 lines deleted...]
-      </c>
+        <v>45030</v>
+      </c>
+      <c r="K444" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="445">
       <c r="A445" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B445" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C445" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D445" s="1" t="inlineStr">
         <is>
-          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
+          <t>Repair &amp; maint of Cement Concrete Roads for Comm / Repair and maintenance of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E445" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F445" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RS/22012034309758 — शौचालय निर्माण हितग्राही संख्‍या 73 मालपुरा रोजा</t>
+          <t>1722008033/RC/22012034669637 — पुलिया निर्माण होलीपुरा नाले पर रोजा</t>
         </is>
       </c>
       <c r="G445" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H445" s="2" t="n">
-        <v>784000</v>
+        <v>0</v>
       </c>
       <c r="I445" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J445" s="3" t="n">
-        <v>42645</v>
+        <v>45017</v>
       </c>
       <c r="K445" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="446">
       <c r="A446" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B446" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C446" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D446" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Metal First coat / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E446" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F446" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RS/22012034309776 — शौचालय निर्माण हितग्राही संख्‍या 10 क्रं. 1 रोजा</t>
+          <t>1722008033/RC/36 — पहुच मार्ग रोजा</t>
         </is>
       </c>
       <c r="G446" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H446" s="2" t="n">
-        <v>108000</v>
+        <v>0</v>
       </c>
       <c r="I446" s="2" t="n">
-        <v>68960</v>
+        <v>128609</v>
       </c>
       <c r="J446" s="3" t="n">
-        <v>42725</v>
+        <v>38813</v>
       </c>
       <c r="K446" s="3" t="n">
-        <v>43718</v>
+        <v>39293</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="447">
       <c r="A447" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B447" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C447" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D447" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Metal Second coat / Construction of WBM Roads for Community</t>
         </is>
       </c>
       <c r="E447" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F447" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RS/22012034314339 — शोचालय निर्माण हितग्राही संख्‍या 10 क्रं. 2 रोजा</t>
+          <t>1722008033/RC/36/01 — मुरम सडक निर्माण ठाकुरपुरा से पिपलपुरा रोजा</t>
         </is>
       </c>
       <c r="G447" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H447" s="2" t="n">
-        <v>108000</v>
+        <v>500000</v>
       </c>
       <c r="I447" s="2" t="n">
-        <v>49754.53</v>
+        <v>0</v>
       </c>
       <c r="J447" s="3" t="n">
-        <v>42802</v>
+        <v>39045</v>
       </c>
       <c r="K447" s="3" t="n">
-        <v>43718</v>
+        <v>39182</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RS/22012034320881 — शौचालय निर्माण हितग्राही संख्‍या 10 क्रमांक 3 रोजा</t>
+          <t>1722008033/RC/36/1 — पहुंच मार्ग मुख्‍य मार्ग से चौगडियापुरा रोजा</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
-        <v>108000</v>
+        <v>300000</v>
       </c>
       <c r="I448" s="2" t="n">
-        <v>47141.98</v>
+        <v>47513</v>
       </c>
       <c r="J448" s="3" t="n">
-        <v>42770</v>
+        <v>39072</v>
       </c>
       <c r="K448" s="3" t="n">
-        <v>43718</v>
+        <v>39253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="449">
       <c r="A449" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B449" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C449" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D449" s="1" t="inlineStr">
         <is>
-          <t>Anganwadi Toilets / Construction of Anganwadi Multi Unit Toilets for Community</t>
+          <t>Drainage Channel / Construction of Flood/ Diversion Channel for Community</t>
         </is>
       </c>
       <c r="E449" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F449" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RS/22012034320953 — शौचालय निर्माण हितग्राही संख्‍या 10 क्रमांक 3 रोजा</t>
+          <t>1722008033/RS/22012034309758 — शौचालय निर्माण हितग्राही संख्‍या 73 मालपुरा रोजा</t>
         </is>
       </c>
       <c r="G449" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
-        <v>0</v>
+        <v>784000</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>42645</v>
       </c>
       <c r="K449" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RS/22012034580019 — SBM-SLP Samudayik Soak Pit 1</t>
+          <t>1722008033/RS/22012034309776 — शौचालय निर्माण हितग्राही संख्‍या 10 क्रं. 1 रोजा</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
-        <v>80000.26</v>
+        <v>108000</v>
       </c>
       <c r="I450" s="2" t="n">
-        <v>0</v>
+        <v>68960</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K450" s="3"/>
+        <v>42725</v>
+      </c>
+      <c r="K450" s="3" t="n">
+        <v>43718</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RS/22012034580022 — SBM-SLP Samudayik Soak Pit 2</t>
+          <t>1722008033/RS/22012034314339 — शोचालय निर्माण हितग्राही संख्‍या 10 क्रं. 2 रोजा</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>80000.26</v>
+        <v>108000</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>0</v>
+        <v>49754.53</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K451" s="3"/>
+        <v>42802</v>
+      </c>
+      <c r="K451" s="3" t="n">
+        <v>43718</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RS/22012034580161 — SBM-CP Samudayik Compost Pit 1</t>
+          <t>1722008033/RS/22012034320881 — शौचालय निर्माण हितग्राही संख्‍या 10 क्रमांक 3 रोजा</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>23324.26</v>
+        <v>108000</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>0</v>
+        <v>47141.98</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K452" s="3"/>
+        <v>42770</v>
+      </c>
+      <c r="K452" s="3" t="n">
+        <v>43718</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Anganwadi Toilets / Construction of Anganwadi Multi Unit Toilets for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RS/22012034580168 — SBM-CP Samudayik Compost Pit 2</t>
+          <t>1722008033/RS/22012034320953 — शौचालय निर्माण हितग्राही संख्‍या 10 क्रमांक 3 रोजा</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>23324.26</v>
+        <v>0</v>
       </c>
       <c r="I453" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>44300</v>
+        <v>42645</v>
       </c>
       <c r="K453" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RS/22012034580452 — SBM-SP Vyaktigat Soak Pit 1</t>
+          <t>1722008033/RS/22012034580019 — SBM-SLP Samudayik Soak Pit 1</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>128064.22</v>
+        <v>80000.26</v>
       </c>
       <c r="I454" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RS/22012034580457 — SBM-SP Vyaktigat Soak Pit 2</t>
+          <t>1722008033/RS/22012034580022 — SBM-SLP Samudayik Soak Pit 2</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
-        <v>128064.22</v>
+        <v>80000.26</v>
       </c>
       <c r="I455" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J455" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K455" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RS/22012034580460 — SBM-SP Vyaktigat Soak Pit 3</t>
+          <t>1722008033/RS/22012034580161 — SBM-CP Samudayik Compost Pit 1</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>128064.22</v>
+        <v>23324.26</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RS/22012034580463 — SBM-SP Vyaktigat Soak Pit 4</t>
+          <t>1722008033/RS/22012034580168 — SBM-CP Samudayik Compost Pit 2</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>128064.22</v>
+        <v>23324.26</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1722008033/RS/22012034580467 — SBM-SP Vyaktigat Soak Pit 5</t>
+          <t>1722008033/RS/22012034580452 — SBM-SP Vyaktigat Soak Pit 1</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
         <v>128064.22</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/15 — कपिल धारा दुर्जन चकिया रोजा</t>
+          <t>1722008033/RS/22012034580457 — SBM-SP Vyaktigat Soak Pit 2</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
-        <v>57000</v>
+        <v>128064.22</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
-        <v>39124</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034438188 — Nistar Talab Roja</t>
+          <t>1722008033/RS/22012034580460 — SBM-SP Vyaktigat Soak Pit 3</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
-        <v>0</v>
+        <v>128064.22</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
-        <v>43491</v>
+        <v>44300</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034440857 — भुसंकन पौण्‍ड निर्माण पिपलपुरा भाग 1 रोजा</t>
+          <t>1722008033/RS/22012034580463 — SBM-SP Vyaktigat Soak Pit 4</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
-        <v>102000</v>
+        <v>128064.22</v>
       </c>
       <c r="I461" s="2" t="n">
-        <v>53763</v>
+        <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
-        <v>43524</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034440859 — भुसंकन पौण्‍ड निर्माण पिपलपुरा भाग 2 रोजा</t>
+          <t>1722008033/RS/22012034580467 — SBM-SP Vyaktigat Soak Pit 5</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
-        <v>102000</v>
+        <v>128064.22</v>
       </c>
       <c r="I462" s="2" t="n">
-        <v>364</v>
+        <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
-        <v>43524</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034444720 — बोल्‍डर चेक चौटी नाला भाग 1 रोजा</t>
+          <t>1722008033/WC/15 — कपिल धारा दुर्जन चकिया रोजा</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
-        <v>36000</v>
+        <v>57000</v>
       </c>
       <c r="I463" s="2" t="n">
-        <v>31854</v>
+        <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>43529</v>
+        <v>39124</v>
       </c>
       <c r="K463" s="3" t="n">
-        <v>43970</v>
+        <v>39392</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034444728 — बोल्‍डर चेक चौटी नाला भाग 2 रोजा</t>
+          <t>1722008033/WC/22012034438188 — Nistar Talab Roja</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>36000</v>
+        <v>0</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>30192</v>
+        <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>43529</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034444730 — बोल्‍डर चेक चौटी नाला भाग 3 रोजा</t>
+          <t>1722008033/WC/22012034440857 — भुसंकन पौण्‍ड निर्माण पिपलपुरा भाग 1 रोजा</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>36000</v>
+        <v>102000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>174</v>
+        <v>53763</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>43529</v>
+        <v>43524</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>44225</v>
+        <v>43971</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034444732 — बोल्‍डर चेक गुवाजी नाला भाग 1 रोजा</t>
+          <t>1722008033/WC/22012034440859 — भुसंकन पौण्‍ड निर्माण पिपलपुरा भाग 2 रोजा</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>39000</v>
+        <v>102000</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>7980</v>
+        <v>364</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>43529</v>
+        <v>43524</v>
       </c>
       <c r="K466" s="3" t="n">
-        <v>44445</v>
+        <v>44206</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034444735 — बोल्‍डर चेक गुवाजी नाला भाग 2 रोजा</t>
+          <t>1722008033/WC/22012034444720 — बोल्‍डर चेक चौटी नाला भाग 1 रोजा</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
         <v>36000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>30974</v>
+        <v>31854</v>
       </c>
       <c r="J467" s="3" t="n">
         <v>43529</v>
       </c>
       <c r="K467" s="3" t="n">
         <v>43970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034444736 — बोल्‍डर चेक गुवाजी नाला भाग 3 रोजा</t>
+          <t>1722008033/WC/22012034444728 — बोल्‍डर चेक चौटी नाला भाग 2 रोजा</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
         <v>36000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>174</v>
+        <v>30192</v>
       </c>
       <c r="J468" s="3" t="n">
         <v>43529</v>
       </c>
       <c r="K468" s="3" t="n">
-        <v>44251</v>
+        <v>44959</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034444737 — बोल्‍डर चेक मकडी नाला भाग 1 रोजा</t>
+          <t>1722008033/WC/22012034444730 — बोल्‍डर चेक चौटी नाला भाग 3 रोजा</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>36000</v>
       </c>
       <c r="I469" s="2" t="n">
-        <v>28294</v>
+        <v>174</v>
       </c>
       <c r="J469" s="3" t="n">
-        <v>43530</v>
+        <v>43529</v>
       </c>
       <c r="K469" s="3" t="n">
-        <v>44251</v>
+        <v>44225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034444746 — बोल्‍डर चेक मकडी नाला भाग 2 रोजा</t>
+          <t>1722008033/WC/22012034444732 — बोल्‍डर चेक गुवाजी नाला भाग 1 रोजा</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
         <v>39000</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>35514</v>
+        <v>7980</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>43530</v>
+        <v>43529</v>
       </c>
       <c r="K470" s="3" t="n">
         <v>44445</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034444748 — बोल्‍डर चेक मकडी नाला भाग 3 रोजा</t>
+          <t>1722008033/WC/22012034444735 — बोल्‍डर चेक गुवाजी नाला भाग 2 रोजा</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
         <v>36000</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>174</v>
+        <v>30974</v>
       </c>
       <c r="J471" s="3" t="n">
         <v>43529</v>
       </c>
       <c r="K471" s="3" t="n">
-        <v>44225</v>
+        <v>43970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034444750 — बोल्‍डर चेक टावर नाला रोजा</t>
+          <t>1722008033/WC/22012034444736 — बोल्‍डर चेक गुवाजी नाला भाग 3 रोजा</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
-        <v>39000</v>
+        <v>36000</v>
       </c>
       <c r="I472" s="2" t="n">
-        <v>26574</v>
+        <v>174</v>
       </c>
       <c r="J472" s="3" t="n">
         <v>43529</v>
       </c>
       <c r="K472" s="3" t="n">
-        <v>43970</v>
+        <v>44251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034445321 — Nistar Talab Choti Wala Nala Roja</t>
+          <t>1722008033/WC/22012034444737 — बोल्‍डर चेक मकडी नाला भाग 1 रोजा</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>850000</v>
+        <v>36000</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>853136.32</v>
+        <v>28294</v>
       </c>
       <c r="J473" s="3" t="n">
         <v>43530</v>
       </c>
       <c r="K473" s="3" t="n">
-        <v>44269</v>
+        <v>44251</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034476562 — कन्‍टूर टेंन्‍च डेट बैंयडा रोजा</t>
+          <t>1722008033/WC/22012034444746 — बोल्‍डर चेक मकडी नाला भाग 2 रोजा</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>1086121.59</v>
+        <v>39000</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>0</v>
+        <v>35514</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>43647</v>
-[...1 lines deleted...]
-      <c r="K474" s="3"/>
+        <v>43530</v>
+      </c>
+      <c r="K474" s="3" t="n">
+        <v>44445</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034480648 — Contour Trench Goya Ki Pahadi Par Roja</t>
+          <t>1722008033/WC/22012034444748 — बोल्‍डर चेक मकडी नाला भाग 3 रोजा</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>616207.77</v>
+        <v>36000</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>0</v>
+        <v>174</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>43678</v>
-[...1 lines deleted...]
-      <c r="K475" s="3"/>
+        <v>43529</v>
+      </c>
+      <c r="K475" s="3" t="n">
+        <v>44225</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034550494 — Nistar Talab Ratalabayda Roja</t>
+          <t>1722008033/WC/22012034444750 — बोल्‍डर चेक टावर नाला रोजा</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>951307.81</v>
+        <v>39000</v>
       </c>
       <c r="I476" s="2" t="n">
-        <v>934465.44</v>
+        <v>26574</v>
       </c>
       <c r="J476" s="3" t="n">
-        <v>44091</v>
+        <v>43529</v>
       </c>
       <c r="K476" s="3" t="n">
-        <v>44340</v>
+        <v>43970</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034550497 — Nistar Talab Babulwala Nala Roja</t>
+          <t>1722008033/WC/22012034445321 — Nistar Talab Choti Wala Nala Roja</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>1000012.64</v>
+        <v>850000</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>0</v>
+        <v>853136.32</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>43934</v>
-[...1 lines deleted...]
-      <c r="K477" s="3"/>
+        <v>43530</v>
+      </c>
+      <c r="K477" s="3" t="n">
+        <v>44269</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034551687 — Nistar Talab Ratala Bayada Roja</t>
+          <t>1722008033/WC/22012034476562 — कन्‍टूर टेंन्‍च डेट बैंयडा रोजा</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>0</v>
+        <v>1086121.59</v>
       </c>
       <c r="I478" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>43934</v>
+        <v>43647</v>
       </c>
       <c r="K478" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034584787 — आरएमएस निर्माण पिपलपुरा काकड़ रोजा</t>
+          <t>1722008033/WC/22012034480648 — Contour Trench Goya Ki Pahadi Par Roja</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
-        <v>1493985.52</v>
+        <v>616207.77</v>
       </c>
       <c r="I479" s="2" t="n">
-        <v>1205007</v>
+        <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
-        <v>44154</v>
-[...3 lines deleted...]
-      </c>
+        <v>43678</v>
+      </c>
+      <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034584788 — आरएमएस निर्माण पिपरपुरा नाला क्रमाक -1 रोजा</t>
+          <t>1722008033/WC/22012034550494 — Nistar Talab Ratalabayda Roja</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>1410173.99</v>
+        <v>951307.81</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>1306154</v>
+        <v>934465.44</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>44154</v>
+        <v>44091</v>
       </c>
       <c r="K480" s="3" t="n">
-        <v>44362</v>
+        <v>44340</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034584791 — आरएमएस निर्माण पिपरपुरा नाला क्रमांक - 2 रोजा</t>
+          <t>1722008033/WC/22012034550497 — Nistar Talab Babulwala Nala Roja</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
-        <v>1452079.71</v>
+        <v>1000012.64</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>1112562</v>
+        <v>0</v>
       </c>
       <c r="J481" s="3" t="n">
-        <v>44154</v>
-[...3 lines deleted...]
-      </c>
+        <v>43934</v>
+      </c>
+      <c r="K481" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034605332 — अर्थान डेम लालसिंह कना के खेत के पास रोजा</t>
+          <t>1722008033/WC/22012034551687 — Nistar Talab Ratala Bayada Roja</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
-        <v>499633.48</v>
+        <v>0</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>403230.31</v>
+        <v>0</v>
       </c>
       <c r="J482" s="3" t="n">
-        <v>44264</v>
-[...3 lines deleted...]
-      </c>
+        <v>43934</v>
+      </c>
+      <c r="K482" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034605333 — अर्थान डेम इन्दरसिंह नाहला के खेत के पास रोजा</t>
+          <t>1722008033/WC/22012034584787 — आरएमएस निर्माण पिपलपुरा काकड़ रोजा</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
-        <v>499575.33</v>
+        <v>1493985.52</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>323951.17</v>
+        <v>1205007</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>44264</v>
+        <v>44154</v>
       </c>
       <c r="K483" s="3" t="n">
-        <v>44770</v>
+        <v>44371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034605334 — अर्थान डेम इन्दरसिंग दुरला के खेत के पास रोजा</t>
+          <t>1722008033/WC/22012034584788 — आरएमएस निर्माण पिपरपुरा नाला क्रमाक -1 रोजा</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>492159.48</v>
+        <v>1410173.99</v>
       </c>
       <c r="I484" s="2" t="n">
-        <v>426336.92</v>
+        <v>1306154</v>
       </c>
       <c r="J484" s="3" t="n">
-        <v>44264</v>
+        <v>44154</v>
       </c>
       <c r="K484" s="3" t="n">
-        <v>44527</v>
+        <v>44362</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034622551 — नाला टेंच निर्माण पिपलपुरा रोजा</t>
+          <t>1722008033/WC/22012034584791 — आरएमएस निर्माण पिपरपुरा नाला क्रमांक - 2 रोजा</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
-        <v>87352.58</v>
+        <v>1452079.71</v>
       </c>
       <c r="I485" s="2" t="n">
-        <v>0</v>
+        <v>1112562</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>44188</v>
-[...1 lines deleted...]
-      <c r="K485" s="3"/>
+        <v>44154</v>
+      </c>
+      <c r="K485" s="3" t="n">
+        <v>44527</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034622552 — नाला टेंच निर्माण सायरीबाई के खेत के पास रोजा</t>
+          <t>1722008033/WC/22012034605332 — अर्थान डेम लालसिंह कना के खेत के पास रोजा</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>0</v>
+        <v>499633.48</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>0</v>
+        <v>403230.31</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>44188</v>
-[...1 lines deleted...]
-      <c r="K486" s="3"/>
+        <v>44264</v>
+      </c>
+      <c r="K486" s="3" t="n">
+        <v>44527</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034632285 — CTRA फॉर्म पौण्ड ग्वाजा बयड़ा रोजा</t>
+          <t>1722008033/WC/22012034605333 — अर्थान डेम इन्दरसिंह नाहला के खेत के पास रोजा</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
-        <v>201135.31</v>
+        <v>499575.33</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>0</v>
+        <v>323951.17</v>
       </c>
       <c r="J487" s="3" t="n">
-        <v>44275</v>
-[...1 lines deleted...]
-      <c r="K487" s="3"/>
+        <v>44264</v>
+      </c>
+      <c r="K487" s="3" t="n">
+        <v>44770</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034632286 — CTRA निस्तार तालाब पिपर पूरा  रोजा</t>
+          <t>1722008033/WC/22012034605334 — अर्थान डेम इन्दरसिंग दुरला के खेत के पास रोजा</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
-        <v>949435.35</v>
+        <v>492159.48</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>0</v>
+        <v>426336.92</v>
       </c>
       <c r="J488" s="3" t="n">
-        <v>44275</v>
-[...1 lines deleted...]
-      <c r="K488" s="3"/>
+        <v>44264</v>
+      </c>
+      <c r="K488" s="3" t="n">
+        <v>44527</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034632287 — CTRA निस्तार तालाब जुलवानियापूरा  रोजा</t>
+          <t>1722008033/WC/22012034622551 — नाला टेंच निर्माण पिपलपुरा रोजा</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>1033513.86</v>
+        <v>87352.58</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>451527.06</v>
+        <v>0</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>44315</v>
+        <v>44188</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034681500 — CTRA Gully plug  Pipelpura Bhag 01 Roja</t>
+          <t>1722008033/WC/22012034622552 — नाला टेंच निर्माण सायरीबाई के खेत के पास रोजा</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
-        <v>22408.4</v>
+        <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
-        <v>21809</v>
+        <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
-        <v>44342</v>
-[...3 lines deleted...]
-      </c>
+        <v>44188</v>
+      </c>
+      <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034681520 — CTRA Gully plug  Pipelpura Bhag 02 Roja</t>
+          <t>1722008033/WC/22012034632285 — CTRA फॉर्म पौण्ड ग्वाजा बयड़ा रोजा</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>22408.4</v>
+        <v>201135.31</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>18528</v>
+        <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>44351</v>
-[...3 lines deleted...]
-      </c>
+        <v>44275</v>
+      </c>
+      <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034681528 — CTRA Gully plug  Pipelpura Bhag 03 Roja</t>
+          <t>1722008033/WC/22012034632286 — CTRA निस्तार तालाब पिपर पूरा  रोजा</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>22408.4</v>
+        <v>949435.35</v>
       </c>
       <c r="I492" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>44300</v>
+        <v>44275</v>
       </c>
       <c r="K492" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034681529 — CTRA Gully plug  Pipelpura Bhag 03 Roja</t>
+          <t>1722008033/WC/22012034632287 — CTRA निस्तार तालाब जुलवानियापूरा  रोजा</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
-        <v>0</v>
+        <v>1033513.86</v>
       </c>
       <c r="I493" s="2" t="n">
-        <v>0</v>
+        <v>451527.06</v>
       </c>
       <c r="J493" s="3" t="n">
-        <v>44300</v>
+        <v>44315</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034681535 — CTRA Gully plug  Pipelpura Bhag 04 Roja</t>
+          <t>1722008033/WC/22012034681500 — CTRA Gully plug  Pipelpura Bhag 01 Roja</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>22408.4</v>
       </c>
       <c r="I494" s="2" t="n">
-        <v>0</v>
+        <v>21809</v>
       </c>
       <c r="J494" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K494" s="3"/>
+        <v>44342</v>
+      </c>
+      <c r="K494" s="3" t="n">
+        <v>44546</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
           <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034681537 — CTRA Gully plug  Pipelpura Bhag 05 Roja</t>
+          <t>1722008033/WC/22012034681520 — CTRA Gully plug  Pipelpura Bhag 02 Roja</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
         <v>22408.4</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>0</v>
+        <v>18528</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K495" s="3"/>
+        <v>44351</v>
+      </c>
+      <c r="K495" s="3" t="n">
+        <v>44546</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034698520 — CTRA Percolation Tank Pipelpura no 02 Roja</t>
+          <t>1722008033/WC/22012034681528 — CTRA Gully plug  Pipelpura Bhag 03 Roja</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>932750.23</v>
+        <v>22408.4</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>555107.14</v>
+        <v>0</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>44502</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K496" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034698526 — CTRA Percolation Tank Julwaniyapura  no 02 Roja</t>
+          <t>1722008033/WC/22012034681529 — CTRA Gully plug  Pipelpura Bhag 03 Roja</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
-        <v>923207.39</v>
+        <v>0</v>
       </c>
       <c r="I497" s="2" t="n">
-        <v>468351.96</v>
+        <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
-        <v>44900</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034702916 — CTRA Roof Rain Water Harvesing Aditional Room Middel School Roja</t>
+          <t>1722008033/WC/22012034681535 — CTRA Gully plug  Pipelpura Bhag 04 Roja</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
-        <v>57783.58</v>
+        <v>22408.4</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034702925 — CTRA Roof Rain Water Harvesing  Middel School Roja</t>
+          <t>1722008033/WC/22012034681537 — CTRA Gully plug  Pipelpura Bhag 05 Roja</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>57762.54</v>
+        <v>22408.4</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>44300</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034702932 — CTRA Roof Rain Water Harvesing  E-Panchyat Roja</t>
+          <t>1722008033/WC/22012034698520 — CTRA Percolation Tank Pipelpura no 02 Roja</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>28895.5</v>
+        <v>932750.23</v>
       </c>
       <c r="I500" s="2" t="n">
-        <v>0</v>
+        <v>555107.14</v>
       </c>
       <c r="J500" s="3" t="n">
-        <v>44300</v>
-[...1 lines deleted...]
-      <c r="K500" s="3"/>
+        <v>44502</v>
+      </c>
+      <c r="K500" s="3" t="n">
+        <v>46127</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034703521 — CTRA Percolation Tank Rijanalla Roja</t>
+          <t>1722008033/WC/22012034698526 — CTRA Percolation Tank Julwaniyapura  no 02 Roja</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
-        <v>1441551.08</v>
+        <v>923207.39</v>
       </c>
       <c r="I501" s="2" t="n">
-        <v>124292</v>
+        <v>468351.96</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>44378</v>
+        <v>44900</v>
       </c>
       <c r="K501" s="3" t="n">
-        <v>44522</v>
+        <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034835708 — CTRA  - अर्थन डेम मनोहर के खेत के पास  ठाकुरपुर रोजा</t>
+          <t>1722008033/WC/22012034702916 — CTRA Roof Rain Water Harvesing Aditional Room Middel School Roja</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
-        <v>536532.83</v>
+        <v>57783.58</v>
       </c>
       <c r="I502" s="2" t="n">
-        <v>348495.96</v>
+        <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
-        <v>44501</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034835712 — CTRA  - अर्थन डेम गुवा के खेत के पास ठाकुरपुर रोजा</t>
+          <t>1722008033/WC/22012034702925 — CTRA Roof Rain Water Harvesing  Middel School Roja</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
-        <v>600628.96</v>
+        <v>57762.54</v>
       </c>
       <c r="I503" s="2" t="n">
-        <v>486497.68</v>
+        <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
-        <v>44501</v>
-[...3 lines deleted...]
-      </c>
+        <v>44300</v>
+      </c>
+      <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034857337 — parkolation talab julwaniyapura nala kramank -1</t>
+          <t>1722008033/WC/22012034702932 — CTRA Roof Rain Water Harvesing  E-Panchyat Roja</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
-        <v>1479587.72</v>
+        <v>28895.5</v>
       </c>
       <c r="I504" s="2" t="n">
-        <v>1031199.8</v>
+        <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
-        <v>44937</v>
+        <v>44300</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034857338 — parkolation talab julwaniyapura nala kramank -2</t>
+          <t>1722008033/WC/22012034703521 — CTRA Percolation Tank Rijanalla Roja</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>1479587.72</v>
+        <v>1441551.08</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>842754.9</v>
+        <v>124292</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>45185</v>
+        <v>44378</v>
       </c>
       <c r="K505" s="3" t="n">
-        <v>45773</v>
+        <v>44522</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034860262 — CTRA परकोलेशन  टैंक रेगला के खेत के पास रोजा</t>
+          <t>1722008033/WC/22012034835708 — CTRA  - अर्थन डेम मनोहर के खेत के पास  ठाकुरपुर रोजा</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>999743.78</v>
+        <v>536532.83</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>442804.2</v>
+        <v>348495.96</v>
       </c>
       <c r="J506" s="3" t="n">
-        <v>44524</v>
+        <v>44501</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>44860</v>
+        <v>44770</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034860857 — CTRA  -परकोलेशन तालाब थावरिया ईडु के खेत के पास जुलवानियापुरा रोजा</t>
+          <t>1722008033/WC/22012034835712 — CTRA  - अर्थन डेम गुवा के खेत के पास ठाकुरपुर रोजा</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>1003144.43</v>
+        <v>600628.96</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>4053</v>
+        <v>486497.68</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>44510</v>
+        <v>44501</v>
       </c>
       <c r="K507" s="3" t="n">
-        <v>44522</v>
+        <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034860863 — CTRA  - निस्तार तालाब गणपत के खेत के पास रोजा</t>
+          <t>1722008033/WC/22012034857337 — parkolation talab julwaniyapura nala kramank -1</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>0</v>
+        <v>1479587.72</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>0</v>
+        <v>1031199.8</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>44484</v>
+        <v>44937</v>
       </c>
       <c r="K508" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034860865 — CTRA  - निस्तार तालाब रीछु के खेत के पास रोजा</t>
+          <t>1722008033/WC/22012034857338 — parkolation talab julwaniyapura nala kramank -2</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
-        <v>0</v>
+        <v>1479587.72</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>0</v>
+        <v>842754.9</v>
       </c>
       <c r="J509" s="3" t="n">
-        <v>44484</v>
-[...1 lines deleted...]
-      <c r="K509" s="3"/>
+        <v>45185</v>
+      </c>
+      <c r="K509" s="3" t="n">
+        <v>45773</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034860868 — CTRA  - निस्तार तालाब सात मात्रा बयड़ा रोजा</t>
+          <t>1722008033/WC/22012034860262 — CTRA परकोलेशन  टैंक रेगला के खेत के पास रोजा</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
-        <v>0</v>
+        <v>999743.78</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>0</v>
+        <v>442804.2</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>44484</v>
-[...1 lines deleted...]
-      <c r="K510" s="3"/>
+        <v>44524</v>
+      </c>
+      <c r="K510" s="3" t="n">
+        <v>44860</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034860872 — CTRA  - निस्तार तालाब सीताफल बयड़ा रोजा</t>
+          <t>1722008033/WC/22012034860857 — CTRA  -परकोलेशन तालाब थावरिया ईडु के खेत के पास जुलवानियापुरा रोजा</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
-        <v>0</v>
+        <v>1003144.43</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>0</v>
+        <v>4053</v>
       </c>
       <c r="J511" s="3" t="n">
-        <v>44484</v>
-[...1 lines deleted...]
-      <c r="K511" s="3"/>
+        <v>44510</v>
+      </c>
+      <c r="K511" s="3" t="n">
+        <v>44522</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034860873 — CTRA  - निस्तार तालाब राजू के खेत के पास रोजा</t>
+          <t>1722008033/WC/22012034860863 — CTRA  - निस्तार तालाब गणपत के खेत के पास रोजा</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I512" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>44484</v>
       </c>
       <c r="K512" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034870618 — CTRA  - पेरकोलेशन टैंक मुन्ना के खेत के पास पीपलपुरा रोजा</t>
+          <t>1722008033/WC/22012034860865 — CTRA  - निस्तार तालाब रीछु के खेत के पास रोजा</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>44501</v>
+        <v>44484</v>
       </c>
       <c r="K513" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034870624 — CTRA  - परकोलेशन टैंक टिखला बयड़ा के नीचे पीपलपुरा रोजा</t>
+          <t>1722008033/WC/22012034860868 — CTRA  - निस्तार तालाब सात मात्रा बयड़ा रोजा</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I514" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>44501</v>
+        <v>44484</v>
       </c>
       <c r="K514" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
           <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034870643 — CTRA  -  अर्थन डेम राजू कलसिंह के खेत के पास जुलवानियापुरा रोजा</t>
+          <t>1722008033/WC/22012034860872 — CTRA  - निस्तार तालाब सीताफल बयड़ा रोजा</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I515" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>44501</v>
+        <v>44484</v>
       </c>
       <c r="K515" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034915703 — kapil dhara kup</t>
+          <t>1722008033/WC/22012034860873 — CTRA  - निस्तार तालाब राजू के खेत के पास रोजा</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>44587</v>
+        <v>44484</v>
       </c>
       <c r="K516" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034915704 — kapil dhara kup</t>
+          <t>1722008033/WC/22012034870618 — CTRA  - पेरकोलेशन टैंक मुन्ना के खेत के पास पीपलपुरा रोजा</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I517" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>44587</v>
+        <v>44501</v>
       </c>
       <c r="K517" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034915705 — nsp parkolation tank</t>
+          <t>1722008033/WC/22012034870624 — CTRA  - परकोलेशन टैंक टिखला बयड़ा के नीचे पीपलपुरा रोजा</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
-        <v>44587</v>
+        <v>44501</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Earthen graded Bund for Community / Construction of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034915707 — nsp parkolation tank</t>
+          <t>1722008033/WC/22012034870643 — CTRA  -  अर्थन डेम राजू कलसिंह के खेत के पास जुलवानियापुरा रोजा</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
-        <v>44587</v>
+        <v>44501</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034915709 — nsp nala trench</t>
+          <t>1722008033/WC/22012034915703 — kapil dhara kup</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>44587</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034915710 — nsp nala trench</t>
+          <t>1722008033/WC/22012034915704 — kapil dhara kup</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>44587</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034915713 — nistar talab</t>
+          <t>1722008033/WC/22012034915705 — nsp parkolation tank</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>44587</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034915715 — nistar talab</t>
+          <t>1722008033/WC/22012034915707 — nsp parkolation tank</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>44587</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034932852 — पुष्कर आर एम एस  जीर्णोद्धार कार्य  पीपलपुरा रोजा</t>
+          <t>1722008033/WC/22012034915709 — nsp nala trench</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
-        <v>44409</v>
+        <v>44587</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034939426 — पुष्कर धरोवर  स्टाप डैम  जीर्णोद्धार कार्य  रोजा</t>
+          <t>1722008033/WC/22012034915710 — nsp nala trench</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
-        <v>47957.62</v>
+        <v>0</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
-        <v>44652</v>
+        <v>44587</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034967005 — J A A  परकोलेशन तालाब जुलवानिया बेडा वाला नाला रोजा</t>
+          <t>1722008033/WC/22012034915713 — nistar talab</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
-        <v>44682</v>
+        <v>44587</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034967007 — J A A  परकोलेशन तालाब भारत के खेत के पास रोजा</t>
+          <t>1722008033/WC/22012034915715 — nistar talab</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
-        <v>44682</v>
+        <v>44587</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034967009 — J A A  परकोलेशन तालाब उड़ला वाला नाला रोजा</t>
+          <t>1722008033/WC/22012034932852 — पुष्कर आर एम एस  जीर्णोद्धार कार्य  पीपलपुरा रोजा</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>44682</v>
+        <v>44409</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034991914 — गली प्लाग क्रमांक -01 रोजा</t>
+          <t>1722008033/WC/22012034939426 — पुष्कर धरोवर  स्टाप डैम  जीर्णोद्धार कार्य  रोजा</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>0</v>
+        <v>47957.62</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
-        <v>44788</v>
+        <v>44652</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012034991917 — गली प्लाग क्रमांक -02 रोजा</t>
+          <t>1722008033/WC/22012034967005 — J A A  परकोलेशन तालाब जुलवानिया बेडा वाला नाला रोजा</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>44788</v>
+        <v>44682</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012035045471 — परकोलेशन टेंक कैलाश के खेत के पास</t>
+          <t>1722008033/WC/22012034967007 — J A A  परकोलेशन तालाब भारत के खेत के पास रोजा</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>44774</v>
+        <v>44682</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012035098180 — आर.एम.एस निर्माण गवालबयडी वाला नाला रोजा</t>
+          <t>1722008033/WC/22012034967009 — J A A  परकोलेशन तालाब उड़ला वाला नाला रोजा</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
-        <v>1482521.79</v>
+        <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
-        <v>1415847.5</v>
+        <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>45192</v>
-[...3 lines deleted...]
-      </c>
+        <v>44682</v>
+      </c>
+      <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012035099448 — परकोलेशन तालाब निर्माण पिपलपुरा नाला बाबुल के पास रोजा</t>
+          <t>1722008033/WC/22012034991914 — गली प्लाग क्रमांक -01 रोजा</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>704475.04</v>
+        <v>0</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>361037.4</v>
+        <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>45207</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012035099449 — परकोलेशन तालाब निर्माण गोहा बाबा वाला नाला रोजा</t>
+          <t>1722008033/WC/22012034991917 — गली प्लाग क्रमांक -02 रोजा</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>755507.03</v>
+        <v>0</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>579173.45</v>
+        <v>0</v>
       </c>
       <c r="J534" s="3" t="n">
-        <v>45207</v>
-[...3 lines deleted...]
-      </c>
+        <v>44788</v>
+      </c>
+      <c r="K534" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012035099453 — परकोलेशन तालाब निर्माण मेहताब के खेत के पास रोजा</t>
+          <t>1722008033/WC/22012035045471 — परकोलेशन टेंक कैलाश के खेत के पास</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I535" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>45017</v>
+        <v>44774</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Terracing</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012035108932 — गली प्लग पिपलपुरा- 1  रोजा</t>
+          <t>1722008033/WC/22012035098180 — आर.एम.एस निर्माण गवालबयडी वाला नाला रोजा</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
-        <v>32999.65</v>
+        <v>1482521.79</v>
       </c>
       <c r="I536" s="2" t="n">
-        <v>0</v>
+        <v>1415847.5</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K536" s="3"/>
+        <v>45192</v>
+      </c>
+      <c r="K536" s="3" t="n">
+        <v>46140</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
-          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
-          <t>Terracing</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012035108936 — गली प्लग पिपल पुरा -2  रोजा</t>
+          <t>1722008033/WC/22012035099448 — परकोलेशन तालाब निर्माण पिपलपुरा नाला बाबुल के पास रोजा</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>32999.65</v>
+        <v>704475.04</v>
       </c>
       <c r="I537" s="2" t="n">
-        <v>0</v>
+        <v>361037.4</v>
       </c>
       <c r="J537" s="3" t="n">
-        <v>45017</v>
-[...1 lines deleted...]
-      <c r="K537" s="3"/>
+        <v>45207</v>
+      </c>
+      <c r="K537" s="3" t="n">
+        <v>45773</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012035163386 — अर्थन डेम निर्माण</t>
+          <t>1722008033/WC/22012035099449 — परकोलेशन तालाब निर्माण गोहा बाबा वाला नाला रोजा</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>0</v>
+        <v>755507.03</v>
       </c>
       <c r="I538" s="2" t="n">
-        <v>0</v>
+        <v>579173.45</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>45383</v>
-[...1 lines deleted...]
-      <c r="K538" s="3"/>
+        <v>45207</v>
+      </c>
+      <c r="K538" s="3" t="n">
+        <v>46175</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012035179394 — परकोलेशन तालाब पटेल पूरा नाला पर रोजा</t>
+          <t>1722008033/WC/22012035099453 — परकोलेशन तालाब निर्माण मेहताब के खेत के पास रोजा</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>1052712.35</v>
+        <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
-        <v>211929.3</v>
+        <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>45693</v>
+        <v>45017</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012035179396 — परकोलेशन तालाब मालपुर वाले नाले रोजा</t>
+          <t>1722008033/WC/22012035108932 — गली प्लग पिपलपुरा- 1  रोजा</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>993568.36</v>
+        <v>32999.65</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
-        <v>45291</v>
+        <v>45017</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Level Bench Terrace Terrace for Comm / Construction of Level Bench Terrace for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Terracing</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012035179397 — परकोलेशन तालाब पटेल पूरा नाले पे बाबुल के पास रोजा</t>
+          <t>1722008033/WC/22012035108936 — गली प्लग पिपल पुरा -2  रोजा</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
-        <v>989680.26</v>
+        <v>32999.65</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
-        <v>45291</v>
+        <v>45017</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012035179447 — परकोलेसन टेंक  पटेल पूरा नाला रोजा पर</t>
+          <t>1722008033/WC/22012035163386 — अर्थन डेम निर्माण</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>45292</v>
+        <v>45383</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012035179449 — परकोलेसन टेंक मालपुर वाले नाला रोजा</t>
+          <t>1722008033/WC/22012035179394 — परकोलेशन तालाब पटेल पूरा नाला पर रोजा</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>0</v>
+        <v>1052712.35</v>
       </c>
       <c r="I543" s="2" t="n">
-        <v>0</v>
+        <v>211929.3</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>45292</v>
+        <v>45693</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012035179450 — परकोलेसन टेंक पटेल पूरा नाले पे बाबुल के पास  रोजा</t>
+          <t>1722008033/WC/22012035179396 — परकोलेशन तालाब मालपुर वाले नाले रोजा</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>0</v>
+        <v>993568.36</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>45292</v>
+        <v>45291</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012035183222 — PULIYA NIRMAN HOLIPURA NALYA PAR</t>
+          <t>1722008033/WC/22012035179397 — परकोलेशन तालाब पटेल पूरा नाले पे बाबुल के पास रोजा</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
-        <v>0</v>
+        <v>989680.26</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
-        <v>45205</v>
+        <v>45291</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012035183996 — पुलिया निर्माण होलीपुरा रोजा</t>
+          <t>1722008033/WC/22012035179447 — परकोलेसन टेंक  पटेल पूरा नाला रोजा पर</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
-        <v>45291</v>
+        <v>45292</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012035222696 — तालाब निर्माण पिपलपुरा मुन्ना के खेत के पास रोजा</t>
+          <t>1722008033/WC/22012035179449 — परकोलेसन टेंक मालपुर वाले नाला रोजा</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>45474</v>
+        <v>45292</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012035222697 — तालाब निर्माण पिपलपुरा नाले पर भाग 2  रोजा</t>
+          <t>1722008033/WC/22012035179450 — परकोलेसन टेंक पटेल पूरा नाले पे बाबुल के पास  रोजा</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>45474</v>
+        <v>45292</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; Maint of Earthen Check Dam for Community / Repair and Maintenance of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; Maint of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012035222698 — तालाब निर्माण काकडपुरा नाले पर  रोजा</t>
+          <t>1722008033/WC/22012035183222 — PULIYA NIRMAN HOLIPURA NALYA PAR</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
-        <v>1205412.4</v>
+        <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>736352.1</v>
+        <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>45762</v>
+        <v>45205</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012035278139 — तालाब निर्माण पीपल पूरा नाले पर</t>
+          <t>1722008033/WC/22012035183996 — पुलिया निर्माण होलीपुरा रोजा</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>992569.84</v>
+        <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>399055.5</v>
+        <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>45819</v>
+        <v>45291</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012035278155 — तालाब निर्माण पीपल पूरा उडाला खोदरा नाले पे</t>
+          <t>1722008033/WC/22012035222696 — तालाब निर्माण पिपलपुरा मुन्ना के खेत के पास रोजा</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>996603.12</v>
+        <v>0</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>454431</v>
+        <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>45819</v>
+        <v>45474</v>
       </c>
       <c r="K551" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C552" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D552" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E552" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F552" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/22012035278175 — तालाब निर्माण पीपल पूरा राजू के खेत के पास</t>
+          <t>1722008033/WC/22012035222697 — तालाब निर्माण पिपलपुरा नाले पर भाग 2  रोजा</t>
         </is>
       </c>
       <c r="G552" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H552" s="2" t="n">
-        <v>988747.57</v>
+        <v>0</v>
       </c>
       <c r="I552" s="2" t="n">
-        <v>375142.2</v>
+        <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
-        <v>45819</v>
+        <v>45474</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/25 — फार्म पोण्‍ड जालमसिह कलसिह</t>
+          <t>1722008033/WC/22012035222698 — तालाब निर्माण काकडपुरा नाले पर  रोजा</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
-        <v>0</v>
+        <v>1205412.4</v>
       </c>
       <c r="I553" s="2" t="n">
-        <v>0</v>
+        <v>736352.1</v>
       </c>
       <c r="J553" s="3" t="n">
-        <v>38856</v>
+        <v>45762</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/250 — फार्म पोण्‍ड धनसिह गटटु</t>
+          <t>1722008033/WC/22012035278139 — तालाब निर्माण पीपल पूरा नाले पर</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
-        <v>0</v>
+        <v>992569.84</v>
       </c>
       <c r="I554" s="2" t="n">
-        <v>0</v>
+        <v>399055.5</v>
       </c>
       <c r="J554" s="3" t="n">
-        <v>38870</v>
-[...3 lines deleted...]
-      </c>
+        <v>45819</v>
+      </c>
+      <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/251 — फार्म पोण्‍ड रामसिह भदु</t>
+          <t>1722008033/WC/22012035278155 — तालाब निर्माण पीपल पूरा उडाला खोदरा नाले पे</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
-        <v>0</v>
+        <v>996603.12</v>
       </c>
       <c r="I555" s="2" t="n">
-        <v>0</v>
+        <v>454431</v>
       </c>
       <c r="J555" s="3" t="n">
-        <v>38870</v>
-[...3 lines deleted...]
-      </c>
+        <v>45819</v>
+      </c>
+      <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/252 — फार्म पोण्‍ड ढोकल्‍या मागंत्‍या</t>
+          <t>1722008033/WC/22012035278175 — तालाब निर्माण पीपल पूरा राजू के खेत के पास</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
-        <v>0</v>
+        <v>988747.57</v>
       </c>
       <c r="I556" s="2" t="n">
-        <v>0</v>
+        <v>375142.2</v>
       </c>
       <c r="J556" s="3" t="n">
-        <v>38869</v>
-[...3 lines deleted...]
-      </c>
+        <v>45819</v>
+      </c>
+      <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/254 — फार्म पौण्‍ड जालमसिंह कलमसिंह</t>
+          <t>1722008033/WC/25 — फार्म पोण्‍ड जालमसिह कलसिह</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>38856</v>
       </c>
       <c r="K557" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="558">
       <c r="A558" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B558" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C558" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D558" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E558" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F558" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/2549 — फार्म पोण्‍ड गंभीरसिह नाहारसिह</t>
+          <t>1722008033/WC/250 — फार्म पोण्‍ड धनसिह गटटु</t>
         </is>
       </c>
       <c r="G558" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I558" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J558" s="3" t="n">
-        <v>38856</v>
-[...1 lines deleted...]
-      <c r="K558" s="3"/>
+        <v>38870</v>
+      </c>
+      <c r="K558" s="3" t="n">
+        <v>38955</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/255 — फार्म पोण्‍ड अभेसिह रामसिह</t>
+          <t>1722008033/WC/251 — फार्म पोण्‍ड रामसिह भदु</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
-        <v>38869</v>
+        <v>38870</v>
       </c>
       <c r="K559" s="3" t="n">
         <v>38955</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="560">
       <c r="A560" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B560" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C560" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D560" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E560" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F560" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/257 — फार्म पोण्‍ड बाला गटटु</t>
+          <t>1722008033/WC/252 — फार्म पोण्‍ड ढोकल्‍या मागंत्‍या</t>
         </is>
       </c>
       <c r="G560" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I560" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J560" s="3" t="n">
         <v>38869</v>
       </c>
       <c r="K560" s="3" t="n">
         <v>38955</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="561">
       <c r="A561" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B561" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C561" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D561" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E561" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F561" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/258 — फार्म पोण्‍ड अनसिह थावला</t>
+          <t>1722008033/WC/254 — फार्म पौण्‍ड जालमसिंह कलमसिंह</t>
         </is>
       </c>
       <c r="G561" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I561" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J561" s="3" t="n">
-        <v>38874</v>
-[...3 lines deleted...]
-      </c>
+        <v>38856</v>
+      </c>
+      <c r="K561" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="562">
       <c r="A562" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B562" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C562" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D562" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E562" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F562" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/259 — फार्म पोण्‍ड गंभीरसिह नाहारसिह</t>
+          <t>1722008033/WC/2549 — फार्म पोण्‍ड गंभीरसिह नाहारसिह</t>
         </is>
       </c>
       <c r="G562" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I562" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J562" s="3" t="n">
-        <v>38875</v>
-[...3 lines deleted...]
-      </c>
+        <v>38856</v>
+      </c>
+      <c r="K562" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/36 — फार्म पौण्‍ड</t>
+          <t>1722008033/WC/255 — फार्म पोण्‍ड अभेसिह रामसिह</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J563" s="3" t="n">
-        <v>38870</v>
+        <v>38869</v>
       </c>
       <c r="K563" s="3" t="n">
         <v>38955</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
           <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/36/01 — व़क्षारोपण</t>
+          <t>1722008033/WC/257 — फार्म पोण्‍ड बाला गटटु</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J564" s="3" t="n">
-        <v>39000</v>
+        <v>38869</v>
       </c>
       <c r="K564" s="3" t="n">
-        <v>39050</v>
+        <v>38955</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/380 — तालाब गहरी करण देवी पहाड के पास रोजा</t>
+          <t>1722008033/WC/258 — फार्म पोण्‍ड अनसिह थावला</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I565" s="2" t="n">
-        <v>15461</v>
+        <v>0</v>
       </c>
       <c r="J565" s="3" t="n">
-        <v>39247</v>
+        <v>38874</v>
       </c>
       <c r="K565" s="3" t="n">
-        <v>39253</v>
+        <v>38955</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="566">
       <c r="A566" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B566" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C566" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D566" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E566" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F566" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/4563 — निस्‍तारी तालाब रानी कॉजल रोजा</t>
+          <t>1722008033/WC/259 — फार्म पोण्‍ड गंभीरसिह नाहारसिह</t>
         </is>
       </c>
       <c r="G566" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H566" s="2" t="n">
-        <v>489000</v>
+        <v>0</v>
       </c>
       <c r="I566" s="2" t="n">
-        <v>255276</v>
+        <v>0</v>
       </c>
       <c r="J566" s="3" t="n">
-        <v>39435</v>
+        <v>38875</v>
       </c>
       <c r="K566" s="3" t="n">
-        <v>39904</v>
+        <v>38955</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="567">
       <c r="A567" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B567" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C567" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D567" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E567" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F567" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/4564 — व़क्षारोपण कार्य रोजा</t>
+          <t>1722008033/WC/36 — फार्म पौण्‍ड</t>
         </is>
       </c>
       <c r="G567" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H567" s="2" t="n">
-        <v>349000</v>
+        <v>0</v>
       </c>
       <c r="I567" s="2" t="n">
-        <v>49722</v>
+        <v>0</v>
       </c>
       <c r="J567" s="3" t="n">
-        <v>39326</v>
+        <v>38870</v>
       </c>
       <c r="K567" s="3" t="n">
-        <v>39371</v>
+        <v>38955</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/4685 — समग्र स्‍वच्‍छता ठाकुरपुरा मालपुरा रोजा</t>
+          <t>1722008033/WC/36/01 — व़क्षारोपण</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I568" s="2" t="n">
-        <v>275059.4</v>
+        <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
-        <v>40351</v>
+        <v>39000</v>
       </c>
       <c r="K568" s="3" t="n">
-        <v>40714</v>
+        <v>39050</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/4741 — परकोलेशन तालाब निर्माण जगदीश कना खेत पास रोजा</t>
+          <t>1722008033/WC/380 — तालाब गहरी करण देवी पहाड के पास रोजा</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
-        <v>440000</v>
+        <v>0</v>
       </c>
       <c r="I569" s="2" t="n">
-        <v>384094</v>
+        <v>15461</v>
       </c>
       <c r="J569" s="3" t="n">
-        <v>40674</v>
+        <v>39247</v>
       </c>
       <c r="K569" s="3" t="n">
-        <v>40792</v>
+        <v>39253</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="570">
       <c r="A570" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B570" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C570" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D570" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E570" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F570" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/4742 — परकोलेशन तालाब निर्माण जगदीश कना खेत पास रोजा</t>
+          <t>1722008033/WC/4563 — निस्‍तारी तालाब रानी कॉजल रोजा</t>
         </is>
       </c>
       <c r="G570" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H570" s="2" t="n">
-        <v>440000</v>
+        <v>489000</v>
       </c>
       <c r="I570" s="2" t="n">
-        <v>0</v>
+        <v>255276</v>
       </c>
       <c r="J570" s="3" t="n">
-        <v>40513</v>
-[...1 lines deleted...]
-      <c r="K570" s="3"/>
+        <v>39435</v>
+      </c>
+      <c r="K570" s="3" t="n">
+        <v>39904</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="571">
       <c r="A571" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B571" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C571" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D571" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E571" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F571" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/4773 — परकोलेशन तालाब निर्माण जुलवानियापुरा रोजा</t>
+          <t>1722008033/WC/4564 — व़क्षारोपण कार्य रोजा</t>
         </is>
       </c>
       <c r="G571" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
-        <v>495000</v>
+        <v>349000</v>
       </c>
       <c r="I571" s="2" t="n">
-        <v>462120</v>
+        <v>49722</v>
       </c>
       <c r="J571" s="3" t="n">
-        <v>40918</v>
+        <v>39326</v>
       </c>
       <c r="K571" s="3" t="n">
-        <v>42139</v>
+        <v>39371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
+          <t>Earthen Bunding / Construction of Earthen peripheral/farm/field Bund for Community</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/4781 — परकोलेशन तालाब निर्माण नाहर नाला रोजा</t>
+          <t>1722008033/WC/4685 — समग्र स्‍वच्‍छता ठाकुरपुरा मालपुरा रोजा</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
-        <v>495000</v>
+        <v>500000</v>
       </c>
       <c r="I572" s="2" t="n">
-        <v>199680</v>
+        <v>275059.4</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>40963</v>
+        <v>40351</v>
       </c>
       <c r="K572" s="3" t="n">
-        <v>42139</v>
+        <v>40714</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/4788 — निर्मलनीर कूप जुलवान्‍यापुरा रोजा</t>
+          <t>1722008033/WC/4741 — परकोलेशन तालाब निर्माण जगदीश कना खेत पास रोजा</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>300000</v>
+        <v>440000</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>169496</v>
+        <v>384094</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>40970</v>
+        <v>40674</v>
       </c>
       <c r="K573" s="3" t="n">
-        <v>42139</v>
+        <v>40792</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
-          <t>Well Recharge</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/4799 — निर्मल नीर ठाकुरपुरा रोजा</t>
+          <t>1722008033/WC/4742 — परकोलेशन तालाब निर्माण जगदीश कना खेत पास रोजा</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>300000</v>
+        <v>440000</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>148239.96</v>
+        <v>0</v>
       </c>
       <c r="J574" s="3" t="n">
-        <v>41010</v>
-[...3 lines deleted...]
-      </c>
+        <v>40513</v>
+      </c>
+      <c r="K574" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/574 — निस्‍तारित तालाब निर्माण पिपलपुरा रोजा</t>
+          <t>1722008033/WC/4773 — परकोलेशन तालाब निर्माण जुलवानियापुरा रोजा</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>489000</v>
+        <v>495000</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>189787</v>
+        <v>462120</v>
       </c>
       <c r="J575" s="3" t="n">
-        <v>39435</v>
+        <v>40918</v>
       </c>
       <c r="K575" s="3" t="n">
-        <v>40410</v>
+        <v>42139</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Earthen Dam / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/9993627640 — परकोलेशन तालाब निर्माण रामसिह कुका के खेत पास रोजा</t>
+          <t>1722008033/WC/4781 — परकोलेशन तालाब निर्माण नाहर नाला रोजा</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>0</v>
+        <v>495000</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>0</v>
+        <v>199680</v>
       </c>
       <c r="J576" s="3" t="n">
-        <v>41281</v>
-[...1 lines deleted...]
-      <c r="K576" s="3"/>
+        <v>40963</v>
+      </c>
+      <c r="K576" s="3" t="n">
+        <v>42139</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/9993627641 — बोल्‍डर चेक डेम निर्माण मांगीलाल खेत पास रोजा</t>
+          <t>1722008033/WC/4788 — निर्मलनीर कूप जुलवान्‍यापुरा रोजा</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>0</v>
+        <v>300000</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>0</v>
+        <v>169496</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>41281</v>
-[...1 lines deleted...]
-      <c r="K577" s="3"/>
+        <v>40970</v>
+      </c>
+      <c r="K577" s="3" t="n">
+        <v>42139</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Artificial Recharge of Well Through Sand Filter / Construction of Sand filter for openwell recharge for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Well Recharge</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/9993629181 — परकोलेशन तालाब निर्माण कालु रामसिह के खेत पास रोजा</t>
+          <t>1722008033/WC/4799 — निर्मल नीर ठाकुरपुरा रोजा</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>0</v>
+        <v>300000</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>0</v>
+        <v>148239.96</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>41281</v>
-[...1 lines deleted...]
-      <c r="K578" s="3"/>
+        <v>41010</v>
+      </c>
+      <c r="K578" s="3" t="n">
+        <v>42139</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/9993646403 — डग आउट पौण्‍ड निर्माण ठाकुरपुरा भाग 1 रोजा</t>
+          <t>1722008033/WC/574 — निस्‍तारित तालाब निर्माण पिपलपुरा रोजा</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>115000</v>
+        <v>489000</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>78676.8</v>
+        <v>189787</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>41703</v>
+        <v>39435</v>
       </c>
       <c r="K579" s="3" t="n">
-        <v>41771</v>
+        <v>40410</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/9993649374 — निस्‍तारी तालाब मनोहरसिंह के खेत पास रोजा</t>
+          <t>1722008033/WC/9993627640 — परकोलेशन तालाब निर्माण रामसिह कुका के खेत पास रोजा</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>444349.16</v>
+        <v>0</v>
       </c>
       <c r="J580" s="3" t="n">
-        <v>41703</v>
-[...3 lines deleted...]
-      </c>
+        <v>41281</v>
+      </c>
+      <c r="K580" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/9993649376 — निस्‍तारी तालाब निर्माण सुकलाल के खेत पास रोजा</t>
+          <t>1722008033/WC/9993627641 — बोल्‍डर चेक डेम निर्माण मांगीलाल खेत पास रोजा</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>424722.94</v>
+        <v>0</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>41703</v>
-[...3 lines deleted...]
-      </c>
+        <v>41281</v>
+      </c>
+      <c r="K581" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/9993652525 — निस्‍तारी तालाब निर्माण पिपलपुरा रोजा</t>
+          <t>1722008033/WC/9993629181 — परकोलेशन तालाब निर्माण कालु रामसिह के खेत पास रोजा</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>4987000</v>
+        <v>0</v>
       </c>
       <c r="I582" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>41699</v>
+        <v>41281</v>
       </c>
       <c r="K582" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Water Absorption Trench / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WC/9993663894 — निस्‍तार तालाब निर्माण पिपलपुरा रोजा</t>
+          <t>1722008033/WC/9993646403 — डग आउट पौण्‍ड निर्माण ठाकुरपुरा भाग 1 रोजा</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
-          <t>Suspended</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
-        <v>4987000</v>
+        <v>115000</v>
       </c>
       <c r="I583" s="2" t="n">
-        <v>3971174.85</v>
+        <v>78676.8</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>42375</v>
-[...1 lines deleted...]
-      <c r="K583" s="3"/>
+        <v>41703</v>
+      </c>
+      <c r="K583" s="3" t="n">
+        <v>41771</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WH/19958269 — जीर्णोद्रार कार्य स्‍टापडेम मनोहर के खेत पास रोजा</t>
+          <t>1722008033/WC/9993649374 — निस्‍तारी तालाब मनोहरसिंह के खेत पास रोजा</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
-        <v>453000</v>
+        <v>500000</v>
       </c>
       <c r="I584" s="2" t="n">
-        <v>452982.54</v>
+        <v>444349.16</v>
       </c>
       <c r="J584" s="3" t="n">
-        <v>42750</v>
+        <v>41703</v>
       </c>
       <c r="K584" s="3" t="n">
-        <v>43101</v>
+        <v>42957</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1722008033/WH/19962390 — निस्‍तार तालाब जीर्णोद्रार रोजा</t>
+          <t>1722008033/WC/9993649376 — निस्‍तारी तालाब निर्माण सुकलाल के खेत पास रोजा</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>18000</v>
+        <v>500000</v>
       </c>
       <c r="I585" s="2" t="n">
-        <v>0</v>
+        <v>424722.94</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>42886</v>
-[...1 lines deleted...]
-      <c r="K585" s="3"/>
+        <v>41703</v>
+      </c>
+      <c r="K585" s="3" t="n">
+        <v>42957</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1722008/WC/22012034425887 — NISATAR TALAB GANPAT KE KHAT PAS NALA JULWANIYAPURA RES ROJA</t>
+          <t>1722008033/WC/9993652525 — निस्‍तारी तालाब निर्माण पिपलपुरा रोजा</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
-        <v>2444000</v>
+        <v>4987000</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>43344</v>
+        <v>41699</v>
       </c>
       <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1722008/WC/4803 — निस्‍तारी तालाब रोजा</t>
+          <t>1722008033/WC/9993663894 — निस्‍तार तालाब निर्माण पिपलपुरा रोजा</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Suspended</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
-        <v>3161000</v>
+        <v>4987000</v>
       </c>
       <c r="I587" s="2" t="n">
-        <v>2386859.85</v>
+        <v>3971174.85</v>
       </c>
       <c r="J587" s="3" t="n">
-        <v>41003</v>
-[...3 lines deleted...]
-      </c>
+        <v>42375</v>
+      </c>
+      <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1722/WC/22012034612758 — RMS Sah Slab Culvert Nirman Kary Patelpura Marg par Gram Roja</t>
+          <t>1722008033/WH/19958269 — जीर्णोद्रार कार्य स्‍टापडेम मनोहर के खेत पास रोजा</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
-        <v>14992000</v>
+        <v>453000</v>
       </c>
       <c r="I588" s="2" t="n">
-        <v>14681958.88</v>
+        <v>452982.54</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>44236</v>
+        <v>42750</v>
       </c>
       <c r="K588" s="3" t="n">
-        <v>44473</v>
+        <v>43101</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
+          <t>2017-2018</t>
+        </is>
+      </c>
+      <c r="C589" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="D589" s="1" t="inlineStr">
+        <is>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+        </is>
+      </c>
+      <c r="E589" s="1" t="inlineStr">
+        <is>
+          <t>Renovation of traditional water bodies</t>
+        </is>
+      </c>
+      <c r="F589" s="1" t="inlineStr">
+        <is>
+          <t>1722008033/WH/19962390 — निस्‍तार तालाब जीर्णोद्रार रोजा</t>
+        </is>
+      </c>
+      <c r="G589" s="1" t="inlineStr">
+        <is>
+          <t>Deleted</t>
+        </is>
+      </c>
+      <c r="H589" s="2" t="n">
+        <v>18000</v>
+      </c>
+      <c r="I589" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J589" s="3" t="n">
+        <v>42886</v>
+      </c>
+      <c r="K589" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
+      <c r="A590" s="1" t="inlineStr">
+        <is>
+          <t>KUKSHI</t>
+        </is>
+      </c>
+      <c r="B590" s="1" t="inlineStr">
+        <is>
+          <t>2018-2019</t>
+        </is>
+      </c>
+      <c r="C590" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D590" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E590" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Check Dam/Stop Dam</t>
+        </is>
+      </c>
+      <c r="F590" s="1" t="inlineStr">
+        <is>
+          <t>1722008/WC/22012034425887 — NISATAR TALAB GANPAT KE KHAT PAS NALA JULWANIYAPURA RES ROJA</t>
+        </is>
+      </c>
+      <c r="G590" s="1" t="inlineStr">
+        <is>
+          <t>Closed</t>
+        </is>
+      </c>
+      <c r="H590" s="2" t="n">
+        <v>2444000</v>
+      </c>
+      <c r="I590" s="2" t="n">
+        <v>0</v>
+      </c>
+      <c r="J590" s="3" t="n">
+        <v>43344</v>
+      </c>
+      <c r="K590" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
+      <c r="A591" s="1" t="inlineStr">
+        <is>
+          <t>KUKSHI</t>
+        </is>
+      </c>
+      <c r="B591" s="1" t="inlineStr">
+        <is>
+          <t>2012-2013</t>
+        </is>
+      </c>
+      <c r="C591" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D591" s="1" t="inlineStr">
+        <is>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E591" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F591" s="1" t="inlineStr">
+        <is>
+          <t>1722008/WC/4803 — निस्‍तारी तालाब रोजा</t>
+        </is>
+      </c>
+      <c r="G591" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H591" s="2" t="n">
+        <v>3161000</v>
+      </c>
+      <c r="I591" s="2" t="n">
+        <v>2386859.85</v>
+      </c>
+      <c r="J591" s="3" t="n">
+        <v>41003</v>
+      </c>
+      <c r="K591" s="3" t="n">
+        <v>42505</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
+      <c r="A592" s="1" t="inlineStr">
+        <is>
+          <t>KUKSHI</t>
+        </is>
+      </c>
+      <c r="B592" s="1" t="inlineStr">
+        <is>
+          <t>2020-2021</t>
+        </is>
+      </c>
+      <c r="C592" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D592" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E592" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F592" s="1" t="inlineStr">
+        <is>
+          <t>1722/WC/22012034612758 — RMS Sah Slab Culvert Nirman Kary Patelpura Marg par Gram Roja</t>
+        </is>
+      </c>
+      <c r="G592" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H592" s="2" t="n">
+        <v>14992000</v>
+      </c>
+      <c r="I592" s="2" t="n">
+        <v>14681958.88</v>
+      </c>
+      <c r="J592" s="3" t="n">
+        <v>44236</v>
+      </c>
+      <c r="K592" s="3" t="n">
+        <v>44473</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
+      <c r="A593" s="1" t="inlineStr">
+        <is>
+          <t>KUKSHI</t>
+        </is>
+      </c>
+      <c r="B593" s="1" t="inlineStr">
+        <is>
           <t>2023-2024</t>
         </is>
       </c>
-      <c r="C589" s="1" t="inlineStr">
+      <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D589" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E589" s="1" t="inlineStr">
+      <c r="D593" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
+        </is>
+      </c>
+      <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F589" s="1" t="inlineStr">
+      <c r="F593" s="1" t="inlineStr">
         <is>
           <t>1722/WC/22012035099802 — Construction of causeway at Kalusingh ke khet Pass Roja</t>
         </is>
       </c>
-      <c r="G589" s="1" t="inlineStr">
+      <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
-      <c r="H589" s="2" t="n">
+      <c r="H593" s="2" t="n">
         <v>2518000</v>
       </c>
-      <c r="I589" s="2" t="n">
+      <c r="I593" s="2" t="n">
         <v>2394126.55</v>
       </c>
-      <c r="J589" s="3" t="n">
+      <c r="J593" s="3" t="n">
         <v>45179</v>
       </c>
-      <c r="K589" s="3"/>
+      <c r="K593" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>