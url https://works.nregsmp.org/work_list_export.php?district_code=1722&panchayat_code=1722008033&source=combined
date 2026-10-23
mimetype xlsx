--- v1 (2026-10-23)
+++ v2 (2026-10-23)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K593"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-23 09:43:05</t>
+          <t>Exported on: 2026-10-23 11:52:53</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">