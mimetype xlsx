--- v2 (2026-10-23)
+++ v3 (2026-10-25)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K593"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-23 11:52:53</t>
+          <t>Exported on: 2026-10-25 18:55:19</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">