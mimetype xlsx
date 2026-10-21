--- v0 (2026-09-03)
+++ v1 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K599"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-03 06:45:42</t>
+          <t>Exported on: 2026-10-21 19:24:04</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -996,51 +996,51 @@
         <v>0</v>
       </c>
       <c r="J26" s="3" t="n">
         <v>42870</v>
       </c>
       <c r="K26" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="27">
       <c r="A27" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B27" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C27" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D27" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E27" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F27" s="1" t="inlineStr">
         <is>
           <t>1722008037/DP/22012034443214 — निर्मल नीर कुप पटेलपुरा कवडियाखेंडा</t>
         </is>
       </c>
       <c r="G27" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H27" s="2" t="n">
         <v>535000</v>
       </c>
       <c r="I27" s="2" t="n">
         <v>182585.2</v>
       </c>
       <c r="J27" s="3" t="n">
         <v>43535</v>
@@ -2600,51 +2600,51 @@
       <c r="J60" s="3" t="n">
         <v>44508</v>
       </c>
       <c r="K60" s="3" t="n">
         <v>46160</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="61">
       <c r="A61" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B61" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C61" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Drought Proofing</t>
         </is>
       </c>
       <c r="D61" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Open Well for Groups</t>
+          <t>Construction of Irrigation Open Well for Groups / Construction of Irrigation Well for Groups</t>
         </is>
       </c>
       <c r="E61" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F61" s="1" t="inlineStr">
         <is>
           <t>1722008037/DP/22012034538904 — निर्मल नीर कूप निर्माण सादरिया बयडा कवडियाखेडा</t>
         </is>
       </c>
       <c r="G61" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H61" s="2" t="n">
         <v>478796.2</v>
       </c>
       <c r="I61" s="2" t="n">
         <v>206276.4</v>
       </c>
       <c r="J61" s="3" t="n">
         <v>44490</v>
@@ -2694,51 +2694,51 @@
         <v>0</v>
       </c>
       <c r="J62" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K62" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="63">
       <c r="A63" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B63" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C63" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D63" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Boundary Line Plantation of Shelter Belt Trees for Community</t>
+          <t>Boundary Line Plantation-Shelter Belt Trees (Comm) / Along the coast Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E63" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F63" s="1" t="inlineStr">
         <is>
           <t>1722008037/DP/22012034584506 — वृक्षारोपण कार्य अमृत वाटिका अमृत सरोवर जनभागीदारी बडा तालाब के पास कवडीयाखेडा</t>
         </is>
       </c>
       <c r="G63" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H63" s="2" t="n">
         <v>56000.42</v>
       </c>
       <c r="I63" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J63" s="3" t="n">
         <v>45161</v>
@@ -4730,51 +4730,51 @@
       <c r="J104" s="3" t="n">
         <v>43474</v>
       </c>
       <c r="K104" s="3" t="n">
         <v>44254</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1722008037/IF/22012034635736 — कपिलधारा कूप मोतेसिंह वेस्ता कवादियाखेडा</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>14600.32</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45759</v>
@@ -5390,145 +5390,145 @@
         <v>0</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>44470</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1722008037/IF/22012035128680 — कपिलधारा कूप निर्माण गुमान देवीसिंह कवउियाखेडा</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>240867.9</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>158556.15</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K119" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F120" s="1" t="inlineStr">
         <is>
           <t>1722008037/IF/22012035153863 — कपिलधारा कुप निर्माण केसरिबाई पति मिश्रीलाल कावड़ियाखेड़ा 110B</t>
         </is>
       </c>
       <c r="G120" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H120" s="2" t="n">
         <v>242237.65</v>
       </c>
       <c r="I120" s="2" t="n">
         <v>128983.4</v>
       </c>
       <c r="J120" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K120" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1722008037/IF/22012035153872 — कपिलधारा कुप निर्माण दितु पिता सुखलिया कवडियाखेडा</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>242237.65</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>117780.18</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>45629</v>
@@ -5578,98 +5578,98 @@
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45017</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1722008037/IF/22012035153878 — कपिलधारा कुप निर्माण सिकदर पिता मंगलिया कावड़ियाखेड़ा</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>242237.65</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>168812.57</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45629</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1722008037/IF/22012035275410 — कपिलधारा कुप कैलाश रुखडीया कवडियाखेडा</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>244562.03</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>167558.25</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45679</v>
@@ -5770,51 +5770,51 @@
       <c r="J126" s="3" t="n">
         <v>45784</v>
       </c>
       <c r="K126" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1722008037/IF/22012035572137 — कपिलधारा कुप निर्माण हिरालाल पिता मगनसिह कवडियाखेडा</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>267533.14</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45761</v>
@@ -16150,51 +16150,51 @@
       <c r="J338" s="3" t="n">
         <v>44948</v>
       </c>
       <c r="K338" s="3" t="n">
         <v>45230</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="339">
       <c r="A339" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B339" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C339" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D339" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E339" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F339" s="1" t="inlineStr">
         <is>
           <t>1722008037/IF/IAY/38056 — Construction of IAY House -IAY REG. NO. MP-22-008-037-001/22</t>
         </is>
       </c>
       <c r="G339" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H339" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I339" s="2" t="n">
         <v>14178</v>
       </c>
       <c r="J339" s="3" t="n">
         <v>44948</v>
@@ -25969,100 +25969,100 @@
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
           <t>1722008037/WC/22012035097916 — पाइप कलवर्ट निर्माण खारपुरा रोड पर  कवडीयाखेड़ा</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
         <v>2496999.68</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>2144332.77</v>
       </c>
       <c r="J544" s="3" t="n">
         <v>45174</v>
       </c>
       <c r="K544" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
           <t>1722008037/WC/22012035100123 — परकोलेशन तालाब निर्माण झुगावाला नाला कवडियाखेडा</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>718494.61</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>508563.9</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>45217</v>
@@ -26163,192 +26163,192 @@
         <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
         <v>45383</v>
       </c>
       <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
           <t>1722008037/WC/22012035215647 — परकोलेशन टेक खाररपुरा वाले नाले पर कवड़ियाखेड़ा</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I548" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J548" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K548" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
           <t>1722008037/WC/22012035216985 — परकोलेशन टेक  सान्द्र वाला नाले पर कवड़ियाखेड़ा</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I549" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J549" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K549" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
           <t>1722008037/WC/22012035216991 — परकोलेशन टेक गोहा बाबा  वाला नाले पर कवड़ियाखेड़ा</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I550" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J550" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K550" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
           <t>1722008037/WC/22012035216995 — परकोलेशन टेक  झिरी वाला नाले पर कवड़ियाखेड़ा</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I551" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J551" s="3" t="n">
         <v>45449</v>
@@ -26398,239 +26398,239 @@
         <v>0</v>
       </c>
       <c r="J552" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K552" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
       <c r="A553" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B553" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D553" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F553" s="1" t="inlineStr">
         <is>
           <t>1722008037/WC/22012035216998 — परकोलेशन टेक  झिरी वाला नाले पर कवड़ियाखेड़ा</t>
         </is>
       </c>
       <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I553" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J553" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K553" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="554">
       <c r="A554" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B554" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C554" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D554" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E554" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F554" s="1" t="inlineStr">
         <is>
           <t>1722008037/WC/22012035217008 — परकोलेशन टेक  सागरीय वाला नाले पर कवड़ियाखेड़ा</t>
         </is>
       </c>
       <c r="G554" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I554" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J554" s="3" t="n">
         <v>45449</v>
       </c>
       <c r="K554" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="555">
       <c r="A555" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B555" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C555" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D555" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E555" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F555" s="1" t="inlineStr">
         <is>
           <t>1722008037/WC/22012035224301 — परकोलेशन टैंक निर्माण झुगावाला नाले पर क्र 1</t>
         </is>
       </c>
       <c r="G555" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I555" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J555" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K555" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="556">
       <c r="A556" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B556" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C556" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D556" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E556" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F556" s="1" t="inlineStr">
         <is>
           <t>1722008037/WC/22012035224312 — परकोलेशन टैंक निर्माण पिलानिया बाबा पहाड़ी पर नाले पर क्र 2</t>
         </is>
       </c>
       <c r="G556" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I556" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J556" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K556" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="557">
       <c r="A557" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B557" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C557" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D557" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E557" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F557" s="1" t="inlineStr">
         <is>
           <t>1722008037/WC/22012035232156 — तालाब निर्माण झुमावाला नाला पर कवडीयाखेडा</t>
         </is>
       </c>
       <c r="G557" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I557" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J557" s="3" t="n">
         <v>45474</v>
@@ -26682,51 +26682,51 @@
       <c r="J558" s="3" t="n">
         <v>45641</v>
       </c>
       <c r="K558" s="3" t="n">
         <v>46185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="559">
       <c r="A559" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B559" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C559" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D559" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E559" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F559" s="1" t="inlineStr">
         <is>
           <t>1722008037/WC/22012035279192 — JGSA खेत तालाब निर्माण कार्य हिरालाल पिता भंगडा के खेत में कवडियाखेडा</t>
         </is>
       </c>
       <c r="G559" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I559" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J559" s="3" t="n">
         <v>45761</v>
@@ -27495,51 +27495,51 @@
       <c r="J575" s="3" t="n">
         <v>44949</v>
       </c>
       <c r="K575" s="3" t="n">
         <v>45610</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
           <t>1722008/IF/22012035005655 — horticulture dept. ratansingh s/o jalam singh gram kavadiyakheda</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
         <v>213200</v>
       </c>
       <c r="I576" s="2" t="n">
         <v>24340</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>44949</v>
@@ -27638,51 +27638,51 @@
       <c r="J578" s="3" t="n">
         <v>44949</v>
       </c>
       <c r="K578" s="3" t="n">
         <v>45574</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
           <t>1722008/IF/22012035005665 — horticulture dept. madan singh s/o motisingh  gram kavariyakheda</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>213200</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>25716</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>45180</v>
@@ -27830,51 +27830,51 @@
       <c r="J582" s="3" t="n">
         <v>44951</v>
       </c>
       <c r="K582" s="3" t="n">
         <v>45610</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
           <t>1722008/IF/22012035005675 — horticulture dept. kekdiya s/o ugarsingh  gram kavadiyakheda</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>213200</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>34318</v>
       </c>
       <c r="J583" s="3" t="n">
         <v>44951</v>
@@ -27926,51 +27926,51 @@
       <c r="J584" s="3" t="n">
         <v>44949</v>
       </c>
       <c r="K584" s="3" t="n">
         <v>45574</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
           <t>1722008/IF/22012035005678 — horticulture dept.guman singh s/o patlya    gram kavadiyakheda</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
         <v>213200</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>30472</v>
       </c>
       <c r="J585" s="3" t="n">
         <v>44949</v>
@@ -28590,51 +28590,51 @@
       <c r="J598" s="3" t="n">
         <v>40900</v>
       </c>
       <c r="K598" s="3" t="n">
         <v>42491</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>KUKSHI</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry Check Dam for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
           <t>1722/WC/22012035104297 — Slab Culvert Evm RMS Nirman Karya Pani Ki Tanki ke Pass Bad wala nala Kavdiyakheda</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
         <v>3187000</v>
       </c>
       <c r="I599" s="2" t="n">
         <v>3138629.52</v>
       </c>
       <c r="J599" s="3" t="n">
         <v>45182</v>