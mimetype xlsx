--- v1 (2026-10-21)
+++ v2 (2026-10-21)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K599"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-10-21 19:24:04</t>
+          <t>Exported on: 2026-10-21 22:07:16</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">