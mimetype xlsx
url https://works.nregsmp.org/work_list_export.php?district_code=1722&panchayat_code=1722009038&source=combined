--- v0 (2026-09-09)
+++ v1 (2026-10-28)
@@ -135,51 +135,51 @@
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
   <dimension ref="A1:K734"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-09 20:13:40</t>
+          <t>Exported on: 2026-10-28 00:48:46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Anganwadi/Other Rural Infrastructure</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound wall for government schools for Community</t>
+          <t>Constr of CmpOnd wall for gov schools for Comm / Construction of Compound Wall for Government School for Community</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Constr of Compound wall</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1722009038/AV/22012034573853 — BOUNDARY WALL MIDDLE SCHOOL KIKARWAS</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>447134.56</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>49987</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>44485</v>
@@ -708,51 +708,51 @@
       <c r="J20" s="3" t="n">
         <v>42904</v>
       </c>
       <c r="K20" s="3" t="n">
         <v>43257</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1722009038/DP/22012034445309 — NIRMAL NIR KUWA KIKARWAS</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>535000</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>408416.48</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>43534</v>
@@ -1045,51 +1045,51 @@
       <c r="J27" s="3" t="n">
         <v>42510</v>
       </c>
       <c r="K27" s="3" t="n">
         <v>44531</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="28">
       <c r="A28" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B28" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C28" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Rural Drinking Water</t>
         </is>
       </c>
       <c r="D28" s="1" t="inlineStr">
         <is>
-          <t>DUGWELLS / Construction of Irrigation Open Well for Community</t>
+          <t>DUGWELLS / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E28" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F28" s="1" t="inlineStr">
         <is>
           <t>1722009038/DW/9993661714 — NIRMLA NIR KAKDAPURA KIKARWASH</t>
         </is>
       </c>
       <c r="G28" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H28" s="2" t="n">
         <v>533000</v>
       </c>
       <c r="I28" s="2" t="n">
         <v>299831</v>
       </c>
       <c r="J28" s="3" t="n">
         <v>42538</v>
@@ -3881,51 +3881,51 @@
       <c r="J85" s="3" t="n">
         <v>42769</v>
       </c>
       <c r="K85" s="3" t="n">
         <v>42849</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="86">
       <c r="A86" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B86" s="1" t="inlineStr">
         <is>
           <t>2017-2018</t>
         </is>
       </c>
       <c r="C86" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D86" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E86" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F86" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012034343078 — kapildhara kup niraman nagarsingh dhedu</t>
         </is>
       </c>
       <c r="G86" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H86" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I86" s="2" t="n">
         <v>217022</v>
       </c>
       <c r="J86" s="3" t="n">
         <v>42909</v>
@@ -4908,100 +4908,100 @@
       <c r="J106" s="3" t="n">
         <v>43308</v>
       </c>
       <c r="K106" s="3" t="n">
         <v>44552</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012034464817 — KAPILDHARA KUP JETHA AMARA</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>198114</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>43529</v>
       </c>
       <c r="K107" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012034464830 — KAPILDHARA KUP NAHARSINGH BHILYA</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>174467</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>43529</v>
@@ -5151,51 +5151,51 @@
       <c r="J111" s="3" t="n">
         <v>43529</v>
       </c>
       <c r="K111" s="3" t="n">
         <v>44536</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012034464943 — KAPILDHARA KUP NAWALSINGH BUDIYA</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>203006</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>43529</v>
@@ -5298,147 +5298,147 @@
       <c r="J114" s="3" t="n">
         <v>43529</v>
       </c>
       <c r="K114" s="3" t="n">
         <v>44552</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012034465421 — KAPILDHARAKUP PINKY PANCHAM</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>212992</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>43529</v>
       </c>
       <c r="K115" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012034465427 — KAPILDHARAKUP OMKARSINGH BHIMSINGH</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>102566</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>43529</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012034470984 — KAPIL DHARA BURSINGH WESTA KIKARWAS</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>172572</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>43533</v>
@@ -5590,98 +5590,98 @@
       <c r="J120" s="3" t="n">
         <v>43533</v>
       </c>
       <c r="K120" s="3" t="n">
         <v>45262</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="121">
       <c r="A121" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B121" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C121" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D121" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E121" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F121" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012034471004 — KAPIL DHARA RADTIYA RANGLA KIKARWAS</t>
         </is>
       </c>
       <c r="G121" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H121" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I121" s="2" t="n">
         <v>103284</v>
       </c>
       <c r="J121" s="3" t="n">
         <v>43533</v>
       </c>
       <c r="K121" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="122">
       <c r="A122" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B122" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C122" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D122" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E122" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F122" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012034472954 — kapil dhara kup kikarwas gangaram kemta</t>
         </is>
       </c>
       <c r="G122" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H122" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I122" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>43533</v>
@@ -5782,51 +5782,51 @@
       <c r="J124" s="3" t="n">
         <v>43533</v>
       </c>
       <c r="K124" s="3" t="n">
         <v>45541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012034485787 — कपिलधारा मडीया गणपत किकरवास</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>98845</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>43651</v>
@@ -5923,239 +5923,239 @@
         <v>0</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>44074</v>
       </c>
       <c r="K127" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012034643391 — KAPIL DHARA RAMESH SURSINGH KIKARWAS</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>185955</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>44255</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012034643392 — KAPIL DHARA JHENDLIBAI LALSINGH KIKARWAS</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I129" s="2" t="n">
         <v>104642</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>44566</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012034643394 — KAPIL DHARA KEMTA NANSINGH KIKARWAS</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>199835.86</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>44264</v>
       </c>
       <c r="K130" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="131">
       <c r="A131" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B131" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C131" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D131" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E131" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F131" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012034644897 — KAPIL DHARA KUSUM VISHRAM KIKARWAS</t>
         </is>
       </c>
       <c r="G131" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H131" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I131" s="2" t="n">
         <v>104933</v>
       </c>
       <c r="J131" s="3" t="n">
         <v>44255</v>
       </c>
       <c r="K131" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="132">
       <c r="A132" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B132" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C132" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D132" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E132" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F132" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012034644899 — KAPIL DHARA RUPSINGH NAHARSINGH KIKARWAS</t>
         </is>
       </c>
       <c r="G132" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H132" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I132" s="2" t="n">
         <v>190193</v>
       </c>
       <c r="J132" s="3" t="n">
         <v>44255</v>
@@ -6256,98 +6256,98 @@
       <c r="J134" s="3" t="n">
         <v>44566</v>
       </c>
       <c r="K134" s="3" t="n">
         <v>45556</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012034897293 — PASHU SHED BHURSINGH JENDU KIKARWAS</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>102645.51</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>92480</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>44566</v>
       </c>
       <c r="K135" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="136">
       <c r="A136" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B136" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C136" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D136" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E136" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F136" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012034905368 — PASHU SHED BUDICHAND CHAMARIYA KIKARWAS</t>
         </is>
       </c>
       <c r="G136" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H136" s="2" t="n">
         <v>102645.51</v>
       </c>
       <c r="I136" s="2" t="n">
         <v>92551</v>
       </c>
       <c r="J136" s="3" t="n">
         <v>44566</v>
@@ -6493,145 +6493,145 @@
         <v>0</v>
       </c>
       <c r="J139" s="3" t="n">
         <v>44523</v>
       </c>
       <c r="K139" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="140">
       <c r="A140" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B140" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C140" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D140" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E140" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F140" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012034990950 — kapildhara kup rukhadiya makla kikarwas</t>
         </is>
       </c>
       <c r="G140" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H140" s="2" t="n">
         <v>257014.43</v>
       </c>
       <c r="I140" s="2" t="n">
         <v>100794</v>
       </c>
       <c r="J140" s="3" t="n">
         <v>45031</v>
       </c>
       <c r="K140" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="141">
       <c r="A141" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B141" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C141" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D141" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E141" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F141" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012034999508 — PASHU SHED NIRBHAYSINGH DHEDHU KIKARWAS</t>
         </is>
       </c>
       <c r="G141" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H141" s="2" t="n">
         <v>117586.22</v>
       </c>
       <c r="I141" s="2" t="n">
         <v>111471</v>
       </c>
       <c r="J141" s="3" t="n">
         <v>45185</v>
       </c>
       <c r="K141" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="142">
       <c r="A142" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B142" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C142" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D142" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E142" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F142" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012034999586 — KAPILDHARA NANDU BHADU KIKARWAS</t>
         </is>
       </c>
       <c r="G142" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H142" s="2" t="n">
         <v>249317.45</v>
       </c>
       <c r="I142" s="2" t="n">
         <v>182577</v>
       </c>
       <c r="J142" s="3" t="n">
         <v>45146</v>
@@ -6681,51 +6681,51 @@
         <v>0</v>
       </c>
       <c r="J143" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K143" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="144">
       <c r="A144" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B144" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C144" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D144" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E144" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F144" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012034999612 — KAPILDHARA NAGARSINGH DEVSINGH KIKARWAS</t>
         </is>
       </c>
       <c r="G144" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H144" s="2" t="n">
         <v>234303.1</v>
       </c>
       <c r="I144" s="2" t="n">
         <v>94325</v>
       </c>
       <c r="J144" s="3" t="n">
         <v>45044</v>
@@ -6775,192 +6775,192 @@
         <v>0</v>
       </c>
       <c r="J145" s="3" t="n">
         <v>44665</v>
       </c>
       <c r="K145" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="146">
       <c r="A146" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B146" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C146" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D146" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E146" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F146" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012035002352 — KAPILDHARA KUP SHUSHILA KAILASH KIKARWAS</t>
         </is>
       </c>
       <c r="G146" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H146" s="2" t="n">
         <v>235735.55</v>
       </c>
       <c r="I146" s="2" t="n">
         <v>100555</v>
       </c>
       <c r="J146" s="3" t="n">
         <v>45103</v>
       </c>
       <c r="K146" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="147">
       <c r="A147" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B147" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C147" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D147" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E147" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F147" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012035121891 — KAPILDHARA MANGILAL KALU KIKARWAS</t>
         </is>
       </c>
       <c r="G147" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H147" s="2" t="n">
         <v>242519</v>
       </c>
       <c r="I147" s="2" t="n">
         <v>90846</v>
       </c>
       <c r="J147" s="3" t="n">
         <v>45704</v>
       </c>
       <c r="K147" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="148">
       <c r="A148" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B148" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C148" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D148" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E148" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F148" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012035124100 — KAPILDHARA KUP DAYLIBAI TERSINGH KIKARWAS</t>
         </is>
       </c>
       <c r="G148" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H148" s="2" t="n">
         <v>252260.53</v>
       </c>
       <c r="I148" s="2" t="n">
         <v>183029</v>
       </c>
       <c r="J148" s="3" t="n">
         <v>45367</v>
       </c>
       <c r="K148" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="149">
       <c r="A149" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B149" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C149" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D149" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E149" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F149" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012035157608 — KAPILDHARA KUP KISHAN NAHARSINGH KIKARAWAS</t>
         </is>
       </c>
       <c r="G149" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H149" s="2" t="n">
         <v>250317.45</v>
       </c>
       <c r="I149" s="2" t="n">
         <v>183776</v>
       </c>
       <c r="J149" s="3" t="n">
         <v>45208</v>
@@ -7010,51 +7010,51 @@
         <v>0</v>
       </c>
       <c r="J150" s="3" t="n">
         <v>45155</v>
       </c>
       <c r="K150" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="151">
       <c r="A151" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B151" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C151" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D151" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E151" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F151" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012035164625 — CATTLESHED FULSINGH KEKADIYA KIKARWAS</t>
         </is>
       </c>
       <c r="G151" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H151" s="2" t="n">
         <v>119086.22</v>
       </c>
       <c r="I151" s="2" t="n">
         <v>111879</v>
       </c>
       <c r="J151" s="3" t="n">
         <v>45329</v>
@@ -7104,192 +7104,192 @@
         <v>0</v>
       </c>
       <c r="J152" s="3" t="n">
         <v>45155</v>
       </c>
       <c r="K152" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="153">
       <c r="A153" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B153" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C153" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D153" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E153" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F153" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012035164730 — KAPIL DHARA KUP MALSINGH SANKAR KIKARWASH</t>
         </is>
       </c>
       <c r="G153" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H153" s="2" t="n">
         <v>250317.45</v>
       </c>
       <c r="I153" s="2" t="n">
         <v>69720</v>
       </c>
       <c r="J153" s="3" t="n">
         <v>45484</v>
       </c>
       <c r="K153" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="154">
       <c r="A154" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B154" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C154" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D154" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E154" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F154" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012035169095 — KAPIL DHARA KUP CHAGAN KUNWARSINGH KIKARWAS</t>
         </is>
       </c>
       <c r="G154" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H154" s="2" t="n">
         <v>250260.53</v>
       </c>
       <c r="I154" s="2" t="n">
         <v>174954</v>
       </c>
       <c r="J154" s="3" t="n">
         <v>45209</v>
       </c>
       <c r="K154" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="155">
       <c r="A155" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B155" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C155" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D155" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E155" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F155" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012035171463 — CATTLE SHED RANJNA SOLANKI KIKARWAS</t>
         </is>
       </c>
       <c r="G155" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H155" s="2" t="n">
         <v>72618.65</v>
       </c>
       <c r="I155" s="2" t="n">
         <v>67432</v>
       </c>
       <c r="J155" s="3" t="n">
         <v>45329</v>
       </c>
       <c r="K155" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="156">
       <c r="A156" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B156" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C156" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D156" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E156" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F156" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012035171469 — CATTLE SHED HIRBAI SHREERAM KIKARWAS</t>
         </is>
       </c>
       <c r="G156" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H156" s="2" t="n">
         <v>72618.65</v>
       </c>
       <c r="I156" s="2" t="n">
         <v>7091</v>
       </c>
       <c r="J156" s="3" t="n">
         <v>45367</v>
@@ -7621,427 +7621,427 @@
         <v>0</v>
       </c>
       <c r="J163" s="3" t="n">
         <v>45201</v>
       </c>
       <c r="K163" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="164">
       <c r="A164" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B164" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C164" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D164" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E164" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F164" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012035287969 — पशु शेट निर्माण साधना बाई पति धुलसिंह</t>
         </is>
       </c>
       <c r="G164" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I164" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J164" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K164" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="165">
       <c r="A165" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B165" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C165" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D165" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E165" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F165" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012035289840 — कपिल धारा कूप निर्माण बुंदेसिंह पिता हेमता</t>
         </is>
       </c>
       <c r="G165" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I165" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J165" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K165" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="166">
       <c r="A166" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B166" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C166" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D166" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E166" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F166" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012035289845 — कपिल धारा कूप निर्माण हेमराज पिता हेमता</t>
         </is>
       </c>
       <c r="G166" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I166" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J166" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K166" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="167">
       <c r="A167" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B167" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C167" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D167" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E167" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F167" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012035290894 — खेत तालाब निर्माण बुन्देसिंह हेमता</t>
         </is>
       </c>
       <c r="G167" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H167" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I167" s="2" t="n">
         <v>127127</v>
       </c>
       <c r="J167" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K167" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="168">
       <c r="A168" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B168" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C168" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D168" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E168" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F168" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012035293220 — खेत तालाब निर्माण अनारसिंह पिता जामसिंह</t>
         </is>
       </c>
       <c r="G168" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H168" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I168" s="2" t="n">
         <v>77296</v>
       </c>
       <c r="J168" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K168" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="169">
       <c r="A169" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B169" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C169" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D169" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E169" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F169" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012035293222 — कपिल धारा कूप निर्माण जबरसिंह पिता मिठू</t>
         </is>
       </c>
       <c r="G169" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I169" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J169" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K169" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="170">
       <c r="A170" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B170" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C170" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D170" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E170" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F170" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012035293229 — खेत तालाब निर्माण लालसिंह पिता मिठू</t>
         </is>
       </c>
       <c r="G170" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H170" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I170" s="2" t="n">
         <v>84520</v>
       </c>
       <c r="J170" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K170" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="171">
       <c r="A171" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B171" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C171" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D171" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E171" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F171" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012035293230 — खेत तालाब निर्माण राजाराम पिता भीमसिंह</t>
         </is>
       </c>
       <c r="G171" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H171" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I171" s="2" t="n">
         <v>101549</v>
       </c>
       <c r="J171" s="3" t="n">
         <v>45794</v>
       </c>
       <c r="K171" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="172">
       <c r="A172" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B172" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C172" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D172" s="1" t="inlineStr">
         <is>
-          <t>Construction of Farm Ponds for Individuals / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Farm Ponds for Individuals / Construction of Farm Pond for Individual</t>
         </is>
       </c>
       <c r="E172" s="1" t="inlineStr">
         <is>
           <t>Farm Pond</t>
         </is>
       </c>
       <c r="F172" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/22012035299675 — खेत तालाब निर्माण माधवसिंह पिता परमाल</t>
         </is>
       </c>
       <c r="G172" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H172" s="2" t="n">
         <v>147621.16</v>
       </c>
       <c r="I172" s="2" t="n">
         <v>93980</v>
       </c>
       <c r="J172" s="3" t="n">
         <v>45806</v>
@@ -13227,192 +13227,192 @@
       <c r="J279" s="3" t="n">
         <v>43203</v>
       </c>
       <c r="K279" s="3" t="n">
         <v>43390</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="280">
       <c r="A280" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B280" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C280" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D280" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E280" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F280" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/IAY/199932 — Construction of IAY House -IAY REG. NO. MP-22-009-038-001/48</t>
         </is>
       </c>
       <c r="G280" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H280" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I280" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J280" s="3" t="n">
         <v>42446</v>
       </c>
       <c r="K280" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="281">
       <c r="A281" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B281" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C281" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D281" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E281" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F281" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/IAY/200010 — Construction of IAY House -IAY REG. NO. MP-22-009-038-001/054</t>
         </is>
       </c>
       <c r="G281" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H281" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I281" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J281" s="3" t="n">
         <v>42446</v>
       </c>
       <c r="K281" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="282">
       <c r="A282" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B282" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C282" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D282" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E282" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F282" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/IAY/201256 — Construction of IAY House -IAY REG. NO. MP-22-009-038-001/49</t>
         </is>
       </c>
       <c r="G282" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H282" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I282" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J282" s="3" t="n">
         <v>42446</v>
       </c>
       <c r="K282" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="283">
       <c r="A283" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B283" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C283" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D283" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E283" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F283" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/IAY/201257 — Construction of IAY House -IAY REG. NO. MP-22-009-038-001/51</t>
         </is>
       </c>
       <c r="G283" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H283" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I283" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J283" s="3" t="n">
         <v>42446</v>
@@ -17384,51 +17384,51 @@
       <c r="J364" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K364" s="3" t="n">
         <v>44906</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="365">
       <c r="A365" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B365" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C365" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D365" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E365" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F365" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/IAY/2879719 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4754779</t>
         </is>
       </c>
       <c r="G365" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H365" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I365" s="2" t="n">
         <v>15850</v>
       </c>
       <c r="J365" s="3" t="n">
         <v>44287</v>
@@ -24244,51 +24244,51 @@
       <c r="J504" s="3" t="n">
         <v>45569</v>
       </c>
       <c r="K504" s="3" t="n">
         <v>45699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/IAY/4549692 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP106741628</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I505" s="2" t="n">
         <v>22950</v>
       </c>
       <c r="J505" s="3" t="n">
         <v>45626</v>
@@ -24391,149 +24391,149 @@
       <c r="J507" s="3" t="n">
         <v>45569</v>
       </c>
       <c r="K507" s="3" t="n">
         <v>45699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/IAY/4603680 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124701660</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I508" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J508" s="3" t="n">
         <v>45583</v>
       </c>
       <c r="K508" s="3" t="n">
         <v>46241</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/IAY/4603683 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124702155</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I509" s="2" t="n">
         <v>22140</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>45569</v>
       </c>
       <c r="K509" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/IAY/4603689 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124703178</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I510" s="2" t="n">
         <v>22140</v>
       </c>
       <c r="J510" s="3" t="n">
         <v>45569</v>
@@ -24636,51 +24636,51 @@
       <c r="J512" s="3" t="n">
         <v>45588</v>
       </c>
       <c r="K512" s="3" t="n">
         <v>46225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/IAY/4610957 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125438643</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I513" s="2" t="n">
         <v>22410</v>
       </c>
       <c r="J513" s="3" t="n">
         <v>45626</v>
@@ -24783,51 +24783,51 @@
       <c r="J515" s="3" t="n">
         <v>45569</v>
       </c>
       <c r="K515" s="3" t="n">
         <v>46225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/IAY/4625506 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP126588916</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I516" s="2" t="n">
         <v>22140</v>
       </c>
       <c r="J516" s="3" t="n">
         <v>45569</v>
@@ -25028,100 +25028,100 @@
       <c r="J520" s="3" t="n">
         <v>45583</v>
       </c>
       <c r="K520" s="3" t="n">
         <v>46225</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/IAY/4708395 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124925003</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>21870</v>
       </c>
       <c r="J521" s="3" t="n">
         <v>45583</v>
       </c>
       <c r="K521" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/IAY/4709983 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP125268581</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>22140</v>
       </c>
       <c r="J522" s="3" t="n">
         <v>45569</v>
@@ -25175,51 +25175,51 @@
       <c r="J523" s="3" t="n">
         <v>45583</v>
       </c>
       <c r="K523" s="3" t="n">
         <v>45699</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/IAY/4771758 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124850886</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>22680</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>45626</v>
@@ -27184,51 +27184,51 @@
       <c r="J564" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K564" s="3" t="n">
         <v>45870</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="565">
       <c r="A565" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B565" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C565" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D565" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E565" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F565" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/IAY/5317941 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP114942940</t>
         </is>
       </c>
       <c r="G565" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H565" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I565" s="2" t="n">
         <v>15660</v>
       </c>
       <c r="J565" s="3" t="n">
         <v>45778</v>
@@ -27329,51 +27329,51 @@
       <c r="J567" s="3" t="n">
         <v>45778</v>
       </c>
       <c r="K567" s="3" t="n">
         <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/IAY/5329050 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP128273251</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
         <v>45778</v>
@@ -27866,51 +27866,51 @@
       <c r="J578" s="3" t="n">
         <v>45907</v>
       </c>
       <c r="K578" s="3" t="n">
         <v>46057</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
           <t>1722009038/IF/IAY/5719899 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP124708393</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I579" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J579" s="3" t="n">
         <v>45907</v>
@@ -32900,51 +32900,51 @@
       <c r="J682" s="3" t="n">
         <v>44566</v>
       </c>
       <c r="K682" s="3" t="n">
         <v>45587</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair &amp; Maintenance of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
           <t>1722009038/WC/22012034833729 — SBM SSP 1 KIKARWAS</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>120022.78</v>
       </c>
       <c r="I683" s="2" t="n">
         <v>34067.83</v>
       </c>
       <c r="J683" s="3" t="n">
         <v>44482</v>
@@ -33662,51 +33662,51 @@
         <v>0</v>
       </c>
       <c r="J698" s="3" t="n">
         <v>44836</v>
       </c>
       <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
           <t>1722009038/WC/22012035163549 — PARCOLATION TANK  KIKARWAS</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I699" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J699" s="3" t="n">
         <v>45318</v>