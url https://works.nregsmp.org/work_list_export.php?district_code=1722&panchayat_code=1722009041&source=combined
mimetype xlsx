--- v0 (2026-09-01)
+++ v1 (2026-10-23)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K744"/>
+  <dimension ref="A1:K745"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-01 14:40:35</t>
+          <t>Exported on: 2026-10-23 01:07:46</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -273,51 +273,51 @@
       </c>
       <c r="K11" s="3" t="inlineStr">
         <is>
           <t>Work Completed Date</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="12">
       <c r="A12" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B12" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C12" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D12" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E12" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F12" s="1" t="inlineStr">
         <is>
           <t>1722009017/IF/22012035406551 — JGSA RICHARGE PIT KISHAN////VIRLA THENGCHA</t>
         </is>
       </c>
       <c r="G12" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I12" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J12" s="3" t="n">
         <v>45761</v>
@@ -851,51 +851,51 @@
       <c r="J23" s="3" t="n">
         <v>43533</v>
       </c>
       <c r="K23" s="3" t="n">
         <v>44481</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="24">
       <c r="A24" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B24" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C24" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D24" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E24" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F24" s="1" t="inlineStr">
         <is>
           <t>1722009041/DP/22012034584263 — VASUDHA VANDAN DAWARPURA TALAB KE PASS DENGCHA</t>
         </is>
       </c>
       <c r="G24" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H24" s="2" t="n">
         <v>55847.4</v>
       </c>
       <c r="I24" s="2" t="n">
         <v>39692</v>
       </c>
       <c r="J24" s="3" t="n">
         <v>45205</v>
@@ -4800,51 +4800,51 @@
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>43462</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/22012034474244 — KAPIL DHARA KISHAN VERSINGH THENGACH</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>65694</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>44511</v>
@@ -4988,427 +4988,427 @@
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/22012034538122 — KAPIL DHARA RAJENDRA VERLA THENGCHA</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>129866</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>44183</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/22012034538124 — KAPIL DHARA BHARATSINGH SUKIYA THENGCHA</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>194335</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>44232</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/22012034601730 — NANDAN FLODHYAN BHARSINGH SUKYA THENGCHA</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>144000</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>20570</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>44079</v>
       </c>
       <c r="K111" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="112">
       <c r="A112" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B112" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C112" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D112" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E112" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F112" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/22012034601733 — NANDAN FLODHYAN BALJYA FULSINGH THENGCHA</t>
         </is>
       </c>
       <c r="G112" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H112" s="2" t="n">
         <v>144000</v>
       </c>
       <c r="I112" s="2" t="n">
         <v>30640</v>
       </c>
       <c r="J112" s="3" t="n">
         <v>44114</v>
       </c>
       <c r="K112" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Boundary Plantation of Horti-Trees for Individuals / Boundary Line Plantation of Horticulture Trees for Individuals</t>
+          <t>Boundary Plantation of Horti-Trees for Individuals / Line Plantation of Horticulture Trees for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/22012034601734 — NANDAN FLODHYAN BHAYLA KUMAR THENGACH</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>144000</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>24560</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>44114</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individuals</t>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/22012034636486 — BAKRI PALAN SAMABAI THENCHA</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>46926.81</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>37257</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>44452</v>
       </c>
       <c r="K114" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/22012034636488 — PASHU SHED JHUMLIBAI SUKYA  THENCHA</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>101804.91</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>88133</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>44452</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/22012034636491 — PASHU SHED LEELABAI SHOBHARAM THENCHA</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>101804.91</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>2702</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>44452</v>
       </c>
       <c r="K116" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="117">
       <c r="A117" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B117" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C117" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D117" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E117" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F117" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/22012034636492 — PASHU SHED JHINGLIBAI BHARATSINGH THENCHA</t>
         </is>
       </c>
       <c r="G117" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H117" s="2" t="n">
         <v>101804.91</v>
       </c>
       <c r="I117" s="2" t="n">
         <v>62872.36</v>
       </c>
       <c r="J117" s="3" t="n">
         <v>44459</v>
@@ -5648,194 +5648,194 @@
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>44159</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/22012034644452 — PASHU SHED PRIYANKA MUNNA DHENCHA</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>101804.91</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>12362</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>44452</v>
       </c>
       <c r="K123" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="124">
       <c r="A124" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B124" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C124" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D124" s="1" t="inlineStr">
         <is>
-          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individuals</t>
+          <t>Construction of Goat Shelter for Individuals / Construction of Goat Shelter for Individual</t>
         </is>
       </c>
       <c r="E124" s="1" t="inlineStr">
         <is>
           <t>Goat Shelter</t>
         </is>
       </c>
       <c r="F124" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/22012034644454 — BAKARI PALAN BHURLIBAI HUSAN SINGH DHENCHA</t>
         </is>
       </c>
       <c r="G124" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H124" s="2" t="n">
         <v>46926.81</v>
       </c>
       <c r="I124" s="2" t="n">
         <v>5796</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>44452</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/22012034834494 — PASHU SHED NIRMAN PRAMSINGH LALSINGH DHENCHA</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>102645.51</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>66814.59</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>44453</v>
       </c>
       <c r="K125" s="3" t="n">
         <v>46238</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="126">
       <c r="A126" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B126" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C126" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D126" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E126" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F126" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/22012034856044 — PASHU SHED NIRMAN BALWANT VERLA THENGCHYA</t>
         </is>
       </c>
       <c r="G126" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H126" s="2" t="n">
         <v>102645.51</v>
       </c>
       <c r="I126" s="2" t="n">
         <v>10708</v>
       </c>
       <c r="J126" s="3" t="n">
         <v>44520</v>
@@ -5932,98 +5932,98 @@
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>44531</v>
       </c>
       <c r="K128" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="129">
       <c r="A129" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B129" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C129" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D129" s="1" t="inlineStr">
         <is>
-          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individuals</t>
+          <t>Construction of Cattle Shelter for Individuals / Construction of Cattle Shelter for Individual</t>
         </is>
       </c>
       <c r="E129" s="1" t="inlineStr">
         <is>
           <t>Cattle Shed</t>
         </is>
       </c>
       <c r="F129" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/22012035128309 — CATTLE SHED SHEELA MUKESH THENCHA</t>
         </is>
       </c>
       <c r="G129" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H129" s="2" t="n">
         <v>117586.22</v>
       </c>
       <c r="I129" s="2" t="n">
-        <v>10682</v>
+        <v>94760</v>
       </c>
       <c r="J129" s="3" t="n">
         <v>45301</v>
       </c>
       <c r="K129" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="130">
       <c r="A130" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B130" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C130" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D130" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E130" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F130" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/22012035293209 — कपिल धारा कूप निर्माण महजया  पिता प्रेमसिंह</t>
         </is>
       </c>
       <c r="G130" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I130" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J130" s="3" t="n">
         <v>45567</v>
@@ -6222,51 +6222,51 @@
       <c r="J134" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K134" s="3" t="n">
         <v>46185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="135">
       <c r="A135" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B135" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C135" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D135" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E135" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F135" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/22012035460800 — JGSA RICHARGE PIT DUGWEL BHARATSING/ SUKKIYA THENGCHA</t>
         </is>
       </c>
       <c r="G135" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H135" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I135" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J135" s="3" t="n">
         <v>45761</v>
@@ -6318,51 +6318,51 @@
       <c r="J136" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K136" s="3" t="n">
         <v>46185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="137">
       <c r="A137" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B137" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C137" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D137" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E137" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F137" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/22012035460993 — JGSA RICHARGE PIT DUGWELPRATAPSING/HARSING THENGACHA</t>
         </is>
       </c>
       <c r="G137" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H137" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I137" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J137" s="3" t="n">
         <v>45761</v>
@@ -12991,51 +12991,51 @@
       <c r="J273" s="3" t="n">
         <v>43301</v>
       </c>
       <c r="K273" s="3" t="n">
         <v>45692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="274">
       <c r="A274" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B274" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C274" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D274" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E274" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F274" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/IAY/200256 — Construction of IAY House -IAY REG. NO. MP-22-009-041-001/64</t>
         </is>
       </c>
       <c r="G274" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H274" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I274" s="2" t="n">
         <v>2448</v>
       </c>
       <c r="J274" s="3" t="n">
         <v>44931</v>
@@ -15635,51 +15635,51 @@
       <c r="J327" s="3" t="n">
         <v>44809</v>
       </c>
       <c r="K327" s="3" t="n">
         <v>45370</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="328">
       <c r="A328" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B328" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C328" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D328" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E328" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F328" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/IAY/2585921 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3810720</t>
         </is>
       </c>
       <c r="G328" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H328" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I328" s="2" t="n">
         <v>15240</v>
       </c>
       <c r="J328" s="3" t="n">
         <v>44778</v>
@@ -16321,51 +16321,51 @@
       <c r="J341" s="3" t="n">
         <v>44415</v>
       </c>
       <c r="K341" s="3" t="n">
         <v>44948</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="342">
       <c r="A342" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B342" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C342" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D342" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E342" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F342" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/IAY/3062508 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4342112</t>
         </is>
       </c>
       <c r="G342" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H342" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I342" s="2" t="n">
         <v>16905</v>
       </c>
       <c r="J342" s="3" t="n">
         <v>44553</v>
@@ -16809,98 +16809,98 @@
       <c r="J351" s="3" t="n">
         <v>44415</v>
       </c>
       <c r="K351" s="3" t="n">
         <v>45617</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="352">
       <c r="A352" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B352" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C352" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D352" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E352" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F352" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/IAY/3063156 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5324380</t>
         </is>
       </c>
       <c r="G352" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H352" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I352" s="2" t="n">
         <v>16521</v>
       </c>
       <c r="J352" s="3" t="n">
         <v>44415</v>
       </c>
       <c r="K352" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="353">
       <c r="A353" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B353" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C353" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D353" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E353" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F353" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/IAY/3063157 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5324485</t>
         </is>
       </c>
       <c r="G353" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H353" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I353" s="2" t="n">
         <v>16470</v>
       </c>
       <c r="J353" s="3" t="n">
         <v>44415</v>
@@ -18324,51 +18324,51 @@
       <c r="J382" s="3" t="n">
         <v>44335</v>
       </c>
       <c r="K382" s="3" t="n">
         <v>44844</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="383">
       <c r="A383" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B383" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C383" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D383" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E383" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F383" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/IAY/3084112 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5363270</t>
         </is>
       </c>
       <c r="G383" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H383" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I383" s="2" t="n">
         <v>17257</v>
       </c>
       <c r="J383" s="3" t="n">
         <v>44518</v>
@@ -19890,51 +19890,51 @@
       <c r="J414" s="3" t="n">
         <v>44414</v>
       </c>
       <c r="K414" s="3" t="n">
         <v>44701</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="415">
       <c r="A415" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B415" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C415" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D415" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E415" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F415" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/IAY/3084826 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP1769212</t>
         </is>
       </c>
       <c r="G415" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H415" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I415" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J415" s="3" t="n">
         <v>44221</v>
@@ -21505,51 +21505,51 @@
       <c r="J447" s="3" t="n">
         <v>44656</v>
       </c>
       <c r="K447" s="3" t="n">
         <v>44746</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="448">
       <c r="A448" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B448" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C448" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D448" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E448" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F448" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/IAY/3289994 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP3787295</t>
         </is>
       </c>
       <c r="G448" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H448" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I448" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J448" s="3" t="n">
         <v>44495</v>
@@ -22532,51 +22532,51 @@
       <c r="J468" s="3" t="n">
         <v>44659</v>
       </c>
       <c r="K468" s="3" t="n">
         <v>45078</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/IAY/3291964 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4611302</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>16494</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>45278</v>
@@ -22775,51 +22775,51 @@
       <c r="J473" s="3" t="n">
         <v>44659</v>
       </c>
       <c r="K473" s="3" t="n">
         <v>44862</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/IAY/3292049 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP4627795</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I474" s="2" t="n">
         <v>15894</v>
       </c>
       <c r="J474" s="3" t="n">
         <v>44657</v>
@@ -23900,51 +23900,51 @@
       <c r="J496" s="3" t="n">
         <v>44618</v>
       </c>
       <c r="K496" s="3" t="n">
         <v>44928</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/IAY/3296465 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP5320586</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>16671</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>44618</v>
@@ -27132,100 +27132,100 @@
       <c r="J562" s="3" t="n">
         <v>45198</v>
       </c>
       <c r="K562" s="3" t="n">
         <v>45540</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="563">
       <c r="A563" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B563" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C563" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D563" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E563" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F563" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/IAY/4562206 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115768005</t>
         </is>
       </c>
       <c r="G563" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H563" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I563" s="2" t="n">
         <v>21654</v>
       </c>
       <c r="J563" s="3" t="n">
         <v>45575</v>
       </c>
       <c r="K563" s="3" t="n">
         <v>46232</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="564">
       <c r="A564" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B564" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C564" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D564" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E564" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F564" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/IAY/4671404 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP115767288</t>
         </is>
       </c>
       <c r="G564" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H564" s="2" t="n">
         <v>23490</v>
       </c>
       <c r="I564" s="2" t="n">
         <v>21924</v>
       </c>
       <c r="J564" s="3" t="n">
         <v>45575</v>
@@ -27377,98 +27377,98 @@
       <c r="J567" s="3" t="n">
         <v>42797</v>
       </c>
       <c r="K567" s="3" t="n">
         <v>43190</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="568">
       <c r="A568" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B568" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C568" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D568" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E568" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F568" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/IAY/83506 — Construction of IAY House -IAY REG. NO. MP-22-009-041-001/62</t>
         </is>
       </c>
       <c r="G568" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H568" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I568" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J568" s="3" t="n">
         <v>42324</v>
       </c>
       <c r="K568" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="569">
       <c r="A569" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B569" s="1" t="inlineStr">
         <is>
           <t>2015-2016</t>
         </is>
       </c>
       <c r="C569" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D569" s="1" t="inlineStr">
         <is>
-          <t>IAY Houses / Construction of PMAY-G House Building for Individuals</t>
+          <t>IAY Houses / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E569" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F569" s="1" t="inlineStr">
         <is>
           <t>1722009041/IF/IAY/83507 — Construction of IAY House -IAY REG. NO. MP-22-009-041-001/65</t>
         </is>
       </c>
       <c r="G569" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H569" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I569" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J569" s="3" t="n">
         <v>42324</v>
@@ -27559,8316 +27559,8363 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H571" s="2" t="n">
         <v>17100</v>
       </c>
       <c r="I571" s="2" t="n">
         <v>10192</v>
       </c>
       <c r="J571" s="3" t="n">
         <v>43155</v>
       </c>
       <c r="K571" s="3" t="n">
         <v>45692</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="572">
       <c r="A572" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B572" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C572" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D572" s="1" t="inlineStr">
         <is>
-          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E572" s="1" t="inlineStr">
         <is>
-          <t>Land Development</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F572" s="1" t="inlineStr">
         <is>
-          <t>1722009041/LD/22012034506539 — med bandhan mohansingh kansingh</t>
+          <t>1722009041/IF/VB/22012035665150 — KAPILDHARA KOOP SHABBIR/RAJBALLI THENGCHA</t>
         </is>
       </c>
       <c r="G572" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I572" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J572" s="3" t="n">
-        <v>43941</v>
+        <v>46127</v>
       </c>
       <c r="K572" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="573">
       <c r="A573" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B573" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C573" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Development of chaur Land for Community / Development of chaur Land for Community</t>
         </is>
       </c>
       <c r="E573" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Land Development</t>
         </is>
       </c>
       <c r="F573" s="1" t="inlineStr">
         <is>
-          <t>1722009041/LD/22012034508401 — Boulder wall nirman anarsingh gangaram</t>
+          <t>1722009041/LD/22012034506539 — med bandhan mohansingh kansingh</t>
         </is>
       </c>
       <c r="G573" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H573" s="2" t="n">
-        <v>37655.91</v>
+        <v>0</v>
       </c>
       <c r="I573" s="2" t="n">
-        <v>8360</v>
+        <v>0</v>
       </c>
       <c r="J573" s="3" t="n">
-        <v>43962</v>
-[...3 lines deleted...]
-      </c>
+        <v>43941</v>
+      </c>
+      <c r="K573" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="574">
       <c r="A574" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B574" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C574" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D574" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E574" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F574" s="1" t="inlineStr">
         <is>
-          <t>1722009041/LD/22012034508402 — Boulder wall nirman ganpat chamariya</t>
+          <t>1722009041/LD/22012034508401 — Boulder wall nirman anarsingh gangaram</t>
         </is>
       </c>
       <c r="G574" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H574" s="2" t="n">
-        <v>38832.86</v>
+        <v>37655.91</v>
       </c>
       <c r="I574" s="2" t="n">
-        <v>8550</v>
+        <v>8360</v>
       </c>
       <c r="J574" s="3" t="n">
         <v>43962</v>
       </c>
       <c r="K574" s="3" t="n">
-        <v>44541</v>
+        <v>44528</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="575">
       <c r="A575" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B575" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C575" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D575" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E575" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F575" s="1" t="inlineStr">
         <is>
-          <t>1722009041/LD/22012034508403 — Boulder wall nirman sukhdiya vesta</t>
+          <t>1722009041/LD/22012034508402 — Boulder wall nirman ganpat chamariya</t>
         </is>
       </c>
       <c r="G575" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H575" s="2" t="n">
-        <v>41186.37</v>
+        <v>38832.86</v>
       </c>
       <c r="I575" s="2" t="n">
-        <v>2280</v>
+        <v>8550</v>
       </c>
       <c r="J575" s="3" t="n">
         <v>43962</v>
       </c>
       <c r="K575" s="3" t="n">
-        <v>44551</v>
+        <v>44541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="576">
       <c r="A576" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B576" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C576" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D576" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E576" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F576" s="1" t="inlineStr">
         <is>
-          <t>1722009041/LD/22012034508404 — Boulder wall nirman chagan ditvariya</t>
+          <t>1722009041/LD/22012034508403 — Boulder wall nirman sukhdiya vesta</t>
         </is>
       </c>
       <c r="G576" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H576" s="2" t="n">
-        <v>35302.42</v>
+        <v>41186.37</v>
       </c>
       <c r="I576" s="2" t="n">
-        <v>8740</v>
+        <v>2280</v>
       </c>
       <c r="J576" s="3" t="n">
         <v>43962</v>
       </c>
       <c r="K576" s="3" t="n">
-        <v>44528</v>
+        <v>44551</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="577">
       <c r="A577" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B577" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C577" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D577" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E577" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F577" s="1" t="inlineStr">
         <is>
-          <t>1722009041/LD/22012034508405 — Boulder wall nirman jhigla bhachriya</t>
+          <t>1722009041/LD/22012034508404 — Boulder wall nirman chagan ditvariya</t>
         </is>
       </c>
       <c r="G577" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H577" s="2" t="n">
-        <v>32948.92</v>
+        <v>35302.42</v>
       </c>
       <c r="I577" s="2" t="n">
-        <v>0</v>
+        <v>8740</v>
       </c>
       <c r="J577" s="3" t="n">
-        <v>43940</v>
-[...1 lines deleted...]
-      <c r="K577" s="3"/>
+        <v>43962</v>
+      </c>
+      <c r="K577" s="3" t="n">
+        <v>44528</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="578">
       <c r="A578" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B578" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C578" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D578" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E578" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F578" s="1" t="inlineStr">
         <is>
-          <t>1722009041/LD/22012034508406 — Boulder wall nirman bhaya sekdiya</t>
+          <t>1722009041/LD/22012034508405 — Boulder wall nirman jhigla bhachriya</t>
         </is>
       </c>
       <c r="G578" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H578" s="2" t="n">
-        <v>35302.42</v>
+        <v>32948.92</v>
       </c>
       <c r="I578" s="2" t="n">
-        <v>10260</v>
+        <v>0</v>
       </c>
       <c r="J578" s="3" t="n">
-        <v>43963</v>
-[...3 lines deleted...]
-      </c>
+        <v>43940</v>
+      </c>
+      <c r="K578" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="579">
       <c r="A579" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B579" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C579" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D579" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E579" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F579" s="1" t="inlineStr">
         <is>
-          <t>1722009041/LD/22012034508407 — Boulder wall nirman fakra chirkalya</t>
+          <t>1722009041/LD/22012034508406 — Boulder wall nirman bhaya sekdiya</t>
         </is>
       </c>
       <c r="G579" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H579" s="2" t="n">
-        <v>32948.92</v>
+        <v>35302.42</v>
       </c>
       <c r="I579" s="2" t="n">
-        <v>7980</v>
+        <v>10260</v>
       </c>
       <c r="J579" s="3" t="n">
-        <v>43962</v>
+        <v>43963</v>
       </c>
       <c r="K579" s="3" t="n">
         <v>44541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="580">
       <c r="A580" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B580" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C580" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D580" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E580" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F580" s="1" t="inlineStr">
         <is>
-          <t>1722009041/LD/22012034508408 — Boulder wall nirman thakarsingh surta</t>
+          <t>1722009041/LD/22012034508407 — Boulder wall nirman fakra chirkalya</t>
         </is>
       </c>
       <c r="G580" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H580" s="2" t="n">
-        <v>28241.94</v>
+        <v>32948.92</v>
       </c>
       <c r="I580" s="2" t="n">
-        <v>4940</v>
+        <v>7980</v>
       </c>
       <c r="J580" s="3" t="n">
         <v>43962</v>
       </c>
       <c r="K580" s="3" t="n">
         <v>44541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="581">
       <c r="A581" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B581" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C581" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D581" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E581" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F581" s="1" t="inlineStr">
         <is>
-          <t>1722009041/LD/22012034508409 — Boulder wall nirman pratap natiya</t>
+          <t>1722009041/LD/22012034508408 — Boulder wall nirman thakarsingh surta</t>
         </is>
       </c>
       <c r="G581" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H581" s="2" t="n">
-        <v>40009.4</v>
+        <v>28241.94</v>
       </c>
       <c r="I581" s="2" t="n">
-        <v>6270</v>
+        <v>4940</v>
       </c>
       <c r="J581" s="3" t="n">
-        <v>43963</v>
+        <v>43962</v>
       </c>
       <c r="K581" s="3" t="n">
-        <v>44528</v>
+        <v>44541</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="582">
       <c r="A582" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B582" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C582" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D582" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E582" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F582" s="1" t="inlineStr">
         <is>
-          <t>1722009041/LD/22012034508410 — Boulder wall nirman machda sankar</t>
+          <t>1722009041/LD/22012034508409 — Boulder wall nirman pratap natiya</t>
         </is>
       </c>
       <c r="G582" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H582" s="2" t="n">
-        <v>30595.42</v>
+        <v>40009.4</v>
       </c>
       <c r="I582" s="2" t="n">
-        <v>0</v>
+        <v>6270</v>
       </c>
       <c r="J582" s="3" t="n">
-        <v>43940</v>
-[...1 lines deleted...]
-      <c r="K582" s="3"/>
+        <v>43963</v>
+      </c>
+      <c r="K582" s="3" t="n">
+        <v>44528</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="583">
       <c r="A583" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B583" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C583" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D583" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E583" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F583" s="1" t="inlineStr">
         <is>
-          <t>1722009041/LD/22012034509384 — Boulder wall nirman sukya  kana dawar dhencha</t>
+          <t>1722009041/LD/22012034508410 — Boulder wall nirman machda sankar</t>
         </is>
       </c>
       <c r="G583" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H583" s="2" t="n">
         <v>30595.42</v>
       </c>
       <c r="I583" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J583" s="3" t="n">
-        <v>44036</v>
+        <v>43940</v>
       </c>
       <c r="K583" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="584">
       <c r="A584" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B584" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C584" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D584" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E584" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F584" s="1" t="inlineStr">
         <is>
-          <t>1722009041/LD/22012034509385 — Boulder wall nirman ashok sukya dawar dhencha</t>
+          <t>1722009041/LD/22012034509384 — Boulder wall nirman sukya  kana dawar dhencha</t>
         </is>
       </c>
       <c r="G584" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H584" s="2" t="n">
         <v>30595.42</v>
       </c>
       <c r="I584" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J584" s="3" t="n">
         <v>44036</v>
       </c>
       <c r="K584" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="585">
       <c r="A585" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B585" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C585" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D585" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E585" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F585" s="1" t="inlineStr">
         <is>
-          <t>1722009041/LD/22012034543063 — Boulder Wall Ramesh LalSingh</t>
+          <t>1722009041/LD/22012034509385 — Boulder wall nirman ashok sukya dawar dhencha</t>
         </is>
       </c>
       <c r="G585" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H585" s="2" t="n">
-        <v>48770.7</v>
+        <v>30595.42</v>
       </c>
       <c r="I585" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J585" s="3" t="n">
-        <v>44222</v>
+        <v>44036</v>
       </c>
       <c r="K585" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="586">
       <c r="A586" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B586" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C586" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D586" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E586" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F586" s="1" t="inlineStr">
         <is>
-          <t>1722009041/LD/22012034543064 — Boulder Wall unjeet surmal</t>
+          <t>1722009041/LD/22012034543063 — Boulder Wall Ramesh LalSingh</t>
         </is>
       </c>
       <c r="G586" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H586" s="2" t="n">
         <v>48770.7</v>
       </c>
       <c r="I586" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J586" s="3" t="n">
-        <v>44261</v>
+        <v>44222</v>
       </c>
       <c r="K586" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="587">
       <c r="A587" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B587" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C587" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D587" s="1" t="inlineStr">
         <is>
-          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E587" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F587" s="1" t="inlineStr">
         <is>
-          <t>1722009041/LD/22012034543065 — Boulder Wall Udla Gathia</t>
+          <t>1722009041/LD/22012034543064 — Boulder Wall unjeet surmal</t>
         </is>
       </c>
       <c r="G587" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H587" s="2" t="n">
         <v>48770.7</v>
       </c>
       <c r="I587" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J587" s="3" t="n">
         <v>44261</v>
       </c>
       <c r="K587" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="588">
       <c r="A588" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B588" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C588" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D588" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
+          <t>Block Plntation-Biodrainage-Wastelands for comm / Block Plantation of Biodrainage trees in Wastelands for community</t>
         </is>
       </c>
       <c r="E588" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F588" s="1" t="inlineStr">
         <is>
-          <t>1722009041/LD/22012034543085 — Boulder Wall Sitla Likhiya Dhencha</t>
+          <t>1722009041/LD/22012034543065 — Boulder Wall Udla Gathia</t>
         </is>
       </c>
       <c r="G588" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H588" s="2" t="n">
         <v>48770.7</v>
       </c>
       <c r="I588" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J588" s="3" t="n">
-        <v>44222</v>
+        <v>44261</v>
       </c>
       <c r="K588" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="589">
       <c r="A589" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B589" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C589" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D589" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E589" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F589" s="1" t="inlineStr">
         <is>
-          <t>1722009041/LD/22012034543086 — Boulder Wall Jangia Natia Dhencha</t>
+          <t>1722009041/LD/22012034543085 — Boulder Wall Sitla Likhiya Dhencha</t>
         </is>
       </c>
       <c r="G589" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H589" s="2" t="n">
         <v>48770.7</v>
       </c>
       <c r="I589" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J589" s="3" t="n">
         <v>44222</v>
       </c>
       <c r="K589" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="590">
       <c r="A590" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B590" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C590" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D590" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E590" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F590" s="1" t="inlineStr">
         <is>
-          <t>1722009041/LD/22012034543087 — Boulder Wall Verla Butla Dhencha</t>
+          <t>1722009041/LD/22012034543086 — Boulder Wall Jangia Natia Dhencha</t>
         </is>
       </c>
       <c r="G590" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H590" s="2" t="n">
         <v>48770.7</v>
       </c>
       <c r="I590" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J590" s="3" t="n">
         <v>44222</v>
       </c>
       <c r="K590" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="591">
       <c r="A591" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B591" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C591" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D591" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E591" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F591" s="1" t="inlineStr">
         <is>
-          <t>1722009041/LD/22012034543088 — Boulder Wall Khatia Tersingh Dhencha</t>
+          <t>1722009041/LD/22012034543087 — Boulder Wall Verla Butla Dhencha</t>
         </is>
       </c>
       <c r="G591" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H591" s="2" t="n">
         <v>48770.7</v>
       </c>
       <c r="I591" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J591" s="3" t="n">
         <v>44222</v>
       </c>
       <c r="K591" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="592">
       <c r="A592" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B592" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C592" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D592" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E592" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F592" s="1" t="inlineStr">
         <is>
-          <t>1722009041/LD/22012034543089 — Boulder Wall Dakhansingh hakina Dhencha</t>
+          <t>1722009041/LD/22012034543088 — Boulder Wall Khatia Tersingh Dhencha</t>
         </is>
       </c>
       <c r="G592" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H592" s="2" t="n">
         <v>48770.7</v>
       </c>
       <c r="I592" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J592" s="3" t="n">
         <v>44222</v>
       </c>
       <c r="K592" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="593">
       <c r="A593" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B593" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C593" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D593" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E593" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F593" s="1" t="inlineStr">
         <is>
-          <t>1722009041/LD/22012034543090 — Boulder Wall Pirla Khelala Dhencha</t>
+          <t>1722009041/LD/22012034543089 — Boulder Wall Dakhansingh hakina Dhencha</t>
         </is>
       </c>
       <c r="G593" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H593" s="2" t="n">
         <v>48770.7</v>
       </c>
       <c r="I593" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J593" s="3" t="n">
-        <v>44262</v>
+        <v>44222</v>
       </c>
       <c r="K593" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="594">
       <c r="A594" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B594" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C594" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D594" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E594" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F594" s="1" t="inlineStr">
         <is>
-          <t>1722009041/LD/22012034543091 — Boulder Wall Sirka Tatla Dhencha</t>
+          <t>1722009041/LD/22012034543090 — Boulder Wall Pirla Khelala Dhencha</t>
         </is>
       </c>
       <c r="G594" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H594" s="2" t="n">
         <v>48770.7</v>
       </c>
       <c r="I594" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J594" s="3" t="n">
-        <v>44222</v>
+        <v>44262</v>
       </c>
       <c r="K594" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="595">
       <c r="A595" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B595" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C595" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D595" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Constr of Earthen contour Bund for Community / Construction of Earthen contour Bund for Community</t>
         </is>
       </c>
       <c r="E595" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F595" s="1" t="inlineStr">
         <is>
-          <t>1722009041/LD/22012034554780 — BOLDER WALL INDRAJIT SURMAL DHENCHA</t>
+          <t>1722009041/LD/22012034543091 — Boulder Wall Sirka Tatla Dhencha</t>
         </is>
       </c>
       <c r="G595" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H595" s="2" t="n">
-        <v>0</v>
+        <v>48770.7</v>
       </c>
       <c r="I595" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J595" s="3" t="n">
-        <v>44287</v>
+        <v>44222</v>
       </c>
       <c r="K595" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="596">
       <c r="A596" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B596" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C596" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D596" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E596" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F596" s="1" t="inlineStr">
         <is>
-          <t>1722009041/LD/22012034557354 — BOLDER WALL INDRAJIT SURMAL DHENCHA</t>
+          <t>1722009041/LD/22012034554780 — BOLDER WALL INDRAJIT SURMAL DHENCHA</t>
         </is>
       </c>
       <c r="G596" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H596" s="2" t="n">
-        <v>52098.42</v>
+        <v>0</v>
       </c>
       <c r="I596" s="2" t="n">
-        <v>20684</v>
+        <v>0</v>
       </c>
       <c r="J596" s="3" t="n">
-        <v>44350</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K596" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="597">
       <c r="A597" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B597" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C597" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D597" s="1" t="inlineStr">
         <is>
-          <t>Play Ground / Construction of Play field for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E597" s="1" t="inlineStr">
         <is>
-          <t>Construction of Play field</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F597" s="1" t="inlineStr">
         <is>
-          <t>1722009041/PG/9425894465 — KHEL MAIDAN</t>
+          <t>1722009041/LD/22012034557354 — BOLDER WALL INDRAJIT SURMAL DHENCHA</t>
         </is>
       </c>
       <c r="G597" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H597" s="2" t="n">
-        <v>353000</v>
+        <v>52098.42</v>
       </c>
       <c r="I597" s="2" t="n">
-        <v>261008.8</v>
+        <v>20684</v>
       </c>
       <c r="J597" s="3" t="n">
-        <v>42797</v>
+        <v>44350</v>
       </c>
       <c r="K597" s="3" t="n">
-        <v>43475</v>
+        <v>46188</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="598">
       <c r="A598" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B598" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C598" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>D--RURAL INFRASTUCTURE / Play Ground</t>
         </is>
       </c>
       <c r="D598" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Play Ground / Construction of Play field for Community</t>
         </is>
       </c>
       <c r="E598" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Construction of Play field</t>
         </is>
       </c>
       <c r="F598" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RC/01 — ठेन्‍चा से पिपलुद तक</t>
+          <t>1722009041/PG/9425894465 — KHEL MAIDAN</t>
         </is>
       </c>
       <c r="G598" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H598" s="2" t="n">
-        <v>40000</v>
+        <v>353000</v>
       </c>
       <c r="I598" s="2" t="n">
-        <v>0</v>
+        <v>261008.8</v>
       </c>
       <c r="J598" s="3" t="n">
-        <v>38821</v>
-[...1 lines deleted...]
-      <c r="K598" s="3"/>
+        <v>42797</v>
+      </c>
+      <c r="K598" s="3" t="n">
+        <v>43475</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="599">
       <c r="A599" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B599" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C599" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D599" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E599" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F599" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RC/0821 — पंच परमेश्‍वर सिमेन्‍ट काक्रीट खरंजा निर्माण सापल्‍यापुरा ठेंग्‍चा</t>
+          <t>1722009041/RC/01 — ठेन्‍चा से पिपलुद तक</t>
         </is>
       </c>
       <c r="G599" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H599" s="2" t="n">
-        <v>450000</v>
+        <v>40000</v>
       </c>
       <c r="I599" s="2" t="n">
-        <v>135560</v>
+        <v>0</v>
       </c>
       <c r="J599" s="3" t="n">
-        <v>41107</v>
-[...3 lines deleted...]
-      </c>
+        <v>38821</v>
+      </c>
+      <c r="K599" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="600">
       <c r="A600" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B600" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C600" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D600" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E600" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F600" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RC/105 — मुरूम रोड</t>
+          <t>1722009041/RC/0821 — पंच परमेश्‍वर सिमेन्‍ट काक्रीट खरंजा निर्माण सापल्‍यापुरा ठेंग्‍चा</t>
         </is>
       </c>
       <c r="G600" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H600" s="2" t="n">
-        <v>300000</v>
+        <v>450000</v>
       </c>
       <c r="I600" s="2" t="n">
-        <v>155472.21</v>
+        <v>135560</v>
       </c>
       <c r="J600" s="3" t="n">
-        <v>38821</v>
+        <v>41107</v>
       </c>
       <c r="K600" s="3" t="n">
-        <v>39295</v>
+        <v>42345</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="601">
       <c r="A601" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B601" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C601" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D601" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E601" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F601" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RC/1147 — खारखोदरी से गुलिया घाट तक पहुच मार्ग ठेंग्‍चा</t>
+          <t>1722009041/RC/105 — मुरूम रोड</t>
         </is>
       </c>
       <c r="G601" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H601" s="2" t="n">
-        <v>0</v>
+        <v>300000</v>
       </c>
       <c r="I601" s="2" t="n">
-        <v>30000</v>
+        <v>155472.21</v>
       </c>
       <c r="J601" s="3" t="n">
-        <v>39451</v>
+        <v>38821</v>
       </c>
       <c r="K601" s="3" t="n">
-        <v>39533</v>
+        <v>39295</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="602">
       <c r="A602" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B602" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C602" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D602" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E602" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F602" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RC/160 — मुरूम रोड निमार्ण</t>
+          <t>1722009041/RC/1147 — खारखोदरी से गुलिया घाट तक पहुच मार्ग ठेंग्‍चा</t>
         </is>
       </c>
       <c r="G602" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H602" s="2" t="n">
-        <v>300000</v>
+        <v>0</v>
       </c>
       <c r="I602" s="2" t="n">
-        <v>41495.04</v>
+        <v>30000</v>
       </c>
       <c r="J602" s="3" t="n">
-        <v>39077</v>
+        <v>39451</v>
       </c>
       <c r="K602" s="3" t="n">
-        <v>39532</v>
+        <v>39533</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="603">
       <c r="A603" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B603" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C603" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D603" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E603" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F603" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RC/169 — मुरूम रोड निमार्ण</t>
+          <t>1722009041/RC/160 — मुरूम रोड निमार्ण</t>
         </is>
       </c>
       <c r="G603" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H603" s="2" t="n">
-        <v>100000</v>
+        <v>300000</v>
       </c>
       <c r="I603" s="2" t="n">
-        <v>9804</v>
+        <v>41495.04</v>
       </c>
       <c r="J603" s="3" t="n">
-        <v>39078</v>
+        <v>39077</v>
       </c>
       <c r="K603" s="3" t="n">
         <v>39532</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="604">
       <c r="A604" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B604" s="1" t="inlineStr">
         <is>
-          <t>2005-2006</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C604" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D604" s="1" t="inlineStr">
         <is>
           <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E604" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F604" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RC/2 — मुरूम सडक निर्माण</t>
+          <t>1722009041/RC/169 — मुरूम रोड निमार्ण</t>
         </is>
       </c>
       <c r="G604" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H604" s="2" t="n">
-        <v>0</v>
+        <v>100000</v>
       </c>
       <c r="I604" s="2" t="n">
-        <v>0</v>
+        <v>9804</v>
       </c>
       <c r="J604" s="3" t="n">
-        <v>38750</v>
-[...1 lines deleted...]
-      <c r="K604" s="3"/>
+        <v>39078</v>
+      </c>
+      <c r="K604" s="3" t="n">
+        <v>39532</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="605">
       <c r="A605" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B605" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2005-2006</t>
         </is>
       </c>
       <c r="C605" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D605" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E605" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F605" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RC/22012034176515 — सी सी रोड नाले से सरपंच के घर तक</t>
+          <t>1722009041/RC/2 — मुरूम सडक निर्माण</t>
         </is>
       </c>
       <c r="G605" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H605" s="2" t="n">
-        <v>80000</v>
+        <v>0</v>
       </c>
       <c r="I605" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J605" s="3" t="n">
-        <v>40761</v>
+        <v>38750</v>
       </c>
       <c r="K605" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="606">
       <c r="A606" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B606" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C606" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D606" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E606" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F606" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RC/22012034317070 — सुदुर सडक निर्माण मेन रोड से स्‍कूल पटेलपरा तक ठेंग्‍चा</t>
+          <t>1722009041/RC/22012034176515 — सी सी रोड नाले से सरपंच के घर तक</t>
         </is>
       </c>
       <c r="G606" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H606" s="2" t="n">
-        <v>1200000</v>
+        <v>80000</v>
       </c>
       <c r="I606" s="2" t="n">
-        <v>920263.7</v>
+        <v>0</v>
       </c>
       <c r="J606" s="3" t="n">
-        <v>42727</v>
-[...3 lines deleted...]
-      </c>
+        <v>40761</v>
+      </c>
+      <c r="K606" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="607">
       <c r="A607" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B607" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C607" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D607" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E607" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F607" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RC/22012034372904 — SUDUR SADAK AMLAL</t>
+          <t>1722009041/RC/22012034317070 — सुदुर सडक निर्माण मेन रोड से स्‍कूल पटेलपरा तक ठेंग्‍चा</t>
         </is>
       </c>
       <c r="G607" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H607" s="2" t="n">
-        <v>0</v>
+        <v>1200000</v>
       </c>
       <c r="I607" s="2" t="n">
-        <v>0</v>
+        <v>920263.7</v>
       </c>
       <c r="J607" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K607" s="3"/>
+        <v>42727</v>
+      </c>
+      <c r="K607" s="3" t="n">
+        <v>43965</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="608">
       <c r="A608" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B608" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C608" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D608" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E608" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F608" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RC/22012034519994 — SUDUR SADK NIRMAN MAIN ROUD SE AMARSINGH DAWAR KE GHAR TAK DAWARPURA THENGCHA</t>
+          <t>1722009041/RC/22012034372904 — SUDUR SADAK AMLAL</t>
         </is>
       </c>
       <c r="G608" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I608" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J608" s="3" t="n">
-        <v>43856</v>
+        <v>43010</v>
       </c>
       <c r="K608" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="609">
       <c r="A609" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B609" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C609" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D609" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E609" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F609" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RC/22012034519995 — SUDUR SADK NIRMAN BHARATSINGH KE KHET KE PAS SE SAPLIYA TAK THENGCHA</t>
+          <t>1722009041/RC/22012034519994 — SUDUR SADK NIRMAN MAIN ROUD SE AMARSINGH DAWAR KE GHAR TAK DAWARPURA THENGCHA</t>
         </is>
       </c>
       <c r="G609" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I609" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J609" s="3" t="n">
         <v>43856</v>
       </c>
       <c r="K609" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="610">
       <c r="A610" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B610" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C610" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D610" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E610" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Road</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F610" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RC/22012034559443 — SUDUR SADAK NIRMAN MEN ROD SE AMARSINGH DAWAR KE GHAR TAK DAWARPURA THENCHA</t>
+          <t>1722009041/RC/22012034519995 — SUDUR SADK NIRMAN BHARATSINGH KE KHET KE PAS SE SAPLIYA TAK THENGCHA</t>
         </is>
       </c>
       <c r="G610" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I610" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J610" s="3" t="n">
-        <v>43992</v>
+        <v>43856</v>
       </c>
       <c r="K610" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="611">
       <c r="A611" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B611" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C611" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Repair &amp; maint of Gravel Road Roads for Comm / Repair and maintenance of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E611" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Repair &amp; maint of Road</t>
         </is>
       </c>
       <c r="F611" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RC/22012034560043 — SUDUR SADAK NIRMAN MENROD SE BHILAT BABA MANDIR TAK THENCHA</t>
+          <t>1722009041/RC/22012034559443 — SUDUR SADAK NIRMAN MEN ROD SE AMARSINGH DAWAR KE GHAR TAK DAWARPURA THENCHA</t>
         </is>
       </c>
       <c r="G611" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I611" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J611" s="3" t="n">
-        <v>44221</v>
+        <v>43992</v>
       </c>
       <c r="K611" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="612">
       <c r="A612" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B612" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C612" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D612" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E612" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F612" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RC/22012034570641 — SUDUR SADAK MEN ROD SE AMARSINGH KE GHAR TAK DAWARPURA DHENCHA</t>
+          <t>1722009041/RC/22012034560043 — SUDUR SADAK NIRMAN MENROD SE BHILAT BABA MANDIR TAK THENCHA</t>
         </is>
       </c>
       <c r="G612" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H612" s="2" t="n">
-        <v>1461738.22</v>
+        <v>0</v>
       </c>
       <c r="I612" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J612" s="3" t="n">
-        <v>44287</v>
+        <v>44221</v>
       </c>
       <c r="K612" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="613">
       <c r="A613" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B613" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C613" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D613" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E613" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F613" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RC/22012034571402 — SUDUR SADAK MEN ROD SE BHILAT BABA MANDIR TAK DHENCHA</t>
+          <t>1722009041/RC/22012034570641 — SUDUR SADAK MEN ROD SE AMARSINGH KE GHAR TAK DAWARPURA DHENCHA</t>
         </is>
       </c>
       <c r="G613" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H613" s="2" t="n">
         <v>1461738.22</v>
       </c>
       <c r="I613" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J613" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K613" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="614">
       <c r="A614" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B614" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C614" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D614" s="1" t="inlineStr">
         <is>
-          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E614" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F614" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RC/550 — सडक निर्माण</t>
+          <t>1722009041/RC/22012034571402 — SUDUR SADAK MEN ROD SE BHILAT BABA MANDIR TAK DHENCHA</t>
         </is>
       </c>
       <c r="G614" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H614" s="2" t="n">
-        <v>300000</v>
+        <v>1461738.22</v>
       </c>
       <c r="I614" s="2" t="n">
-        <v>59458.04</v>
+        <v>0</v>
       </c>
       <c r="J614" s="3" t="n">
-        <v>39124</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K614" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="615">
       <c r="A615" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B615" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C615" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D615" s="1" t="inlineStr">
         <is>
-          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
+          <t>Sand Moram / Construction of Mitti Murram Roads for Community</t>
         </is>
       </c>
       <c r="E615" s="1" t="inlineStr">
         <is>
-          <t>Construction of Toilets</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F615" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034317110 — शौचालय निर्माण संख्या 1 से 36 तक  ठेंग्चा</t>
+          <t>1722009041/RC/550 — सडक निर्माण</t>
         </is>
       </c>
       <c r="G615" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H615" s="2" t="n">
-        <v>388000</v>
+        <v>300000</v>
       </c>
       <c r="I615" s="2" t="n">
-        <v>255125.43</v>
+        <v>59458.04</v>
       </c>
       <c r="J615" s="3" t="n">
-        <v>42748</v>
+        <v>39124</v>
       </c>
       <c r="K615" s="3" t="n">
-        <v>44185</v>
+        <v>39527</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="616">
       <c r="A616" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B616" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C616" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D616" s="1" t="inlineStr">
         <is>
           <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E616" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F616" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034338527 — शौचालय निर्माण संख्या 36 कंमाक 2  ठेंग्चा</t>
+          <t>1722009041/RS/22012034317110 — शौचालय निर्माण संख्या 1 से 36 तक  ठेंग्चा</t>
         </is>
       </c>
       <c r="G616" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H616" s="2" t="n">
         <v>388000</v>
       </c>
       <c r="I616" s="2" t="n">
-        <v>0</v>
+        <v>255125.43</v>
       </c>
       <c r="J616" s="3" t="n">
-        <v>42830</v>
-[...1 lines deleted...]
-      <c r="K616" s="3"/>
+        <v>42748</v>
+      </c>
+      <c r="K616" s="3" t="n">
+        <v>44185</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="617">
       <c r="A617" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B617" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C617" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D617" s="1" t="inlineStr">
         <is>
-          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
+          <t>Individual Household Latrines / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E617" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F617" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034430641 — SOCHALAY NIRMAN BHANGDIBAI ASOK THENGCHA</t>
+          <t>1722009041/RS/22012034338527 — शौचालय निर्माण संख्या 36 कंमाक 2  ठेंग्चा</t>
         </is>
       </c>
       <c r="G617" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H617" s="2" t="n">
-        <v>10800</v>
+        <v>388000</v>
       </c>
       <c r="I617" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J617" s="3" t="n">
-        <v>43371</v>
+        <v>42830</v>
       </c>
       <c r="K617" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="618">
       <c r="A618" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B618" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C618" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D618" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E618" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F618" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034430841 — SOCHALAY NIRMAN SOBHARAM SUKIYA THENGCHA</t>
+          <t>1722009041/RS/22012034430641 — SOCHALAY NIRMAN BHANGDIBAI ASOK THENGCHA</t>
         </is>
       </c>
       <c r="G618" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H618" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I618" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J618" s="3" t="n">
-        <v>43370</v>
+        <v>43371</v>
       </c>
       <c r="K618" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="619">
       <c r="A619" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B619" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C619" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D619" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E619" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F619" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034430843 — SOCHALAY NIRMAN SUKIYA KANA THENGCHA</t>
+          <t>1722009041/RS/22012034430841 — SOCHALAY NIRMAN SOBHARAM SUKIYA THENGCHA</t>
         </is>
       </c>
       <c r="G619" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H619" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I619" s="2" t="n">
-        <v>10412</v>
+        <v>0</v>
       </c>
       <c r="J619" s="3" t="n">
-        <v>43782</v>
-[...3 lines deleted...]
-      </c>
+        <v>43370</v>
+      </c>
+      <c r="K619" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="620">
       <c r="A620" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B620" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C620" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D620" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E620" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F620" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034430844 — SOCHALAY NIRMAN DHARMENDRA SOBHARAM THENGCHA</t>
+          <t>1722009041/RS/22012034430843 — SOCHALAY NIRMAN SUKIYA KANA THENGCHA</t>
         </is>
       </c>
       <c r="G620" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H620" s="2" t="n">
         <v>10800</v>
       </c>
       <c r="I620" s="2" t="n">
-        <v>0</v>
+        <v>10412</v>
       </c>
       <c r="J620" s="3" t="n">
-        <v>43370</v>
-[...1 lines deleted...]
-      <c r="K620" s="3"/>
+        <v>43782</v>
+      </c>
+      <c r="K620" s="3" t="n">
+        <v>44528</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="621">
       <c r="A621" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B621" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C621" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D621" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E621" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F621" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034438938 — SOCHALAY NRIMAN CHUTLA MACHDA THENGACHA</t>
+          <t>1722009041/RS/22012034430844 — SOCHALAY NIRMAN DHARMENDRA SOBHARAM THENGCHA</t>
         </is>
       </c>
       <c r="G621" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H621" s="2" t="n">
-        <v>12000</v>
+        <v>10800</v>
       </c>
       <c r="I621" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J621" s="3" t="n">
-        <v>43525</v>
+        <v>43370</v>
       </c>
       <c r="K621" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="622">
       <c r="A622" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B622" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C622" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D622" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E622" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F622" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034439946 — SOCHALY NIRMAN ANSINGH NANSINGH THENGACHA</t>
+          <t>1722009041/RS/22012034438938 — SOCHALAY NRIMAN CHUTLA MACHDA THENGACHA</t>
         </is>
       </c>
       <c r="G622" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H622" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I622" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J622" s="3" t="n">
-        <v>43530</v>
+        <v>43525</v>
       </c>
       <c r="K622" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="623">
       <c r="A623" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B623" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C623" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D623" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E623" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F623" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034440742 — SCOCALAY NIRMAN BHILSINGH JOGDA THENGACH</t>
+          <t>1722009041/RS/22012034439946 — SOCHALY NIRMAN ANSINGH NANSINGH THENGACHA</t>
         </is>
       </c>
       <c r="G623" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H623" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I623" s="2" t="n">
-        <v>2112</v>
+        <v>0</v>
       </c>
       <c r="J623" s="3" t="n">
-        <v>43782</v>
-[...3 lines deleted...]
-      </c>
+        <v>43530</v>
+      </c>
+      <c r="K623" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="624">
       <c r="A624" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B624" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C624" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D624" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E624" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F624" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034440748 — SOCHALY NIRMAN BHARTA DHURGIYA THENGCHA</t>
+          <t>1722009041/RS/22012034440742 — SCOCALAY NIRMAN BHILSINGH JOGDA THENGACH</t>
         </is>
       </c>
       <c r="G624" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H624" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I624" s="2" t="n">
         <v>2112</v>
       </c>
       <c r="J624" s="3" t="n">
         <v>43782</v>
       </c>
       <c r="K624" s="3" t="n">
-        <v>44879</v>
+        <v>44528</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="625">
       <c r="A625" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B625" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C625" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D625" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E625" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F625" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034440761 — sochaly nirman tikaram thengcha</t>
+          <t>1722009041/RS/22012034440748 — SOCHALY NIRMAN BHARTA DHURGIYA THENGCHA</t>
         </is>
       </c>
       <c r="G625" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H625" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I625" s="2" t="n">
         <v>2112</v>
       </c>
       <c r="J625" s="3" t="n">
         <v>43782</v>
       </c>
       <c r="K625" s="3" t="n">
-        <v>44528</v>
+        <v>44879</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="626">
       <c r="A626" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B626" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C626" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D626" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E626" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F626" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034440771 — SOCHALY NIRMAN BHULYA THENGCHA</t>
+          <t>1722009041/RS/22012034440761 — sochaly nirman tikaram thengcha</t>
         </is>
       </c>
       <c r="G626" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H626" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I626" s="2" t="n">
-        <v>0</v>
+        <v>2112</v>
       </c>
       <c r="J626" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K626" s="3"/>
+        <v>43782</v>
+      </c>
+      <c r="K626" s="3" t="n">
+        <v>44528</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="627">
       <c r="A627" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B627" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C627" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D627" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E627" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F627" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034442170 — शौचालय निर्माण पारलीबाई सुरता ठेेगचा</t>
+          <t>1722009041/RS/22012034440771 — SOCHALY NIRMAN BHULYA THENGCHA</t>
         </is>
       </c>
       <c r="G627" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H627" s="2" t="n">
-        <v>12000</v>
+        <v>0</v>
       </c>
       <c r="I627" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J627" s="3" t="n">
-        <v>43652</v>
+        <v>43491</v>
       </c>
       <c r="K627" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="628">
       <c r="A628" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B628" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C628" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D628" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E628" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F628" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034442171 — शौचालय निर्माण गमरसिह रूमालसिह ठेंगचा</t>
+          <t>1722009041/RS/22012034442170 — शौचालय निर्माण पारलीबाई सुरता ठेेगचा</t>
         </is>
       </c>
       <c r="G628" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H628" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I628" s="2" t="n">
-        <v>2100</v>
+        <v>0</v>
       </c>
       <c r="J628" s="3" t="n">
         <v>43652</v>
       </c>
-      <c r="K628" s="3" t="n">
-[...1 lines deleted...]
-      </c>
+      <c r="K628" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="629">
       <c r="A629" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B629" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C629" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D629" s="1" t="inlineStr">
         <is>
           <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E629" s="1" t="inlineStr">
         <is>
           <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F629" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034442425 — शौचालय निर्माण बहादुर मचडा ठेंगचा</t>
+          <t>1722009041/RS/22012034442171 — शौचालय निर्माण गमरसिह रूमालसिह ठेंगचा</t>
         </is>
       </c>
       <c r="G629" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H629" s="2" t="n">
         <v>12000</v>
       </c>
       <c r="I629" s="2" t="n">
-        <v>11600</v>
+        <v>2100</v>
       </c>
       <c r="J629" s="3" t="n">
         <v>43652</v>
       </c>
       <c r="K629" s="3" t="n">
-        <v>44155</v>
+        <v>44528</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="630">
       <c r="A630" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B630" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C630" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D630" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
+          <t>Constr of Single Unit Toilets for Individual / Construction of Single Unit Toilets for Individual</t>
         </is>
       </c>
       <c r="E630" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Construction of Toilets</t>
         </is>
       </c>
       <c r="F630" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034535070 — SBM CP सामुदायिक कम्पोस्ट पीट क्रमाक 1 ठेंगच्या</t>
+          <t>1722009041/RS/22012034442425 — शौचालय निर्माण बहादुर मचडा ठेंगचा</t>
         </is>
       </c>
       <c r="G630" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H630" s="2" t="n">
-        <v>0</v>
+        <v>12000</v>
       </c>
       <c r="I630" s="2" t="n">
-        <v>0</v>
+        <v>11600</v>
       </c>
       <c r="J630" s="3" t="n">
-        <v>44367</v>
-[...1 lines deleted...]
-      <c r="K630" s="3"/>
+        <v>43652</v>
+      </c>
+      <c r="K630" s="3" t="n">
+        <v>44155</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="631">
       <c r="A631" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B631" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C631" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D631" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Community / Construction of Compost Pit structure for Community</t>
         </is>
       </c>
       <c r="E631" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F631" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034536197 — SBM SP SOKHTA GADDA UNIT NO 20 THENGCHYA</t>
+          <t>1722009041/RS/22012034535070 — SBM CP सामुदायिक कम्पोस्ट पीट क्रमाक 1 ठेंगच्या</t>
         </is>
       </c>
       <c r="G631" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H631" s="2" t="n">
-        <v>240045.55</v>
+        <v>0</v>
       </c>
       <c r="I631" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J631" s="3" t="n">
         <v>44367</v>
       </c>
       <c r="K631" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="632">
       <c r="A632" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B632" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C632" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D632" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E632" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F632" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034538762 — SBM ISP SOKHTA GADDA 1 UNIT NO 50 DHENGCHA</t>
+          <t>1722009041/RS/22012034536197 — SBM SP SOKHTA GADDA UNIT NO 20 THENGCHYA</t>
         </is>
       </c>
       <c r="G632" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H632" s="2" t="n">
-        <v>0</v>
+        <v>240045.55</v>
       </c>
       <c r="I632" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J632" s="3" t="n">
-        <v>44373</v>
+        <v>44367</v>
       </c>
       <c r="K632" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="633">
       <c r="A633" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B633" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C633" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D633" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E633" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F633" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034600897 — SBM SP SOKHTA GADHHA  5 UNIT NO 1 BHURKUA MOHALLA THENCHA</t>
+          <t>1722009041/RS/22012034538762 — SBM ISP SOKHTA GADDA 1 UNIT NO 50 DHENGCHA</t>
         </is>
       </c>
       <c r="G633" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I633" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J633" s="3" t="n">
-        <v>44471</v>
+        <v>44373</v>
       </c>
       <c r="K633" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="634">
       <c r="A634" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B634" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C634" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D634" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E634" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F634" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034600910 — SBM SP SOKHTA GADHHA  5 UNIT NO 1 PATELPURA THENCHA</t>
+          <t>1722009041/RS/22012034600897 — SBM SP SOKHTA GADHHA  5 UNIT NO 1 BHURKUA MOHALLA THENCHA</t>
         </is>
       </c>
       <c r="G634" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I634" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J634" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K634" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="635">
       <c r="A635" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B635" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C635" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D635" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E635" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F635" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034600958 — SBM SP SOKHTA GADHHA  5 UNIT NO 1  DAWARPURA THENCHA</t>
+          <t>1722009041/RS/22012034600910 — SBM SP SOKHTA GADHHA  5 UNIT NO 1 PATELPURA THENCHA</t>
         </is>
       </c>
       <c r="G635" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I635" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J635" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K635" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="636">
       <c r="A636" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B636" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C636" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D636" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E636" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F636" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034600966 — SBM SP SOKHTA GADHHA  5 UNIT NO 1  SAPLIYAPURA  THENCHA</t>
+          <t>1722009041/RS/22012034600958 — SBM SP SOKHTA GADHHA  5 UNIT NO 1  DAWARPURA THENCHA</t>
         </is>
       </c>
       <c r="G636" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I636" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J636" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K636" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="637">
       <c r="A637" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B637" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C637" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D637" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E637" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F637" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034600974 — SBM SP SOKHTA GADHHA  10 UNIT NO 1 JIRATPURA THENCHA</t>
+          <t>1722009041/RS/22012034600966 — SBM SP SOKHTA GADHHA  5 UNIT NO 1  SAPLIYAPURA  THENCHA</t>
         </is>
       </c>
       <c r="G637" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I637" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J637" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K637" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="638">
       <c r="A638" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B638" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C638" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D638" s="1" t="inlineStr">
         <is>
-          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E638" s="1" t="inlineStr">
         <is>
-          <t>Construction of NADEP/Vermi Compost Pit</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F638" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034636870 — SBM ISP SOKPIT UNIT 10 GURUP 1 THENGCHA</t>
+          <t>1722009041/RS/22012034600974 — SBM SP SOKHTA GADHHA  10 UNIT NO 1 JIRATPURA THENCHA</t>
         </is>
       </c>
       <c r="G638" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I638" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J638" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K638" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="639">
       <c r="A639" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B639" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C639" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D639" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E639" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F639" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034636872 — SBM ISP SOKPIT UNIT 10 GURUP 2 THENGCHA</t>
+          <t>1722009041/RS/22012034636870 — SBM ISP SOKPIT UNIT 10 GURUP 1 THENGCHA</t>
         </is>
       </c>
       <c r="G639" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I639" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J639" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K639" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="640">
       <c r="A640" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B640" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C640" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D640" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E640" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F640" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034636874 — SBM ISP SOKPIT UNIT 10 GURUP 3 THENGCHA</t>
+          <t>1722009041/RS/22012034636872 — SBM ISP SOKPIT UNIT 10 GURUP 2 THENGCHA</t>
         </is>
       </c>
       <c r="G640" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I640" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J640" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K640" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="641">
       <c r="A641" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B641" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C641" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D641" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E641" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F641" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034636877 — SBM ISP SOKPIT UNIT 10 GURUP 4 THENGCHA</t>
+          <t>1722009041/RS/22012034636874 — SBM ISP SOKPIT UNIT 10 GURUP 3 THENGCHA</t>
         </is>
       </c>
       <c r="G641" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I641" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J641" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K641" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="642">
       <c r="A642" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B642" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C642" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D642" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E642" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F642" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034636878 — SBM ISP SOKPIT UNIT 10 GURUP 5 THENGCHA</t>
+          <t>1722009041/RS/22012034636877 — SBM ISP SOKPIT UNIT 10 GURUP 4 THENGCHA</t>
         </is>
       </c>
       <c r="G642" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I642" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J642" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K642" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="643">
       <c r="A643" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B643" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C643" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D643" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E643" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F643" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034636880 — SBM ISP SOKPIT UNIT 10 GURUP 6 THENGCHA</t>
+          <t>1722009041/RS/22012034636878 — SBM ISP SOKPIT UNIT 10 GURUP 5 THENGCHA</t>
         </is>
       </c>
       <c r="G643" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I643" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J643" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K643" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="644">
       <c r="A644" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B644" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C644" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D644" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E644" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F644" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034636881 — SBM ISP SOKPIT UNIT 10 GURUP 7 THENGCHA</t>
+          <t>1722009041/RS/22012034636880 — SBM ISP SOKPIT UNIT 10 GURUP 6 THENGCHA</t>
         </is>
       </c>
       <c r="G644" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I644" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J644" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K644" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="645">
       <c r="A645" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B645" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C645" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D645" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E645" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F645" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034636882 — SBM ISP SOKPIT UNIT 10 GURUP 8 THENGCHA</t>
+          <t>1722009041/RS/22012034636881 — SBM ISP SOKPIT UNIT 10 GURUP 7 THENGCHA</t>
         </is>
       </c>
       <c r="G645" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I645" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J645" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K645" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="646">
       <c r="A646" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B646" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C646" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D646" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E646" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F646" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034636884 — SBM ISP SOKPIT UNIT 10 GURUP 9 THENGCHA</t>
+          <t>1722009041/RS/22012034636882 — SBM ISP SOKPIT UNIT 10 GURUP 8 THENGCHA</t>
         </is>
       </c>
       <c r="G646" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I646" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J646" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K646" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="647">
       <c r="A647" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B647" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C647" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D647" s="1" t="inlineStr">
         <is>
           <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E647" s="1" t="inlineStr">
         <is>
           <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F647" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034636885 — SBM ISP SOKPIT UNIT 10 GURUP 10 THENGCHA</t>
+          <t>1722009041/RS/22012034636884 — SBM ISP SOKPIT UNIT 10 GURUP 9 THENGCHA</t>
         </is>
       </c>
       <c r="G647" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I647" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J647" s="3" t="n">
         <v>44471</v>
       </c>
       <c r="K647" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="648">
       <c r="A648" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B648" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C648" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D648" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Constr of Compost Pit for Groups / Construction of Compost Pit for Groups</t>
         </is>
       </c>
       <c r="E648" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of NADEP/Vermi Compost Pit</t>
         </is>
       </c>
       <c r="F648" s="1" t="inlineStr">
         <is>
-          <t>1722009041/RS/22012034702887 — SBM SOKHTA GADDHA UNIT 20 THENCHA</t>
+          <t>1722009041/RS/22012034636885 — SBM ISP SOKPIT UNIT 10 GURUP 10 THENGCHA</t>
         </is>
       </c>
       <c r="G648" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I648" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J648" s="3" t="n">
-        <v>45154</v>
+        <v>44471</v>
       </c>
       <c r="K648" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="649">
       <c r="A649" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B649" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C649" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D649" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E649" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F649" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/1393 — कपिल धारा कुप निर्माण डोगरसिह ठेंगचा</t>
+          <t>1722009041/RS/22012034702887 — SBM SOKHTA GADDHA UNIT 20 THENCHA</t>
         </is>
       </c>
       <c r="G649" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H649" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I649" s="2" t="n">
-        <v>49291</v>
+        <v>0</v>
       </c>
       <c r="J649" s="3" t="n">
-        <v>39540</v>
-[...3 lines deleted...]
-      </c>
+        <v>45154</v>
+      </c>
+      <c r="K649" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="650">
       <c r="A650" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B650" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C650" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D650" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E650" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F650" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/1394 — कपिल धारा कुप निर्माण मंगल्‍या ठेंगचा</t>
+          <t>1722009041/WC/1393 — कपिल धारा कुप निर्माण डोगरसिह ठेंगचा</t>
         </is>
       </c>
       <c r="G650" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H650" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I650" s="2" t="n">
-        <v>37740</v>
+        <v>49291</v>
       </c>
       <c r="J650" s="3" t="n">
-        <v>39536</v>
+        <v>39540</v>
       </c>
       <c r="K650" s="3" t="n">
-        <v>39821</v>
+        <v>39833</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="651">
       <c r="A651" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B651" s="1" t="inlineStr">
         <is>
           <t>2007-2008</t>
         </is>
       </c>
       <c r="C651" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D651" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E651" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F651" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/1395 — कपिल धारा कुप निर्माण हजारिया ठैगचा</t>
+          <t>1722009041/WC/1394 — कपिल धारा कुप निर्माण मंगल्‍या ठेंगचा</t>
         </is>
       </c>
       <c r="G651" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H651" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I651" s="2" t="n">
-        <v>40098.5</v>
+        <v>37740</v>
       </c>
       <c r="J651" s="3" t="n">
         <v>39536</v>
       </c>
       <c r="K651" s="3" t="n">
-        <v>39825</v>
+        <v>39821</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="652">
       <c r="A652" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B652" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C652" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D652" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E652" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F652" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/1396 — कपिल धारा कुप निर्माण नहारसिह ठेंगचा</t>
+          <t>1722009041/WC/1395 — कपिल धारा कुप निर्माण हजारिया ठैगचा</t>
         </is>
       </c>
       <c r="G652" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H652" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I652" s="2" t="n">
-        <v>95511</v>
+        <v>40098.5</v>
       </c>
       <c r="J652" s="3" t="n">
-        <v>39540</v>
+        <v>39536</v>
       </c>
       <c r="K652" s="3" t="n">
-        <v>39818</v>
+        <v>39825</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="653">
       <c r="A653" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B653" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C653" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D653" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E653" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F653" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/1397 — कपिल धारा कुप निर्माण भारत ठेंगचा</t>
+          <t>1722009041/WC/1396 — कपिल धारा कुप निर्माण नहारसिह ठेंगचा</t>
         </is>
       </c>
       <c r="G653" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H653" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I653" s="2" t="n">
-        <v>36222</v>
+        <v>95511</v>
       </c>
       <c r="J653" s="3" t="n">
-        <v>39548</v>
+        <v>39540</v>
       </c>
       <c r="K653" s="3" t="n">
         <v>39818</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="654">
       <c r="A654" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B654" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C654" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D654" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E654" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F654" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/1402 — कपिल धारा कुप निर्माण किलांग ठेंगचा</t>
+          <t>1722009041/WC/1397 — कपिल धारा कुप निर्माण भारत ठेंगचा</t>
         </is>
       </c>
       <c r="G654" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H654" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I654" s="2" t="n">
-        <v>19059</v>
+        <v>36222</v>
       </c>
       <c r="J654" s="3" t="n">
-        <v>39563</v>
+        <v>39548</v>
       </c>
       <c r="K654" s="3" t="n">
-        <v>40162</v>
+        <v>39818</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="655">
       <c r="A655" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B655" s="1" t="inlineStr">
         <is>
           <t>2008-2009</t>
         </is>
       </c>
       <c r="C655" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D655" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E655" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F655" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/1403 — कपिल धारा कुप निर्माण भुरला ठेंगचा</t>
+          <t>1722009041/WC/1402 — कपिल धारा कुप निर्माण किलांग ठेंगचा</t>
         </is>
       </c>
       <c r="G655" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H655" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I655" s="2" t="n">
-        <v>7686</v>
+        <v>19059</v>
       </c>
       <c r="J655" s="3" t="n">
         <v>39563</v>
       </c>
       <c r="K655" s="3" t="n">
-        <v>43314</v>
+        <v>40162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="656">
       <c r="A656" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B656" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C656" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D656" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E656" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F656" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/1404 — कपिल धारा कुप निर्माण हरसिह ठेंगचा</t>
+          <t>1722009041/WC/1403 — कपिल धारा कुप निर्माण भुरला ठेंगचा</t>
         </is>
       </c>
       <c r="G656" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H656" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I656" s="2" t="n">
-        <v>37321</v>
+        <v>7686</v>
       </c>
       <c r="J656" s="3" t="n">
-        <v>39536</v>
+        <v>39563</v>
       </c>
       <c r="K656" s="3" t="n">
-        <v>39825</v>
+        <v>43314</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="657">
       <c r="A657" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B657" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C657" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D657" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E657" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F657" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/1405 — कपिल धारा कुप निर्माण प्रेमसिह ठेंगचा</t>
+          <t>1722009041/WC/1404 — कपिल धारा कुप निर्माण हरसिह ठेंगचा</t>
         </is>
       </c>
       <c r="G657" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H657" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I657" s="2" t="n">
-        <v>33000</v>
+        <v>37321</v>
       </c>
       <c r="J657" s="3" t="n">
-        <v>39563</v>
-[...1 lines deleted...]
-      <c r="K657" s="3"/>
+        <v>39536</v>
+      </c>
+      <c r="K657" s="3" t="n">
+        <v>39825</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="658">
       <c r="A658" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B658" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C658" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D658" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E658" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F658" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/1406 — कपिल धारा कुप निर्माण गप्‍पू ठेंगचा</t>
+          <t>1722009041/WC/1405 — कपिल धारा कुप निर्माण प्रेमसिह ठेंगचा</t>
         </is>
       </c>
       <c r="G658" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H658" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I658" s="2" t="n">
-        <v>36388</v>
+        <v>33000</v>
       </c>
       <c r="J658" s="3" t="n">
-        <v>39536</v>
-[...3 lines deleted...]
-      </c>
+        <v>39563</v>
+      </c>
+      <c r="K658" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="659">
       <c r="A659" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B659" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C659" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D659" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E659" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F659" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/157 — खेत तालाब निर्माण ठेन्‍चा</t>
+          <t>1722009041/WC/1406 — कपिल धारा कुप निर्माण गप्‍पू ठेंगचा</t>
         </is>
       </c>
       <c r="G659" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H659" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I659" s="2" t="n">
-        <v>0</v>
+        <v>36388</v>
       </c>
       <c r="J659" s="3" t="n">
-        <v>38888</v>
-[...1 lines deleted...]
-      <c r="K659" s="3"/>
+        <v>39536</v>
+      </c>
+      <c r="K659" s="3" t="n">
+        <v>39818</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="660">
       <c r="A660" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B660" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C660" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D660" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E660" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F660" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/167 — खेत तालाब निर्माण</t>
+          <t>1722009041/WC/157 — खेत तालाब निर्माण ठेन्‍चा</t>
         </is>
       </c>
       <c r="G660" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I660" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J660" s="3" t="n">
         <v>38888</v>
       </c>
       <c r="K660" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="661">
       <c r="A661" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B661" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C661" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D661" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E661" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F661" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/168 — खेत तालाब निर्माण</t>
+          <t>1722009041/WC/167 — खेत तालाब निर्माण</t>
         </is>
       </c>
       <c r="G661" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I661" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J661" s="3" t="n">
         <v>38888</v>
       </c>
       <c r="K661" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="662">
       <c r="A662" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B662" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C662" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D662" s="1" t="inlineStr">
         <is>
-          <t>Anicut / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E662" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F662" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034317334 — BHU SAKLAN POND</t>
+          <t>1722009041/WC/168 — खेत तालाब निर्माण</t>
         </is>
       </c>
       <c r="G662" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I662" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J662" s="3" t="n">
-        <v>42761</v>
+        <v>38888</v>
       </c>
       <c r="K662" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="663">
       <c r="A663" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B663" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C663" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D663" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Anicut / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E663" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F663" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034328154 — NISTARI TALAB SIDNI BAYDI NALA THENCHA</t>
+          <t>1722009041/WC/22012034317334 — BHU SAKLAN POND</t>
         </is>
       </c>
       <c r="G663" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H663" s="2" t="n">
-        <v>912000</v>
+        <v>0</v>
       </c>
       <c r="I663" s="2" t="n">
-        <v>1081339.01</v>
+        <v>0</v>
       </c>
       <c r="J663" s="3" t="n">
-        <v>42980</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K663" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="664">
       <c r="A664" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B664" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C664" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D664" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E664" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F664" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034434198 — nt</t>
+          <t>1722009041/WC/22012034328154 — NISTARI TALAB SIDNI BAYDI NALA THENCHA</t>
         </is>
       </c>
       <c r="G664" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H664" s="2" t="n">
-        <v>0</v>
+        <v>912000</v>
       </c>
       <c r="I664" s="2" t="n">
-        <v>0</v>
+        <v>1081339.01</v>
       </c>
       <c r="J664" s="3" t="n">
-        <v>43458</v>
-[...1 lines deleted...]
-      <c r="K664" s="3"/>
+        <v>42980</v>
+      </c>
+      <c r="K664" s="3" t="n">
+        <v>43376</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="665">
       <c r="A665" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B665" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C665" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D665" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E665" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F665" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034439677 — NISTAR TALAB NIRMAN AAWLI KHODRI BHURKUWA THENGCHA</t>
+          <t>1722009041/WC/22012034434198 — nt</t>
         </is>
       </c>
       <c r="G665" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H665" s="2" t="n">
-        <v>1302000</v>
+        <v>0</v>
       </c>
       <c r="I665" s="2" t="n">
-        <v>539874.04</v>
+        <v>0</v>
       </c>
       <c r="J665" s="3" t="n">
-        <v>43511</v>
-[...3 lines deleted...]
-      </c>
+        <v>43458</v>
+      </c>
+      <c r="K665" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="666">
       <c r="A666" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B666" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C666" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D666" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E666" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F666" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034439681 — NISTAR TALAB NIRMAN MAKNA KHODRI JIRATPURA THENGACH</t>
+          <t>1722009041/WC/22012034439677 — NISTAR TALAB NIRMAN AAWLI KHODRI BHURKUWA THENGCHA</t>
         </is>
       </c>
       <c r="G666" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H666" s="2" t="n">
-        <v>1292000</v>
+        <v>1302000</v>
       </c>
       <c r="I666" s="2" t="n">
-        <v>1120488.02</v>
+        <v>539874.04</v>
       </c>
       <c r="J666" s="3" t="n">
         <v>43511</v>
       </c>
       <c r="K666" s="3" t="n">
-        <v>44371</v>
+        <v>44528</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="667">
       <c r="A667" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B667" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C667" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D667" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E667" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F667" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034478700 — SCT/CCT BANJAR PAHADI DHENGCHA</t>
+          <t>1722009041/WC/22012034439681 — NISTAR TALAB NIRMAN MAKNA KHODRI JIRATPURA THENGACH</t>
         </is>
       </c>
       <c r="G667" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H667" s="2" t="n">
-        <v>0</v>
+        <v>1292000</v>
       </c>
       <c r="I667" s="2" t="n">
-        <v>0</v>
+        <v>1120488.02</v>
       </c>
       <c r="J667" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K667" s="3"/>
+        <v>43511</v>
+      </c>
+      <c r="K667" s="3" t="n">
+        <v>44371</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="668">
       <c r="A668" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B668" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C668" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D668" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E668" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F668" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034562789 — Percolation talab Jeerapura wala nala dhencha</t>
+          <t>1722009041/WC/22012034478700 — SCT/CCT BANJAR PAHADI DHENGCHA</t>
         </is>
       </c>
       <c r="G668" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H668" s="2" t="n">
-        <v>1214363.96</v>
+        <v>0</v>
       </c>
       <c r="I668" s="2" t="n">
-        <v>1039931.13</v>
+        <v>0</v>
       </c>
       <c r="J668" s="3" t="n">
-        <v>44068</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K668" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="669">
       <c r="A669" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B669" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C669" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D669" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E669" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F669" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034562790 — Parkolation Talab Sapliyapura nala  dhencha</t>
+          <t>1722009041/WC/22012034562789 — Percolation talab Jeerapura wala nala dhencha</t>
         </is>
       </c>
       <c r="G669" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H669" s="2" t="n">
-        <v>1415992.66</v>
+        <v>1214363.96</v>
       </c>
       <c r="I669" s="2" t="n">
-        <v>1174227.31</v>
+        <v>1039931.13</v>
       </c>
       <c r="J669" s="3" t="n">
-        <v>44189</v>
+        <v>44068</v>
       </c>
       <c r="K669" s="3" t="n">
-        <v>44374</v>
+        <v>44868</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="670">
       <c r="A670" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B670" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C670" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D670" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E670" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F670" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034580487 — RMS NIRMAN BHURKUA 1 THENCHA</t>
+          <t>1722009041/WC/22012034562790 — Parkolation Talab Sapliyapura nala  dhencha</t>
         </is>
       </c>
       <c r="G670" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H670" s="2" t="n">
-        <v>1484711.48</v>
+        <v>1415992.66</v>
       </c>
       <c r="I670" s="2" t="n">
-        <v>1212326.01</v>
+        <v>1174227.31</v>
       </c>
       <c r="J670" s="3" t="n">
-        <v>44228</v>
+        <v>44189</v>
       </c>
       <c r="K670" s="3" t="n">
-        <v>44528</v>
+        <v>44374</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="671">
       <c r="A671" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B671" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C671" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D671" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E671" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F671" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034580489 — RMS NIRMAN BHURKUA 2 THENCHA</t>
+          <t>1722009041/WC/22012034580487 — RMS NIRMAN BHURKUA 1 THENCHA</t>
         </is>
       </c>
       <c r="G671" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H671" s="2" t="n">
-        <v>1489711.48</v>
+        <v>1484711.48</v>
       </c>
       <c r="I671" s="2" t="n">
-        <v>1358563</v>
+        <v>1212326.01</v>
       </c>
       <c r="J671" s="3" t="n">
-        <v>44649</v>
+        <v>44228</v>
       </c>
       <c r="K671" s="3" t="n">
-        <v>46168</v>
+        <v>44528</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="672">
       <c r="A672" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B672" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C672" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D672" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E672" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F672" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034580495 — RMS NIRMAN DAWARPURA THENCHA</t>
+          <t>1722009041/WC/22012034580489 — RMS NIRMAN BHURKUA 2 THENCHA</t>
         </is>
       </c>
       <c r="G672" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H672" s="2" t="n">
         <v>1489711.48</v>
       </c>
       <c r="I672" s="2" t="n">
-        <v>1208472.31</v>
+        <v>1358563</v>
       </c>
       <c r="J672" s="3" t="n">
-        <v>44155</v>
+        <v>44649</v>
       </c>
       <c r="K672" s="3" t="n">
-        <v>44528</v>
+        <v>46168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="673">
       <c r="A673" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B673" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C673" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D673" s="1" t="inlineStr">
         <is>
           <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E673" s="1" t="inlineStr">
         <is>
           <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F673" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034580496 — RMS NIRMAN JIRATPURA1 THENCHA</t>
+          <t>1722009041/WC/22012034580495 — RMS NIRMAN DAWARPURA THENCHA</t>
         </is>
       </c>
       <c r="G673" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H673" s="2" t="n">
         <v>1489711.48</v>
       </c>
       <c r="I673" s="2" t="n">
-        <v>1441673.75</v>
+        <v>1208472.31</v>
       </c>
       <c r="J673" s="3" t="n">
-        <v>44099</v>
+        <v>44155</v>
       </c>
       <c r="K673" s="3" t="n">
-        <v>44245</v>
+        <v>44528</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="674">
       <c r="A674" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B674" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C674" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D674" s="1" t="inlineStr">
         <is>
-          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Construction of Stone graded Bund for Community / Construction of Stone graded Bund for Community</t>
         </is>
       </c>
       <c r="E674" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Pond/ Tank</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F674" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034622704 — Nala Sudrikaran Dawarpura Dhencha</t>
+          <t>1722009041/WC/22012034580496 — RMS NIRMAN JIRATPURA1 THENCHA</t>
         </is>
       </c>
       <c r="G674" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H674" s="2" t="n">
-        <v>409769.26</v>
+        <v>1489711.48</v>
       </c>
       <c r="I674" s="2" t="n">
-        <v>0</v>
+        <v>1441673.75</v>
       </c>
       <c r="J674" s="3" t="n">
-        <v>44222</v>
-[...1 lines deleted...]
-      <c r="K674" s="3"/>
+        <v>44099</v>
+      </c>
+      <c r="K674" s="3" t="n">
+        <v>44245</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="675">
       <c r="A675" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B675" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C675" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D675" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
+          <t>Renovtion of Community Ponds for Comm / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E675" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; Maint of Bund</t>
+          <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
       <c r="F675" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034622706 — Nala Sudrikaran Bhurkuwa Dhencha</t>
+          <t>1722009041/WC/22012034622704 — Nala Sudrikaran Dawarpura Dhencha</t>
         </is>
       </c>
       <c r="G675" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H675" s="2" t="n">
         <v>409769.26</v>
       </c>
       <c r="I675" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J675" s="3" t="n">
         <v>44222</v>
       </c>
       <c r="K675" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="676">
       <c r="A676" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B676" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C676" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D676" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Repair &amp; Maint of Earthen graded Bund for Com / Repair and Maintenance of Earthen graded Bund for Community</t>
         </is>
       </c>
       <c r="E676" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Repair &amp; Maint of Bund</t>
         </is>
       </c>
       <c r="F676" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034623572 — SCT/CCT Dhengcha</t>
+          <t>1722009041/WC/22012034622706 — Nala Sudrikaran Bhurkuwa Dhencha</t>
         </is>
       </c>
       <c r="G676" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H676" s="2" t="n">
-        <v>392463.14</v>
+        <v>409769.26</v>
       </c>
       <c r="I676" s="2" t="n">
-        <v>71820</v>
+        <v>0</v>
       </c>
       <c r="J676" s="3" t="n">
-        <v>44274</v>
-[...3 lines deleted...]
-      </c>
+        <v>44222</v>
+      </c>
+      <c r="K676" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="677">
       <c r="A677" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B677" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C677" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D677" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E677" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F677" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034625187 — PARCOLATION TANK VARDHA KHET WALA NALA  JIRATPURA THENCHA</t>
+          <t>1722009041/WC/22012034623572 — SCT/CCT Dhengcha</t>
         </is>
       </c>
       <c r="G677" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H677" s="2" t="n">
-        <v>558328.84</v>
+        <v>392463.14</v>
       </c>
       <c r="I677" s="2" t="n">
-        <v>705327</v>
+        <v>71820</v>
       </c>
       <c r="J677" s="3" t="n">
-        <v>44279</v>
+        <v>44274</v>
       </c>
       <c r="K677" s="3" t="n">
-        <v>44766</v>
+        <v>44497</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="678">
       <c r="A678" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B678" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C678" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D678" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E678" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Percolation Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F678" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034625189 — PARCOLATION TANK VARDHA KHET WALA NALA  JIRATPURA THENCHA</t>
+          <t>1722009041/WC/22012034625187 — PARCOLATION TANK VARDHA KHET WALA NALA  JIRATPURA THENCHA</t>
         </is>
       </c>
       <c r="G678" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H678" s="2" t="n">
-        <v>557328.84</v>
+        <v>558328.84</v>
       </c>
       <c r="I678" s="2" t="n">
-        <v>0</v>
+        <v>705327</v>
       </c>
       <c r="J678" s="3" t="n">
-        <v>44221</v>
-[...1 lines deleted...]
-      <c r="K678" s="3"/>
+        <v>44279</v>
+      </c>
+      <c r="K678" s="3" t="n">
+        <v>44766</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="679">
       <c r="A679" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B679" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C679" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D679" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Repair &amp; maint of Mini Percolation Tank for Comm / Repair and maintenance of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E679" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Repair &amp; maint of Percolation Tank</t>
         </is>
       </c>
       <c r="F679" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034630906 — CTRA  COMMUNITY  POND 1  DHENCHA</t>
+          <t>1722009041/WC/22012034625189 — PARCOLATION TANK VARDHA KHET WALA NALA  JIRATPURA THENCHA</t>
         </is>
       </c>
       <c r="G679" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H679" s="2" t="n">
-        <v>121357.17</v>
+        <v>557328.84</v>
       </c>
       <c r="I679" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J679" s="3" t="n">
-        <v>44263</v>
+        <v>44221</v>
       </c>
       <c r="K679" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="680">
       <c r="A680" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B680" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C680" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D680" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E680" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F680" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034638407 — CTRA संकरण पोण्ड निर्माण जीरापुरा डेंगचा</t>
+          <t>1722009041/WC/22012034630906 — CTRA  COMMUNITY  POND 1  DHENCHA</t>
         </is>
       </c>
       <c r="G680" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H680" s="2" t="n">
-        <v>0</v>
+        <v>121357.17</v>
       </c>
       <c r="I680" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J680" s="3" t="n">
-        <v>44287</v>
+        <v>44263</v>
       </c>
       <c r="K680" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="681">
       <c r="A681" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B681" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C681" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D681" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E681" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F681" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034649885 — CTRA GULLY PLUG 1 DHENGCHA</t>
+          <t>1722009041/WC/22012034638407 — CTRA संकरण पोण्ड निर्माण जीरापुरा डेंगचा</t>
         </is>
       </c>
       <c r="G681" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H681" s="2" t="n">
-        <v>28133.15</v>
+        <v>0</v>
       </c>
       <c r="I681" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J681" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K681" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="682">
       <c r="A682" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B682" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C682" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D682" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E682" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F682" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034662436 — CTRA Gabian Structure 1 Dhengcha</t>
+          <t>1722009041/WC/22012034649885 — CTRA GULLY PLUG 1 DHENGCHA</t>
         </is>
       </c>
       <c r="G682" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H682" s="2" t="n">
-        <v>435134.15</v>
+        <v>28133.15</v>
       </c>
       <c r="I682" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J682" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K682" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="683">
       <c r="A683" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B683" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C683" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D683" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E683" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F683" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034663644 — CTRA Gabian Structure 2 Dhencha</t>
+          <t>1722009041/WC/22012034662436 — CTRA Gabian Structure 1 Dhengcha</t>
         </is>
       </c>
       <c r="G683" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H683" s="2" t="n">
         <v>435134.15</v>
       </c>
       <c r="I683" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J683" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K683" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="684">
       <c r="A684" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B684" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C684" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D684" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E684" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F684" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034663653 — CTRA Gabian Structure 3 Dhencha</t>
+          <t>1722009041/WC/22012034663644 — CTRA Gabian Structure 2 Dhencha</t>
         </is>
       </c>
       <c r="G684" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H684" s="2" t="n">
         <v>435134.15</v>
       </c>
       <c r="I684" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J684" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K684" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="685">
       <c r="A685" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B685" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C685" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D685" s="1" t="inlineStr">
         <is>
-          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E685" s="1" t="inlineStr">
         <is>
-          <t>Repair &amp; maint of Water Harvesting Structures</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F685" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034665245 — CTRA गलीपलग 2 ढेंगचा</t>
+          <t>1722009041/WC/22012034663653 — CTRA Gabian Structure 3 Dhencha</t>
         </is>
       </c>
       <c r="G685" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H685" s="2" t="n">
-        <v>121001.11</v>
+        <v>435134.15</v>
       </c>
       <c r="I685" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J685" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K685" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="686">
       <c r="A686" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B686" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C686" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D686" s="1" t="inlineStr">
         <is>
           <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E686" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F686" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034665333 — CTRA गलीपलग 3 डेंगचा</t>
+          <t>1722009041/WC/22012034665245 — CTRA गलीपलग 2 ढेंगचा</t>
         </is>
       </c>
       <c r="G686" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H686" s="2" t="n">
         <v>121001.11</v>
       </c>
       <c r="I686" s="2" t="n">
-        <v>75656</v>
+        <v>0</v>
       </c>
       <c r="J686" s="3" t="n">
-        <v>44318</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K686" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="687">
       <c r="A687" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B687" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C687" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D687" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Repair maint of Stone boulder Gully Plugs for Comm / Repair and maintenance of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E687" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Repair &amp; maint of Water Harvesting Structures</t>
         </is>
       </c>
       <c r="F687" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034665405 — CTRA मिनी परकोलेशन टेंक 1 ढेंगचा</t>
+          <t>1722009041/WC/22012034665333 — CTRA गलीपलग 3 डेंगचा</t>
         </is>
       </c>
       <c r="G687" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H687" s="2" t="n">
-        <v>0</v>
+        <v>121001.11</v>
       </c>
       <c r="I687" s="2" t="n">
-        <v>0</v>
+        <v>75656</v>
       </c>
       <c r="J687" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K687" s="3"/>
+        <v>44318</v>
+      </c>
+      <c r="K687" s="3" t="n">
+        <v>46189</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="688">
       <c r="A688" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B688" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C688" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D688" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E688" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F688" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034665409 — CTRA मिनी परकोलेशन टेंक 1 ढेंगचा</t>
+          <t>1722009041/WC/22012034665405 — CTRA मिनी परकोलेशन टेंक 1 ढेंगचा</t>
         </is>
       </c>
       <c r="G688" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H688" s="2" t="n">
-        <v>563201.67</v>
+        <v>0</v>
       </c>
       <c r="I688" s="2" t="n">
-        <v>303227</v>
+        <v>0</v>
       </c>
       <c r="J688" s="3" t="n">
-        <v>44371</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K688" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="689">
       <c r="A689" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B689" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C689" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D689" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E689" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F689" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034665422 — CTRA मिनी परकोलेशन टेंक 2 ढेंगचा</t>
+          <t>1722009041/WC/22012034665409 — CTRA मिनी परकोलेशन टेंक 1 ढेंगचा</t>
         </is>
       </c>
       <c r="G689" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H689" s="2" t="n">
-        <v>565358.54</v>
+        <v>563201.67</v>
       </c>
       <c r="I689" s="2" t="n">
-        <v>0</v>
+        <v>303227</v>
       </c>
       <c r="J689" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K689" s="3"/>
+        <v>44371</v>
+      </c>
+      <c r="K689" s="3" t="n">
+        <v>46141</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="690">
       <c r="A690" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B690" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C690" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D690" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E690" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F690" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034665432 — मिनी परकोलेशन टेंक 3 ढेंगचा</t>
+          <t>1722009041/WC/22012034665422 — CTRA मिनी परकोलेशन टेंक 2 ढेंगचा</t>
         </is>
       </c>
       <c r="G690" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H690" s="2" t="n">
-        <v>0</v>
+        <v>565358.54</v>
       </c>
       <c r="I690" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J690" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K690" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="691">
       <c r="A691" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B691" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C691" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D691" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E691" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F691" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034665467 — CTRA मिनी परकोलेशन टेंक 3 ढेंगचा</t>
+          <t>1722009041/WC/22012034665432 — मिनी परकोलेशन टेंक 3 ढेंगचा</t>
         </is>
       </c>
       <c r="G691" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H691" s="2" t="n">
-        <v>565201.67</v>
+        <v>0</v>
       </c>
       <c r="I691" s="2" t="n">
-        <v>591762</v>
+        <v>0</v>
       </c>
       <c r="J691" s="3" t="n">
-        <v>44315</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K691" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="692">
       <c r="A692" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B692" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C692" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D692" s="1" t="inlineStr">
         <is>
-          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E692" s="1" t="inlineStr">
         <is>
-          <t>Underground Dyke for Ground Water Recharge</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F692" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034671658 — CTRA ROOF WATER HARUESTING पंचायत भवन ढेंचा</t>
+          <t>1722009041/WC/22012034665467 — CTRA मिनी परकोलेशन टेंक 3 ढेंगचा</t>
         </is>
       </c>
       <c r="G692" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H692" s="2" t="n">
-        <v>39905.17</v>
+        <v>565201.67</v>
       </c>
       <c r="I692" s="2" t="n">
-        <v>22602</v>
+        <v>591762</v>
       </c>
       <c r="J692" s="3" t="n">
-        <v>44334</v>
+        <v>44315</v>
       </c>
       <c r="K692" s="3" t="n">
-        <v>44447</v>
+        <v>44868</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="693">
       <c r="A693" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B693" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C693" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D693" s="1" t="inlineStr">
         <is>
           <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E693" s="1" t="inlineStr">
         <is>
           <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F693" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034671663 — CTRA ROOF WATER HARUESTING P.S. ढेंचा</t>
+          <t>1722009041/WC/22012034671658 — CTRA ROOF WATER HARUESTING पंचायत भवन ढेंचा</t>
         </is>
       </c>
       <c r="G693" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H693" s="2" t="n">
-        <v>37905.17</v>
+        <v>39905.17</v>
       </c>
       <c r="I693" s="2" t="n">
         <v>22602</v>
       </c>
       <c r="J693" s="3" t="n">
-        <v>44473</v>
+        <v>44334</v>
       </c>
       <c r="K693" s="3" t="n">
-        <v>44508</v>
+        <v>44447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="694">
       <c r="A694" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B694" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C694" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D694" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Underground Dykes for Community / Construction of Underground Dykes for Community</t>
         </is>
       </c>
       <c r="E694" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Underground Dyke for Ground Water Recharge</t>
         </is>
       </c>
       <c r="F694" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034672013 — CTRA मिनी परकोलेशन टेंक 4 डेंगचा</t>
+          <t>1722009041/WC/22012034671663 — CTRA ROOF WATER HARUESTING P.S. ढेंचा</t>
         </is>
       </c>
       <c r="G694" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H694" s="2" t="n">
-        <v>563551.67</v>
+        <v>37905.17</v>
       </c>
       <c r="I694" s="2" t="n">
-        <v>376181</v>
+        <v>22602</v>
       </c>
       <c r="J694" s="3" t="n">
-        <v>44464</v>
+        <v>44473</v>
       </c>
       <c r="K694" s="3" t="n">
-        <v>46185</v>
+        <v>44508</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="695">
       <c r="A695" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B695" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C695" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D695" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E695" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F695" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034672018 — CTRA मिनी परकोलेशन टेंक 5 डेंगचा</t>
+          <t>1722009041/WC/22012034672013 — CTRA मिनी परकोलेशन टेंक 4 डेंगचा</t>
         </is>
       </c>
       <c r="G695" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H695" s="2" t="n">
-        <v>563401.67</v>
+        <v>563551.67</v>
       </c>
       <c r="I695" s="2" t="n">
-        <v>0</v>
+        <v>376181</v>
       </c>
       <c r="J695" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K695" s="3"/>
+        <v>44464</v>
+      </c>
+      <c r="K695" s="3" t="n">
+        <v>46185</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="696">
       <c r="A696" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B696" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C696" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D696" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E696" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F696" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034672019 — CTRA मिनी परकोलेशन टेंक 5 डेंगचा</t>
+          <t>1722009041/WC/22012034672018 — CTRA मिनी परकोलेशन टेंक 5 डेंगचा</t>
         </is>
       </c>
       <c r="G696" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H696" s="2" t="n">
-        <v>0</v>
+        <v>563401.67</v>
       </c>
       <c r="I696" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J696" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K696" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="697">
       <c r="A697" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B697" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C697" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D697" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E697" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F697" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034698442 — CTRA PARCOLATION TANK JIRATPURA NALA THENCHA</t>
+          <t>1722009041/WC/22012034672019 — CTRA मिनी परकोलेशन टेंक 5 डेंगचा</t>
         </is>
       </c>
       <c r="G697" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H697" s="2" t="n">
-        <v>1445473.27</v>
+        <v>0</v>
       </c>
       <c r="I697" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J697" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K697" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="698">
       <c r="A698" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B698" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C698" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D698" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E698" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F698" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034698444 — CTRA PARCOLATION TANK BHURKUA NALA THENCHA</t>
+          <t>1722009041/WC/22012034698442 — CTRA PARCOLATION TANK JIRATPURA NALA THENCHA</t>
         </is>
       </c>
       <c r="G698" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H698" s="2" t="n">
         <v>1445473.27</v>
       </c>
       <c r="I698" s="2" t="n">
-        <v>1229591</v>
+        <v>0</v>
       </c>
       <c r="J698" s="3" t="n">
-        <v>44455</v>
-[...3 lines deleted...]
-      </c>
+        <v>44287</v>
+      </c>
+      <c r="K698" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="699">
       <c r="A699" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B699" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C699" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D699" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E699" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F699" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034699457 — CTRA PARCOLATION TANK BHURKUA NALE PAR UPAR DHENCHA</t>
+          <t>1722009041/WC/22012034698444 — CTRA PARCOLATION TANK BHURKUA NALA THENCHA</t>
         </is>
       </c>
       <c r="G699" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H699" s="2" t="n">
-        <v>1420473.27</v>
+        <v>1445473.27</v>
       </c>
       <c r="I699" s="2" t="n">
-        <v>813509</v>
+        <v>1229591</v>
       </c>
       <c r="J699" s="3" t="n">
-        <v>44415</v>
+        <v>44455</v>
       </c>
       <c r="K699" s="3" t="n">
-        <v>46172</v>
+        <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="700">
       <c r="A700" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B700" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C700" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D700" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E700" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F700" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034805836 — CTRA ROOFTOP WATER HARVESTING PRAYMARY SCHOOL PATELPURA THENCHA</t>
+          <t>1722009041/WC/22012034699457 — CTRA PARCOLATION TANK BHURKUA NALE PAR UPAR DHENCHA</t>
         </is>
       </c>
       <c r="G700" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H700" s="2" t="n">
-        <v>38073.09</v>
+        <v>1420473.27</v>
       </c>
       <c r="I700" s="2" t="n">
-        <v>0</v>
+        <v>813509</v>
       </c>
       <c r="J700" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K700" s="3"/>
+        <v>44415</v>
+      </c>
+      <c r="K700" s="3" t="n">
+        <v>46172</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="701">
       <c r="A701" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B701" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C701" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D701" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E701" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F701" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034805837 — CTRA ROOFTOP WATER HARVESTING ANGANWADI BHAWAN JIRATPURA THENCHA</t>
+          <t>1722009041/WC/22012034805836 — CTRA ROOFTOP WATER HARVESTING PRAYMARY SCHOOL PATELPURA THENCHA</t>
         </is>
       </c>
       <c r="G701" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H701" s="2" t="n">
         <v>38073.09</v>
       </c>
       <c r="I701" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J701" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K701" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="702">
       <c r="A702" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B702" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C702" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D702" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E702" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F702" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034805838 — CTRA ROOFTOP WATER HARVESTING MIDDLE SCHOOL PATELPURA THENCHA</t>
+          <t>1722009041/WC/22012034805837 — CTRA ROOFTOP WATER HARVESTING ANGANWADI BHAWAN JIRATPURA THENCHA</t>
         </is>
       </c>
       <c r="G702" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H702" s="2" t="n">
         <v>38073.09</v>
       </c>
       <c r="I702" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J702" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K702" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="703">
       <c r="A703" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B703" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C703" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D703" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E703" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F703" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034805840 — CTRA ROOFTOP WATER HARVESTING ANGANWADI BHAWAN SAPLIYAPURA THENCHA</t>
+          <t>1722009041/WC/22012034805838 — CTRA ROOFTOP WATER HARVESTING MIDDLE SCHOOL PATELPURA THENCHA</t>
         </is>
       </c>
       <c r="G703" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H703" s="2" t="n">
         <v>38073.09</v>
       </c>
       <c r="I703" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J703" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K703" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="704">
       <c r="A704" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B704" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C704" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D704" s="1" t="inlineStr">
         <is>
           <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E704" s="1" t="inlineStr">
         <is>
           <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F704" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034805843 — CTRA ROOFTOP WATER HARVESTING P.V. BHAWAN BHURKUWA THENCHA</t>
+          <t>1722009041/WC/22012034805840 — CTRA ROOFTOP WATER HARVESTING ANGANWADI BHAWAN SAPLIYAPURA THENCHA</t>
         </is>
       </c>
       <c r="G704" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H704" s="2" t="n">
         <v>38073.09</v>
       </c>
       <c r="I704" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J704" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K704" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="705">
       <c r="A705" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B705" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C705" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D705" s="1" t="inlineStr">
         <is>
-          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Roof Top Rain Water harvesting for Government/Panchayat Buildings</t>
         </is>
       </c>
       <c r="E705" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F705" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034829123 — CTRA RWH प्रा वि ढेंगचा</t>
+          <t>1722009041/WC/22012034805843 — CTRA ROOFTOP WATER HARVESTING P.V. BHAWAN BHURKUWA THENCHA</t>
         </is>
       </c>
       <c r="G705" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H705" s="2" t="n">
-        <v>40102.2</v>
+        <v>38073.09</v>
       </c>
       <c r="I705" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J705" s="3" t="n">
-        <v>44454</v>
+        <v>44287</v>
       </c>
       <c r="K705" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="706">
       <c r="A706" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B706" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C706" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D706" s="1" t="inlineStr">
         <is>
-          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
+          <t>Boundary Line Plantation of Forestry-Community / Boundary Line Plantation of Forestry Trees for Community</t>
         </is>
       </c>
       <c r="E706" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F706" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034842662 — CTRA ROOFTOP WATER HARVESTING EGS SCHOOL NARJHALI</t>
+          <t>1722009041/WC/22012034829123 — CTRA RWH प्रा वि ढेंगचा</t>
         </is>
       </c>
       <c r="G706" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H706" s="2" t="n">
-        <v>0</v>
+        <v>40102.2</v>
       </c>
       <c r="I706" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J706" s="3" t="n">
-        <v>44471</v>
+        <v>44454</v>
       </c>
       <c r="K706" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="707">
       <c r="A707" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B707" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C707" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D707" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Earthen Gully Plugs for Community / Construction of Earthen Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E707" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F707" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034913868 — NALA TRENCH NIRMAN 1 DHENGCHA</t>
+          <t>1722009041/WC/22012034842662 — CTRA ROOFTOP WATER HARVESTING EGS SCHOOL NARJHALI</t>
         </is>
       </c>
       <c r="G707" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I707" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J707" s="3" t="n">
-        <v>44587</v>
+        <v>44471</v>
       </c>
       <c r="K707" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="708">
       <c r="A708" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B708" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C708" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D708" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E708" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F708" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034913870 — NALA TRENCH NIRMAN 2 DHENGCHA</t>
+          <t>1722009041/WC/22012034913868 — NALA TRENCH NIRMAN 1 DHENGCHA</t>
         </is>
       </c>
       <c r="G708" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I708" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J708" s="3" t="n">
         <v>44587</v>
       </c>
       <c r="K708" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="709">
       <c r="A709" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B709" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C709" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D709" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E709" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F709" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034934934 — AMRAT SROWAR NISTAR TALAB DAWARPURA NALA DHENGCHA</t>
+          <t>1722009041/WC/22012034913870 — NALA TRENCH NIRMAN 2 DHENGCHA</t>
         </is>
       </c>
       <c r="G709" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I709" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J709" s="3" t="n">
-        <v>44657</v>
+        <v>44587</v>
       </c>
       <c r="K709" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="710">
       <c r="A710" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B710" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C710" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D710" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E710" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F710" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034985988 — CTRA PARCOLATION TANK RAYLA KE KHET PAS NALE PAR THENCHA</t>
+          <t>1722009041/WC/22012034934934 — AMRAT SROWAR NISTAR TALAB DAWARPURA NALA DHENGCHA</t>
         </is>
       </c>
       <c r="G710" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I710" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J710" s="3" t="n">
-        <v>44665</v>
+        <v>44657</v>
       </c>
       <c r="K710" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="711">
       <c r="A711" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B711" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C711" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D711" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E711" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F711" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012034992039 — NPS CONTUR TRENCH DAWARPURA THENCHA</t>
+          <t>1722009041/WC/22012034985988 — CTRA PARCOLATION TANK RAYLA KE KHET PAS NALE PAR THENCHA</t>
         </is>
       </c>
       <c r="G711" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H711" s="2" t="n">
-        <v>223098.7</v>
+        <v>0</v>
       </c>
       <c r="I711" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J711" s="3" t="n">
-        <v>44789</v>
+        <v>44665</v>
       </c>
       <c r="K711" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="712">
       <c r="A712" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B712" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C712" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D712" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E712" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F712" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012035017078 — PARCOLATION TANK DABA NALA DAWARPURA DHENCHA</t>
+          <t>1722009041/WC/22012034992039 — NPS CONTUR TRENCH DAWARPURA THENCHA</t>
         </is>
       </c>
       <c r="G712" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H712" s="2" t="n">
-        <v>1068661.47</v>
+        <v>223098.7</v>
       </c>
       <c r="I712" s="2" t="n">
-        <v>873224.71</v>
+        <v>0</v>
       </c>
       <c r="J712" s="3" t="n">
-        <v>44897</v>
-[...3 lines deleted...]
-      </c>
+        <v>44789</v>
+      </c>
+      <c r="K712" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="713">
       <c r="A713" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B713" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C713" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D713" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E713" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F713" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012035017079 — PARCOLATION TANK GARDA KHET PAS DAWARPURA DHENCHA</t>
+          <t>1722009041/WC/22012035017078 — PARCOLATION TANK DABA NALA DAWARPURA DHENCHA</t>
         </is>
       </c>
       <c r="G713" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H713" s="2" t="n">
-        <v>0</v>
+        <v>1068661.47</v>
       </c>
       <c r="I713" s="2" t="n">
-        <v>0</v>
+        <v>873224.71</v>
       </c>
       <c r="J713" s="3" t="n">
-        <v>44836</v>
-[...1 lines deleted...]
-      <c r="K713" s="3"/>
+        <v>44897</v>
+      </c>
+      <c r="K713" s="3" t="n">
+        <v>46141</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="714">
       <c r="A714" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B714" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C714" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D714" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E714" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F714" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012035163397 — PARCOLATION TANK DHENGCHA</t>
+          <t>1722009041/WC/22012035017079 — PARCOLATION TANK GARDA KHET PAS DAWARPURA DHENCHA</t>
         </is>
       </c>
       <c r="G714" s="1" t="inlineStr">
         <is>
-          <t>New</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I714" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J714" s="3" t="n">
-        <v>45318</v>
+        <v>44836</v>
       </c>
       <c r="K714" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="715">
       <c r="A715" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B715" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C715" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D715" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E715" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F715" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/22012035221746 — PARCOLATION TANK NIRMAN DAWARPURA THENCHA</t>
+          <t>1722009041/WC/22012035163397 — PARCOLATION TANK DHENGCHA</t>
         </is>
       </c>
       <c r="G715" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>New</t>
         </is>
       </c>
       <c r="H715" s="2" t="n">
-        <v>479952.98</v>
+        <v>0</v>
       </c>
       <c r="I715" s="2" t="n">
-        <v>293087</v>
+        <v>0</v>
       </c>
       <c r="J715" s="3" t="n">
-        <v>45574</v>
-[...3 lines deleted...]
-      </c>
+        <v>45318</v>
+      </c>
+      <c r="K715" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="716">
       <c r="A716" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B716" s="1" t="inlineStr">
         <is>
-          <t>2009-2010</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C716" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D716" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E716" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F716" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/2504 — आर एम एस निर्माण वेंरांग कना के खेत के पास भाग 1 ठेंगचा</t>
+          <t>1722009041/WC/22012035221746 — PARCOLATION TANK NIRMAN DAWARPURA THENCHA</t>
         </is>
       </c>
       <c r="G716" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H716" s="2" t="n">
-        <v>320000</v>
+        <v>479952.98</v>
       </c>
       <c r="I716" s="2" t="n">
-        <v>299365</v>
+        <v>293087</v>
       </c>
       <c r="J716" s="3" t="n">
-        <v>39953</v>
+        <v>45574</v>
       </c>
       <c r="K716" s="3" t="n">
-        <v>40162</v>
+        <v>46185</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="717">
       <c r="A717" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B717" s="1" t="inlineStr">
         <is>
           <t>2009-2010</t>
         </is>
       </c>
       <c r="C717" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D717" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E717" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F717" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/2895 — आर एम एस निर्माण श्री वेरांग कना के खेत के पास भाग 2 ठेंगचा</t>
+          <t>1722009041/WC/2504 — आर एम एस निर्माण वेंरांग कना के खेत के पास भाग 1 ठेंगचा</t>
         </is>
       </c>
       <c r="G717" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H717" s="2" t="n">
-        <v>475000</v>
+        <v>320000</v>
       </c>
       <c r="I717" s="2" t="n">
-        <v>467500</v>
+        <v>299365</v>
       </c>
       <c r="J717" s="3" t="n">
-        <v>40076</v>
+        <v>39953</v>
       </c>
       <c r="K717" s="3" t="n">
         <v>40162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="718">
       <c r="A718" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B718" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2009-2010</t>
         </is>
       </c>
       <c r="C718" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D718" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E718" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F718" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/3413 — निस्‍तार तालाब पटेलपुरा ठेंगचा</t>
+          <t>1722009041/WC/2895 — आर एम एस निर्माण श्री वेरांग कना के खेत के पास भाग 2 ठेंगचा</t>
         </is>
       </c>
       <c r="G718" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H718" s="2" t="n">
-        <v>496000</v>
+        <v>475000</v>
       </c>
       <c r="I718" s="2" t="n">
-        <v>123680</v>
+        <v>467500</v>
       </c>
       <c r="J718" s="3" t="n">
-        <v>40323</v>
+        <v>40076</v>
       </c>
       <c r="K718" s="3" t="n">
-        <v>42538</v>
+        <v>40162</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="719">
       <c r="A719" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B719" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C719" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D719" s="1" t="inlineStr">
         <is>
-          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E719" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F719" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/512 — कपिल धारा कुप निर्माण ठेंग्‍चा</t>
+          <t>1722009041/WC/3413 — निस्‍तार तालाब पटेलपुरा ठेंगचा</t>
         </is>
       </c>
       <c r="G719" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H719" s="2" t="n">
-        <v>0</v>
+        <v>496000</v>
       </c>
       <c r="I719" s="2" t="n">
-        <v>0</v>
+        <v>123680</v>
       </c>
       <c r="J719" s="3" t="n">
-        <v>39119</v>
-[...1 lines deleted...]
-      <c r="K719" s="3"/>
+        <v>40323</v>
+      </c>
+      <c r="K719" s="3" t="n">
+        <v>42538</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="720">
       <c r="A720" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B720" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C720" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D720" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E720" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F720" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/513 — खेत तालाब</t>
+          <t>1722009041/WC/512 — कपिल धारा कुप निर्माण ठेंग्‍चा</t>
         </is>
       </c>
       <c r="G720" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H720" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I720" s="2" t="n">
-        <v>35920</v>
+        <v>0</v>
       </c>
       <c r="J720" s="3" t="n">
-        <v>39116</v>
-[...3 lines deleted...]
-      </c>
+        <v>39119</v>
+      </c>
+      <c r="K720" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="721">
       <c r="A721" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B721" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C721" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D721" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E721" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F721" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/514 — खेत तालाब</t>
+          <t>1722009041/WC/513 — खेत तालाब</t>
         </is>
       </c>
       <c r="G721" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H721" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I721" s="2" t="n">
-        <v>18530</v>
+        <v>35920</v>
       </c>
       <c r="J721" s="3" t="n">
-        <v>39115</v>
+        <v>39116</v>
       </c>
       <c r="K721" s="3" t="n">
         <v>39288</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="722">
       <c r="A722" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B722" s="1" t="inlineStr">
         <is>
-          <t>2007-2008</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C722" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D722" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E722" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F722" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/515 — खेत तालाब</t>
+          <t>1722009041/WC/514 — खेत तालाब</t>
         </is>
       </c>
       <c r="G722" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H722" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I722" s="2" t="n">
-        <v>0</v>
+        <v>18530</v>
       </c>
       <c r="J722" s="3" t="n">
-        <v>39227</v>
-[...1 lines deleted...]
-      <c r="K722" s="3"/>
+        <v>39115</v>
+      </c>
+      <c r="K722" s="3" t="n">
+        <v>39288</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="723">
       <c r="A723" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B723" s="1" t="inlineStr">
         <is>
-          <t>2006-2007</t>
+          <t>2007-2008</t>
         </is>
       </c>
       <c r="C723" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D723" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E723" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F723" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/516 — खेत तालाब</t>
+          <t>1722009041/WC/515 — खेत तालाब</t>
         </is>
       </c>
       <c r="G723" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H723" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I723" s="2" t="n">
-        <v>33638</v>
+        <v>0</v>
       </c>
       <c r="J723" s="3" t="n">
-        <v>39121</v>
-[...3 lines deleted...]
-      </c>
+        <v>39227</v>
+      </c>
+      <c r="K723" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="724">
       <c r="A724" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B724" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C724" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D724" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E724" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F724" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/517 — खेत तालाब</t>
+          <t>1722009041/WC/516 — खेत तालाब</t>
         </is>
       </c>
       <c r="G724" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H724" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I724" s="2" t="n">
-        <v>38514.96</v>
+        <v>33638</v>
       </c>
       <c r="J724" s="3" t="n">
-        <v>39115</v>
+        <v>39121</v>
       </c>
       <c r="K724" s="3" t="n">
-        <v>39821</v>
+        <v>39833</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="725">
       <c r="A725" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B725" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C725" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D725" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E725" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F725" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/600 — खेत तालाब निर्माण</t>
+          <t>1722009041/WC/517 — खेत तालाब</t>
         </is>
       </c>
       <c r="G725" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H725" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I725" s="2" t="n">
-        <v>0</v>
+        <v>38514.96</v>
       </c>
       <c r="J725" s="3" t="n">
-        <v>38888</v>
-[...1 lines deleted...]
-      <c r="K725" s="3"/>
+        <v>39115</v>
+      </c>
+      <c r="K725" s="3" t="n">
+        <v>39821</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="726">
       <c r="A726" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B726" s="1" t="inlineStr">
         <is>
           <t>2006-2007</t>
         </is>
       </c>
       <c r="C726" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D726" s="1" t="inlineStr">
         <is>
           <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E726" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F726" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/701 — खेत तालाब निर्माण</t>
+          <t>1722009041/WC/600 — खेत तालाब निर्माण</t>
         </is>
       </c>
       <c r="G726" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I726" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J726" s="3" t="n">
         <v>38888</v>
       </c>
       <c r="K726" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="727">
       <c r="A727" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B727" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2006-2007</t>
         </is>
       </c>
       <c r="C727" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D727" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check Dam / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E727" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F727" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/9993632708 — निस्‍तार तालाब सिवनी नाला ठेग्‍चा</t>
+          <t>1722009041/WC/701 — खेत तालाब निर्माण</t>
         </is>
       </c>
       <c r="G727" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H727" s="2" t="n">
-        <v>490000</v>
+        <v>0</v>
       </c>
       <c r="I727" s="2" t="n">
-        <v>453138.68</v>
+        <v>0</v>
       </c>
       <c r="J727" s="3" t="n">
-        <v>41425</v>
-[...3 lines deleted...]
-      </c>
+        <v>38888</v>
+      </c>
+      <c r="K727" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="728">
       <c r="A728" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B728" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C728" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D728" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E728" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F728" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/9993652029 — निस्‍तार तालाब निर्माण ढेडिया पानी ठेगंचा</t>
+          <t>1722009041/WC/9993632708 — निस्‍तार तालाब सिवनी नाला ठेग्‍चा</t>
         </is>
       </c>
       <c r="G728" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H728" s="2" t="n">
-        <v>1473000</v>
+        <v>490000</v>
       </c>
       <c r="I728" s="2" t="n">
-        <v>0</v>
+        <v>453138.68</v>
       </c>
       <c r="J728" s="3" t="n">
-        <v>41775</v>
-[...1 lines deleted...]
-      <c r="K728" s="3"/>
+        <v>41425</v>
+      </c>
+      <c r="K728" s="3" t="n">
+        <v>42522</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="729">
       <c r="A729" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B729" s="1" t="inlineStr">
         <is>
-          <t>2015-2016</t>
+          <t>2014-2015</t>
         </is>
       </c>
       <c r="C729" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D729" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E729" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F729" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WC/9993660831 — निस्‍तार तालाब निर्माण ढेडिया पानी ठेग्‍चा</t>
+          <t>1722009041/WC/9993652029 — निस्‍तार तालाब निर्माण ढेडिया पानी ठेगंचा</t>
         </is>
       </c>
       <c r="G729" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H729" s="2" t="n">
         <v>1473000</v>
       </c>
       <c r="I729" s="2" t="n">
-        <v>1256630.16</v>
+        <v>0</v>
       </c>
       <c r="J729" s="3" t="n">
-        <v>42342</v>
-[...3 lines deleted...]
-      </c>
+        <v>41775</v>
+      </c>
+      <c r="K729" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="730">
       <c r="A730" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B730" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2015-2016</t>
         </is>
       </c>
       <c r="C730" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D730" s="1" t="inlineStr">
         <is>
-          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E730" s="1" t="inlineStr">
         <is>
-          <t>Renovation of traditional water bodies</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F730" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WH/19956775 — स्‍टॉप डेम शमशानघाट नाला डेन्‍चा</t>
+          <t>1722009041/WC/9993660831 — निस्‍तार तालाब निर्माण ढेडिया पानी ठेग्‍चा</t>
         </is>
       </c>
       <c r="G730" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H730" s="2" t="n">
-        <v>122000</v>
+        <v>1473000</v>
       </c>
       <c r="I730" s="2" t="n">
-        <v>0</v>
+        <v>1256630.16</v>
       </c>
       <c r="J730" s="3" t="n">
-        <v>42475</v>
-[...1 lines deleted...]
-      <c r="K730" s="3"/>
+        <v>42342</v>
+      </c>
+      <c r="K730" s="3" t="n">
+        <v>43223</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="731">
       <c r="A731" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B731" s="1" t="inlineStr">
         <is>
           <t>2016-2017</t>
         </is>
       </c>
       <c r="C731" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D731" s="1" t="inlineStr">
         <is>
           <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E731" s="1" t="inlineStr">
         <is>
           <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F731" s="1" t="inlineStr">
         <is>
-          <t>1722009041/WH/19956776 — स्‍टॉप डेम पटेलपुरा नाला डेन्‍चा</t>
+          <t>1722009041/WH/19956775 — स्‍टॉप डेम शमशानघाट नाला डेन्‍चा</t>
         </is>
       </c>
       <c r="G731" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
       <c r="H731" s="2" t="n">
-        <v>226000</v>
+        <v>122000</v>
       </c>
       <c r="I731" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J731" s="3" t="n">
         <v>42475</v>
       </c>
       <c r="K731" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="732">
       <c r="A732" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B732" s="1" t="inlineStr">
         <is>
-          <t>2008-2009</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C732" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="D732" s="1" t="inlineStr">
         <is>
-          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Renovation / Renovation of Community Water Harvesting Ponds for Community</t>
         </is>
       </c>
       <c r="E732" s="1" t="inlineStr">
         <is>
-          <t>Plantation</t>
+          <t>Renovation of traditional water bodies</t>
         </is>
       </c>
       <c r="F732" s="1" t="inlineStr">
         <is>
-          <t>1722009/DP/3180 — भुजल संरक्षण ‍एवं वनवर्धन कार्य कक्ष क्रं, 602 ठेन्‍चा</t>
+          <t>1722009041/WH/19956776 — स्‍टॉप डेम पटेलपुरा नाला डेन्‍चा</t>
         </is>
       </c>
       <c r="G732" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H732" s="2" t="n">
-        <v>51000</v>
+        <v>226000</v>
       </c>
       <c r="I732" s="2" t="n">
-        <v>84128</v>
+        <v>0</v>
       </c>
       <c r="J732" s="3" t="n">
-        <v>39799</v>
-[...3 lines deleted...]
-      </c>
+        <v>42475</v>
+      </c>
+      <c r="K732" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="733">
       <c r="A733" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B733" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2008-2009</t>
         </is>
       </c>
       <c r="C733" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D733" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
+          <t>Plantation / Block Plantation of Forestry Trees in Fields for Community</t>
         </is>
       </c>
       <c r="E733" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F733" s="1" t="inlineStr">
         <is>
-          <t>1722009/IF/22012034630545 — plantation work thencha rajen</t>
+          <t>1722009/DP/3180 — भुजल संरक्षण ‍एवं वनवर्धन कार्य कक्ष क्रं, 602 ठेन्‍चा</t>
         </is>
       </c>
       <c r="G733" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H733" s="2" t="n">
-        <v>144000</v>
+        <v>51000</v>
       </c>
       <c r="I733" s="2" t="n">
-        <v>43098.23</v>
+        <v>84128</v>
       </c>
       <c r="J733" s="3" t="n">
-        <v>44180</v>
+        <v>39799</v>
       </c>
       <c r="K733" s="3" t="n">
-        <v>45580</v>
+        <v>42363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="734">
       <c r="A734" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B734" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C734" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D734" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E734" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F734" s="1" t="inlineStr">
         <is>
-          <t>1722009/IF/22012034630550 — plantation work thencha</t>
+          <t>1722009/IF/22012034630545 — plantation work thencha rajen</t>
         </is>
       </c>
       <c r="G734" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H734" s="2" t="n">
-        <v>115200</v>
+        <v>144000</v>
       </c>
       <c r="I734" s="2" t="n">
-        <v>41828.6</v>
+        <v>43098.23</v>
       </c>
       <c r="J734" s="3" t="n">
-        <v>44195</v>
+        <v>44180</v>
       </c>
       <c r="K734" s="3" t="n">
-        <v>45610</v>
+        <v>45580</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="735">
       <c r="A735" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B735" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C735" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D735" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E735" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F735" s="1" t="inlineStr">
         <is>
-          <t>1722009/IF/22012034892712 — plantation work horticulture balvant   verla thenchha</t>
+          <t>1722009/IF/22012034630550 — plantation work thencha</t>
         </is>
       </c>
       <c r="G735" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H735" s="2" t="n">
-        <v>143341</v>
+        <v>115200</v>
       </c>
       <c r="I735" s="2" t="n">
-        <v>0</v>
+        <v>41828.6</v>
       </c>
       <c r="J735" s="3" t="n">
-        <v>44407</v>
-[...1 lines deleted...]
-      <c r="K735" s="3"/>
+        <v>44195</v>
+      </c>
+      <c r="K735" s="3" t="n">
+        <v>45610</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="736">
       <c r="A736" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B736" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C736" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D736" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E736" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F736" s="1" t="inlineStr">
         <is>
-          <t>1722009/IF/22012035177531 — premsingh lalsingh  dhekcha</t>
+          <t>1722009/IF/22012034892712 — plantation work horticulture balvant   verla thenchha</t>
         </is>
       </c>
       <c r="G736" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H736" s="2" t="n">
-        <v>161299</v>
+        <v>143341</v>
       </c>
       <c r="I736" s="2" t="n">
-        <v>159737.76</v>
+        <v>0</v>
       </c>
       <c r="J736" s="3" t="n">
-        <v>45284</v>
-[...3 lines deleted...]
-      </c>
+        <v>44407</v>
+      </c>
+      <c r="K736" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="737">
       <c r="A737" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B737" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C737" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D737" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E737" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F737" s="1" t="inlineStr">
         <is>
-          <t>1722009/IF/22012035177558 — dhavliya chmariya  dhencha</t>
+          <t>1722009/IF/22012035177531 — premsingh lalsingh  dhekcha</t>
         </is>
       </c>
       <c r="G737" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H737" s="2" t="n">
         <v>161299</v>
       </c>
       <c r="I737" s="2" t="n">
-        <v>156769.5</v>
+        <v>159737.76</v>
       </c>
       <c r="J737" s="3" t="n">
-        <v>45321</v>
+        <v>45284</v>
       </c>
       <c r="K737" s="3" t="n">
         <v>46168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="738">
       <c r="A738" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B738" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C738" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D738" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E738" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F738" s="1" t="inlineStr">
         <is>
-          <t>1722009/IF/22012035177570 — kahriya tersingh dhencha</t>
+          <t>1722009/IF/22012035177558 — dhavliya chmariya  dhencha</t>
         </is>
       </c>
       <c r="G738" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H738" s="2" t="n">
         <v>161299</v>
       </c>
       <c r="I738" s="2" t="n">
-        <v>157894.76</v>
+        <v>156769.5</v>
       </c>
       <c r="J738" s="3" t="n">
-        <v>45284</v>
+        <v>45321</v>
       </c>
       <c r="K738" s="3" t="n">
         <v>46168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="739">
       <c r="A739" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B739" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C739" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D739" s="1" t="inlineStr">
         <is>
           <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E739" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F739" s="1" t="inlineStr">
         <is>
-          <t>1722009/IF/22012035182022 — Horticulture palantion kirta natiya dhegcha</t>
+          <t>1722009/IF/22012035177570 — kahriya tersingh dhencha</t>
         </is>
       </c>
       <c r="G739" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H739" s="2" t="n">
         <v>161299</v>
       </c>
       <c r="I739" s="2" t="n">
-        <v>159747.76</v>
+        <v>157894.76</v>
       </c>
       <c r="J739" s="3" t="n">
         <v>45284</v>
       </c>
       <c r="K739" s="3" t="n">
         <v>46168</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="740">
       <c r="A740" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B740" s="1" t="inlineStr">
         <is>
-          <t>2010-2011</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C740" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D740" s="1" t="inlineStr">
         <is>
-          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
+          <t>Block Plantation-Hort-Trees in fields-Individuals / Block Plantation of Horticulture Trees in fields for Individuals</t>
         </is>
       </c>
       <c r="E740" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F740" s="1" t="inlineStr">
         <is>
-          <t>1722/DP/99032 — soil con.</t>
+          <t>1722009/IF/22012035182022 — Horticulture palantion kirta natiya dhegcha</t>
         </is>
       </c>
       <c r="G740" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H740" s="2" t="n">
-        <v>199000</v>
+        <v>161299</v>
       </c>
       <c r="I740" s="2" t="n">
-        <v>0</v>
+        <v>159747.76</v>
       </c>
       <c r="J740" s="3" t="n">
-        <v>40269</v>
-[...1 lines deleted...]
-      <c r="K740" s="3"/>
+        <v>45284</v>
+      </c>
+      <c r="K740" s="3" t="n">
+        <v>46168</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="741">
       <c r="A741" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B741" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2010-2011</t>
         </is>
       </c>
       <c r="C741" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D741" s="1" t="inlineStr">
         <is>
           <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E741" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F741" s="1" t="inlineStr">
         <is>
-          <t>1722/DP/9926692762 — SMC (11-12) 602 ढेंग्चा 30 हे. (07-08)</t>
+          <t>1722/DP/99032 — soil con.</t>
         </is>
       </c>
       <c r="G741" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H741" s="2" t="n">
-        <v>65000</v>
+        <v>199000</v>
       </c>
       <c r="I741" s="2" t="n">
-        <v>18200</v>
+        <v>0</v>
       </c>
       <c r="J741" s="3" t="n">
-        <v>41000</v>
-[...3 lines deleted...]
-      </c>
+        <v>40269</v>
+      </c>
+      <c r="K741" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="742">
       <c r="A742" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B742" s="1" t="inlineStr">
         <is>
           <t>2012-2013</t>
         </is>
       </c>
       <c r="C742" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D742" s="1" t="inlineStr">
         <is>
           <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E742" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F742" s="1" t="inlineStr">
         <is>
-          <t>1722/DP/9926692784 — SMC (11-12) 606 ढेंग्चा 60 हे. (10-11)</t>
+          <t>1722/DP/9926692762 — SMC (11-12) 602 ढेंग्चा 30 हे. (07-08)</t>
         </is>
       </c>
       <c r="G742" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H742" s="2" t="n">
-        <v>61000</v>
+        <v>65000</v>
       </c>
       <c r="I742" s="2" t="n">
-        <v>7392</v>
+        <v>18200</v>
       </c>
       <c r="J742" s="3" t="n">
-        <v>41061</v>
+        <v>41000</v>
       </c>
       <c r="K742" s="3" t="n">
         <v>42363</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="743">
       <c r="A743" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B743" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C743" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D743" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Roads for Community</t>
+          <t>Afforestation / Along the coast Afforestation using forestry Trees for Community</t>
         </is>
       </c>
       <c r="E743" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Plantation</t>
         </is>
       </c>
       <c r="F743" s="1" t="inlineStr">
         <is>
-          <t>1722/RC/22012034662651 — Slab Culvert Nirman Karya Patelpura Dhengcha</t>
+          <t>1722/DP/9926692784 — SMC (11-12) 606 ढेंग्चा 60 हे. (10-11)</t>
         </is>
       </c>
       <c r="G743" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H743" s="2" t="n">
-        <v>3604000</v>
+        <v>61000</v>
       </c>
       <c r="I743" s="2" t="n">
-        <v>3478987.29</v>
+        <v>7392</v>
       </c>
       <c r="J743" s="3" t="n">
-        <v>45204</v>
-[...1 lines deleted...]
-      <c r="K743" s="3"/>
+        <v>41061</v>
+      </c>
+      <c r="K743" s="3" t="n">
+        <v>42363</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="744">
       <c r="A744" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B744" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C744" s="1" t="inlineStr">
         <is>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+        </is>
+      </c>
+      <c r="D744" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads for Comm / Construction of Cement Concrete Road for Community</t>
+        </is>
+      </c>
+      <c r="E744" s="1" t="inlineStr">
+        <is>
+          <t>Constr of Cement Concrete Roads</t>
+        </is>
+      </c>
+      <c r="F744" s="1" t="inlineStr">
+        <is>
+          <t>1722/RC/22012034662651 — Slab Culvert Nirman Karya Patelpura Dhengcha</t>
+        </is>
+      </c>
+      <c r="G744" s="1" t="inlineStr">
+        <is>
+          <t>Ongoing</t>
+        </is>
+      </c>
+      <c r="H744" s="2" t="n">
+        <v>3604000</v>
+      </c>
+      <c r="I744" s="2" t="n">
+        <v>3478987.29</v>
+      </c>
+      <c r="J744" s="3" t="n">
+        <v>45204</v>
+      </c>
+      <c r="K744" s="3"/>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="745">
+      <c r="A745" s="1" t="inlineStr">
+        <is>
+          <t>DAHI</t>
+        </is>
+      </c>
+      <c r="B745" s="1" t="inlineStr">
+        <is>
+          <t>2023-2024</t>
+        </is>
+      </c>
+      <c r="C745" s="1" t="inlineStr">
+        <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
-      <c r="D744" s="1" t="inlineStr">
+      <c r="D745" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
-      <c r="E744" s="1" t="inlineStr">
+      <c r="E745" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
-      <c r="F744" s="1" t="inlineStr">
+      <c r="F745" s="1" t="inlineStr">
         <is>
           <t>1722/WC/22012035137090 — Slab Culvert Nirman Karya Patelpura Dhengcha</t>
         </is>
       </c>
-      <c r="G744" s="1" t="inlineStr">
+      <c r="G745" s="1" t="inlineStr">
         <is>
           <t>Deleted</t>
         </is>
       </c>
-      <c r="H744" s="2" t="n">
+      <c r="H745" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="I744" s="2" t="n">
+      <c r="I745" s="2" t="n">
         <v>0</v>
       </c>
-      <c r="J744" s="3" t="n">
+      <c r="J745" s="3" t="n">
         <v>45030</v>
       </c>
-      <c r="K744" s="3"/>
+      <c r="K745" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>