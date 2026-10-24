--- v0 (2026-09-02)
+++ v1 (2026-10-24)
@@ -122,64 +122,64 @@
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" indent="0" shrinkToFit="false"/>
       <protection locked="true" hidden="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="6">
     <cellStyle builtinId="0" customBuiltin="false" name="Normal" xfId="0"/>
     <cellStyle builtinId="3" customBuiltin="false" name="Comma" xfId="15"/>
     <cellStyle builtinId="6" customBuiltin="false" name="Comma [0]" xfId="16"/>
     <cellStyle builtinId="4" customBuiltin="false" name="Currency" xfId="17"/>
     <cellStyle builtinId="7" customBuiltin="false" name="Currency [0]" xfId="18"/>
     <cellStyle builtinId="5" customBuiltin="false" name="Percent" xfId="19"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/>
 </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <sheetPr filterMode="false">
     <pageSetUpPr fitToPage="false"/>
   </sheetPr>
-  <dimension ref="A1:K552"/>
+  <dimension ref="A1:K553"/>
   <sheetViews>
     <sheetView colorId="64" defaultGridColor="true" rightToLeft="false" showFormulas="false" showGridLines="true" showOutlineSymbols="true" showRowColHeaders="true" showZeros="true" tabSelected="true" topLeftCell="A1" view="normal" windowProtection="false" workbookViewId="0" zoomScale="100" zoomScaleNormal="100" zoomScalePageLayoutView="100">
       <selection activeCell="A1" activeCellId="0" pane="topLeft" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <cols>
     <col collapsed="false" hidden="false" max="1024" min="1" style="0" customWidth="false" width="11.5"/>
   </cols>
   <sheetData>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
-          <t>Exported on: 2026-09-02 07:31:02</t>
+          <t>Exported on: 2026-10-24 15:32:21</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Filters applied:</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>  Data source: MGNREGA + VBGRAMG</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>  District: DHAR</t>
         </is>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="5">
@@ -465,51 +465,51 @@
       <c r="J15" s="3" t="n">
         <v>42384</v>
       </c>
       <c r="K15" s="3" t="n">
         <v>43332</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="16">
       <c r="A16" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B16" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C16" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D16" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand filter for openwell recharge for Community</t>
+          <t>Constr of Sand filter - openwell recharge for Comm / Construction of Sand-Filled Groundwater Recharge in Dug Well for Community</t>
         </is>
       </c>
       <c r="E16" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F16" s="1" t="inlineStr">
         <is>
           <t>1722009045/DP/22012034445401 — NIRAMAL NEER  SAMSANKHAT THANDALA</t>
         </is>
       </c>
       <c r="G16" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H16" s="2" t="n">
         <v>535000</v>
       </c>
       <c r="I16" s="2" t="n">
         <v>311272.32</v>
       </c>
       <c r="J16" s="3" t="n">
         <v>45299</v>
@@ -606,51 +606,51 @@
         <v>0</v>
       </c>
       <c r="J18" s="3" t="n">
         <v>43491</v>
       </c>
       <c r="K18" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="19">
       <c r="A19" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B19" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C19" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Drought Proofing</t>
         </is>
       </c>
       <c r="D19" s="1" t="inlineStr">
         <is>
-          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in Fields for Community</t>
+          <t>Block Plantation of Forestry-in Fields-Community / Block Plantation of Forestry Trees in fields for Community</t>
         </is>
       </c>
       <c r="E19" s="1" t="inlineStr">
         <is>
           <t>Plantation</t>
         </is>
       </c>
       <c r="F19" s="1" t="inlineStr">
         <is>
           <t>1722009045/DP/22012034584321 — VASUDHA VANDAN  MUKESH KE PASS THANDLA</t>
         </is>
       </c>
       <c r="G19" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H19" s="2" t="n">
         <v>55740.22</v>
       </c>
       <c r="I19" s="2" t="n">
         <v>3650</v>
       </c>
       <c r="J19" s="3" t="n">
         <v>45181</v>
@@ -702,51 +702,51 @@
       <c r="J20" s="3" t="n">
         <v>42503</v>
       </c>
       <c r="K20" s="3" t="n">
         <v>43235</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="21">
       <c r="A21" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B21" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C21" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Micro Irrigation Works</t>
         </is>
       </c>
       <c r="D21" s="1" t="inlineStr">
         <is>
-          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Open Well for Community</t>
+          <t>Construction of Irrigation Open Well for Community / Construction of Irrigation Well for Community</t>
         </is>
       </c>
       <c r="E21" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F21" s="1" t="inlineStr">
         <is>
           <t>1722009045/IC/22012034893259 — निर्मल नीर निर्माण कार्य मालीपुरा थांदला</t>
         </is>
       </c>
       <c r="G21" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I21" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J21" s="3" t="n">
         <v>46048</v>
@@ -2452,98 +2452,100 @@
       <c r="J56" s="3" t="n">
         <v>43644</v>
       </c>
       <c r="K56" s="3" t="n">
         <v>44371</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="57">
       <c r="A57" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B57" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C57" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D57" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E57" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F57" s="1" t="inlineStr">
         <is>
           <t>1722009045/IF/22012034347407 — KAPIL DHARA LAXMAN KERSINGH THANDLA</t>
         </is>
       </c>
       <c r="G57" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H57" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I57" s="2" t="n">
         <v>61148</v>
       </c>
       <c r="J57" s="3" t="n">
         <v>43534</v>
       </c>
-      <c r="K57" s="3"/>
+      <c r="K57" s="3" t="n">
+        <v>46276</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="58">
       <c r="A58" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B58" s="1" t="inlineStr">
         <is>
           <t>2018-2019</t>
         </is>
       </c>
       <c r="C58" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D58" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E58" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F58" s="1" t="inlineStr">
         <is>
           <t>1722009045/IF/22012034347749 — KAPIL DHARA PADMSINGH NANSINGH THANDLA</t>
         </is>
       </c>
       <c r="G58" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H58" s="2" t="n">
         <v>200000</v>
       </c>
       <c r="I58" s="2" t="n">
         <v>52836</v>
       </c>
       <c r="J58" s="3" t="n">
         <v>43534</v>
@@ -3410,51 +3412,51 @@
       <c r="J76" s="3" t="n">
         <v>43893</v>
       </c>
       <c r="K76" s="3" t="n">
         <v>46127</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="77">
       <c r="A77" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B77" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C77" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D77" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E77" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F77" s="1" t="inlineStr">
         <is>
           <t>1722009045/IF/22012034648013 — KAPIL DHARA KUP IDALA BHALA THANDLA</t>
         </is>
       </c>
       <c r="G77" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H77" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I77" s="2" t="n">
         <v>98185</v>
       </c>
       <c r="J77" s="3" t="n">
         <v>44294</v>
@@ -3504,145 +3506,145 @@
         <v>0</v>
       </c>
       <c r="J78" s="3" t="n">
         <v>44223</v>
       </c>
       <c r="K78" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="79">
       <c r="A79" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B79" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C79" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D79" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E79" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F79" s="1" t="inlineStr">
         <is>
           <t>1722009045/IF/22012034648018 — KAPIL DHARA KUP KAMALSINGH KARSAN THANDLA</t>
         </is>
       </c>
       <c r="G79" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H79" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I79" s="2" t="n">
         <v>65114</v>
       </c>
       <c r="J79" s="3" t="n">
         <v>44325</v>
       </c>
       <c r="K79" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="80">
       <c r="A80" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B80" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C80" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D80" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E80" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F80" s="1" t="inlineStr">
         <is>
           <t>1722009045/IF/22012034648020 — KAPIL DHARA KUP GANESH VESTA THANDALA</t>
         </is>
       </c>
       <c r="G80" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H80" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I80" s="2" t="n">
         <v>84141</v>
       </c>
       <c r="J80" s="3" t="n">
         <v>44294</v>
       </c>
       <c r="K80" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="81">
       <c r="A81" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B81" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C81" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D81" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E81" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F81" s="1" t="inlineStr">
         <is>
           <t>1722009045/IF/22012034648025 — KAPIL DHARA KUP CHANDERSINGH MAGAN THANDLA</t>
         </is>
       </c>
       <c r="G81" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H81" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I81" s="2" t="n">
         <v>58550</v>
       </c>
       <c r="J81" s="3" t="n">
         <v>44325</v>
@@ -3692,51 +3694,51 @@
         <v>0</v>
       </c>
       <c r="J82" s="3" t="n">
         <v>44230</v>
       </c>
       <c r="K82" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="83">
       <c r="A83" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B83" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C83" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D83" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E83" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F83" s="1" t="inlineStr">
         <is>
           <t>1722009045/IF/22012034648042 — KAPIL DHARA KUP PRATAP GANPAT  THANDLA</t>
         </is>
       </c>
       <c r="G83" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H83" s="2" t="n">
         <v>246126.86</v>
       </c>
       <c r="I83" s="2" t="n">
         <v>104580</v>
       </c>
       <c r="J83" s="3" t="n">
         <v>44287</v>
@@ -4264,98 +4266,98 @@
       <c r="J94" s="3" t="n">
         <v>44983</v>
       </c>
       <c r="K94" s="3" t="n">
         <v>45547</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="95">
       <c r="A95" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B95" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C95" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D95" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E95" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F95" s="1" t="inlineStr">
         <is>
           <t>1722009045/IF/22012035084678 — KAPILDHARA KUP RAKESH NATHU THNDLA</t>
         </is>
       </c>
       <c r="G95" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H95" s="2" t="n">
         <v>238401.8</v>
       </c>
       <c r="I95" s="2" t="n">
         <v>72267</v>
       </c>
       <c r="J95" s="3" t="n">
         <v>45051</v>
       </c>
       <c r="K95" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="96">
       <c r="A96" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B96" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C96" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D96" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E96" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F96" s="1" t="inlineStr">
         <is>
           <t>1722009045/IF/22012035102671 — KAPILDHARA KUP KALU BHUWANSINGH THANDLA</t>
         </is>
       </c>
       <c r="G96" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H96" s="2" t="n">
         <v>244512.73</v>
       </c>
       <c r="I96" s="2" t="n">
         <v>197929</v>
       </c>
       <c r="J96" s="3" t="n">
         <v>45270</v>
@@ -4734,333 +4736,333 @@
         <v>0</v>
       </c>
       <c r="J104" s="3" t="n">
         <v>45318</v>
       </c>
       <c r="K104" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="105">
       <c r="A105" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B105" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C105" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D105" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E105" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F105" s="1" t="inlineStr">
         <is>
           <t>1722009045/IF/22012035310891 — कपिल धारा कूप निर्माण सरदार पिता बुट्सिंह</t>
         </is>
       </c>
       <c r="G105" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I105" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J105" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K105" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="106">
       <c r="A106" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B106" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C106" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D106" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E106" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F106" s="1" t="inlineStr">
         <is>
           <t>1722009045/IF/22012035310894 — कपिल धारा कूप निर्माण इंदरसिंह मुझाल्दा पिता नाथू मुझाल्दा</t>
         </is>
       </c>
       <c r="G106" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I106" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J106" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K106" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="107">
       <c r="A107" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B107" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C107" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D107" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E107" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F107" s="1" t="inlineStr">
         <is>
           <t>1722009045/IF/22012035310897 — कपिल धारा कूप निर्माण जादू पिता भुरु मंडलोई</t>
         </is>
       </c>
       <c r="G107" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I107" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J107" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K107" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="108">
       <c r="A108" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B108" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C108" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D108" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E108" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F108" s="1" t="inlineStr">
         <is>
           <t>1722009045/IF/22012035310899 — कपिल धारा कूप निर्माण रमेश पिता गणपत</t>
         </is>
       </c>
       <c r="G108" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I108" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J108" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K108" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="109">
       <c r="A109" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B109" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C109" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D109" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E109" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F109" s="1" t="inlineStr">
         <is>
           <t>1722009045/IF/22012035310901 — कपिल धारा कूप निर्माण कमला बाई पति रूपसिंह भिड़े</t>
         </is>
       </c>
       <c r="G109" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I109" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J109" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K109" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="110">
       <c r="A110" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B110" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C110" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D110" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E110" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F110" s="1" t="inlineStr">
         <is>
           <t>1722009045/IF/22012035310903 — कपिल धारा कूप निर्माण रायसिंह पिता लक्षमण मुझाल्दा</t>
         </is>
       </c>
       <c r="G110" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I110" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J110" s="3" t="n">
         <v>45567</v>
       </c>
       <c r="K110" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="111">
       <c r="A111" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B111" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C111" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D111" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E111" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F111" s="1" t="inlineStr">
         <is>
           <t>1722009045/IF/22012035310904 — कपिल धारा कूप निर्माण रमेश मना भिड़े</t>
         </is>
       </c>
       <c r="G111" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I111" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J111" s="3" t="n">
         <v>45567</v>
@@ -5112,192 +5114,194 @@
       <c r="J112" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K112" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="113">
       <c r="A113" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B113" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C113" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D113" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E113" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F113" s="1" t="inlineStr">
         <is>
           <t>1722009045/IF/22012035465265 — JGSA Dugwell Richarge Pit Raysingh Ratan Thandla</t>
         </is>
       </c>
       <c r="G113" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I113" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J113" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K113" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="114">
       <c r="A114" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B114" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C114" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D114" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E114" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F114" s="1" t="inlineStr">
         <is>
           <t>1722009045/IF/22012035465291 — JGSA Dugwell Richarge Pit Kuwarsingh Nahla Thandla</t>
         </is>
       </c>
       <c r="G114" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H114" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I114" s="2" t="n">
         <v>5742</v>
       </c>
       <c r="J114" s="3" t="n">
         <v>45787</v>
       </c>
-      <c r="K114" s="3"/>
+      <c r="K114" s="3" t="n">
+        <v>46275</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="115">
       <c r="A115" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B115" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C115" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D115" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E115" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F115" s="1" t="inlineStr">
         <is>
           <t>1722009045/IF/22012035465305 — JGSA Dugwell Richarge Pit Chhagan Jorsingh Thandla</t>
         </is>
       </c>
       <c r="G115" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I115" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J115" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K115" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="116">
       <c r="A116" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B116" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C116" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D116" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E116" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F116" s="1" t="inlineStr">
         <is>
           <t>1722009045/IF/22012035465320 — JGSA Dugwell Richarge Pit Kali Bai Idla Thandla</t>
         </is>
       </c>
       <c r="G116" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H116" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I116" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J116" s="3" t="n">
         <v>45761</v>
@@ -5349,125 +5353,127 @@
       <c r="J117" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K117" s="3" t="n">
         <v>46186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="118">
       <c r="A118" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B118" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C118" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D118" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E118" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F118" s="1" t="inlineStr">
         <is>
           <t>1722009045/IF/22012035465354 — JGSA Dugwell Richarge Pit Bhuwansingh Bisan Thandla</t>
         </is>
       </c>
       <c r="G118" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H118" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I118" s="2" t="n">
         <v>3915</v>
       </c>
       <c r="J118" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K118" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="119">
       <c r="A119" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B119" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C119" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D119" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E119" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F119" s="1" t="inlineStr">
         <is>
           <t>1722009045/IF/22012035465369 — JGSA Dugwell Richarge Pit Jamsingh Gulabsingh Thandla</t>
         </is>
       </c>
       <c r="G119" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H119" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I119" s="2" t="n">
         <v>5742</v>
       </c>
       <c r="J119" s="3" t="n">
         <v>45787</v>
       </c>
-      <c r="K119" s="3"/>
+      <c r="K119" s="3" t="n">
+        <v>46279</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="120">
       <c r="A120" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B120" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C120" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D120" s="1" t="inlineStr">
         <is>
           <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
         </is>
       </c>
       <c r="E120" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
@@ -5584,51 +5590,51 @@
         <v>0</v>
       </c>
       <c r="J122" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K122" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="123">
       <c r="A123" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B123" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C123" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D123" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E123" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F123" s="1" t="inlineStr">
         <is>
           <t>1722009045/IF/22012035477400 — JGSA Dugwell Richarge Pit Sursingh Remsingh Thandla</t>
         </is>
       </c>
       <c r="G123" s="1" t="inlineStr">
         <is>
           <t>New</t>
         </is>
       </c>
       <c r="H123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I123" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J123" s="3" t="n">
         <v>45761</v>
@@ -5678,51 +5684,51 @@
         <v>0</v>
       </c>
       <c r="J124" s="3" t="n">
         <v>45761</v>
       </c>
       <c r="K124" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="125">
       <c r="A125" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B125" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C125" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D125" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E125" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F125" s="1" t="inlineStr">
         <is>
           <t>1722009045/IF/22012035478461 — JGSA Dugwell Richarge Pit Dagdiya KakuThandla</t>
         </is>
       </c>
       <c r="G125" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H125" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I125" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J125" s="3" t="n">
         <v>45761</v>
@@ -5774,98 +5780,100 @@
       <c r="J126" s="3" t="n">
         <v>45787</v>
       </c>
       <c r="K126" s="3" t="n">
         <v>46194</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="127">
       <c r="A127" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B127" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C127" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D127" s="1" t="inlineStr">
         <is>
-          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand filter for Openwell recharge for Individual</t>
+          <t>Constr of Sand filter-openwell recharge for Indiv / Construction of Sand-Filled Groundwater Recharge in Dug Well for Individual</t>
         </is>
       </c>
       <c r="E127" s="1" t="inlineStr">
         <is>
           <t>Well Recharge</t>
         </is>
       </c>
       <c r="F127" s="1" t="inlineStr">
         <is>
           <t>1722009045/IF/22012035478675 — JGSA Dugwell Richarge Pit Mukesh Pema Thandla</t>
         </is>
       </c>
       <c r="G127" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H127" s="2" t="n">
         <v>25899.46</v>
       </c>
       <c r="I127" s="2" t="n">
         <v>5742</v>
       </c>
       <c r="J127" s="3" t="n">
         <v>45787</v>
       </c>
-      <c r="K127" s="3"/>
+      <c r="K127" s="3" t="n">
+        <v>46275</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="128">
       <c r="A128" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B128" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C128" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D128" s="1" t="inlineStr">
         <is>
-          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Open Well for Individuals</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E128" s="1" t="inlineStr">
         <is>
           <t>Construction of Well</t>
         </is>
       </c>
       <c r="F128" s="1" t="inlineStr">
         <is>
           <t>1722009045/IF/22012035548770 — खेत तालाब निर्माण साबू पिता माधु</t>
         </is>
       </c>
       <c r="G128" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I128" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J128" s="3" t="n">
         <v>45773</v>
@@ -20452,51 +20460,51 @@
       <c r="J426" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K426" s="3" t="n">
         <v>46053</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="427">
       <c r="A427" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B427" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C427" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D427" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E427" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F427" s="1" t="inlineStr">
         <is>
           <t>1722009045/IF/IAY/5289199 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP113512785</t>
         </is>
       </c>
       <c r="G427" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H427" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I427" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J427" s="3" t="n">
         <v>45781</v>
@@ -21136,98 +21144,98 @@
       <c r="J440" s="3" t="n">
         <v>45781</v>
       </c>
       <c r="K440" s="3" t="n">
         <v>46053</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="441">
       <c r="A441" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B441" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C441" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D441" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E441" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F441" s="1" t="inlineStr">
         <is>
           <t>1722009045/IF/IAY/5584640 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP116896208</t>
         </is>
       </c>
       <c r="G441" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H441" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I441" s="2" t="n">
         <v>5220</v>
       </c>
       <c r="J441" s="3" t="n">
         <v>45870</v>
       </c>
       <c r="K441" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="442">
       <c r="A442" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B442" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C442" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D442" s="1" t="inlineStr">
         <is>
-          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House Building for Individuals</t>
+          <t>Constr of PMAY-G House for Individuals / Construction of PMAY-G House for Individual</t>
         </is>
       </c>
       <c r="E442" s="1" t="inlineStr">
         <is>
           <t>Rural Housing</t>
         </is>
       </c>
       <c r="F442" s="1" t="inlineStr">
         <is>
           <t>1722009045/IF/IAY/5823090 — Construction of PMAY-G House for Individuals -PMAY-G  REG. NO. MP119579500</t>
         </is>
       </c>
       <c r="G442" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H442" s="2" t="n">
         <v>27000</v>
       </c>
       <c r="I442" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J442" s="3" t="n">
         <v>45834</v>
@@ -21563,4946 +21571,4995 @@
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H449" s="2" t="n">
         <v>15480</v>
       </c>
       <c r="I449" s="2" t="n">
         <v>17118</v>
       </c>
       <c r="J449" s="3" t="n">
         <v>42860</v>
       </c>
       <c r="K449" s="3" t="n">
         <v>43281</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="450">
       <c r="A450" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B450" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2026-2027</t>
         </is>
       </c>
       <c r="C450" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Works on Individuals Land (Category IV)</t>
         </is>
       </c>
       <c r="D450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
+          <t>Constr of Irrigation Open Well for Individuals / Construction of Irrigation Well for Individual</t>
         </is>
       </c>
       <c r="E450" s="1" t="inlineStr">
         <is>
-          <t>Construction of Bund</t>
+          <t>Construction of Well</t>
         </is>
       </c>
       <c r="F450" s="1" t="inlineStr">
         <is>
-          <t>1722009045/LD/22012034534442 — BOLDER WALL KUNWARSINGH NAHLA THANDLA</t>
+          <t>1722009045/IF/VB/22012035665081 — KAPILDHARA KUP NIRMAN CHAGANSING/MANGU THANDLA</t>
         </is>
       </c>
       <c r="G450" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I450" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J450" s="3" t="n">
-        <v>44159</v>
+        <v>46126</v>
       </c>
       <c r="K450" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="451">
       <c r="A451" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B451" s="1" t="inlineStr">
         <is>
-          <t>2012-2013</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C451" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Land Development</t>
         </is>
       </c>
       <c r="D451" s="1" t="inlineStr">
         <is>
-          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
+          <t>Construction of Stone contour Bund for Community / Construction of Stone contour Bund for Community</t>
         </is>
       </c>
       <c r="E451" s="1" t="inlineStr">
         <is>
-          <t>Constr of Cement Concrete Roads</t>
+          <t>Construction of Bund</t>
         </is>
       </c>
       <c r="F451" s="1" t="inlineStr">
         <is>
-          <t>1722009045/RC/0827 — पंच परमेश्‍वर निमडीपुरा थांदला</t>
+          <t>1722009045/LD/22012034534442 — BOLDER WALL KUNWARSINGH NAHLA THANDLA</t>
         </is>
       </c>
       <c r="G451" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H451" s="2" t="n">
-        <v>165800</v>
+        <v>0</v>
       </c>
       <c r="I451" s="2" t="n">
-        <v>110532</v>
+        <v>0</v>
       </c>
       <c r="J451" s="3" t="n">
-        <v>41131</v>
-[...3 lines deleted...]
-      </c>
+        <v>44159</v>
+      </c>
+      <c r="K451" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="452">
       <c r="A452" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B452" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2012-2013</t>
         </is>
       </c>
       <c r="C452" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D452" s="1" t="inlineStr">
         <is>
-          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
+          <t>Cement Concrete / Construction of Cement Concrete Roads for Community</t>
         </is>
       </c>
       <c r="E452" s="1" t="inlineStr">
         <is>
-          <t>Construction of Road and Culvert</t>
+          <t>Constr of Cement Concrete Roads</t>
         </is>
       </c>
       <c r="F452" s="1" t="inlineStr">
         <is>
-          <t>1722009045/RC/22012034318659 — सुदुर सडक निर्माण मालीपरा मेन रोड से कोश्‍यामोहडा थांदला</t>
+          <t>1722009045/RC/0827 — पंच परमेश्‍वर निमडीपुरा थांदला</t>
         </is>
       </c>
       <c r="G452" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H452" s="2" t="n">
-        <v>1300000</v>
+        <v>165800</v>
       </c>
       <c r="I452" s="2" t="n">
-        <v>1319093.15</v>
+        <v>110532</v>
       </c>
       <c r="J452" s="3" t="n">
-        <v>42741</v>
+        <v>41131</v>
       </c>
       <c r="K452" s="3" t="n">
-        <v>43725</v>
+        <v>42515</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="453">
       <c r="A453" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B453" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C453" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D453" s="1" t="inlineStr">
         <is>
           <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E453" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F453" s="1" t="inlineStr">
         <is>
-          <t>1722009045/RC/22012034372933 — SUDUR SADAK AMLAL</t>
+          <t>1722009045/RC/22012034318659 — सुदुर सडक निर्माण मालीपरा मेन रोड से कोश्‍यामोहडा थांदला</t>
         </is>
       </c>
       <c r="G453" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H453" s="2" t="n">
-        <v>0</v>
+        <v>1300000</v>
       </c>
       <c r="I453" s="2" t="n">
-        <v>0</v>
+        <v>1319093.15</v>
       </c>
       <c r="J453" s="3" t="n">
-        <v>43010</v>
-[...1 lines deleted...]
-      <c r="K453" s="3"/>
+        <v>42741</v>
+      </c>
+      <c r="K453" s="3" t="n">
+        <v>43725</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="454">
       <c r="A454" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B454" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C454" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D454" s="1" t="inlineStr">
         <is>
-          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
+          <t>Gravel Road / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E454" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F454" s="1" t="inlineStr">
         <is>
-          <t>1722009045/RC/22012034534594 — सुदुरसडक निमार्ण कालु के घर से देवधा काकडपुरा तक।</t>
+          <t>1722009045/RC/22012034372933 — SUDUR SADAK AMLAL</t>
         </is>
       </c>
       <c r="G454" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H454" s="2" t="n">
-        <v>1387126.71</v>
+        <v>0</v>
       </c>
       <c r="I454" s="2" t="n">
-        <v>1065393.28</v>
+        <v>0</v>
       </c>
       <c r="J454" s="3" t="n">
-        <v>44180</v>
-[...3 lines deleted...]
-      </c>
+        <v>43010</v>
+      </c>
+      <c r="K454" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="455">
       <c r="A455" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B455" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C455" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D455" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E455" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F455" s="1" t="inlineStr">
         <is>
-          <t>1722009045/RC/22012034534595 — सुदुरसडक निमार्ण कालीचैकी से मालीपुरा तक थान्दला।</t>
+          <t>1722009045/RC/22012034534594 — सुदुरसडक निमार्ण कालु के घर से देवधा काकडपुरा तक।</t>
         </is>
       </c>
       <c r="G455" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H455" s="2" t="n">
         <v>1387126.71</v>
       </c>
       <c r="I455" s="2" t="n">
-        <v>0</v>
+        <v>1065393.28</v>
       </c>
       <c r="J455" s="3" t="n">
-        <v>44047</v>
-[...1 lines deleted...]
-      <c r="K455" s="3"/>
+        <v>44180</v>
+      </c>
+      <c r="K455" s="3" t="n">
+        <v>44526</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="456">
       <c r="A456" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B456" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C456" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D456" s="1" t="inlineStr">
         <is>
           <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E456" s="1" t="inlineStr">
         <is>
           <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F456" s="1" t="inlineStr">
         <is>
-          <t>1722009045/RC/22012034534597 — सुदुरसडक निमार्ण मालीपुरा से बाबली तक थान्दला।</t>
+          <t>1722009045/RC/22012034534595 — सुदुरसडक निमार्ण कालीचैकी से मालीपुरा तक थान्दला।</t>
         </is>
       </c>
       <c r="G456" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H456" s="2" t="n">
-        <v>0</v>
+        <v>1387126.71</v>
       </c>
       <c r="I456" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J456" s="3" t="n">
         <v>44047</v>
       </c>
       <c r="K456" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="457">
       <c r="A457" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B457" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C457" s="1" t="inlineStr">
         <is>
-          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Connectivity</t>
         </is>
       </c>
       <c r="D457" s="1" t="inlineStr">
         <is>
-          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
+          <t>Construction of Gravel Road Roads for Community / Construction of Gravel Road Roads for Community</t>
         </is>
       </c>
       <c r="E457" s="1" t="inlineStr">
         <is>
-          <t>Solid and Liquid Waste Management</t>
+          <t>Construction of Road and Culvert</t>
         </is>
       </c>
       <c r="F457" s="1" t="inlineStr">
         <is>
-          <t>1722009045/RS/22012034544369 — SBM SP SOKHTA GADDA UNIT NO 20 THANDLA</t>
+          <t>1722009045/RC/22012034534597 — सुदुरसडक निमार्ण मालीपुरा से बाबली तक थान्दला।</t>
         </is>
       </c>
       <c r="G457" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H457" s="2" t="n">
-        <v>251954.18</v>
+        <v>0</v>
       </c>
       <c r="I457" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J457" s="3" t="n">
-        <v>44348</v>
+        <v>44047</v>
       </c>
       <c r="K457" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="458">
       <c r="A458" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B458" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C458" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D458" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E458" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F458" s="1" t="inlineStr">
         <is>
-          <t>1722009045/RS/22012034578487 — SBM ISP SOKTA GADDA UNIT NO 5 THANDLA NO.1</t>
+          <t>1722009045/RS/22012034544369 — SBM SP SOKHTA GADDA UNIT NO 20 THANDLA</t>
         </is>
       </c>
       <c r="G458" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H458" s="2" t="n">
-        <v>0</v>
+        <v>251954.18</v>
       </c>
       <c r="I458" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J458" s="3" t="n">
-        <v>44317</v>
+        <v>44348</v>
       </c>
       <c r="K458" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="459">
       <c r="A459" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B459" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C459" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D459" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E459" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F459" s="1" t="inlineStr">
         <is>
-          <t>1722009045/RS/22012034578493 — SBM ISP SOKTA GADDA UNIT NO 5 THANDLA NO.2</t>
+          <t>1722009045/RS/22012034578487 — SBM ISP SOKTA GADDA UNIT NO 5 THANDLA NO.1</t>
         </is>
       </c>
       <c r="G459" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I459" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J459" s="3" t="n">
         <v>44317</v>
       </c>
       <c r="K459" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="460">
       <c r="A460" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B460" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C460" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D460" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E460" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F460" s="1" t="inlineStr">
         <is>
-          <t>1722009045/RS/22012034578497 — SBM ISP SOKTA GADDA UNIT NO 5 THANDLA NO.3</t>
+          <t>1722009045/RS/22012034578493 — SBM ISP SOKTA GADDA UNIT NO 5 THANDLA NO.2</t>
         </is>
       </c>
       <c r="G460" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I460" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J460" s="3" t="n">
         <v>44317</v>
       </c>
       <c r="K460" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="461">
       <c r="A461" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B461" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C461" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D461" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E461" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F461" s="1" t="inlineStr">
         <is>
-          <t>1722009045/RS/22012034578500 — SBM ISP SOKTA GADDA UNIT NO 5 THANDLA NO.4</t>
+          <t>1722009045/RS/22012034578497 — SBM ISP SOKTA GADDA UNIT NO 5 THANDLA NO.3</t>
         </is>
       </c>
       <c r="G461" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I461" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J461" s="3" t="n">
         <v>44317</v>
       </c>
       <c r="K461" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="462">
       <c r="A462" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B462" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C462" s="1" t="inlineStr">
         <is>
           <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D462" s="1" t="inlineStr">
         <is>
           <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E462" s="1" t="inlineStr">
         <is>
           <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F462" s="1" t="inlineStr">
         <is>
-          <t>1722009045/RS/22012034578503 — SBM ISP SOKTA GADDA UNIT NO 5 THANDLA NO.5</t>
+          <t>1722009045/RS/22012034578500 — SBM ISP SOKTA GADDA UNIT NO 5 THANDLA NO.4</t>
         </is>
       </c>
       <c r="G462" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I462" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J462" s="3" t="n">
         <v>44317</v>
       </c>
       <c r="K462" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="463">
       <c r="A463" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B463" s="1" t="inlineStr">
         <is>
-          <t>2016-2017</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C463" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>D--RURAL INFRASTUCTURE / Rural Sanitation</t>
         </is>
       </c>
       <c r="D463" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
+          <t>Construction of Soak Pit for Community / Construction of Soak Pit for Community</t>
         </is>
       </c>
       <c r="E463" s="1" t="inlineStr">
         <is>
-          <t>Farm Pond</t>
+          <t>Solid and Liquid Waste Management</t>
         </is>
       </c>
       <c r="F463" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034317423 — BHU SAKLAN POND</t>
+          <t>1722009045/RS/22012034578503 — SBM ISP SOKTA GADDA UNIT NO 5 THANDLA NO.5</t>
         </is>
       </c>
       <c r="G463" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I463" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J463" s="3" t="n">
-        <v>42761</v>
+        <v>44317</v>
       </c>
       <c r="K463" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="464">
       <c r="A464" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B464" s="1" t="inlineStr">
         <is>
-          <t>2017-2018</t>
+          <t>2016-2017</t>
         </is>
       </c>
       <c r="C464" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D464" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Farm Pond / Construction of Farm Ponds for Individuals</t>
         </is>
       </c>
       <c r="E464" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Farm Pond</t>
         </is>
       </c>
       <c r="F464" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034324251 — NISTARI TALAB BHURIYA BARA NALA MALIPURA THANDALA</t>
+          <t>1722009045/WC/22012034317423 — BHU SAKLAN POND</t>
         </is>
       </c>
       <c r="G464" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H464" s="2" t="n">
-        <v>1450000</v>
+        <v>0</v>
       </c>
       <c r="I464" s="2" t="n">
-        <v>1007978.58</v>
+        <v>0</v>
       </c>
       <c r="J464" s="3" t="n">
-        <v>42882</v>
-[...3 lines deleted...]
-      </c>
+        <v>42761</v>
+      </c>
+      <c r="K464" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="465">
       <c r="A465" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B465" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2017-2018</t>
         </is>
       </c>
       <c r="C465" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E465" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F465" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034434227 — Stagard contor trench goalbaydi</t>
+          <t>1722009045/WC/22012034324251 — NISTARI TALAB BHURIYA BARA NALA MALIPURA THANDALA</t>
         </is>
       </c>
       <c r="G465" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H465" s="2" t="n">
-        <v>392340.65</v>
+        <v>1450000</v>
       </c>
       <c r="I465" s="2" t="n">
-        <v>53326</v>
+        <v>1007978.58</v>
       </c>
       <c r="J465" s="3" t="n">
-        <v>43668</v>
+        <v>42882</v>
       </c>
       <c r="K465" s="3" t="n">
-        <v>44470</v>
+        <v>44219</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="466">
       <c r="A466" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B466" s="1" t="inlineStr">
         <is>
-          <t>2018-2019</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C466" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D466" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E466" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F466" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034447806 — NISATAR TALAP BADAWALANALA KOSIYAMUDA THANDALA</t>
+          <t>1722009045/WC/22012034434227 — Stagard contor trench goalbaydi</t>
         </is>
       </c>
       <c r="G466" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H466" s="2" t="n">
-        <v>1305000</v>
+        <v>392340.65</v>
       </c>
       <c r="I466" s="2" t="n">
-        <v>0</v>
+        <v>53326</v>
       </c>
       <c r="J466" s="3" t="n">
-        <v>43491</v>
-[...1 lines deleted...]
-      <c r="K466" s="3"/>
+        <v>43668</v>
+      </c>
+      <c r="K466" s="3" t="n">
+        <v>44470</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="467">
       <c r="A467" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B467" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2018-2019</t>
         </is>
       </c>
       <c r="C467" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D467" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E467" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F467" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034447815 — NISATAR TALAP JAWARNAL MALIPURA THANDALA</t>
+          <t>1722009045/WC/22012034447806 — NISATAR TALAP BADAWALANALA KOSIYAMUDA THANDALA</t>
         </is>
       </c>
       <c r="G467" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H467" s="2" t="n">
-        <v>1406000</v>
+        <v>1305000</v>
       </c>
       <c r="I467" s="2" t="n">
-        <v>854701.16</v>
+        <v>0</v>
       </c>
       <c r="J467" s="3" t="n">
-        <v>44237</v>
-[...3 lines deleted...]
-      </c>
+        <v>43491</v>
+      </c>
+      <c r="K467" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="468">
       <c r="A468" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B468" s="1" t="inlineStr">
         <is>
-          <t>2019-2020</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C468" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D468" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E468" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F468" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034470744 — कंटुर टेंच गोल बयडी थांदला</t>
+          <t>1722009045/WC/22012034447815 — NISATAR TALAP JAWARNAL MALIPURA THANDALA</t>
         </is>
       </c>
       <c r="G468" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H468" s="2" t="n">
-        <v>0</v>
+        <v>1406000</v>
       </c>
       <c r="I468" s="2" t="n">
-        <v>0</v>
+        <v>854701.16</v>
       </c>
       <c r="J468" s="3" t="n">
-        <v>43569</v>
-[...1 lines deleted...]
-      <c r="K468" s="3"/>
+        <v>44237</v>
+      </c>
+      <c r="K468" s="3" t="n">
+        <v>44470</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="469">
       <c r="A469" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B469" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C469" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D469" s="1" t="inlineStr">
         <is>
-          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E469" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F469" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034470745 — लुज बोलडर चैक डेम थांदला</t>
+          <t>1722009045/WC/22012034470744 — कंटुर टेंच गोल बयडी थांदला</t>
         </is>
       </c>
       <c r="G469" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I469" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J469" s="3" t="n">
         <v>43569</v>
       </c>
       <c r="K469" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="470">
       <c r="A470" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B470" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C470" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D470" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Boulder Anicut Check Dam for Community / Construction of Boulder Check Dam for Community</t>
         </is>
       </c>
       <c r="E470" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F470" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034471778 — Continuous contour trench</t>
+          <t>1722009045/WC/22012034470745 — लुज बोलडर चैक डेम थांदला</t>
         </is>
       </c>
       <c r="G470" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H470" s="2" t="n">
-        <v>362626.02</v>
+        <v>0</v>
       </c>
       <c r="I470" s="2" t="n">
-        <v>72800</v>
+        <v>0</v>
       </c>
       <c r="J470" s="3" t="n">
-        <v>43668</v>
-[...3 lines deleted...]
-      </c>
+        <v>43569</v>
+      </c>
+      <c r="K470" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="471">
       <c r="A471" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B471" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C471" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E471" s="1" t="inlineStr">
         <is>
-          <t>Construction of Recharge Pits</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F471" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034472945 — CCT</t>
+          <t>1722009045/WC/22012034471778 — Continuous contour trench</t>
         </is>
       </c>
       <c r="G471" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H471" s="2" t="n">
-        <v>0</v>
+        <v>362626.02</v>
       </c>
       <c r="I471" s="2" t="n">
-        <v>0</v>
+        <v>72800</v>
       </c>
       <c r="J471" s="3" t="n">
-        <v>43654</v>
-[...1 lines deleted...]
-      <c r="K471" s="3"/>
+        <v>43668</v>
+      </c>
+      <c r="K471" s="3" t="n">
+        <v>44470</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="472">
       <c r="A472" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B472" s="1" t="inlineStr">
         <is>
           <t>2019-2020</t>
         </is>
       </c>
       <c r="C472" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
+          <t>Construction of Recharge Pits for Community / Construction of Recharge Pits for Community</t>
         </is>
       </c>
       <c r="E472" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Recharge Pits</t>
         </is>
       </c>
       <c r="F472" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034479011 — SCT/CCT BANJAR PAHADI THANDLA</t>
+          <t>1722009045/WC/22012034472945 — CCT</t>
         </is>
       </c>
       <c r="G472" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I472" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J472" s="3" t="n">
-        <v>43569</v>
+        <v>43654</v>
       </c>
       <c r="K472" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="473">
       <c r="A473" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B473" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2019-2020</t>
         </is>
       </c>
       <c r="C473" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D473" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Staggered Trench for Community / Construction of Staggered Trench for Community</t>
         </is>
       </c>
       <c r="E473" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F473" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034555076 — nalla treanch nirman khadapura thandla</t>
+          <t>1722009045/WC/22012034479011 — SCT/CCT BANJAR PAHADI THANDLA</t>
         </is>
       </c>
       <c r="G473" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H473" s="2" t="n">
-        <v>389481.29</v>
+        <v>0</v>
       </c>
       <c r="I473" s="2" t="n">
-        <v>188206</v>
+        <v>0</v>
       </c>
       <c r="J473" s="3" t="n">
-        <v>44188</v>
+        <v>43569</v>
       </c>
       <c r="K473" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="474">
       <c r="A474" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B474" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C474" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D474" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E474" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F474" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034576696 — आरएमएस निर्माण झवर नाले पर थान्दला</t>
+          <t>1722009045/WC/22012034555076 — nalla treanch nirman khadapura thandla</t>
         </is>
       </c>
       <c r="G474" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H474" s="2" t="n">
-        <v>1482886.48</v>
+        <v>389481.29</v>
       </c>
       <c r="I474" s="2" t="n">
-        <v>1339240</v>
+        <v>188206</v>
       </c>
       <c r="J474" s="3" t="n">
-        <v>44102</v>
-[...3 lines deleted...]
-      </c>
+        <v>44188</v>
+      </c>
+      <c r="K474" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="475">
       <c r="A475" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B475" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C475" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D475" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E475" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F475" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034576697 — आरएमएस निर्माण इन्डलिया नाले पर थान्दला</t>
+          <t>1722009045/WC/22012034576696 — आरएमएस निर्माण झवर नाले पर थान्दला</t>
         </is>
       </c>
       <c r="G475" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H475" s="2" t="n">
-        <v>0</v>
+        <v>1482886.48</v>
       </c>
       <c r="I475" s="2" t="n">
-        <v>0</v>
+        <v>1339240</v>
       </c>
       <c r="J475" s="3" t="n">
-        <v>44047</v>
-[...1 lines deleted...]
-      <c r="K475" s="3"/>
+        <v>44102</v>
+      </c>
+      <c r="K475" s="3" t="n">
+        <v>44219</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="476">
       <c r="A476" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B476" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C476" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D476" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E476" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F476" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034576698 — आरएमएस निर्माण शान्तिधाम नाले पर थान्दला</t>
+          <t>1722009045/WC/22012034576697 — आरएमएस निर्माण इन्डलिया नाले पर थान्दला</t>
         </is>
       </c>
       <c r="G476" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H476" s="2" t="n">
-        <v>1485140.55</v>
+        <v>0</v>
       </c>
       <c r="I476" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J476" s="3" t="n">
         <v>44047</v>
       </c>
       <c r="K476" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="477">
       <c r="A477" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B477" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C477" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D477" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E477" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F477" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034576699 — आरएमएस सहपुलिया निमार्ण मा.वि. पहुॅच हेतू थान्दला</t>
+          <t>1722009045/WC/22012034576698 — आरएमएस निर्माण शान्तिधाम नाले पर थान्दला</t>
         </is>
       </c>
       <c r="G477" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H477" s="2" t="n">
-        <v>1478326.5</v>
+        <v>1485140.55</v>
       </c>
       <c r="I477" s="2" t="n">
-        <v>1491529.75</v>
+        <v>0</v>
       </c>
       <c r="J477" s="3" t="n">
-        <v>44102</v>
-[...3 lines deleted...]
-      </c>
+        <v>44047</v>
+      </c>
+      <c r="K477" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="478">
       <c r="A478" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B478" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C478" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D478" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E478" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F478" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034576700 — आरएमएस निमार्ण केाशियामवडा नाले पर थान्दला</t>
+          <t>1722009045/WC/22012034576699 — आरएमएस सहपुलिया निमार्ण मा.वि. पहुॅच हेतू थान्दला</t>
         </is>
       </c>
       <c r="G478" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H478" s="2" t="n">
-        <v>0</v>
+        <v>1478326.5</v>
       </c>
       <c r="I478" s="2" t="n">
-        <v>0</v>
+        <v>1491529.75</v>
       </c>
       <c r="J478" s="3" t="n">
-        <v>44047</v>
-[...1 lines deleted...]
-      <c r="K478" s="3"/>
+        <v>44102</v>
+      </c>
+      <c r="K478" s="3" t="n">
+        <v>44219</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="479">
       <c r="A479" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B479" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C479" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D479" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E479" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F479" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034576701 — आरएमएस निमार्ण डुमसिंह के खेत के पास वाले नाले पर थान्दला</t>
+          <t>1722009045/WC/22012034576700 — आरएमएस निमार्ण केाशियामवडा नाले पर थान्दला</t>
         </is>
       </c>
       <c r="G479" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I479" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J479" s="3" t="n">
         <v>44047</v>
       </c>
       <c r="K479" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="480">
       <c r="A480" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B480" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C480" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D480" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E480" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F480" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034603401 — NALA SUDRADIKARAN TRENCH  KUNWARSINGH KE KHET KE PAS THANDLA</t>
+          <t>1722009045/WC/22012034576701 — आरएमएस निमार्ण डुमसिंह के खेत के पास वाले नाले पर थान्दला</t>
         </is>
       </c>
       <c r="G480" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H480" s="2" t="n">
-        <v>501910.99</v>
+        <v>0</v>
       </c>
       <c r="I480" s="2" t="n">
-        <v>263747</v>
+        <v>0</v>
       </c>
       <c r="J480" s="3" t="n">
-        <v>44200</v>
-[...3 lines deleted...]
-      </c>
+        <v>44047</v>
+      </c>
+      <c r="K480" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="481">
       <c r="A481" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B481" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C481" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D481" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E481" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F481" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034603402 — NALA SUDRADIKARAN TRENCH  HARSINGH KE KHET KE PAS THANDLA</t>
+          <t>1722009045/WC/22012034603401 — NALA SUDRADIKARAN TRENCH  KUNWARSINGH KE KHET KE PAS THANDLA</t>
         </is>
       </c>
       <c r="G481" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H481" s="2" t="n">
         <v>501910.99</v>
       </c>
       <c r="I481" s="2" t="n">
-        <v>322303</v>
+        <v>263747</v>
       </c>
       <c r="J481" s="3" t="n">
         <v>44200</v>
       </c>
       <c r="K481" s="3" t="n">
         <v>44470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="482">
       <c r="A482" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B482" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C482" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D482" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E482" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F482" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034603403 — NALA SUDRADIKARAN TRENCH  DONGARSINGH KE KHET PAS THANDLA</t>
+          <t>1722009045/WC/22012034603402 — NALA SUDRADIKARAN TRENCH  HARSINGH KE KHET KE PAS THANDLA</t>
         </is>
       </c>
       <c r="G482" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H482" s="2" t="n">
         <v>501910.99</v>
       </c>
       <c r="I482" s="2" t="n">
-        <v>135719</v>
+        <v>322303</v>
       </c>
       <c r="J482" s="3" t="n">
         <v>44200</v>
       </c>
       <c r="K482" s="3" t="n">
         <v>44470</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="483">
       <c r="A483" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B483" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C483" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D483" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E483" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F483" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034603404 — NALA SUDRADIKARAN TRENCH  DONGARSINGH KE KHET PAS THANDLA</t>
+          <t>1722009045/WC/22012034603403 — NALA SUDRADIKARAN TRENCH  DONGARSINGH KE KHET PAS THANDLA</t>
         </is>
       </c>
       <c r="G483" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H483" s="2" t="n">
         <v>501910.99</v>
       </c>
       <c r="I483" s="2" t="n">
-        <v>0</v>
+        <v>135719</v>
       </c>
       <c r="J483" s="3" t="n">
-        <v>44159</v>
-[...1 lines deleted...]
-      <c r="K483" s="3"/>
+        <v>44200</v>
+      </c>
+      <c r="K483" s="3" t="n">
+        <v>44470</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="484">
       <c r="A484" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B484" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C484" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E484" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F484" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034614953 — NISTAR TALAB NIRMAN BADWALA NALA  THANDLA</t>
+          <t>1722009045/WC/22012034603404 — NALA SUDRADIKARAN TRENCH  DONGARSINGH KE KHET PAS THANDLA</t>
         </is>
       </c>
       <c r="G484" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H484" s="2" t="n">
-        <v>0</v>
+        <v>501910.99</v>
       </c>
       <c r="I484" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J484" s="3" t="n">
         <v>44159</v>
       </c>
       <c r="K484" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="485">
       <c r="A485" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B485" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C485" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D485" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E485" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F485" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034614954 — NISTAR TALAB NIRMAN KHAKARIWALA NALA THANDLA</t>
+          <t>1722009045/WC/22012034614953 — NISTAR TALAB NIRMAN BADWALA NALA  THANDLA</t>
         </is>
       </c>
       <c r="G485" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I485" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J485" s="3" t="n">
-        <v>44155</v>
+        <v>44159</v>
       </c>
       <c r="K485" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="486">
       <c r="A486" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B486" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C486" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D486" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E486" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F486" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034619052 — PARCOLATION TANK AANJNIYA NALA THANDLA</t>
+          <t>1722009045/WC/22012034614954 — NISTAR TALAB NIRMAN KHAKARIWALA NALA THANDLA</t>
         </is>
       </c>
       <c r="G486" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H486" s="2" t="n">
-        <v>508440.66</v>
+        <v>0</v>
       </c>
       <c r="I486" s="2" t="n">
-        <v>260934</v>
+        <v>0</v>
       </c>
       <c r="J486" s="3" t="n">
-        <v>44263</v>
-[...3 lines deleted...]
-      </c>
+        <v>44155</v>
+      </c>
+      <c r="K486" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="487">
       <c r="A487" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B487" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C487" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D487" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E487" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F487" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034619053 — PARCOLATION TANK  KIRALA  NALA THANDLA</t>
+          <t>1722009045/WC/22012034619052 — PARCOLATION TANK AANJNIYA NALA THANDLA</t>
         </is>
       </c>
       <c r="G487" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H487" s="2" t="n">
         <v>508440.66</v>
       </c>
       <c r="I487" s="2" t="n">
-        <v>241687</v>
+        <v>260934</v>
       </c>
       <c r="J487" s="3" t="n">
         <v>44263</v>
       </c>
-      <c r="K487" s="3"/>
+      <c r="K487" s="3" t="n">
+        <v>44470</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="488">
       <c r="A488" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B488" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C488" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D488" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E488" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F488" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034619054 — PARCOLATION TANK KHAKHRI NALA THANDLA</t>
+          <t>1722009045/WC/22012034619053 — PARCOLATION TANK  KIRALA  NALA THANDLA</t>
         </is>
       </c>
       <c r="G488" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
       <c r="H488" s="2" t="n">
         <v>508440.66</v>
       </c>
       <c r="I488" s="2" t="n">
-        <v>238808</v>
+        <v>241687</v>
       </c>
       <c r="J488" s="3" t="n">
         <v>44263</v>
       </c>
       <c r="K488" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="489">
       <c r="A489" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B489" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C489" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D489" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E489" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F489" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034622364 — NISTAR TALAB IDRIA NALA  THANDALA</t>
+          <t>1722009045/WC/22012034619054 — PARCOLATION TANK KHAKHRI NALA THANDLA</t>
         </is>
       </c>
       <c r="G489" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H489" s="2" t="n">
-        <v>0</v>
+        <v>508440.66</v>
       </c>
       <c r="I489" s="2" t="n">
-        <v>0</v>
+        <v>238808</v>
       </c>
       <c r="J489" s="3" t="n">
-        <v>44198</v>
+        <v>44263</v>
       </c>
       <c r="K489" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="490">
       <c r="A490" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B490" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C490" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D490" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E490" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F490" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034622365 — NISTAR TALAB GULBAYDI NALA  THANDAL</t>
+          <t>1722009045/WC/22012034622364 — NISTAR TALAB IDRIA NALA  THANDALA</t>
         </is>
       </c>
       <c r="G490" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I490" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J490" s="3" t="n">
         <v>44198</v>
       </c>
       <c r="K490" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="491">
       <c r="A491" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B491" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C491" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E491" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F491" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034630752 — CTRA  COMMUNITY  POND 1 THANDLA</t>
+          <t>1722009045/WC/22012034622365 — NISTAR TALAB GULBAYDI NALA  THANDAL</t>
         </is>
       </c>
       <c r="G491" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H491" s="2" t="n">
-        <v>287285.29</v>
+        <v>0</v>
       </c>
       <c r="I491" s="2" t="n">
-        <v>23932</v>
+        <v>0</v>
       </c>
       <c r="J491" s="3" t="n">
-        <v>44314</v>
-[...3 lines deleted...]
-      </c>
+        <v>44198</v>
+      </c>
+      <c r="K491" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="492">
       <c r="A492" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B492" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C492" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D492" s="1" t="inlineStr">
         <is>
           <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E492" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F492" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034630754 — CTRA  COMMUNITY  POND 1 THANDLA</t>
+          <t>1722009045/WC/22012034630752 — CTRA  COMMUNITY  POND 1 THANDLA</t>
         </is>
       </c>
       <c r="G492" s="1" t="inlineStr">
         <is>
-          <t>Deleted</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H492" s="2" t="n">
-        <v>0</v>
+        <v>287285.29</v>
       </c>
       <c r="I492" s="2" t="n">
-        <v>0</v>
+        <v>23932</v>
       </c>
       <c r="J492" s="3" t="n">
-        <v>44263</v>
-[...1 lines deleted...]
-      <c r="K492" s="3"/>
+        <v>44314</v>
+      </c>
+      <c r="K492" s="3" t="n">
+        <v>44447</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="493">
       <c r="A493" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B493" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C493" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D493" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
         </is>
       </c>
       <c r="E493" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F493" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034631616 — CTRA Gabion nirman unit 4 Mawdiyapura pahadi Thandala</t>
+          <t>1722009045/WC/22012034630754 — CTRA  COMMUNITY  POND 1 THANDLA</t>
         </is>
       </c>
       <c r="G493" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Deleted</t>
         </is>
       </c>
       <c r="H493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I493" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J493" s="3" t="n">
         <v>44263</v>
       </c>
       <c r="K493" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="494">
       <c r="A494" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B494" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C494" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D494" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E494" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F494" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034631618 — CTRA Gabion nirman unit 4 Mawdiyapura pahadi Thandala</t>
+          <t>1722009045/WC/22012034631616 — CTRA Gabion nirman unit 4 Mawdiyapura pahadi Thandala</t>
         </is>
       </c>
       <c r="G494" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I494" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J494" s="3" t="n">
         <v>44263</v>
       </c>
       <c r="K494" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="495">
       <c r="A495" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B495" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C495" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D495" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E495" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F495" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034631630 — CTRA Gully plug unit 20 Mawdiyapura pahadi Thandala</t>
+          <t>1722009045/WC/22012034631618 — CTRA Gabion nirman unit 4 Mawdiyapura pahadi Thandala</t>
         </is>
       </c>
       <c r="G495" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H495" s="2" t="n">
-        <v>27253.64</v>
+        <v>0</v>
       </c>
       <c r="I495" s="2" t="n">
-        <v>40337</v>
+        <v>0</v>
       </c>
       <c r="J495" s="3" t="n">
-        <v>44314</v>
-[...3 lines deleted...]
-      </c>
+        <v>44263</v>
+      </c>
+      <c r="K495" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="496">
       <c r="A496" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B496" s="1" t="inlineStr">
         <is>
-          <t>2020-2021</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C496" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E496" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F496" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034631640 — CTRA Farm pond unit 2 Mawdiyapura pahadi Thandala</t>
+          <t>1722009045/WC/22012034631630 — CTRA Gully plug unit 20 Mawdiyapura pahadi Thandala</t>
         </is>
       </c>
       <c r="G496" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H496" s="2" t="n">
-        <v>0</v>
+        <v>27253.64</v>
       </c>
       <c r="I496" s="2" t="n">
-        <v>0</v>
+        <v>40337</v>
       </c>
       <c r="J496" s="3" t="n">
-        <v>44263</v>
-[...1 lines deleted...]
-      <c r="K496" s="3"/>
+        <v>44314</v>
+      </c>
+      <c r="K496" s="3" t="n">
+        <v>45656</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="497">
       <c r="A497" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B497" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C497" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D497" s="1" t="inlineStr">
         <is>
           <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E497" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F497" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034631646 — CTRA Contoures unit 1 Mawdiyapura pahadi Thandala</t>
+          <t>1722009045/WC/22012034631640 — CTRA Farm pond unit 2 Mawdiyapura pahadi Thandala</t>
         </is>
       </c>
       <c r="G497" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I497" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J497" s="3" t="n">
         <v>44263</v>
       </c>
       <c r="K497" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="498">
       <c r="A498" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B498" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C498" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D498" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E498" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F498" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034631656 — CTRA Gabion unit 3 Kaliyacoki pahadi Thandala</t>
+          <t>1722009045/WC/22012034631646 — CTRA Contoures unit 1 Mawdiyapura pahadi Thandala</t>
         </is>
       </c>
       <c r="G498" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I498" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J498" s="3" t="n">
         <v>44263</v>
       </c>
       <c r="K498" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="499">
       <c r="A499" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B499" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C499" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D499" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E499" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F499" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034631665 — CTRA Gully plug unit 25 Kaliyacoki pahadi Thandala</t>
+          <t>1722009045/WC/22012034631656 — CTRA Gabion unit 3 Kaliyacoki pahadi Thandala</t>
         </is>
       </c>
       <c r="G499" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H499" s="2" t="n">
-        <v>69500.79</v>
+        <v>0</v>
       </c>
       <c r="I499" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J499" s="3" t="n">
         <v>44263</v>
       </c>
       <c r="K499" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="500">
       <c r="A500" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B500" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C500" s="1" t="inlineStr">
         <is>
-          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E500" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F500" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034631676 — CTRA Farm pond unit 2 Kaliyacoki pahadi Thandala</t>
+          <t>1722009045/WC/22012034631665 — CTRA Gully plug unit 25 Kaliyacoki pahadi Thandala</t>
         </is>
       </c>
       <c r="G500" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H500" s="2" t="n">
-        <v>0</v>
+        <v>69500.79</v>
       </c>
       <c r="I500" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J500" s="3" t="n">
         <v>44263</v>
       </c>
       <c r="K500" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="501">
       <c r="A501" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B501" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C501" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D501" s="1" t="inlineStr">
         <is>
           <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E501" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F501" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034634206 — CTRA  Pond Nirman Mawdiyapura pahadi Thandala</t>
+          <t>1722009045/WC/22012034631676 — CTRA Farm pond unit 2 Kaliyacoki pahadi Thandala</t>
         </is>
       </c>
       <c r="G501" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I501" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J501" s="3" t="n">
-        <v>44277</v>
+        <v>44263</v>
       </c>
       <c r="K501" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="502">
       <c r="A502" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B502" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C502" s="1" t="inlineStr">
         <is>
           <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D502" s="1" t="inlineStr">
         <is>
           <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E502" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F502" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034634207 — CTRA Pond Nirman Kaliyacoki pahadi Thandala</t>
+          <t>1722009045/WC/22012034634206 — CTRA  Pond Nirman Mawdiyapura pahadi Thandala</t>
         </is>
       </c>
       <c r="G502" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I502" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J502" s="3" t="n">
         <v>44277</v>
       </c>
       <c r="K502" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="503">
       <c r="A503" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B503" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C503" s="1" t="inlineStr">
         <is>
-          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+          <t>B--INDIVIDUAL ASSETS FOR VULNERABLESECTIONS (ONLY FOR HOUSEHOLDS IN PARAGRAPH 5) / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D503" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Construction of Fisheries Ponds for Community / Construction of Fisheries Ponds for Community</t>
         </is>
       </c>
       <c r="E503" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F503" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034634208 — CTRA Gully plug Kaliyacoki pahadi Thandala</t>
+          <t>1722009045/WC/22012034634207 — CTRA Pond Nirman Kaliyacoki pahadi Thandala</t>
         </is>
       </c>
       <c r="G503" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I503" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J503" s="3" t="n">
         <v>44277</v>
       </c>
       <c r="K503" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="504">
       <c r="A504" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B504" s="1" t="inlineStr">
         <is>
           <t>2020-2021</t>
         </is>
       </c>
       <c r="C504" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D504" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E504" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F504" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034634209 — CTRA Gully plug Mawdiyapura pahadi Thandala</t>
+          <t>1722009045/WC/22012034634208 — CTRA Gully plug Kaliyacoki pahadi Thandala</t>
         </is>
       </c>
       <c r="G504" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I504" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J504" s="3" t="n">
         <v>44277</v>
       </c>
       <c r="K504" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="505">
       <c r="A505" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B505" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2020-2021</t>
         </is>
       </c>
       <c r="C505" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D505" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E505" s="1" t="inlineStr">
         <is>
-          <t>Constr of Gabion</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F505" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034640925 — CTRA Gabion nirman Kaliyacoki pahadi Thandala</t>
+          <t>1722009045/WC/22012034634209 — CTRA Gully plug Mawdiyapura pahadi Thandala</t>
         </is>
       </c>
       <c r="G505" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H505" s="2" t="n">
-        <v>72076.43</v>
+        <v>0</v>
       </c>
       <c r="I505" s="2" t="n">
-        <v>40530</v>
+        <v>0</v>
       </c>
       <c r="J505" s="3" t="n">
-        <v>44314</v>
-[...3 lines deleted...]
-      </c>
+        <v>44277</v>
+      </c>
+      <c r="K505" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="506">
       <c r="A506" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B506" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C506" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D506" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E506" s="1" t="inlineStr">
         <is>
           <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F506" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034640928 — CTRA Gabion nirman Mawdiyapura pahadi Thandala</t>
+          <t>1722009045/WC/22012034640925 — CTRA Gabion nirman Kaliyacoki pahadi Thandala</t>
         </is>
       </c>
       <c r="G506" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H506" s="2" t="n">
-        <v>71723.75</v>
+        <v>72076.43</v>
       </c>
       <c r="I506" s="2" t="n">
-        <v>8106</v>
+        <v>40530</v>
       </c>
       <c r="J506" s="3" t="n">
         <v>44314</v>
       </c>
       <c r="K506" s="3" t="n">
-        <v>44447</v>
+        <v>45656</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="507">
       <c r="A507" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B507" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C507" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D507" s="1" t="inlineStr">
         <is>
-          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
+          <t>Constr of Gabion Anicut for Community / Construction of Gabion Check Dam for Community</t>
         </is>
       </c>
       <c r="E507" s="1" t="inlineStr">
         <is>
-          <t>Roof Water Harvesting on gov/panchayat bldg</t>
+          <t>Constr of Gabion</t>
         </is>
       </c>
       <c r="F507" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034664041 — CTRA Roof water harvesting kary panchayat bhawan Thandala</t>
+          <t>1722009045/WC/22012034640928 — CTRA Gabion nirman Mawdiyapura pahadi Thandala</t>
         </is>
       </c>
       <c r="G507" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H507" s="2" t="n">
-        <v>24764.05</v>
+        <v>71723.75</v>
       </c>
       <c r="I507" s="2" t="n">
-        <v>2702</v>
+        <v>8106</v>
       </c>
       <c r="J507" s="3" t="n">
-        <v>44336</v>
-[...1 lines deleted...]
-      <c r="K507" s="3"/>
+        <v>44314</v>
+      </c>
+      <c r="K507" s="3" t="n">
+        <v>44447</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="508">
       <c r="A508" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B508" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C508" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D508" s="1" t="inlineStr">
         <is>
-          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
+          <t>Roof top rain wat. har. str. in gov/panchayat bldg / Construction of Roof Top Rain Water Harvesting Structure for Community</t>
         </is>
       </c>
       <c r="E508" s="1" t="inlineStr">
         <is>
-          <t>Boulder Check/Gully Plug</t>
+          <t>Roof Water Harvesting on gov/panchayat bldg</t>
         </is>
       </c>
       <c r="F508" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034664416 — CTRA gully plug nirman mawadi pura pahadi thandala</t>
+          <t>1722009045/WC/22012034664041 — CTRA Roof water harvesting kary panchayat bhawan Thandala</t>
         </is>
       </c>
       <c r="G508" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H508" s="2" t="n">
-        <v>30000.35</v>
+        <v>24764.05</v>
       </c>
       <c r="I508" s="2" t="n">
-        <v>19992</v>
+        <v>2702</v>
       </c>
       <c r="J508" s="3" t="n">
-        <v>44780</v>
+        <v>44336</v>
       </c>
       <c r="K508" s="3" t="n">
-        <v>46128</v>
+        <v>46275</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="509">
       <c r="A509" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B509" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C509" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D509" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E509" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F509" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034664426 — CTRA gully plug nirman 02 mawadi pura pahadi thandala</t>
+          <t>1722009045/WC/22012034664416 — CTRA gully plug nirman mawadi pura pahadi thandala</t>
         </is>
       </c>
       <c r="G509" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H509" s="2" t="n">
         <v>30000.35</v>
       </c>
       <c r="I509" s="2" t="n">
-        <v>18156</v>
+        <v>19992</v>
       </c>
       <c r="J509" s="3" t="n">
         <v>44780</v>
       </c>
       <c r="K509" s="3" t="n">
         <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="510">
       <c r="A510" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B510" s="1" t="inlineStr">
         <is>
-          <t>2021-2022</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C510" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D510" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E510" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F510" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034664433 — CTRA gully plug nirman 03 mawadi pura pahadi thandala</t>
+          <t>1722009045/WC/22012034664426 — CTRA gully plug nirman 02 mawadi pura pahadi thandala</t>
         </is>
       </c>
       <c r="G510" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H510" s="2" t="n">
         <v>30000.35</v>
       </c>
       <c r="I510" s="2" t="n">
-        <v>39179</v>
+        <v>18156</v>
       </c>
       <c r="J510" s="3" t="n">
-        <v>44336</v>
+        <v>44780</v>
       </c>
       <c r="K510" s="3" t="n">
-        <v>44447</v>
+        <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="511">
       <c r="A511" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B511" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C511" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D511" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E511" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F511" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034664438 — CTRA gully plug 01 nirman kosyamau pahadi thandala</t>
+          <t>1722009045/WC/22012034664433 — CTRA gully plug nirman 03 mawadi pura pahadi thandala</t>
         </is>
       </c>
       <c r="G511" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H511" s="2" t="n">
         <v>30000.35</v>
       </c>
       <c r="I511" s="2" t="n">
-        <v>11386</v>
+        <v>39179</v>
       </c>
       <c r="J511" s="3" t="n">
         <v>44336</v>
       </c>
       <c r="K511" s="3" t="n">
-        <v>45685</v>
+        <v>44447</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="512">
       <c r="A512" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B512" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C512" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D512" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E512" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F512" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034664449 — CTRA gully plug 02 nirman kosyamau pahadi thandala</t>
+          <t>1722009045/WC/22012034664438 — CTRA gully plug 01 nirman kosyamau pahadi thandala</t>
         </is>
       </c>
       <c r="G512" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H512" s="2" t="n">
-        <v>29000.35</v>
+        <v>30000.35</v>
       </c>
       <c r="I512" s="2" t="n">
-        <v>20494</v>
+        <v>11386</v>
       </c>
       <c r="J512" s="3" t="n">
         <v>44336</v>
       </c>
       <c r="K512" s="3" t="n">
         <v>45685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="513">
       <c r="A513" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B513" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C513" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D513" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E513" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F513" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034664453 — CTRA gully plug 02 nirman kaliyachoki pahadi thandala</t>
+          <t>1722009045/WC/22012034664449 — CTRA gully plug 02 nirman kosyamau pahadi thandala</t>
         </is>
       </c>
       <c r="G513" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H513" s="2" t="n">
-        <v>30000.35</v>
+        <v>29000.35</v>
       </c>
       <c r="I513" s="2" t="n">
-        <v>14782</v>
+        <v>20494</v>
       </c>
       <c r="J513" s="3" t="n">
-        <v>44343</v>
+        <v>44336</v>
       </c>
       <c r="K513" s="3" t="n">
-        <v>46128</v>
+        <v>45685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="514">
       <c r="A514" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B514" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C514" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D514" s="1" t="inlineStr">
         <is>
           <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E514" s="1" t="inlineStr">
         <is>
           <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F514" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034664457 — CTRA gully plug 02 nirman kaliyachoki pahadi thandala</t>
+          <t>1722009045/WC/22012034664453 — CTRA gully plug 02 nirman kaliyachoki pahadi thandala</t>
         </is>
       </c>
       <c r="G514" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H514" s="2" t="n">
-        <v>28000.35</v>
+        <v>30000.35</v>
       </c>
       <c r="I514" s="2" t="n">
-        <v>15394</v>
+        <v>14782</v>
       </c>
       <c r="J514" s="3" t="n">
-        <v>44336</v>
+        <v>44343</v>
       </c>
       <c r="K514" s="3" t="n">
-        <v>45685</v>
+        <v>46128</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="515">
       <c r="A515" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B515" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C515" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D515" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Stone boulder Gully Plugs for Comm / Construction of Stone boulder Gully Plugs for Community</t>
         </is>
       </c>
       <c r="E515" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Boulder Check/Gully Plug</t>
         </is>
       </c>
       <c r="F515" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034672846 — CTRA NISTAR TALAB NIRMAN GOLBAYDAI NALA THANDLA</t>
+          <t>1722009045/WC/22012034664457 — CTRA gully plug 02 nirman kaliyachoki pahadi thandala</t>
         </is>
       </c>
       <c r="G515" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Completed</t>
         </is>
       </c>
       <c r="H515" s="2" t="n">
-        <v>1486897.33</v>
+        <v>28000.35</v>
       </c>
       <c r="I515" s="2" t="n">
-        <v>727050</v>
+        <v>15394</v>
       </c>
       <c r="J515" s="3" t="n">
-        <v>44341</v>
+        <v>44336</v>
       </c>
       <c r="K515" s="3" t="n">
-        <v>46186</v>
+        <v>45685</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="516">
       <c r="A516" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B516" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C516" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D516" s="1" t="inlineStr">
         <is>
           <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E516" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F516" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034672850 — CTRA NISTAR TALAB NIRMAN IDRIYA NALA THANDLA</t>
+          <t>1722009045/WC/22012034672846 — CTRA NISTAR TALAB NIRMAN GOLBAYDAI NALA THANDLA</t>
         </is>
       </c>
       <c r="G516" s="1" t="inlineStr">
         <is>
           <t>Physically Completed</t>
         </is>
       </c>
       <c r="H516" s="2" t="n">
-        <v>1482368.4</v>
+        <v>1486897.33</v>
       </c>
       <c r="I516" s="2" t="n">
-        <v>697098</v>
+        <v>727050</v>
       </c>
       <c r="J516" s="3" t="n">
-        <v>44334</v>
+        <v>44341</v>
       </c>
       <c r="K516" s="3" t="n">
         <v>46186</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="517">
       <c r="A517" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B517" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C517" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E517" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F517" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034690979 — CTRA PARCOLATION TANK NAWADIYAPURA JAMSINGH KE KHET PASS THANDLA</t>
+          <t>1722009045/WC/22012034672850 — CTRA NISTAR TALAB NIRMAN IDRIYA NALA THANDLA</t>
         </is>
       </c>
       <c r="G517" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H517" s="2" t="n">
-        <v>0</v>
+        <v>1482368.4</v>
       </c>
       <c r="I517" s="2" t="n">
-        <v>0</v>
+        <v>697098</v>
       </c>
       <c r="J517" s="3" t="n">
-        <v>44287</v>
-[...1 lines deleted...]
-      <c r="K517" s="3"/>
+        <v>44334</v>
+      </c>
+      <c r="K517" s="3" t="n">
+        <v>46186</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="518">
       <c r="A518" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B518" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C518" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D518" s="1" t="inlineStr">
         <is>
-          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E518" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F518" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034690985 — CTRA CONTUR TRENCH  NAWADIYAPURA BAYDI THANDLA</t>
+          <t>1722009045/WC/22012034690979 — CTRA PARCOLATION TANK NAWADIYAPURA JAMSINGH KE KHET PASS THANDLA</t>
         </is>
       </c>
       <c r="G518" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I518" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J518" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K518" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="519">
       <c r="A519" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B519" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C519" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Continuous Contour Trench for Comm / Construction of Continuous Contour Trench for Community</t>
         </is>
       </c>
       <c r="E519" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F519" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034702797 — CTRA PARCOLATION TANK NAWADIYAPURA JAMSINGH KE KHET PAAS THANDLA</t>
+          <t>1722009045/WC/22012034690985 — CTRA CONTUR TRENCH  NAWADIYAPURA BAYDI THANDLA</t>
         </is>
       </c>
       <c r="G519" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I519" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J519" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K519" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="520">
       <c r="A520" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B520" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C520" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D520" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E520" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F520" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034702801 — CTRA COUNTUR TRENCH NAWADIYAPURA THANDLA</t>
+          <t>1722009045/WC/22012034702797 — CTRA PARCOLATION TANK NAWADIYAPURA JAMSINGH KE KHET PAAS THANDLA</t>
         </is>
       </c>
       <c r="G520" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H520" s="2" t="n">
-        <v>73211.73</v>
+        <v>0</v>
       </c>
       <c r="I520" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J520" s="3" t="n">
         <v>44287</v>
       </c>
       <c r="K520" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="521">
       <c r="A521" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B521" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C521" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D521" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E521" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F521" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034900941 — NALA SUDRADIKARAN JUWANSINGH DS KETH KE PAS THADALA</t>
+          <t>1722009045/WC/22012034702801 — CTRA COUNTUR TRENCH NAWADIYAPURA THANDLA</t>
         </is>
       </c>
       <c r="G521" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H521" s="2" t="n">
-        <v>503193.44</v>
+        <v>73211.73</v>
       </c>
       <c r="I521" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J521" s="3" t="n">
-        <v>44471</v>
+        <v>44287</v>
       </c>
       <c r="K521" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="522">
       <c r="A522" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B522" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C522" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D522" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E522" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F522" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034900956 — NALA SUDRADIKARAN JAMSINGH KE KETH KE PAS THADALA</t>
+          <t>1722009045/WC/22012034900941 — NALA SUDRADIKARAN JUWANSINGH DS KETH KE PAS THADALA</t>
         </is>
       </c>
       <c r="G522" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H522" s="2" t="n">
         <v>503193.44</v>
       </c>
       <c r="I522" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J522" s="3" t="n">
-        <v>44489</v>
+        <v>44471</v>
       </c>
       <c r="K522" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="523">
       <c r="A523" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B523" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C523" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D523" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E523" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F523" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034900964 — NALA SUDRADIKARAN GAMBHIRSINGH KE KETH KE PAS THADALA</t>
+          <t>1722009045/WC/22012034900956 — NALA SUDRADIKARAN JAMSINGH KE KETH KE PAS THADALA</t>
         </is>
       </c>
       <c r="G523" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H523" s="2" t="n">
         <v>503193.44</v>
       </c>
       <c r="I523" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J523" s="3" t="n">
         <v>44489</v>
       </c>
       <c r="K523" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="524">
       <c r="A524" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B524" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C524" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D524" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E524" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F524" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034900978 — NALA SUDRADIKARAN KARSAN KE KETH KE PAS THADALA</t>
+          <t>1722009045/WC/22012034900964 — NALA SUDRADIKARAN GAMBHIRSINGH KE KETH KE PAS THADALA</t>
         </is>
       </c>
       <c r="G524" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H524" s="2" t="n">
         <v>503193.44</v>
       </c>
       <c r="I524" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J524" s="3" t="n">
         <v>44489</v>
       </c>
       <c r="K524" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="525">
       <c r="A525" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B525" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C525" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D525" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E525" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F525" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034900981 — NALA SUDRADIKARAN KARSAN KE KETH KE PAS THADALA</t>
+          <t>1722009045/WC/22012034900978 — NALA SUDRADIKARAN KARSAN KE KETH KE PAS THADALA</t>
         </is>
       </c>
       <c r="G525" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H525" s="2" t="n">
         <v>503193.44</v>
       </c>
       <c r="I525" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J525" s="3" t="n">
         <v>44489</v>
       </c>
       <c r="K525" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="526">
       <c r="A526" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B526" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C526" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D526" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E526" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F526" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034900983 — NALA SUDRADIKARAN KARSAN KE KETH KE PAS THADALA</t>
+          <t>1722009045/WC/22012034900981 — NALA SUDRADIKARAN KARSAN KE KETH KE PAS THADALA</t>
         </is>
       </c>
       <c r="G526" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H526" s="2" t="n">
         <v>503193.44</v>
       </c>
       <c r="I526" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J526" s="3" t="n">
         <v>44489</v>
       </c>
       <c r="K526" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="527">
       <c r="A527" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B527" s="1" t="inlineStr">
         <is>
           <t>2021-2022</t>
         </is>
       </c>
       <c r="C527" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D527" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E527" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F527" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034900991 — NALA SUDRADIKARAN NAHARSINGH KE KETH KE PAS THADALA</t>
+          <t>1722009045/WC/22012034900983 — NALA SUDRADIKARAN KARSAN KE KETH KE PAS THADALA</t>
         </is>
       </c>
       <c r="G527" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H527" s="2" t="n">
         <v>503193.44</v>
       </c>
       <c r="I527" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J527" s="3" t="n">
         <v>44489</v>
       </c>
       <c r="K527" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="528">
       <c r="A528" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B528" s="1" t="inlineStr">
         <is>
-          <t>2022-2023</t>
+          <t>2021-2022</t>
         </is>
       </c>
       <c r="C528" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D528" s="1" t="inlineStr">
         <is>
           <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E528" s="1" t="inlineStr">
         <is>
           <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F528" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034908939 — NALA SUDARDIKARAN TRANCH  1 THANDLA</t>
+          <t>1722009045/WC/22012034900991 — NALA SUDRADIKARAN NAHARSINGH KE KETH KE PAS THADALA</t>
         </is>
       </c>
       <c r="G528" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H528" s="2" t="n">
-        <v>0</v>
+        <v>503193.44</v>
       </c>
       <c r="I528" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J528" s="3" t="n">
-        <v>44652</v>
+        <v>44489</v>
       </c>
       <c r="K528" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="529">
       <c r="A529" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B529" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C529" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D529" s="1" t="inlineStr">
         <is>
-          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E529" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F529" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012034975730 — CTRA Parcolation Tank Baduwala nala Thadla</t>
+          <t>1722009045/WC/22012034908939 — NALA SUDARDIKARAN TRANCH  1 THANDLA</t>
         </is>
       </c>
       <c r="G529" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H529" s="2" t="n">
-        <v>680355.88</v>
+        <v>0</v>
       </c>
       <c r="I529" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J529" s="3" t="n">
         <v>44652</v>
       </c>
       <c r="K529" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="530">
       <c r="A530" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B530" s="1" t="inlineStr">
         <is>
           <t>2022-2023</t>
         </is>
       </c>
       <c r="C530" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D530" s="1" t="inlineStr">
         <is>
-          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
+          <t>Constr of Earthen Check Dam for Community / Construction of Earthen Check Dam for Community</t>
         </is>
       </c>
       <c r="E530" s="1" t="inlineStr">
         <is>
-          <t>Construction of Trench</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F530" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012035048381 — NISTAR TALAB NIRMAN BHURIYABARA NAWAL KE KHET KE PAS THANDLA</t>
+          <t>1722009045/WC/22012034975730 — CTRA Parcolation Tank Baduwala nala Thadla</t>
         </is>
       </c>
       <c r="G530" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H530" s="2" t="n">
-        <v>0</v>
+        <v>680355.88</v>
       </c>
       <c r="I530" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J530" s="3" t="n">
-        <v>44836</v>
+        <v>44652</v>
       </c>
       <c r="K530" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="531">
       <c r="A531" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B531" s="1" t="inlineStr">
         <is>
-          <t>2023-2024</t>
+          <t>2022-2023</t>
         </is>
       </c>
       <c r="C531" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D531" s="1" t="inlineStr">
         <is>
-          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Constr of Water Absorption Trench Trench for Comm / Construction of Water Absorption Trench for Community</t>
         </is>
       </c>
       <c r="E531" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Trench</t>
         </is>
       </c>
       <c r="F531" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012035069035 — RMS EVM PULIYA NIRMAN BAD NALE PAR THANDLA</t>
+          <t>1722009045/WC/22012035048381 — NISTAR TALAB NIRMAN BHURIYABARA NAWAL KE KHET KE PAS THANDLA</t>
         </is>
       </c>
       <c r="G531" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I531" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J531" s="3" t="n">
-        <v>45030</v>
+        <v>44836</v>
       </c>
       <c r="K531" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="532">
       <c r="A532" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B532" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C532" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D532" s="1" t="inlineStr">
         <is>
           <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E532" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F532" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012035146752 — RMS NIRMAN KHADAPURA THANDLA</t>
+          <t>1722009045/WC/22012035069035 — RMS EVM PULIYA NIRMAN BAD NALE PAR THANDLA</t>
         </is>
       </c>
       <c r="G532" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I532" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J532" s="3" t="n">
-        <v>45155</v>
+        <v>45030</v>
       </c>
       <c r="K532" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="533">
       <c r="A533" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B533" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C533" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Constr of Masonry/CC Anicut for Community / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E533" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F533" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012035181283 — PARCOLATION TANK NIRMAN CHURKADI NALA THANDLA</t>
+          <t>1722009045/WC/22012035146752 — RMS NIRMAN KHADAPURA THANDLA</t>
         </is>
       </c>
       <c r="G533" s="1" t="inlineStr">
         <is>
-          <t>Physically Completed</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H533" s="2" t="n">
-        <v>743758.74</v>
+        <v>0</v>
       </c>
       <c r="I533" s="2" t="n">
-        <v>530899.45</v>
+        <v>0</v>
       </c>
       <c r="J533" s="3" t="n">
-        <v>45366</v>
-[...3 lines deleted...]
-      </c>
+        <v>45155</v>
+      </c>
+      <c r="K533" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="534">
       <c r="A534" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B534" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C534" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D534" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E534" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F534" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012035181287 — PARCOLATION TANK NIRMAN  BHURIYA BARA THANDLA</t>
+          <t>1722009045/WC/22012035181283 — PARCOLATION TANK NIRMAN CHURKADI NALA THANDLA</t>
         </is>
       </c>
       <c r="G534" s="1" t="inlineStr">
         <is>
-          <t>Ongoing</t>
+          <t>Physically Completed</t>
         </is>
       </c>
       <c r="H534" s="2" t="n">
-        <v>837071.06</v>
+        <v>743758.74</v>
       </c>
       <c r="I534" s="2" t="n">
-        <v>620181.27</v>
+        <v>530899.45</v>
       </c>
       <c r="J534" s="3" t="n">
         <v>45366</v>
       </c>
-      <c r="K534" s="3"/>
+      <c r="K534" s="3" t="n">
+        <v>46186</v>
+      </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="535">
       <c r="A535" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B535" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C535" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D535" s="1" t="inlineStr">
         <is>
-          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E535" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F535" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012035193846 — PARCOLATION TANK KOSHAMUH ANJANIYA NALA THANDLA</t>
+          <t>1722009045/WC/22012035181287 — PARCOLATION TANK NIRMAN  BHURIYA BARA THANDLA</t>
         </is>
       </c>
       <c r="G535" s="1" t="inlineStr">
         <is>
-          <t>Closed</t>
+          <t>Ongoing</t>
         </is>
       </c>
       <c r="H535" s="2" t="n">
-        <v>0</v>
+        <v>837071.06</v>
       </c>
       <c r="I535" s="2" t="n">
-        <v>0</v>
+        <v>620181.27</v>
       </c>
       <c r="J535" s="3" t="n">
-        <v>45318</v>
+        <v>45366</v>
       </c>
       <c r="K535" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="536">
       <c r="A536" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B536" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C536" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D536" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E536" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F536" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012035194547 — PARCOLATION TANK TAN TAN PATHHAR NALA THANDLA</t>
+          <t>1722009045/WC/22012035193846 — PARCOLATION TANK KOSHAMUH ANJANIYA NALA THANDLA</t>
         </is>
       </c>
       <c r="G536" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I536" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J536" s="3" t="n">
-        <v>45155</v>
+        <v>45318</v>
       </c>
       <c r="K536" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="537">
       <c r="A537" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B537" s="1" t="inlineStr">
         <is>
           <t>2023-2024</t>
         </is>
       </c>
       <c r="C537" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D537" s="1" t="inlineStr">
         <is>
           <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E537" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F537" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012035194606 — PARCOLATION TANK JHOLA NALA THANDLA</t>
+          <t>1722009045/WC/22012035194547 — PARCOLATION TANK TAN TAN PATHHAR NALA THANDLA</t>
         </is>
       </c>
       <c r="G537" s="1" t="inlineStr">
         <is>
           <t>Closed</t>
         </is>
       </c>
       <c r="H537" s="2" t="n">
-        <v>498918.47</v>
+        <v>0</v>
       </c>
       <c r="I537" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J537" s="3" t="n">
         <v>45155</v>
       </c>
       <c r="K537" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="538">
       <c r="A538" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B538" s="1" t="inlineStr">
         <is>
-          <t>2024-2025</t>
+          <t>2023-2024</t>
         </is>
       </c>
       <c r="C538" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Mini Percolation Tank for Comm / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E538" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F538" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012035234278 — PERCOLATION TANK NIRMAN KOSIYAMOH ANJANIYA NALA THANDLA</t>
+          <t>1722009045/WC/22012035194606 — PARCOLATION TANK JHOLA NALA THANDLA</t>
         </is>
       </c>
       <c r="G538" s="1" t="inlineStr">
         <is>
-          <t>Approved</t>
+          <t>Closed</t>
         </is>
       </c>
       <c r="H538" s="2" t="n">
-        <v>0</v>
+        <v>498918.47</v>
       </c>
       <c r="I538" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J538" s="3" t="n">
-        <v>45567</v>
+        <v>45155</v>
       </c>
       <c r="K538" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="539">
       <c r="A539" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B539" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C539" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D539" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E539" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F539" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012035251308 — परकोलेशन टेंक निर्माण मुवडीनाला  थादला</t>
+          <t>1722009045/WC/22012035234278 — PERCOLATION TANK NIRMAN KOSIYAMOH ANJANIYA NALA THANDLA</t>
         </is>
       </c>
       <c r="G539" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H539" s="2" t="n">
-        <v>499998.68</v>
+        <v>0</v>
       </c>
       <c r="I539" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J539" s="3" t="n">
-        <v>45684</v>
+        <v>45567</v>
       </c>
       <c r="K539" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="540">
       <c r="A540" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B540" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C540" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D540" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E540" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F540" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012035251309 — परकोलेशन टेंक निर्माण कोस्यामुह नाला थादला</t>
+          <t>1722009045/WC/22012035251308 — परकोलेशन टेंक निर्माण मुवडीनाला  थादला</t>
         </is>
       </c>
       <c r="G540" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H540" s="2" t="n">
-        <v>0</v>
+        <v>499998.68</v>
       </c>
       <c r="I540" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J540" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K540" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="541">
       <c r="A541" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B541" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C541" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D541" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E541" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F541" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012035251310 — परकोलेशन टेंक निर्माण सेमली नाला थादला</t>
+          <t>1722009045/WC/22012035251309 — परकोलेशन टेंक निर्माण कोस्यामुह नाला थादला</t>
         </is>
       </c>
       <c r="G541" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I541" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J541" s="3" t="n">
         <v>45684</v>
       </c>
       <c r="K541" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="542">
       <c r="A542" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B542" s="1" t="inlineStr">
         <is>
           <t>2024-2025</t>
         </is>
       </c>
       <c r="C542" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D542" s="1" t="inlineStr">
         <is>
-          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Check Dam for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E542" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F542" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012035255382 — परकोलेशन टेंक निर्माण सेमली नाला</t>
+          <t>1722009045/WC/22012035251310 — परकोलेशन टेंक निर्माण सेमली नाला थादला</t>
         </is>
       </c>
       <c r="G542" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I542" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J542" s="3" t="n">
-        <v>45567</v>
+        <v>45684</v>
       </c>
       <c r="K542" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="543">
       <c r="A543" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B543" s="1" t="inlineStr">
         <is>
-          <t>2025-2026</t>
+          <t>2024-2025</t>
         </is>
       </c>
       <c r="C543" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Constr of Brushwood Check Dam for Community / Construction of Brushwood Gully Plug for Community</t>
         </is>
       </c>
       <c r="E543" s="1" t="inlineStr">
         <is>
-          <t>Construction of Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F543" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012035309625 — NAVIN NISTAR TALAB MALIYA NALA THANDLA</t>
+          <t>1722009045/WC/22012035255382 — परकोलेशन टेंक निर्माण सेमली नाला</t>
         </is>
       </c>
       <c r="G543" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H543" s="2" t="n">
-        <v>499998.16</v>
+        <v>0</v>
       </c>
       <c r="I543" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J543" s="3" t="n">
-        <v>45761</v>
+        <v>45567</v>
       </c>
       <c r="K543" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="544">
       <c r="A544" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B544" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C544" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D544" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E544" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F544" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012035328216 — talab Nirman Behada wale nale pr Thandla</t>
+          <t>1722009045/WC/22012035309625 — NAVIN NISTAR TALAB MALIYA NALA THANDLA</t>
         </is>
       </c>
       <c r="G544" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H544" s="2" t="n">
-        <v>0</v>
+        <v>499998.16</v>
       </c>
       <c r="I544" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J544" s="3" t="n">
-        <v>46048</v>
+        <v>45761</v>
       </c>
       <c r="K544" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="545">
       <c r="A545" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B545" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C545" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D545" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E545" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F545" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012035328217 — talab Nirman Kakad wale nale par Thandla</t>
+          <t>1722009045/WC/22012035328216 — talab Nirman Behada wale nale pr Thandla</t>
         </is>
       </c>
       <c r="G545" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I545" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J545" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K545" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="546">
       <c r="A546" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B546" s="1" t="inlineStr">
         <is>
           <t>2025-2026</t>
         </is>
       </c>
       <c r="C546" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D546" s="1" t="inlineStr">
         <is>
-          <t>Construction of Community Water Harvesting Ponds / Construction of Community Water Harvesting Ponds</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E546" s="1" t="inlineStr">
         <is>
           <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F546" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/22012035328218 — talab Nirman Chirala wale nale par Thandla</t>
+          <t>1722009045/WC/22012035328217 — talab Nirman Kakad wale nale par Thandla</t>
         </is>
       </c>
       <c r="G546" s="1" t="inlineStr">
         <is>
           <t>Approved</t>
         </is>
       </c>
       <c r="H546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="I546" s="2" t="n">
         <v>0</v>
       </c>
       <c r="J546" s="3" t="n">
         <v>46048</v>
       </c>
       <c r="K546" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="547">
       <c r="A547" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B547" s="1" t="inlineStr">
         <is>
-          <t>2011-2012</t>
+          <t>2025-2026</t>
         </is>
       </c>
       <c r="C547" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D547" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Construction of Community Water Harvesting Ponds / Construction of Water Harvesting Pond for Community</t>
         </is>
       </c>
       <c r="E547" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Tank</t>
         </is>
       </c>
       <c r="F547" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/3825 — निस्‍तार तालाब मालीपुरा थांदला</t>
+          <t>1722009045/WC/22012035328218 — talab Nirman Chirala wale nale par Thandla</t>
         </is>
       </c>
       <c r="G547" s="1" t="inlineStr">
         <is>
-          <t>Completed</t>
+          <t>Approved</t>
         </is>
       </c>
       <c r="H547" s="2" t="n">
-        <v>500000</v>
+        <v>0</v>
       </c>
       <c r="I547" s="2" t="n">
-        <v>430864</v>
+        <v>0</v>
       </c>
       <c r="J547" s="3" t="n">
-        <v>40700</v>
-[...3 lines deleted...]
-      </c>
+        <v>46048</v>
+      </c>
+      <c r="K547" s="3"/>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="548">
       <c r="A548" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B548" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C548" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D548" s="1" t="inlineStr">
         <is>
-          <t>Check wall / Construction of Masonry/CC Check Dam for Community</t>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E548" s="1" t="inlineStr">
         <is>
-          <t>Construction of Check Dam/Stop Dam</t>
+          <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F548" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/4205 — निर्मल नीर लिम्‍डीपुरा थांदला</t>
+          <t>1722009045/WC/3825 — निस्‍तार तालाब मालीपुरा थांदला</t>
         </is>
       </c>
       <c r="G548" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H548" s="2" t="n">
-        <v>270000</v>
+        <v>500000</v>
       </c>
       <c r="I548" s="2" t="n">
-        <v>148651</v>
+        <v>430864</v>
       </c>
       <c r="J548" s="3" t="n">
-        <v>40962</v>
+        <v>40700</v>
       </c>
       <c r="K548" s="3" t="n">
-        <v>42538</v>
+        <v>42417</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="549">
       <c r="A549" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B549" s="1" t="inlineStr">
         <is>
           <t>2011-2012</t>
         </is>
       </c>
       <c r="C549" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D549" s="1" t="inlineStr">
         <is>
           <t>Check wall / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E549" s="1" t="inlineStr">
         <is>
           <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F549" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/4942 — सार्वजनिक कुप निर्माण बयडीपुरा थांदला</t>
+          <t>1722009045/WC/4205 — निर्मल नीर लिम्‍डीपुरा थांदला</t>
         </is>
       </c>
       <c r="G549" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H549" s="2" t="n">
         <v>270000</v>
       </c>
       <c r="I549" s="2" t="n">
-        <v>105493</v>
+        <v>148651</v>
       </c>
       <c r="J549" s="3" t="n">
-        <v>40955</v>
+        <v>40962</v>
       </c>
       <c r="K549" s="3" t="n">
         <v>42538</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="550">
       <c r="A550" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B550" s="1" t="inlineStr">
         <is>
-          <t>2013-2014</t>
+          <t>2011-2012</t>
         </is>
       </c>
       <c r="C550" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D550" s="1" t="inlineStr">
         <is>
-          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+          <t>Check wall / Construction of Masonry/CC Check Dam for Community</t>
         </is>
       </c>
       <c r="E550" s="1" t="inlineStr">
         <is>
-          <t>Construction of Percolation Tank</t>
+          <t>Construction of Check Dam/Stop Dam</t>
         </is>
       </c>
       <c r="F550" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/9993641582 — निस्‍तार तालाब निर्माण निमडीपुरा थांदला</t>
+          <t>1722009045/WC/4942 — सार्वजनिक कुप निर्माण बयडीपुरा थांदला</t>
         </is>
       </c>
       <c r="G550" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H550" s="2" t="n">
-        <v>490000</v>
+        <v>270000</v>
       </c>
       <c r="I550" s="2" t="n">
-        <v>383929</v>
+        <v>105493</v>
       </c>
       <c r="J550" s="3" t="n">
-        <v>41642</v>
+        <v>40955</v>
       </c>
       <c r="K550" s="3" t="n">
-        <v>42522</v>
+        <v>42538</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="551">
       <c r="A551" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B551" s="1" t="inlineStr">
         <is>
-          <t>2014-2015</t>
+          <t>2013-2014</t>
         </is>
       </c>
       <c r="C551" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
         </is>
       </c>
       <c r="D551" s="1" t="inlineStr">
         <is>
           <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
         </is>
       </c>
       <c r="E551" s="1" t="inlineStr">
         <is>
           <t>Construction of Percolation Tank</t>
         </is>
       </c>
       <c r="F551" s="1" t="inlineStr">
         <is>
-          <t>1722009045/WC/9993651946 — निस्‍तार तालाब निर्माण काल्‍या चौकी थांदला</t>
+          <t>1722009045/WC/9993641582 — निस्‍तार तालाब निर्माण निमडीपुरा थांदला</t>
         </is>
       </c>
       <c r="G551" s="1" t="inlineStr">
         <is>
           <t>Completed</t>
         </is>
       </c>
       <c r="H551" s="2" t="n">
-        <v>1489000</v>
+        <v>490000</v>
       </c>
       <c r="I551" s="2" t="n">
-        <v>220898</v>
+        <v>383929</v>
       </c>
       <c r="J551" s="3" t="n">
-        <v>41775</v>
+        <v>41642</v>
       </c>
       <c r="K551" s="3" t="n">
-        <v>42730</v>
+        <v>42522</v>
       </c>
     </row>
     <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="552">
       <c r="A552" s="1" t="inlineStr">
         <is>
           <t>DAHI</t>
         </is>
       </c>
       <c r="B552" s="1" t="inlineStr">
         <is>
+          <t>2014-2015</t>
+        </is>
+      </c>
+      <c r="C552" s="1" t="inlineStr">
+        <is>
+          <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Water Conservation and Water Harvesting</t>
+        </is>
+      </c>
+      <c r="D552" s="1" t="inlineStr">
+        <is>
+          <t>Mini Percolation tank / Construction of Mini Percolation Tank for Community</t>
+        </is>
+      </c>
+      <c r="E552" s="1" t="inlineStr">
+        <is>
+          <t>Construction of Percolation Tank</t>
+        </is>
+      </c>
+      <c r="F552" s="1" t="inlineStr">
+        <is>
+          <t>1722009045/WC/9993651946 — निस्‍तार तालाब निर्माण काल्‍या चौकी थांदला</t>
+        </is>
+      </c>
+      <c r="G552" s="1" t="inlineStr">
+        <is>
+          <t>Completed</t>
+        </is>
+      </c>
+      <c r="H552" s="2" t="n">
+        <v>1489000</v>
+      </c>
+      <c r="I552" s="2" t="n">
+        <v>220898</v>
+      </c>
+      <c r="J552" s="3" t="n">
+        <v>41775</v>
+      </c>
+      <c r="K552" s="3" t="n">
+        <v>42730</v>
+      </c>
+    </row>
+    <row collapsed="false" customFormat="false" customHeight="false" hidden="false" ht="12.1" outlineLevel="0" r="553">
+      <c r="A553" s="1" t="inlineStr">
+        <is>
+          <t>DAHI</t>
+        </is>
+      </c>
+      <c r="B553" s="1" t="inlineStr">
+        <is>
           <t>2023-2024</t>
         </is>
       </c>
-      <c r="C552" s="1" t="inlineStr">
+      <c r="C553" s="1" t="inlineStr">
         <is>
           <t>A--PUBLIC WORKS RELATING TO NATURAL RESOURCES MANAGEMENT / Renovation of traditional water bodies</t>
         </is>
       </c>
-      <c r="D552" s="1" t="inlineStr">
-[...4 lines deleted...]
-      <c r="E552" s="1" t="inlineStr">
+      <c r="D553" s="1" t="inlineStr">
+        <is>
+          <t>Renovtion of Community Ponds for Comm / Rejuvenation of Pond for Community</t>
+        </is>
+      </c>
+      <c r="E553" s="1" t="inlineStr">
         <is>
           <t>Repair &amp; maint of Pond/ Tank</t>
         </is>
       </c>
-      <c r="F552" s="1" t="inlineStr">
+      <c r="F553" s="1" t="inlineStr">
         <is>
           <t>1722009045/WH/22012034933842 — PUSHKAR DHAROHAR NISTAR  TALAB THANDLA</t>
         </is>
       </c>
-      <c r="G552" s="1" t="inlineStr">
+      <c r="G553" s="1" t="inlineStr">
         <is>
           <t>Ongoing</t>
         </is>
       </c>
-      <c r="H552" s="2" t="n">
+      <c r="H553" s="2" t="n">
         <v>90340.18</v>
       </c>
-      <c r="I552" s="2" t="n">
+      <c r="I553" s="2" t="n">
         <v>4420</v>
       </c>
-      <c r="J552" s="3" t="n">
+      <c r="J553" s="3" t="n">
         <v>45092</v>
       </c>
-      <c r="K552" s="3"/>
+      <c r="K553" s="3"/>
     </row>
   </sheetData>
   <printOptions headings="false" gridLines="false" gridLinesSet="true" horizontalCentered="false" verticalCentered="false"/>
   <pageMargins left="0.5" right="0.5" top="1.0" bottom="1.0" header="0.5" footer="0.5"/>
   <pageSetup blackAndWhite="false" cellComments="none" copies="1" draft="false" firstPageNumber="1" fitToHeight="1" fitToWidth="1" horizontalDpi="300" orientation="portrait" pageOrder="downThenOver" paperSize="1" scale="100" useFirstPageNumber="true" usePrinterDefaults="false" verticalDpi="300"/>
   <headerFooter differentFirst="false" differentOddEven="false">
     <oddHeader>&amp;C&amp;"Times New Roman,Regular"&amp;12&amp;A</oddHeader>
     <oddFooter>&amp;C&amp;"Times New Roman,Regular"&amp;12Page &amp;P</oddFooter>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Company/>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:title/>
   <dc:subject/>
   <dc:creator/>